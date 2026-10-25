--- v0 (2026-06-11)
+++ v1 (2026-10-25)
@@ -8,410 +8,437 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="deciles_niveau_de_vie" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1036" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1238" uniqueCount="133">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>déciles de niveau de vie</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Entre 11 580 et 14 620</t>
   </si>
   <si>
     <t>Entre 11 770 et 14 790</t>
   </si>
   <si>
     <t>Entre 11 910 et 15 100</t>
   </si>
   <si>
     <t>Entre 12 290 et 15 550</t>
   </si>
   <si>
     <t>Entre 12 560 et 15 860</t>
   </si>
   <si>
     <t>Entre 12 970 et 16 350</t>
   </si>
   <si>
     <t>Entre 13 460 et 16 990</t>
   </si>
   <si>
-    <t>Entre 13 814 et 17 479</t>
-[...5 lines deleted...]
-    <t>Entre 14 402 et 18 179</t>
+    <t>Entre 13 970 et 17 700</t>
+  </si>
+  <si>
+    <t>Entre 14 249 et 18 054</t>
+  </si>
+  <si>
+    <t>Entre 14 563 et 18 451</t>
   </si>
   <si>
     <t>Entre 14 620 et 17 230</t>
   </si>
   <si>
     <t>Entre 14 790 et 17 310</t>
   </si>
   <si>
+    <t>Entre 14 883 et 18 857</t>
+  </si>
+  <si>
     <t>Entre 15 100 et 17 780</t>
   </si>
   <si>
     <t>Entre 15 550 et 18 360</t>
   </si>
   <si>
     <t>Entre 15 860 et 18 490</t>
   </si>
   <si>
     <t>Entre 16 350 et 19 300</t>
   </si>
   <si>
     <t>Entre 16 990 et 20 200</t>
   </si>
   <si>
     <t>Entre 17 230 et 19 620</t>
   </si>
   <si>
     <t>Entre 17 310 et 19 580</t>
   </si>
   <si>
-    <t>Entre 17 479 et 20 637</t>
+    <t>Entre 17 700 et 20 980</t>
   </si>
   <si>
     <t>Entre 17 780 et 20 150</t>
   </si>
   <si>
-    <t>Entre 17 887 et 21 114</t>
-[...2 lines deleted...]
-    <t>Entre 18 179 et 21 614</t>
+    <t>Entre 18 054 et 21 400</t>
   </si>
   <si>
     <t>Entre 18 360 et 20 790</t>
   </si>
   <si>
+    <t>Entre 18 451 et 21 870</t>
+  </si>
+  <si>
     <t>Entre 18 490 et 20 810</t>
   </si>
   <si>
+    <t>Entre 18 857 et 22 351</t>
+  </si>
+  <si>
     <t>Entre 19 300 et 21 800</t>
   </si>
   <si>
     <t>Entre 19 580 et 21 900</t>
   </si>
   <si>
     <t>Entre 19 620 et 21 950</t>
   </si>
   <si>
     <t>Entre 20 150 et 22 500</t>
   </si>
   <si>
     <t>Entre 20 200 et 23 030</t>
   </si>
   <si>
-    <t>Entre 20 637 et 23 368</t>
-[...1 lines deleted...]
-  <si>
     <t>Entre 20 790 et 23 160</t>
   </si>
   <si>
     <t>Entre 20 810 et 23 230</t>
   </si>
   <si>
-    <t>Entre 21 114 et 23 849</t>
-[...2 lines deleted...]
-    <t>Entre 21 614 et 24 642</t>
+    <t>Entre 20 980 et 23 880</t>
+  </si>
+  <si>
+    <t>Entre 21 400 et 24 358</t>
   </si>
   <si>
     <t>Entre 21 800 et 24 330</t>
   </si>
   <si>
+    <t>Entre 21 870 et 24 894</t>
+  </si>
+  <si>
     <t>Entre 21 900 et 24 440</t>
   </si>
   <si>
     <t>Entre 21 950 et 24 530</t>
   </si>
   <si>
+    <t>Entre 22 351 et 25 442</t>
+  </si>
+  <si>
     <t>Entre 22 500 et 25 020</t>
   </si>
   <si>
     <t>Entre 23 030 et 25 760</t>
   </si>
   <si>
     <t>Entre 23 160 et 25 840</t>
   </si>
   <si>
     <t>Entre 23 230 et 25 790</t>
   </si>
   <si>
-    <t>Entre 23 368 et 26 032</t>
-[...2 lines deleted...]
-    <t>Entre 23 849 et 26 617</t>
+    <t>Entre 23 880 et 26 740</t>
   </si>
   <si>
     <t>Entre 24 330 et 27 140</t>
   </si>
   <si>
+    <t>Entre 24 358 et 27 275</t>
+  </si>
+  <si>
     <t>Entre 24 440 et 27 500</t>
   </si>
   <si>
     <t>Entre 24 530 et 27 560</t>
   </si>
   <si>
-    <t>Entre 24 642 et 27 563</t>
+    <t>Entre 24 894 et 27 875</t>
   </si>
   <si>
     <t>Entre 25 020 et 28 170</t>
   </si>
   <si>
+    <t>Entre 25 442 et 28 488</t>
+  </si>
+  <si>
     <t>Entre 25 760 et 28 660</t>
   </si>
   <si>
     <t>Entre 25 790 et 28 690</t>
   </si>
   <si>
     <t>Entre 25 840 et 28 900</t>
   </si>
   <si>
-    <t>Entre 26 032 et 29 044</t>
-[...2 lines deleted...]
-    <t>Entre 26 617 et 29 691</t>
+    <t>Entre 26 740 et 29 880</t>
   </si>
   <si>
     <t>Entre 27 140 et 30 530</t>
   </si>
   <si>
+    <t>Entre 27 275 et 30 478</t>
+  </si>
+  <si>
     <t>Entre 27 500 et 31 840</t>
   </si>
   <si>
     <t>Entre 27 560 et 31 830</t>
   </si>
   <si>
-    <t>Entre 27 563 et 30 666</t>
+    <t>Entre 27 875 et 31 149</t>
   </si>
   <si>
     <t>Entre 28 170 et 32 440</t>
   </si>
   <si>
+    <t>Entre 28 488 et 31 834</t>
+  </si>
+  <si>
     <t>Entre 28 660 et 32 270</t>
   </si>
   <si>
     <t>Entre 28 690 et 32 890</t>
   </si>
   <si>
     <t>Entre 28 900 et 33 440</t>
   </si>
   <si>
-    <t>Entre 29 044 et 32 484</t>
-[...2 lines deleted...]
-    <t>Entre 29 691 et 33 400</t>
+    <t>Entre 29 880 et 33 680</t>
+  </si>
+  <si>
+    <t>Entre 30 478 et 34 354</t>
   </si>
   <si>
     <t>Entre 30 530 et 35 290</t>
   </si>
   <si>
-    <t>Entre 30 666 et 34 529</t>
+    <t>Entre 31 149 et 35 110</t>
   </si>
   <si>
     <t>Entre 31 830 et 40 420</t>
   </si>
   <si>
+    <t>Entre 31 834 et 35 882</t>
+  </si>
+  <si>
     <t>Entre 31 840 et 40 190</t>
   </si>
   <si>
     <t>Entre 32 270 et 37 430</t>
   </si>
   <si>
     <t>Entre 32 440 et 40 770</t>
   </si>
   <si>
-    <t>Entre 32 484 et 37 587</t>
-[...1 lines deleted...]
-  <si>
     <t>Entre 32 890 et 41 400</t>
   </si>
   <si>
-    <t>Entre 33 400 et 38 607</t>
-[...1 lines deleted...]
-  <si>
     <t>Entre 33 440 et 41 870</t>
   </si>
   <si>
-    <t>Entre 34 529 et 40 050</t>
+    <t>Entre 33 680 et 38 780</t>
+  </si>
+  <si>
+    <t>Entre 34 354 et 39 556</t>
+  </si>
+  <si>
+    <t>Entre 35 110 et 40 426</t>
   </si>
   <si>
     <t>Entre 35 290 et 43 840</t>
   </si>
   <si>
+    <t>Entre 35 882 et 41 315</t>
+  </si>
+  <si>
     <t>Entre 37 430 et 46 960</t>
   </si>
   <si>
-    <t>Entre 37 587 et 47 062</t>
-[...5 lines deleted...]
-    <t>Entre 40 050 et 50 247</t>
+    <t>Entre 38 780 et 48 580</t>
+  </si>
+  <si>
+    <t>Entre 39 556 et 49 552</t>
   </si>
   <si>
     <t>Supérieur à 40 190</t>
   </si>
   <si>
     <t>Supérieur à 40 420</t>
   </si>
   <si>
+    <t>Entre 40 426 et 50 642</t>
+  </si>
+  <si>
     <t>Supérieur à 40 770</t>
   </si>
   <si>
+    <t>Entre 41 315 et 51 756</t>
+  </si>
+  <si>
     <t>Supérieur à 41 400</t>
   </si>
   <si>
     <t>Supérieur à 41 870</t>
   </si>
   <si>
     <t>Supérieur à 43 840</t>
   </si>
   <si>
     <t>Supérieur à 46 960</t>
   </si>
   <si>
-    <t>Supérieur à 47 062</t>
-[...5 lines deleted...]
-    <t>Supérieur à 50 247</t>
+    <t>Supérieur à 48 580</t>
+  </si>
+  <si>
+    <t>Supérieur à 49 552</t>
+  </si>
+  <si>
+    <t>Supérieur à 50 642</t>
+  </si>
+  <si>
+    <t>Supérieur à 51 756</t>
+  </si>
+  <si>
+    <t>01/01/2027</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>les valeurs 2026 sont des projections à partir des données 2024, dernière année connue début septembre 2026. Les valeurs 2024 ont été augmentées de 4.2 % qui est l'évolution moyenne du SMPT économique cumulées pour les années 2025 (2.0%), 2026 (2.2%), 2027 (2.2%) telles que prévues dans la note de conjoncture de l'INSEE de juin 2026. Le montant 2027 est une copie du taux pour 2026</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
-    <t/>
-[...29 lines deleted...]
-    <t>les valeurs 2026 sont des projections à partir des données 2023, dernière année connue en septembre 2025. Les valeurs 2023 ont été augmentées de 7 % qui est l'évolution moyenne du SMPT économique cumulées pour les années 2024 (2.6%), 2025 (2.1%) telles que prévues dans la note de conjoncture de l'INSEE de septembre 2025. Pour 2026 la valeur de 2,1 est reprise en copie de la valeur 2025, à actualiser avec les projections du PLF.</t>
+    <t>les valeurs 2026 sont des projections à partir des données 2024, dernière année connue début septembre 2026. Les valeurs 2024 ont été augmentées de 4.2 % qui est l'évolution moyenne du SMPT économique cumulées pour les années 2025 (2.0%), 2026 (2.2%) telles que prévues dans la note de conjoncture de l'INSEE de juin 2026.</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t>les valeurs 2025 sont des projections à partir des données 2022, dernière année connue début 2025. Les valeurs 2022 ont été augmentées de 9,4 % qui est l'évolution moyenne du SMPT économique (retraité du chômage partiel pendant la crise sanitaire) cumulées pour les années 2023 (3.9%), 2024 (2.8%), 2025 (2.7%) telles que prévues dans le Rapport économique social et financier (RESF) attaché au PLF pour 2025, p45 pour les années 2024 et 2025 et de la note de conjoncture de l'INSEE de juillet 2024 p40 pour l'année 2024</t>
+    <t>les valeurs 2025 sont des projections à partir des données 2024, dernière année connue début septembre 2026. Les valeurs 2024 ont été augmentées de 2.0 % qui est l'évolution moyenne du SMPT économique (retraité du chômage partiel pendant la crise sanitaire) pour l'année 2025 prévue dans la note de conjoncture de l'INSEE de juin 2026</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
-    <t>les valeurs 2024 sont des projections à partir des données 2021, dernière année connue début 2024. Les valeurs 2021 ont été augmentées de 12,4 % qui est l'évolution moyenne du SMPT économique cumulées pour les années 2022 (3,7%), 2023 (5.1%), 2024 (3.1%) telles que prévues dans le Rapport économique social et financier (RESF) attaché au PLF pour 2024, p54</t>
+    <t>Distribution des niveaux de vie, données annuelles de 1996 à 2024, INSEE, consulté le 16/09.2025</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
-    <t>Distribution des niveaux de vie, données annuelles de 1996 à 2022, INSEE, consulté le 16/09.2025</t>
+    <t>Distribution des niveaux de vie, données annuelles de 1996 à 2023, INSEE, consulté le 16/09.2025</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>Distribution des niveaux de vie, données annuelles de 1996 à 2022, INSEE</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>Distribution des niveaux de vie, données annuelles de 1996 à 2021, INSEE</t>
   </si>
   <si>
-    <t>données provisoires en date de avril 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>01/01/2020</t>
-  </si>
-[...1 lines deleted...]
-    <t>données provisoires en date de avril 2024. Pour l'année 2020 deux séries sont présentées mais uniquement la deuxième est reportée ici.</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>01/01/2018</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>Attention les valeurs de l'INSEE sont renseignées en euros constant de la dernière année reportée. Les valeurs des année précédentes sont donc mises à jour chaque année</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -762,65 +789,65 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/2416808#tableau-figure1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CP14"/>
+  <dimension ref="A1:CY15"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:94" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:103" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
@@ -872,61 +899,70 @@
       <c r="BO1" s="1"/>
       <c r="BP1" s="1"/>
       <c r="BQ1" s="1"/>
       <c r="BR1" s="1"/>
       <c r="BS1" s="1"/>
       <c r="BT1" s="1"/>
       <c r="BU1" s="1"/>
       <c r="BV1" s="1"/>
       <c r="BW1" s="1"/>
       <c r="BX1" s="1"/>
       <c r="BY1" s="1"/>
       <c r="BZ1" s="1"/>
       <c r="CA1" s="1"/>
       <c r="CB1" s="1"/>
       <c r="CC1" s="1"/>
       <c r="CD1" s="1"/>
       <c r="CE1" s="1"/>
       <c r="CF1" s="1"/>
       <c r="CG1" s="1"/>
       <c r="CH1" s="1"/>
       <c r="CI1" s="1"/>
       <c r="CJ1" s="1"/>
       <c r="CK1" s="1"/>
       <c r="CL1" s="1"/>
       <c r="CM1" s="1"/>
-      <c r="CN1" s="1" t="s">
+      <c r="CN1" s="1"/>
+      <c r="CO1" s="1"/>
+      <c r="CP1" s="1"/>
+      <c r="CQ1" s="1"/>
+      <c r="CR1" s="1"/>
+      <c r="CS1" s="1"/>
+      <c r="CT1" s="1"/>
+      <c r="CU1" s="1"/>
+      <c r="CV1" s="1"/>
+      <c r="CW1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="CO1" s="1" t="s">
+      <c r="CX1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="CP1" s="1" t="s">
+      <c r="CY1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:94" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:103" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
@@ -1154,2915 +1190,3524 @@
       </c>
       <c r="CF2" s="1" t="s">
         <v>87</v>
       </c>
       <c r="CG2" s="1" t="s">
         <v>88</v>
       </c>
       <c r="CH2" s="1" t="s">
         <v>89</v>
       </c>
       <c r="CI2" s="1" t="s">
         <v>90</v>
       </c>
       <c r="CJ2" s="1" t="s">
         <v>91</v>
       </c>
       <c r="CK2" s="1" t="s">
         <v>92</v>
       </c>
       <c r="CL2" s="1" t="s">
         <v>93</v>
       </c>
       <c r="CM2" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="CN2" s="1"/>
-[...1 lines deleted...]
-      <c r="CP2" s="1"/>
+      <c r="CN2" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="CO2" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="CP2" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="CQ2" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="CR2" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="CS2" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="CT2" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="CU2" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="CV2" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="CW2" s="1"/>
+      <c r="CX2" s="1"/>
+      <c r="CY2" s="1"/>
     </row>
-    <row r="3" spans="1:94" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:103" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="B3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="C3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="D3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="E3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="F3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="G3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="H3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="I3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="J3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="K3" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="L3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="M3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="N3" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="O3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="P3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="Q3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="R3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="S3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="T3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="U3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="V3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="W3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="X3" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="Y3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="Z3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AA3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AB3" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
       <c r="AC3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AD3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AE3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AF3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AG3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AH3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AI3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AJ3" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="AK3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AL3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AM3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AN3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AO3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AP3" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="AQ3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AR3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AS3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AT3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AU3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AV3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AW3" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AX3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AY3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="AZ3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BA3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BB3" t="s">
-        <v>96</v>
+        <v>109</v>
       </c>
       <c r="BC3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BD3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BE3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BF3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BG3" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="BH3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BI3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BJ3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BK3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BL3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BM3" t="s">
-        <v>96</v>
+        <v>110</v>
       </c>
       <c r="BN3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BO3" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="BP3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BQ3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BR3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BS3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BT3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BU3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BV3" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="BW3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BX3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="BY3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="BZ3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="CA3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="CB3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="CC3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="CD3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="CE3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="CF3" t="s">
-        <v>96</v>
+        <v>112</v>
       </c>
       <c r="CG3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="CH3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="CI3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="CJ3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="CK3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="CL3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="CM3" t="s">
         <v>105</v>
       </c>
       <c r="CN3" t="s">
-        <v>96</v>
+        <v>113</v>
       </c>
       <c r="CO3" t="s">
-        <v>96</v>
+        <v>105</v>
       </c>
       <c r="CP3" t="s">
+        <v>105</v>
+      </c>
+      <c r="CQ3" t="s">
+        <v>105</v>
+      </c>
+      <c r="CR3" t="s">
+        <v>105</v>
+      </c>
+      <c r="CS3" t="s">
+        <v>105</v>
+      </c>
+      <c r="CT3" t="s">
+        <v>105</v>
+      </c>
+      <c r="CU3" t="s">
+        <v>105</v>
+      </c>
+      <c r="CV3" t="s">
+        <v>114</v>
+      </c>
+      <c r="CW3" t="s">
+        <v>105</v>
+      </c>
+      <c r="CX3" t="s">
+        <v>105</v>
+      </c>
+      <c r="CY3" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="4" spans="1:103" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>116</v>
+      </c>
+      <c r="B4" t="s">
+        <v>105</v>
+      </c>
+      <c r="C4" t="s">
+        <v>105</v>
+      </c>
+      <c r="D4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E4" t="s">
+        <v>105</v>
+      </c>
+      <c r="F4" t="s">
+        <v>105</v>
+      </c>
+      <c r="G4" t="s">
+        <v>105</v>
+      </c>
+      <c r="H4" t="s">
+        <v>105</v>
+      </c>
+      <c r="I4" t="s">
+        <v>105</v>
+      </c>
+      <c r="J4" t="s">
+        <v>105</v>
+      </c>
+      <c r="K4" t="s">
         <v>106</v>
       </c>
+      <c r="L4" t="s">
+        <v>105</v>
+      </c>
+      <c r="M4" t="s">
+        <v>105</v>
+      </c>
+      <c r="N4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O4" t="s">
+        <v>105</v>
+      </c>
+      <c r="P4" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>105</v>
+      </c>
+      <c r="R4" t="s">
+        <v>105</v>
+      </c>
+      <c r="S4" t="s">
+        <v>105</v>
+      </c>
+      <c r="T4" t="s">
+        <v>105</v>
+      </c>
+      <c r="U4" t="s">
+        <v>105</v>
+      </c>
+      <c r="V4" t="s">
+        <v>105</v>
+      </c>
+      <c r="W4" t="s">
+        <v>105</v>
+      </c>
+      <c r="X4" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>109</v>
+      </c>
+      <c r="BA4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BB4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BC4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BD4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BE4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BF4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BG4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BH4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BI4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BJ4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BK4" t="s">
+        <v>110</v>
+      </c>
+      <c r="BL4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BM4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BN4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BO4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BP4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BQ4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BR4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BS4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BT4" t="s">
+        <v>111</v>
+      </c>
+      <c r="BU4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BV4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BW4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BX4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BY4" t="s">
+        <v>105</v>
+      </c>
+      <c r="BZ4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CA4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CB4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CC4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CD4" t="s">
+        <v>112</v>
+      </c>
+      <c r="CE4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CF4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CG4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CH4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CI4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CJ4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CK4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CL4" t="s">
+        <v>113</v>
+      </c>
+      <c r="CM4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CN4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CO4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CP4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CQ4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CR4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CS4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CT4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CU4" t="s">
+        <v>114</v>
+      </c>
+      <c r="CV4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CW4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CX4" t="s">
+        <v>105</v>
+      </c>
+      <c r="CY4" t="s">
+        <v>117</v>
+      </c>
     </row>
-    <row r="4" spans="1:94" x14ac:dyDescent="0.25">
-      <c r="A4" t="s">
+    <row r="5" spans="1:103" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>118</v>
+      </c>
+      <c r="B5" t="s">
+        <v>105</v>
+      </c>
+      <c r="C5" t="s">
+        <v>105</v>
+      </c>
+      <c r="D5" t="s">
+        <v>105</v>
+      </c>
+      <c r="E5" t="s">
+        <v>105</v>
+      </c>
+      <c r="F5" t="s">
+        <v>105</v>
+      </c>
+      <c r="G5" t="s">
+        <v>105</v>
+      </c>
+      <c r="H5" t="s">
+        <v>105</v>
+      </c>
+      <c r="I5" t="s">
+        <v>105</v>
+      </c>
+      <c r="J5" t="s">
+        <v>106</v>
+      </c>
+      <c r="K5" t="s">
+        <v>105</v>
+      </c>
+      <c r="L5" t="s">
+        <v>105</v>
+      </c>
+      <c r="M5" t="s">
+        <v>105</v>
+      </c>
+      <c r="N5" t="s">
+        <v>105</v>
+      </c>
+      <c r="O5" t="s">
+        <v>105</v>
+      </c>
+      <c r="P5" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>105</v>
+      </c>
+      <c r="R5" t="s">
+        <v>105</v>
+      </c>
+      <c r="S5" t="s">
+        <v>105</v>
+      </c>
+      <c r="T5" t="s">
+        <v>105</v>
+      </c>
+      <c r="U5" t="s">
+        <v>105</v>
+      </c>
+      <c r="V5" t="s">
+        <v>105</v>
+      </c>
+      <c r="W5" t="s">
+        <v>105</v>
+      </c>
+      <c r="X5" t="s">
         <v>107</v>
       </c>
-      <c r="B4" t="s">
-[...275 lines deleted...]
-      <c r="CP4" t="s">
+      <c r="Y5" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK5" t="s">
         <v>108</v>
       </c>
+      <c r="AL5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>109</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BA5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BB5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BC5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BD5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BE5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BF5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BG5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BH5" t="s">
+        <v>110</v>
+      </c>
+      <c r="BI5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BJ5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BK5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BL5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BM5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BN5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BO5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BP5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BQ5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BR5" t="s">
+        <v>111</v>
+      </c>
+      <c r="BS5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BT5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BU5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BV5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BW5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BX5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BY5" t="s">
+        <v>105</v>
+      </c>
+      <c r="BZ5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CA5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CB5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CC5" t="s">
+        <v>112</v>
+      </c>
+      <c r="CD5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CE5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CF5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CG5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CH5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CI5" t="s">
+        <v>113</v>
+      </c>
+      <c r="CJ5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CK5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CL5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CM5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CN5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CO5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CP5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CQ5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CR5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CS5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CT5" t="s">
+        <v>114</v>
+      </c>
+      <c r="CU5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CV5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CW5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CX5" t="s">
+        <v>105</v>
+      </c>
+      <c r="CY5" t="s">
+        <v>119</v>
+      </c>
     </row>
-    <row r="5" spans="1:94" x14ac:dyDescent="0.25">
-      <c r="A5" t="s">
+    <row r="6" spans="1:103" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>120</v>
+      </c>
+      <c r="B6" t="s">
+        <v>105</v>
+      </c>
+      <c r="C6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D6" t="s">
+        <v>105</v>
+      </c>
+      <c r="E6" t="s">
+        <v>105</v>
+      </c>
+      <c r="F6" t="s">
+        <v>105</v>
+      </c>
+      <c r="G6" t="s">
+        <v>105</v>
+      </c>
+      <c r="H6" t="s">
+        <v>105</v>
+      </c>
+      <c r="I6" t="s">
+        <v>106</v>
+      </c>
+      <c r="J6" t="s">
+        <v>105</v>
+      </c>
+      <c r="K6" t="s">
+        <v>105</v>
+      </c>
+      <c r="L6" t="s">
+        <v>105</v>
+      </c>
+      <c r="M6" t="s">
+        <v>105</v>
+      </c>
+      <c r="N6" t="s">
+        <v>105</v>
+      </c>
+      <c r="O6" t="s">
+        <v>105</v>
+      </c>
+      <c r="P6" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>105</v>
+      </c>
+      <c r="R6" t="s">
+        <v>105</v>
+      </c>
+      <c r="S6" t="s">
+        <v>105</v>
+      </c>
+      <c r="T6" t="s">
+        <v>105</v>
+      </c>
+      <c r="U6" t="s">
+        <v>105</v>
+      </c>
+      <c r="V6" t="s">
+        <v>107</v>
+      </c>
+      <c r="W6" t="s">
+        <v>105</v>
+      </c>
+      <c r="X6" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>108</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AU6" t="s">
         <v>109</v>
       </c>
-      <c r="B5" t="s">
-[...275 lines deleted...]
-      <c r="CP5" t="s">
+      <c r="AV6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BA6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BB6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BC6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BD6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BE6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BF6" t="s">
         <v>110</v>
       </c>
+      <c r="BG6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BH6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BI6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BJ6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BK6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BL6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BM6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BN6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BO6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BP6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BQ6" t="s">
+        <v>111</v>
+      </c>
+      <c r="BR6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BS6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BT6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BU6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BV6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BW6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BX6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BY6" t="s">
+        <v>105</v>
+      </c>
+      <c r="BZ6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CA6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CB6" t="s">
+        <v>112</v>
+      </c>
+      <c r="CC6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CD6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CE6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CF6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CG6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CH6" t="s">
+        <v>113</v>
+      </c>
+      <c r="CI6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CJ6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CK6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CL6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CM6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CN6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CO6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CP6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CQ6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CR6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CS6" t="s">
+        <v>114</v>
+      </c>
+      <c r="CT6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CU6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CV6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CW6" t="s">
+        <v>121</v>
+      </c>
+      <c r="CX6" t="s">
+        <v>105</v>
+      </c>
+      <c r="CY6" t="s">
+        <v>105</v>
+      </c>
     </row>
-    <row r="6" spans="1:94" x14ac:dyDescent="0.25">
-      <c r="A6" t="s">
+    <row r="7" spans="1:103" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>122</v>
+      </c>
+      <c r="B7" t="s">
+        <v>105</v>
+      </c>
+      <c r="C7" t="s">
+        <v>105</v>
+      </c>
+      <c r="D7" t="s">
+        <v>105</v>
+      </c>
+      <c r="E7" t="s">
+        <v>105</v>
+      </c>
+      <c r="F7" t="s">
+        <v>105</v>
+      </c>
+      <c r="G7" t="s">
+        <v>105</v>
+      </c>
+      <c r="H7" t="s">
+        <v>106</v>
+      </c>
+      <c r="I7" t="s">
+        <v>105</v>
+      </c>
+      <c r="J7" t="s">
+        <v>105</v>
+      </c>
+      <c r="K7" t="s">
+        <v>105</v>
+      </c>
+      <c r="L7" t="s">
+        <v>105</v>
+      </c>
+      <c r="M7" t="s">
+        <v>105</v>
+      </c>
+      <c r="N7" t="s">
+        <v>105</v>
+      </c>
+      <c r="O7" t="s">
+        <v>105</v>
+      </c>
+      <c r="P7" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>105</v>
+      </c>
+      <c r="R7" t="s">
+        <v>105</v>
+      </c>
+      <c r="S7" t="s">
+        <v>107</v>
+      </c>
+      <c r="T7" t="s">
+        <v>105</v>
+      </c>
+      <c r="U7" t="s">
+        <v>105</v>
+      </c>
+      <c r="V7" t="s">
+        <v>105</v>
+      </c>
+      <c r="W7" t="s">
+        <v>105</v>
+      </c>
+      <c r="X7" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>108</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>109</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>110</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BF7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BG7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BH7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BK7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BL7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BM7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BN7" t="s">
         <v>111</v>
       </c>
-      <c r="B6" t="s">
-[...269 lines deleted...]
-      <c r="CN6" t="s">
+      <c r="BO7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BP7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BQ7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BR7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BS7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BT7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BU7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BV7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BW7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BX7" t="s">
         <v>112</v>
       </c>
-      <c r="CO6" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="BY7" t="s">
+        <v>105</v>
+      </c>
+      <c r="BZ7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CA7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CB7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CC7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CD7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CE7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CF7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CG7" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CI7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CJ7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CK7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CL7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CM7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CN7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CO7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CP7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CQ7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CR7" t="s">
+        <v>114</v>
+      </c>
+      <c r="CS7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CT7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CU7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CV7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CW7" t="s">
+        <v>123</v>
+      </c>
+      <c r="CX7" t="s">
+        <v>105</v>
+      </c>
+      <c r="CY7" t="s">
+        <v>105</v>
       </c>
     </row>
-    <row r="7" spans="1:94" x14ac:dyDescent="0.25">
-      <c r="A7" t="s">
+    <row r="8" spans="1:103" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B8" t="s">
+        <v>105</v>
+      </c>
+      <c r="C8" t="s">
+        <v>105</v>
+      </c>
+      <c r="D8" t="s">
+        <v>105</v>
+      </c>
+      <c r="E8" t="s">
+        <v>105</v>
+      </c>
+      <c r="F8" t="s">
+        <v>105</v>
+      </c>
+      <c r="G8" t="s">
+        <v>106</v>
+      </c>
+      <c r="H8" t="s">
+        <v>105</v>
+      </c>
+      <c r="I8" t="s">
+        <v>105</v>
+      </c>
+      <c r="J8" t="s">
+        <v>105</v>
+      </c>
+      <c r="K8" t="s">
+        <v>105</v>
+      </c>
+      <c r="L8" t="s">
+        <v>105</v>
+      </c>
+      <c r="M8" t="s">
+        <v>105</v>
+      </c>
+      <c r="N8" t="s">
+        <v>105</v>
+      </c>
+      <c r="O8" t="s">
+        <v>105</v>
+      </c>
+      <c r="P8" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>105</v>
+      </c>
+      <c r="R8" t="s">
+        <v>107</v>
+      </c>
+      <c r="S8" t="s">
+        <v>105</v>
+      </c>
+      <c r="T8" t="s">
+        <v>105</v>
+      </c>
+      <c r="U8" t="s">
+        <v>105</v>
+      </c>
+      <c r="V8" t="s">
+        <v>105</v>
+      </c>
+      <c r="W8" t="s">
+        <v>105</v>
+      </c>
+      <c r="X8" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>110</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BA8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BB8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BD8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BE8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BF8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BG8" t="s">
+        <v>111</v>
+      </c>
+      <c r="BH8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BI8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BJ8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BK8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BL8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BM8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BN8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BO8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BP8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BQ8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BR8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BS8" t="s">
+        <v>112</v>
+      </c>
+      <c r="BT8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BU8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BV8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BW8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BX8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BY8" t="s">
+        <v>105</v>
+      </c>
+      <c r="BZ8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CA8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CB8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CC8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CD8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CE8" t="s">
         <v>113</v>
       </c>
-      <c r="B7" t="s">
-[...269 lines deleted...]
-      <c r="CN7" t="s">
+      <c r="CF8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CG8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CH8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CI8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CJ8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CK8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CL8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CM8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CN8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CO8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CP8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CQ8" t="s">
         <v>114</v>
       </c>
-      <c r="CO7" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="CR8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CS8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CT8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CU8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CV8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CW8" t="s">
+        <v>125</v>
+      </c>
+      <c r="CX8" t="s">
+        <v>105</v>
+      </c>
+      <c r="CY8" t="s">
+        <v>105</v>
       </c>
     </row>
-    <row r="8" spans="1:94" x14ac:dyDescent="0.25">
-[...280 lines deleted...]
-        <v>117</v>
+    <row r="9" spans="1:103" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>126</v>
+      </c>
+      <c r="B9" t="s">
+        <v>105</v>
+      </c>
+      <c r="C9" t="s">
+        <v>105</v>
+      </c>
+      <c r="D9" t="s">
+        <v>105</v>
+      </c>
+      <c r="E9" t="s">
+        <v>106</v>
+      </c>
+      <c r="F9" t="s">
+        <v>105</v>
+      </c>
+      <c r="G9" t="s">
+        <v>105</v>
+      </c>
+      <c r="H9" t="s">
+        <v>105</v>
+      </c>
+      <c r="I9" t="s">
+        <v>105</v>
+      </c>
+      <c r="J9" t="s">
+        <v>105</v>
+      </c>
+      <c r="K9" t="s">
+        <v>105</v>
+      </c>
+      <c r="L9" t="s">
+        <v>105</v>
+      </c>
+      <c r="M9" t="s">
+        <v>105</v>
+      </c>
+      <c r="N9" t="s">
+        <v>105</v>
+      </c>
+      <c r="O9" t="s">
+        <v>105</v>
+      </c>
+      <c r="P9" t="s">
+        <v>107</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>105</v>
+      </c>
+      <c r="R9" t="s">
+        <v>105</v>
+      </c>
+      <c r="S9" t="s">
+        <v>105</v>
+      </c>
+      <c r="T9" t="s">
+        <v>105</v>
+      </c>
+      <c r="U9" t="s">
+        <v>105</v>
+      </c>
+      <c r="V9" t="s">
+        <v>105</v>
+      </c>
+      <c r="W9" t="s">
+        <v>105</v>
+      </c>
+      <c r="X9" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>108</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>110</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BC9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BD9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BE9" t="s">
+        <v>111</v>
+      </c>
+      <c r="BF9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BG9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BH9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BI9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BJ9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BK9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BL9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BM9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BN9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BO9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BP9" t="s">
+        <v>112</v>
+      </c>
+      <c r="BQ9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BR9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BS9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BT9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BU9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BV9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BW9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BX9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BY9" t="s">
+        <v>105</v>
+      </c>
+      <c r="BZ9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CA9" t="s">
+        <v>113</v>
+      </c>
+      <c r="CB9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CC9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CD9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CE9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CF9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CG9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CH9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CI9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CJ9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CK9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CL9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CM9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CN9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CO9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CP9" t="s">
+        <v>114</v>
+      </c>
+      <c r="CQ9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CR9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CS9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CT9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CU9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CV9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CW9" t="s">
+        <v>127</v>
+      </c>
+      <c r="CX9" t="s">
+        <v>105</v>
+      </c>
+      <c r="CY9" t="s">
+        <v>105</v>
       </c>
     </row>
-    <row r="9" spans="1:94" x14ac:dyDescent="0.25">
-[...280 lines deleted...]
-        <v>119</v>
+    <row r="10" spans="1:103" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>128</v>
+      </c>
+      <c r="B10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D10" t="s">
+        <v>105</v>
+      </c>
+      <c r="E10" t="s">
+        <v>105</v>
+      </c>
+      <c r="F10" t="s">
+        <v>106</v>
+      </c>
+      <c r="G10" t="s">
+        <v>105</v>
+      </c>
+      <c r="H10" t="s">
+        <v>105</v>
+      </c>
+      <c r="I10" t="s">
+        <v>105</v>
+      </c>
+      <c r="J10" t="s">
+        <v>105</v>
+      </c>
+      <c r="K10" t="s">
+        <v>105</v>
+      </c>
+      <c r="L10" t="s">
+        <v>105</v>
+      </c>
+      <c r="M10" t="s">
+        <v>105</v>
+      </c>
+      <c r="N10" t="s">
+        <v>105</v>
+      </c>
+      <c r="O10" t="s">
+        <v>105</v>
+      </c>
+      <c r="P10" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>107</v>
+      </c>
+      <c r="R10" t="s">
+        <v>105</v>
+      </c>
+      <c r="S10" t="s">
+        <v>105</v>
+      </c>
+      <c r="T10" t="s">
+        <v>105</v>
+      </c>
+      <c r="U10" t="s">
+        <v>105</v>
+      </c>
+      <c r="V10" t="s">
+        <v>105</v>
+      </c>
+      <c r="W10" t="s">
+        <v>105</v>
+      </c>
+      <c r="X10" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BA10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BC10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BD10" t="s">
+        <v>111</v>
+      </c>
+      <c r="BE10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BF10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BG10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BH10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BI10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BJ10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BK10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BL10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BM10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BN10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BO10" t="s">
+        <v>112</v>
+      </c>
+      <c r="BP10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BQ10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BR10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BS10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BT10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BU10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BV10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BW10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BX10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BY10" t="s">
+        <v>105</v>
+      </c>
+      <c r="BZ10" t="s">
+        <v>113</v>
+      </c>
+      <c r="CA10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CB10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CC10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CD10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CE10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CF10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CG10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CH10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CI10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CJ10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CK10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CL10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CM10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CN10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CO10" t="s">
+        <v>114</v>
+      </c>
+      <c r="CP10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CQ10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CR10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CS10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CT10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CU10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CV10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CW10" t="s">
+        <v>127</v>
+      </c>
+      <c r="CX10" t="s">
+        <v>105</v>
+      </c>
+      <c r="CY10" t="s">
+        <v>105</v>
       </c>
     </row>
-    <row r="10" spans="1:94" x14ac:dyDescent="0.25">
-[...280 lines deleted...]
-        <v>96</v>
+    <row r="11" spans="1:103" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>129</v>
+      </c>
+      <c r="B11" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" t="s">
+        <v>105</v>
+      </c>
+      <c r="D11" t="s">
+        <v>106</v>
+      </c>
+      <c r="E11" t="s">
+        <v>105</v>
+      </c>
+      <c r="F11" t="s">
+        <v>105</v>
+      </c>
+      <c r="G11" t="s">
+        <v>105</v>
+      </c>
+      <c r="H11" t="s">
+        <v>105</v>
+      </c>
+      <c r="I11" t="s">
+        <v>105</v>
+      </c>
+      <c r="J11" t="s">
+        <v>105</v>
+      </c>
+      <c r="K11" t="s">
+        <v>105</v>
+      </c>
+      <c r="L11" t="s">
+        <v>105</v>
+      </c>
+      <c r="M11" t="s">
+        <v>105</v>
+      </c>
+      <c r="N11" t="s">
+        <v>105</v>
+      </c>
+      <c r="O11" t="s">
+        <v>107</v>
+      </c>
+      <c r="P11" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>105</v>
+      </c>
+      <c r="R11" t="s">
+        <v>105</v>
+      </c>
+      <c r="S11" t="s">
+        <v>105</v>
+      </c>
+      <c r="T11" t="s">
+        <v>105</v>
+      </c>
+      <c r="U11" t="s">
+        <v>105</v>
+      </c>
+      <c r="V11" t="s">
+        <v>105</v>
+      </c>
+      <c r="W11" t="s">
+        <v>108</v>
+      </c>
+      <c r="X11" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>110</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BA11" t="s">
+        <v>111</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BE11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BG11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BH11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BI11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>112</v>
+      </c>
+      <c r="BM11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BN11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BO11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BP11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BQ11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BR11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BS11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BT11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BU11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BV11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BW11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BX11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BY11" t="s">
+        <v>113</v>
+      </c>
+      <c r="BZ11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CA11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CB11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CC11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CD11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CE11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CF11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CG11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CH11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CI11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CJ11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CK11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CL11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CM11" t="s">
+        <v>114</v>
+      </c>
+      <c r="CN11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CO11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CP11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CQ11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CR11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CS11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CT11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CU11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CV11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CW11" t="s">
+        <v>127</v>
+      </c>
+      <c r="CX11" t="s">
+        <v>105</v>
+      </c>
+      <c r="CY11" t="s">
+        <v>105</v>
       </c>
     </row>
-    <row r="11" spans="1:94" x14ac:dyDescent="0.25">
-[...280 lines deleted...]
-        <v>96</v>
+    <row r="12" spans="1:103" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>130</v>
+      </c>
+      <c r="B12" t="s">
+        <v>106</v>
+      </c>
+      <c r="C12" t="s">
+        <v>105</v>
+      </c>
+      <c r="D12" t="s">
+        <v>105</v>
+      </c>
+      <c r="E12" t="s">
+        <v>105</v>
+      </c>
+      <c r="F12" t="s">
+        <v>105</v>
+      </c>
+      <c r="G12" t="s">
+        <v>105</v>
+      </c>
+      <c r="H12" t="s">
+        <v>105</v>
+      </c>
+      <c r="I12" t="s">
+        <v>105</v>
+      </c>
+      <c r="J12" t="s">
+        <v>105</v>
+      </c>
+      <c r="K12" t="s">
+        <v>105</v>
+      </c>
+      <c r="L12" t="s">
+        <v>107</v>
+      </c>
+      <c r="M12" t="s">
+        <v>105</v>
+      </c>
+      <c r="N12" t="s">
+        <v>105</v>
+      </c>
+      <c r="O12" t="s">
+        <v>105</v>
+      </c>
+      <c r="P12" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>105</v>
+      </c>
+      <c r="R12" t="s">
+        <v>105</v>
+      </c>
+      <c r="S12" t="s">
+        <v>105</v>
+      </c>
+      <c r="T12" t="s">
+        <v>108</v>
+      </c>
+      <c r="U12" t="s">
+        <v>105</v>
+      </c>
+      <c r="V12" t="s">
+        <v>105</v>
+      </c>
+      <c r="W12" t="s">
+        <v>105</v>
+      </c>
+      <c r="X12" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>110</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>111</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BA12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BB12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BC12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BD12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BE12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BF12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BG12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BH12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BI12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BJ12" t="s">
+        <v>112</v>
+      </c>
+      <c r="BK12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BL12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BM12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BN12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BO12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BP12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BQ12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BR12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BS12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BT12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BU12" t="s">
+        <v>113</v>
+      </c>
+      <c r="BV12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BW12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BX12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BY12" t="s">
+        <v>105</v>
+      </c>
+      <c r="BZ12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CA12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CB12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CC12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CD12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CE12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CF12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CG12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CH12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CI12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CJ12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CK12" t="s">
+        <v>114</v>
+      </c>
+      <c r="CL12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CM12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CN12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CO12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CP12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CQ12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CR12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CS12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CT12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CU12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CV12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CW12" t="s">
+        <v>127</v>
+      </c>
+      <c r="CX12" t="s">
+        <v>105</v>
+      </c>
+      <c r="CY12" t="s">
+        <v>105</v>
       </c>
     </row>
-    <row r="12" spans="1:94" x14ac:dyDescent="0.25">
-[...280 lines deleted...]
-        <v>96</v>
+    <row r="13" spans="1:103" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>131</v>
+      </c>
+      <c r="B13" t="s">
+        <v>105</v>
+      </c>
+      <c r="C13" t="s">
+        <v>106</v>
+      </c>
+      <c r="D13" t="s">
+        <v>105</v>
+      </c>
+      <c r="E13" t="s">
+        <v>105</v>
+      </c>
+      <c r="F13" t="s">
+        <v>105</v>
+      </c>
+      <c r="G13" t="s">
+        <v>105</v>
+      </c>
+      <c r="H13" t="s">
+        <v>105</v>
+      </c>
+      <c r="I13" t="s">
+        <v>105</v>
+      </c>
+      <c r="J13" t="s">
+        <v>105</v>
+      </c>
+      <c r="K13" t="s">
+        <v>105</v>
+      </c>
+      <c r="L13" t="s">
+        <v>105</v>
+      </c>
+      <c r="M13" t="s">
+        <v>107</v>
+      </c>
+      <c r="N13" t="s">
+        <v>105</v>
+      </c>
+      <c r="O13" t="s">
+        <v>105</v>
+      </c>
+      <c r="P13" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>105</v>
+      </c>
+      <c r="R13" t="s">
+        <v>105</v>
+      </c>
+      <c r="S13" t="s">
+        <v>105</v>
+      </c>
+      <c r="T13" t="s">
+        <v>105</v>
+      </c>
+      <c r="U13" t="s">
+        <v>108</v>
+      </c>
+      <c r="V13" t="s">
+        <v>105</v>
+      </c>
+      <c r="W13" t="s">
+        <v>105</v>
+      </c>
+      <c r="X13" t="s">
+        <v>105</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>110</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>111</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BA13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BB13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BC13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BD13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BE13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BF13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BG13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BH13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BI13" t="s">
+        <v>112</v>
+      </c>
+      <c r="BJ13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BK13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BL13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BM13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BN13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BO13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BP13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BQ13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BR13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BS13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BT13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BU13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BV13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BW13" t="s">
+        <v>113</v>
+      </c>
+      <c r="BX13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BY13" t="s">
+        <v>105</v>
+      </c>
+      <c r="BZ13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CA13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CB13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CC13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CD13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CE13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CF13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CG13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CH13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CI13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CJ13" t="s">
+        <v>114</v>
+      </c>
+      <c r="CK13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CL13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CM13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CN13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CO13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CP13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CQ13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CR13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CS13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CT13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CU13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CV13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CW13" t="s">
+        <v>127</v>
+      </c>
+      <c r="CX13" t="s">
+        <v>105</v>
+      </c>
+      <c r="CY13" t="s">
+        <v>105</v>
       </c>
     </row>
-    <row r="14" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>123</v>
+    <row r="15" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="B1:CM1"/>
+    <mergeCell ref="B1:CV1"/>
     <mergeCell ref="A1:A2"/>
-    <mergeCell ref="CN1:CN2"/>
-[...1 lines deleted...]
-    <mergeCell ref="CP1:CP2"/>
+    <mergeCell ref="CW1:CW2"/>
+    <mergeCell ref="CX1:CX2"/>
+    <mergeCell ref="CY1:CY2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="CN6" r:id="rId1"/>
-[...5 lines deleted...]
-    <hyperlink ref="CN12" r:id="rId7"/>
+    <hyperlink ref="CW6" r:id="rId1"/>
+    <hyperlink ref="CW7" r:id="rId2"/>
+    <hyperlink ref="CW8" r:id="rId3"/>
+    <hyperlink ref="CW9" r:id="rId4"/>
+    <hyperlink ref="CW10" r:id="rId5"/>
+    <hyperlink ref="CW11" r:id="rId6"/>
+    <hyperlink ref="CW12" r:id="rId7"/>
+    <hyperlink ref="CW13" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>deciles_niveau_de_vie</vt:lpstr>
     </vt:vector>