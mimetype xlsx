--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,77 +8,92 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="taux_metro" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="15">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Métropole</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>12 %</t>
+  </si>
+  <si>
+    <t>Art. 199 novovicies, VI. du CGI</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
+    <t>15 %</t>
+  </si>
+  <si>
     <t>01/01/2013</t>
   </si>
   <si>
     <t>18 %</t>
   </si>
   <si>
     <t>Loi 2012-1509 du 29/12/2012 de finances pour 2013 (1), art. 80 (créé art. 199 novovicies du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000026872833/2013-01-01/ | Art. 199 novovicies, VI. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044991962</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t xml:space="preserve">Le montant d'investissement maximal utilisé dans le calcul des réductions d'impôts pour les dispositifs Scellier, Duflot, Pinel et Denormandie est de 300,000 euros est doublement plafonné avec un système de plafond du prix d'achat par rapport à la superficie du bien acquis. Par exemple, l'investissement pour un logement de 40 m² en zone A sous le dispositif Scellier ne peut être supérieur à 200,000 euros.
 Les territoires ultra-marins éligibles aux taux majorés pour les dispositifs Pinel et Duflot sont la Guadeloupe, la Guyane, la Martinique, la Réunion, Mayotte, Saint-Martin, Saint-Pierre-et-Miquelon, laPolynésie française, la Nouvelle-Calédonie et les îles de Wallis et Futuna.
 Les logements éligibles au dispositif Duflot sont ceux ayant été achetés neufs ou réhabilités entre le 1er Janvier 2013 et le 31 août 2014, à la condition d'être loué nu à titre de résidence principale du locataire pour une durée minimale de 9 ans. L'investissement ne peut avoir lieu que dans les zones géographiques A ou B1, sauf dérogation, et doit satisfaire un niveau de performance énergétique globale en fonction du type d'acquisition. Les revenus des locataires éligibles sont plafonnés, de même que les loyers pratiqués. CGI - art. 199 novovicies
 La réduction d'impôt avec le dispositif Pinel en métropole est de 12% du prix d'achat pour un engagement de six ans, de 18% pour un engagement de neuf ans et de 21% pour un engagement de douze ans. En Outre-Mer, elle est de respectivement 23%, 29% et 32% en 6, 9 et 12 ans.
 La réduction d'impôt avec le dispositif Denormandie est de 12% du prix d'achat pour un engagement de six ans, de 18% pour un engagement de neuf ans et de 21% pour un engagement de douze ans. En Outre-Mer, elle est de respectivement 23%, 29% et 32% en 6, 9 et 12 ans. Elle a été prorogée jusqu'au 31 décembre 2026.
 Les territoires ultra-marins éligibles aux taux majorés pour les dispositifs Pinel et Duflot sont la Guadeloupe, la Guyane, la Martinique, la Réunion, Mayotte, Saint-Martin, Saint-Pierre-et-Miquelon, la Polynésie française, la Nouvelle-Calédonie et les îles de Wallis et Futuna.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -424,101 +439,143 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000049399676/2025-01-01" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000049399676/2024-01-01" TargetMode="External"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:E6"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C3" t="s">
+        <v>7</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C2" r:id="rId1"/>
+    <hyperlink ref="C3" r:id="rId2"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>taux_metro</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>