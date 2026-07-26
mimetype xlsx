--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="investissements_immobiliers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1372" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1527" uniqueCount="162">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Investissements locatifs</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Duflot / Pinel / Denormandie (1)</t>
   </si>
   <si>
     <t>Dispositif Scellier (2)</t>
   </si>
   <si>
     <t>Dispositifs Méhaignerie et Quilès-Méhaignerie (4)</t>
   </si>
   <si>
@@ -172,156 +172,183 @@
   <si>
     <t>Case GS</t>
   </si>
   <si>
     <t>Case GU</t>
   </si>
   <si>
     <t>Case XG</t>
   </si>
   <si>
     <t>case GS</t>
   </si>
   <si>
     <t>Case GT</t>
   </si>
   <si>
     <t>Case GV</t>
   </si>
   <si>
     <t>Métropole</t>
   </si>
   <si>
     <t>Outre-mer</t>
   </si>
   <si>
+    <t>Métropole QPV ou rénové</t>
+  </si>
+  <si>
+    <t>Outre-mer QPV ou performant</t>
+  </si>
+  <si>
+    <t>Métropole QPV ou performant</t>
+  </si>
+  <si>
     <t>3 ans supplémentaires pour engagement initial de 9 ans</t>
   </si>
   <si>
     <t>1ère période triennale pour un engagement initial de 6 ans</t>
   </si>
   <si>
     <t>2ème période triennale pour un engagement initial de 6 ans</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
     <t>Durée de répartition de la réduction</t>
   </si>
   <si>
     <t>Taux transitoire</t>
   </si>
   <si>
     <t>Pour une personne seule</t>
   </si>
   <si>
     <t>Pour un couple</t>
   </si>
   <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>300 000 €</t>
+  </si>
+  <si>
+    <t>9 %</t>
+  </si>
+  <si>
+    <t>20 %</t>
+  </si>
+  <si>
+    <t>12 %</t>
+  </si>
+  <si>
+    <t>23 %</t>
+  </si>
+  <si>
+    <t>18 %</t>
+  </si>
+  <si>
+    <t>29 %</t>
+  </si>
+  <si>
+    <t>3 %</t>
+  </si>
+  <si>
+    <t>6 %</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>4 %</t>
+  </si>
+  <si>
+    <t>50 000 €</t>
+  </si>
+  <si>
+    <t>25 %</t>
+  </si>
+  <si>
+    <t>10 700 €</t>
+  </si>
+  <si>
+    <t>Art. 199 novovicies, VI. du CGI</t>
+  </si>
+  <si>
     <t>01/01/2023</t>
   </si>
   <si>
-    <t>300 000 €</t>
-[...38 lines deleted...]
-    <t>Loi 2014-1654 du 29/12/2014 - art. 5 (V) (modifie Art. 199 novovicies du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000029994821/2015-01-01/ | Art. 199 novovicies, VII bis. A. 1° du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044991962 | Art. 199 novovicies, VII bis. A. 2° du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044991962</t>
+    <t>10,5 %</t>
+  </si>
+  <si>
+    <t>21,5 %</t>
+  </si>
+  <si>
+    <t>15 %</t>
+  </si>
+  <si>
+    <t>26 %</t>
+  </si>
+  <si>
+    <t>Art. 199 novovicies, VI. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000049399676/2025-01-01 | Art. 199 novovicies, VI. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000049399676/2024-01-01 | Loi 2014-1654 du 29/12/2014 - art. 5 (V) (modifie Art. 199 novovicies du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000029994821/2015-01-01/ | Art. 199 novovicies, VII bis. A. 2° du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044991962 | Art. 199 novovicies, VII bis. A. 1° du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044991962</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>Loi 2014-1654 du 29/12/2014 - art. 5 (V) (modifie Art. 199 novovicies du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000029994821/2015-01-01/ | Art. 199 novovicies, VII bis. A. 1° du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044991962</t>
   </si>
   <si>
     <t>01/01/2016</t>
   </si>
   <si>
     <t>01/01/2014</t>
   </si>
   <si>
     <t>Loi 2014-1654 du 29/12/2014 - art. 5 (V) (modifie Art. 199 novovicies du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000029994821/2015-01-01/ | Art. 199 novovicies, VI. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044991962 | Art. 199 novovicies, XII. 3° du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044991962</t>
   </si>
   <si>
     <t>01/01/2013</t>
   </si>
   <si>
     <t>Loi n° 2012-1509 du 29 décembre 2012 (LF pour 2013), art. 80; https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000026872833&amp;cidTexte=LEGITEXT000026872634&amp;dateTexte=20200618 | Loi 2012-1509 du 29/12/2012 de finances pour 2013 (1), art. 80 (créé art. 199 novovicies du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000026872833/2013-01-01/ | Art. 199 novovicies, VI. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044991962 | Art. 199 novovicies, XII. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044991962 | Art. 199 novovicies, V. A. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044991962</t>
   </si>
   <si>
     <t>2012-12-30</t>
   </si>
   <si>
     <t>La réduction d'impôt avec le dispositif Duflot est de 18% du prix d'achat en 9 ans pour les logements en métropole et 29% en Outre-Mer.</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>13 %</t>
   </si>
   <si>
     <t>9</t>
-  </si>
-[...1 lines deleted...]
-    <t>15 %</t>
   </si>
   <si>
     <t>24 %</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>40 %</t>
   </si>
   <si>
     <t>36 %</t>
   </si>
   <si>
     <t>30 %</t>
   </si>
   <si>
     <t>Loi n° 2011-1977 du 28 décembre 2011 (LF pour 2012), art. 75; https://www.legifrance.gouv.fr/affichTexteArticle.do?cidTexte=JORFTEXT000025044460&amp;idArticle=LEGIARTI000025048554&amp;dateTexte=20120425&amp;categorieLien=id#LEGIARTI000025048554 | Décret n°2012-547 du 23/04/2012 - art. 1 (modifie art. 199 septvicies du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000025744568/2012-04-26/ | Art. 199 septvicies, V. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000045765570/2012-11-04/</t>
   </si>
   <si>
     <t>2011-12-29</t>
   </si>
   <si>
     <t>En Scellier, la réduction d'impôt totale suite à l'investissement dans un bien construit au cours de l'année 2012 est de 13% en 9 ans pour les logements BBC et 6% pour les logements non BBC. En cas d'éligibilité au dispositif Scellier intermédiaire, elle est de 17% en 12 ans et 21% en 15 ans pour les logements BBC et de 10% en 12 ans et 14% en 15 ans pour les logements non BBC, si le propriétaire reconduit son engagement de location. Pour les biens situés en Outre-Mer, la réduction est de 24% en 9 ans et en cas d'éligibilité au Scellier intermédiaire de 28% en 12 ans et 32% en 15 ans.</t>
   </si>
@@ -863,65 +890,65 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000356342&amp;dateTexte=19951026" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000178406&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?cidTexte=JORFTEXT000018687845&amp;idArticle=LEGIARTI000006317741&amp;dateTexte=19910718&amp;categorieLien=id#LEGIARTI000006317741" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000317305&amp;dateTexte=19871230#LEGIARTI000006274791" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?cidTexte=JORFTEXT000000880778&amp;idArticle=LEGIARTI000006274284&amp;dateTexte=19861231&amp;categorieLien=id#LEGIARTI000006274284" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000049399676/2025-01-01" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000356342&amp;dateTexte=19951026" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000178406&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?cidTexte=JORFTEXT000018687845&amp;idArticle=LEGIARTI000006317741&amp;dateTexte=19910718&amp;categorieLien=id#LEGIARTI000006317741" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000317305&amp;dateTexte=19871230#LEGIARTI000006274791" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?cidTexte=JORFTEXT000000880778&amp;idArticle=LEGIARTI000006274284&amp;dateTexte=19861231&amp;categorieLien=id#LEGIARTI000006274284" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:BG28"/>
+  <dimension ref="A1:BK29"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:63" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
@@ -938,4386 +965,4866 @@
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
       <c r="AQ1" s="1"/>
       <c r="AR1" s="1"/>
       <c r="AS1" s="1"/>
       <c r="AT1" s="1"/>
       <c r="AU1" s="1"/>
       <c r="AV1" s="1"/>
       <c r="AW1" s="1"/>
       <c r="AX1" s="1"/>
       <c r="AY1" s="1"/>
       <c r="AZ1" s="1"/>
       <c r="BA1" s="1"/>
       <c r="BB1" s="1"/>
       <c r="BC1" s="1"/>
       <c r="BD1" s="1"/>
-      <c r="BE1" s="1" t="s">
+      <c r="BE1" s="1"/>
+      <c r="BF1" s="1"/>
+      <c r="BG1" s="1"/>
+      <c r="BH1" s="1"/>
+      <c r="BI1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="BF1" s="1" t="s">
+      <c r="BJ1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="BG1" s="1" t="s">
+      <c r="BK1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:59" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:63" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
-      <c r="J2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
-      <c r="N2" s="1"/>
+      <c r="N2" s="1" t="s">
+        <v>6</v>
+      </c>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
-      <c r="U2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
-      <c r="AC2" s="1"/>
+      <c r="AC2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
       <c r="AP2" s="1"/>
       <c r="AQ2" s="1"/>
       <c r="AR2" s="1"/>
       <c r="AS2" s="1"/>
       <c r="AT2" s="1"/>
       <c r="AU2" s="1"/>
-      <c r="AV2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AV2" s="1"/>
       <c r="AW2" s="1"/>
       <c r="AX2" s="1"/>
       <c r="AY2" s="1"/>
-      <c r="AZ2" s="1"/>
+      <c r="AZ2" s="1" t="s">
+        <v>9</v>
+      </c>
       <c r="BA2" s="1"/>
       <c r="BB2" s="1"/>
       <c r="BC2" s="1"/>
-      <c r="BD2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BD2" s="1"/>
       <c r="BE2" s="1"/>
       <c r="BF2" s="1"/>
       <c r="BG2" s="1"/>
+      <c r="BH2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="BI2" s="1"/>
+      <c r="BJ2" s="1"/>
+      <c r="BK2" s="1"/>
     </row>
-    <row r="3" spans="1:59" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:63" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="D3" s="1"/>
-      <c r="E3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
-      <c r="J3" s="1" t="s">
+      <c r="J3" s="1"/>
+      <c r="K3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="K3" s="1" t="s">
+      <c r="O3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="L3" s="1"/>
-      <c r="M3" s="1" t="s">
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="N3" s="1"/>
-[...7 lines deleted...]
-      </c>
+      <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="U3" s="1" t="s">
+      <c r="Y3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="V3" s="1"/>
-      <c r="W3" s="1" t="s">
+      <c r="Z3" s="1"/>
+      <c r="AA3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="X3" s="1" t="s">
+      <c r="AB3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="Y3" s="1" t="s">
+      <c r="AC3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Z3" s="1" t="s">
+      <c r="AD3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="AA3" s="1" t="s">
+      <c r="AE3" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="AB3" s="1" t="s">
+      <c r="AF3" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="AC3" s="1" t="s">
+      <c r="AG3" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="AD3" s="1" t="s">
+      <c r="AH3" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="AE3" s="1" t="s">
+      <c r="AI3" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="AF3" s="1" t="s">
+      <c r="AJ3" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="AG3" s="1" t="s">
+      <c r="AK3" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AH3" s="1" t="s">
+      <c r="AL3" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="AI3" s="1" t="s">
+      <c r="AM3" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="AJ3" s="1" t="s">
+      <c r="AN3" s="1" t="s">
         <v>34</v>
       </c>
-      <c r="AK3" s="1" t="s">
+      <c r="AO3" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="AL3" s="1" t="s">
+      <c r="AP3" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="AM3" s="1" t="s">
+      <c r="AQ3" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="AN3" s="1" t="s">
+      <c r="AR3" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="AO3" s="1" t="s">
+      <c r="AS3" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="AP3" s="1" t="s">
+      <c r="AT3" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="AQ3" s="1" t="s">
+      <c r="AU3" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="AR3" s="1" t="s">
+      <c r="AV3" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="AS3" s="1" t="s">
+      <c r="AW3" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="AT3" s="1" t="s">
+      <c r="AX3" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="AU3" s="1" t="s">
+      <c r="AY3" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="AV3" s="1" t="s">
+      <c r="AZ3" s="1" t="s">
         <v>46</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
       <c r="BA3" s="1" t="s">
         <v>47</v>
       </c>
       <c r="BB3" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="BC3" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="BD3" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="BE3" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="BF3" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="BC3" s="1" t="s">
+      <c r="BG3" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="BD3" s="1"/>
-[...2 lines deleted...]
-      <c r="BG3" s="1"/>
+      <c r="BH3" s="1"/>
+      <c r="BI3" s="1"/>
+      <c r="BJ3" s="1"/>
+      <c r="BK3" s="1"/>
     </row>
-    <row r="4" spans="1:59" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:63" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1" t="s">
         <v>52</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>53</v>
       </c>
       <c r="E4" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="F4" s="1" t="s">
+      <c r="H4" s="1" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="J4" s="1"/>
+      <c r="J4" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="K4" s="1" t="s">
         <v>57</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>58</v>
       </c>
       <c r="M4" s="1" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="N4" s="1"/>
       <c r="O4" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P4" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Q4" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="R4" s="1" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="S4" s="1" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="T4" s="1"/>
+        <v>62</v>
+      </c>
+      <c r="T4" s="1" t="s">
+        <v>60</v>
+      </c>
       <c r="U4" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="V4" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="V4" s="1" t="s">
+      <c r="W4" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="W4" s="1"/>
       <c r="X4" s="1"/>
-      <c r="Y4" s="1"/>
-      <c r="Z4" s="1"/>
+      <c r="Y4" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="Z4" s="1" t="s">
+        <v>64</v>
+      </c>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
       <c r="AD4" s="1"/>
       <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1"/>
       <c r="AI4" s="1"/>
       <c r="AJ4" s="1"/>
       <c r="AK4" s="1"/>
       <c r="AL4" s="1"/>
       <c r="AM4" s="1"/>
       <c r="AN4" s="1"/>
       <c r="AO4" s="1"/>
       <c r="AP4" s="1"/>
       <c r="AQ4" s="1"/>
       <c r="AR4" s="1"/>
       <c r="AS4" s="1"/>
       <c r="AT4" s="1"/>
       <c r="AU4" s="1"/>
       <c r="AV4" s="1"/>
       <c r="AW4" s="1"/>
       <c r="AX4" s="1"/>
       <c r="AY4" s="1"/>
       <c r="AZ4" s="1"/>
       <c r="BA4" s="1"/>
       <c r="BB4" s="1"/>
       <c r="BC4" s="1"/>
       <c r="BD4" s="1"/>
       <c r="BE4" s="1"/>
       <c r="BF4" s="1"/>
       <c r="BG4" s="1"/>
+      <c r="BH4" s="1"/>
+      <c r="BI4" s="1"/>
+      <c r="BJ4" s="1"/>
+      <c r="BK4" s="1"/>
     </row>
-    <row r="5" spans="1:59" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:63" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E5" t="s">
+        <v>69</v>
+      </c>
+      <c r="F5" t="s">
+        <v>70</v>
+      </c>
+      <c r="G5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5" t="s">
+        <v>70</v>
+      </c>
+      <c r="I5" t="s">
+        <v>71</v>
+      </c>
+      <c r="J5" t="s">
+        <v>72</v>
+      </c>
+      <c r="K5" t="s">
+        <v>73</v>
+      </c>
+      <c r="L5" t="s">
+        <v>74</v>
+      </c>
+      <c r="M5" t="s">
+        <v>73</v>
+      </c>
+      <c r="N5" t="s">
         <v>66</v>
       </c>
-      <c r="F5" t="s">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="O5" t="s">
+        <v>75</v>
+      </c>
+      <c r="P5" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>75</v>
+      </c>
+      <c r="R5" t="s">
+        <v>75</v>
+      </c>
+      <c r="S5" t="s">
+        <v>75</v>
+      </c>
+      <c r="T5" t="s">
+        <v>75</v>
+      </c>
+      <c r="U5" t="s">
+        <v>75</v>
+      </c>
+      <c r="V5" t="s">
+        <v>75</v>
+      </c>
+      <c r="W5" t="s">
+        <v>75</v>
+      </c>
+      <c r="X5" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO5" t="s">
         <v>68</v>
       </c>
-      <c r="H5" t="s">
+      <c r="AP5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA5" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB5" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC5" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD5" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE5" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF5" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG5" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH5" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI5" t="s">
+        <v>80</v>
+      </c>
+      <c r="BJ5" t="s">
+        <v>75</v>
+      </c>
+      <c r="BK5" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="6" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D6" t="s">
+        <v>83</v>
+      </c>
+      <c r="E6" t="s">
         <v>69</v>
       </c>
-      <c r="I5" t="s">
+      <c r="F6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G6" t="s">
+        <v>84</v>
+      </c>
+      <c r="H6" t="s">
+        <v>85</v>
+      </c>
+      <c r="I6" t="s">
+        <v>71</v>
+      </c>
+      <c r="J6" t="s">
+        <v>72</v>
+      </c>
+      <c r="K6" t="s">
+        <v>73</v>
+      </c>
+      <c r="L6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" t="s">
+        <v>73</v>
+      </c>
+      <c r="N6" t="s">
+        <v>66</v>
+      </c>
+      <c r="O6" t="s">
+        <v>75</v>
+      </c>
+      <c r="P6" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>75</v>
+      </c>
+      <c r="R6" t="s">
+        <v>75</v>
+      </c>
+      <c r="S6" t="s">
+        <v>75</v>
+      </c>
+      <c r="T6" t="s">
+        <v>75</v>
+      </c>
+      <c r="U6" t="s">
+        <v>75</v>
+      </c>
+      <c r="V6" t="s">
+        <v>75</v>
+      </c>
+      <c r="W6" t="s">
+        <v>75</v>
+      </c>
+      <c r="X6" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO6" t="s">
         <v>68</v>
       </c>
-      <c r="J5" t="s">
-[...2 lines deleted...]
-      <c r="K5" t="s">
+      <c r="AP6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA6" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB6" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC6" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD6" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE6" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF6" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG6" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH6" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI6" t="s">
+        <v>86</v>
+      </c>
+      <c r="BJ6" t="s">
+        <v>75</v>
+      </c>
+      <c r="BK6" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" t="s">
         <v>70</v>
       </c>
-      <c r="L5" t="s">
+      <c r="E7" t="s">
+        <v>75</v>
+      </c>
+      <c r="F7" t="s">
+        <v>75</v>
+      </c>
+      <c r="G7" t="s">
+        <v>71</v>
+      </c>
+      <c r="H7" t="s">
+        <v>72</v>
+      </c>
+      <c r="I7" t="s">
+        <v>75</v>
+      </c>
+      <c r="J7" t="s">
+        <v>75</v>
+      </c>
+      <c r="K7" t="s">
+        <v>75</v>
+      </c>
+      <c r="L7" t="s">
+        <v>74</v>
+      </c>
+      <c r="M7" t="s">
+        <v>75</v>
+      </c>
+      <c r="N7" t="s">
+        <v>66</v>
+      </c>
+      <c r="O7" t="s">
+        <v>75</v>
+      </c>
+      <c r="P7" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>75</v>
+      </c>
+      <c r="R7" t="s">
+        <v>75</v>
+      </c>
+      <c r="S7" t="s">
+        <v>75</v>
+      </c>
+      <c r="T7" t="s">
+        <v>75</v>
+      </c>
+      <c r="U7" t="s">
+        <v>75</v>
+      </c>
+      <c r="V7" t="s">
+        <v>75</v>
+      </c>
+      <c r="W7" t="s">
+        <v>75</v>
+      </c>
+      <c r="X7" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF7" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG7" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH7" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>88</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>75</v>
+      </c>
+      <c r="BK7" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>89</v>
+      </c>
+      <c r="B8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D8" t="s">
         <v>70</v>
       </c>
-      <c r="M5" t="s">
-[...20 lines deleted...]
-      <c r="T5" t="s">
+      <c r="E8" t="s">
+        <v>75</v>
+      </c>
+      <c r="F8" t="s">
+        <v>75</v>
+      </c>
+      <c r="G8" t="s">
         <v>71</v>
       </c>
-      <c r="U5" t="s">
-[...11 lines deleted...]
-      <c r="Y5" t="s">
+      <c r="H8" t="s">
         <v>72</v>
       </c>
-      <c r="Z5" t="s">
-[...92 lines deleted...]
-      <c r="BE5" t="s">
+      <c r="I8" t="s">
+        <v>75</v>
+      </c>
+      <c r="J8" t="s">
+        <v>75</v>
+      </c>
+      <c r="K8" t="s">
+        <v>75</v>
+      </c>
+      <c r="L8" t="s">
+        <v>75</v>
+      </c>
+      <c r="M8" t="s">
+        <v>75</v>
+      </c>
+      <c r="N8" t="s">
+        <v>66</v>
+      </c>
+      <c r="O8" t="s">
+        <v>75</v>
+      </c>
+      <c r="P8" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>75</v>
+      </c>
+      <c r="R8" t="s">
+        <v>75</v>
+      </c>
+      <c r="S8" t="s">
+        <v>75</v>
+      </c>
+      <c r="T8" t="s">
+        <v>75</v>
+      </c>
+      <c r="U8" t="s">
+        <v>75</v>
+      </c>
+      <c r="V8" t="s">
+        <v>75</v>
+      </c>
+      <c r="W8" t="s">
+        <v>75</v>
+      </c>
+      <c r="X8" t="s">
         <v>76</v>
       </c>
-      <c r="BF5" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="Y8" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA8" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB8" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC8" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD8" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE8" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF8" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG8" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH8" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI8" t="s">
+        <v>75</v>
+      </c>
+      <c r="BJ8" t="s">
+        <v>75</v>
+      </c>
+      <c r="BK8" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="6" spans="1:59" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E6" t="s">
+    <row r="9" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>90</v>
+      </c>
+      <c r="B9" t="s">
         <v>66</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="C9" t="s">
         <v>69</v>
-      </c>
-[...520 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D9" t="s">
         <v>70</v>
       </c>
       <c r="E9" t="s">
+        <v>75</v>
+      </c>
+      <c r="F9" t="s">
+        <v>75</v>
+      </c>
+      <c r="G9" t="s">
+        <v>71</v>
+      </c>
+      <c r="H9" t="s">
+        <v>72</v>
+      </c>
+      <c r="I9" t="s">
+        <v>75</v>
+      </c>
+      <c r="J9" t="s">
+        <v>75</v>
+      </c>
+      <c r="K9" t="s">
+        <v>75</v>
+      </c>
+      <c r="L9" t="s">
+        <v>75</v>
+      </c>
+      <c r="M9" t="s">
+        <v>75</v>
+      </c>
+      <c r="N9" t="s">
         <v>66</v>
       </c>
-      <c r="F9" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="O9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="P9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="Q9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="R9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="S9" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="T9" t="s">
+        <v>75</v>
+      </c>
+      <c r="U9" t="s">
+        <v>75</v>
+      </c>
+      <c r="V9" t="s">
+        <v>75</v>
+      </c>
+      <c r="W9" t="s">
+        <v>75</v>
+      </c>
+      <c r="X9" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC9" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD9" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE9" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF9" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG9" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH9" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI9" t="s">
+        <v>91</v>
+      </c>
+      <c r="BJ9" t="s">
+        <v>75</v>
+      </c>
+      <c r="BK9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>92</v>
+      </c>
+      <c r="B10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" t="s">
+        <v>75</v>
+      </c>
+      <c r="E10" t="s">
+        <v>75</v>
+      </c>
+      <c r="F10" t="s">
+        <v>75</v>
+      </c>
+      <c r="G10" t="s">
         <v>71</v>
       </c>
-      <c r="U9" t="s">
-[...11 lines deleted...]
-      <c r="Y9" t="s">
+      <c r="H10" t="s">
         <v>72</v>
       </c>
-      <c r="Z9" t="s">
-[...32 lines deleted...]
-      <c r="AK9" t="s">
+      <c r="I10" t="s">
+        <v>75</v>
+      </c>
+      <c r="J10" t="s">
+        <v>75</v>
+      </c>
+      <c r="K10" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" t="s">
+        <v>75</v>
+      </c>
+      <c r="M10" t="s">
+        <v>75</v>
+      </c>
+      <c r="N10" t="s">
+        <v>66</v>
+      </c>
+      <c r="O10" t="s">
+        <v>75</v>
+      </c>
+      <c r="P10" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>75</v>
+      </c>
+      <c r="R10" t="s">
+        <v>75</v>
+      </c>
+      <c r="S10" t="s">
+        <v>75</v>
+      </c>
+      <c r="T10" t="s">
+        <v>75</v>
+      </c>
+      <c r="U10" t="s">
+        <v>75</v>
+      </c>
+      <c r="V10" t="s">
+        <v>75</v>
+      </c>
+      <c r="W10" t="s">
+        <v>75</v>
+      </c>
+      <c r="X10" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA10" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC10" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD10" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE10" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF10" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG10" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH10" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI10" t="s">
+        <v>93</v>
+      </c>
+      <c r="BJ10" t="s">
+        <v>94</v>
+      </c>
+      <c r="BK10" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="11" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>96</v>
+      </c>
+      <c r="B11" t="s">
+        <v>75</v>
+      </c>
+      <c r="C11" t="s">
+        <v>75</v>
+      </c>
+      <c r="D11" t="s">
+        <v>75</v>
+      </c>
+      <c r="E11" t="s">
+        <v>75</v>
+      </c>
+      <c r="F11" t="s">
+        <v>75</v>
+      </c>
+      <c r="G11" t="s">
+        <v>75</v>
+      </c>
+      <c r="H11" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" t="s">
+        <v>75</v>
+      </c>
+      <c r="J11" t="s">
+        <v>75</v>
+      </c>
+      <c r="K11" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" t="s">
+        <v>66</v>
+      </c>
+      <c r="O11" t="s">
+        <v>97</v>
+      </c>
+      <c r="P11" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q11" t="s">
         <v>74</v>
       </c>
-      <c r="AL9" t="s">
-[...59 lines deleted...]
-      <c r="BF9" t="s">
+      <c r="R11" t="s">
+        <v>98</v>
+      </c>
+      <c r="S11" t="s">
         <v>84</v>
       </c>
-      <c r="BG9" t="s">
-        <v>85</v>
+      <c r="T11" t="s">
+        <v>99</v>
+      </c>
+      <c r="U11" t="s">
+        <v>98</v>
+      </c>
+      <c r="V11" t="s">
+        <v>99</v>
+      </c>
+      <c r="W11" t="s">
+        <v>100</v>
+      </c>
+      <c r="X11" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>68</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>71</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>78</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>68</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>78</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>103</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>84</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA11" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE11" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG11" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH11" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI11" t="s">
+        <v>104</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>105</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>106</v>
       </c>
     </row>
-    <row r="10" spans="1:59" x14ac:dyDescent="0.25">
-[...57 lines deleted...]
-      <c r="T10" t="s">
+    <row r="12" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>107</v>
+      </c>
+      <c r="B12" t="s">
+        <v>75</v>
+      </c>
+      <c r="C12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D12" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" t="s">
+        <v>75</v>
+      </c>
+      <c r="F12" t="s">
+        <v>75</v>
+      </c>
+      <c r="G12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H12" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" t="s">
+        <v>75</v>
+      </c>
+      <c r="J12" t="s">
+        <v>75</v>
+      </c>
+      <c r="K12" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" t="s">
+        <v>66</v>
+      </c>
+      <c r="O12" t="s">
+        <v>108</v>
+      </c>
+      <c r="P12" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>97</v>
+      </c>
+      <c r="R12" t="s">
+        <v>98</v>
+      </c>
+      <c r="S12" t="s">
+        <v>84</v>
+      </c>
+      <c r="T12" t="s">
+        <v>102</v>
+      </c>
+      <c r="U12" t="s">
+        <v>98</v>
+      </c>
+      <c r="V12" t="s">
+        <v>102</v>
+      </c>
+      <c r="W12" t="s">
+        <v>100</v>
+      </c>
+      <c r="X12" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>68</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM12" t="s">
         <v>71</v>
       </c>
-      <c r="U10" t="s">
-[...23 lines deleted...]
-      <c r="AC10" t="s">
+      <c r="AN12" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA12" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB12" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC12" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD12" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE12" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF12" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG12" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH12" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI12" t="s">
+        <v>110</v>
+      </c>
+      <c r="BJ12" t="s">
+        <v>111</v>
+      </c>
+      <c r="BK12" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="13" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>113</v>
+      </c>
+      <c r="B13" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" t="s">
+        <v>75</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>75</v>
+      </c>
+      <c r="F13" t="s">
+        <v>75</v>
+      </c>
+      <c r="G13" t="s">
+        <v>75</v>
+      </c>
+      <c r="H13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K13" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" t="s">
+        <v>75</v>
+      </c>
+      <c r="M13" t="s">
+        <v>75</v>
+      </c>
+      <c r="N13" t="s">
+        <v>66</v>
+      </c>
+      <c r="O13" t="s">
+        <v>78</v>
+      </c>
+      <c r="P13" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>78</v>
+      </c>
+      <c r="R13" t="s">
+        <v>98</v>
+      </c>
+      <c r="S13" t="s">
+        <v>75</v>
+      </c>
+      <c r="T13" t="s">
+        <v>101</v>
+      </c>
+      <c r="U13" t="s">
+        <v>98</v>
+      </c>
+      <c r="V13" t="s">
+        <v>101</v>
+      </c>
+      <c r="W13" t="s">
+        <v>100</v>
+      </c>
+      <c r="X13" t="s">
         <v>74</v>
       </c>
-      <c r="AD10" t="s">
-[...14 lines deleted...]
-      <c r="AI10" t="s">
+      <c r="Y13" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>68</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>78</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>78</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>68</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA13" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB13" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC13" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD13" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE13" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF13" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG13" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH13" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI13" t="s">
+        <v>115</v>
+      </c>
+      <c r="BJ13" t="s">
+        <v>75</v>
+      </c>
+      <c r="BK13" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="14" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>116</v>
+      </c>
+      <c r="B14" t="s">
+        <v>75</v>
+      </c>
+      <c r="C14" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" t="s">
+        <v>75</v>
+      </c>
+      <c r="E14" t="s">
+        <v>75</v>
+      </c>
+      <c r="F14" t="s">
+        <v>75</v>
+      </c>
+      <c r="G14" t="s">
+        <v>75</v>
+      </c>
+      <c r="H14" t="s">
+        <v>75</v>
+      </c>
+      <c r="I14" t="s">
+        <v>75</v>
+      </c>
+      <c r="J14" t="s">
+        <v>75</v>
+      </c>
+      <c r="K14" t="s">
+        <v>75</v>
+      </c>
+      <c r="L14" t="s">
+        <v>75</v>
+      </c>
+      <c r="M14" t="s">
+        <v>75</v>
+      </c>
+      <c r="N14" t="s">
         <v>66</v>
       </c>
-      <c r="AJ10" t="s">
-[...2 lines deleted...]
-      <c r="AK10" t="s">
+      <c r="O14" t="s">
+        <v>78</v>
+      </c>
+      <c r="P14" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>78</v>
+      </c>
+      <c r="R14" t="s">
+        <v>98</v>
+      </c>
+      <c r="S14" t="s">
+        <v>75</v>
+      </c>
+      <c r="T14" t="s">
+        <v>101</v>
+      </c>
+      <c r="U14" t="s">
+        <v>98</v>
+      </c>
+      <c r="V14" t="s">
+        <v>101</v>
+      </c>
+      <c r="W14" t="s">
+        <v>100</v>
+      </c>
+      <c r="X14" t="s">
         <v>74</v>
       </c>
-      <c r="AL10" t="s">
-[...63 lines deleted...]
-        <v>97</v>
+      <c r="Y14" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>68</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>68</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>68</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA14" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB14" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC14" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD14" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE14" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF14" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG14" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH14" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI14" t="s">
+        <v>117</v>
+      </c>
+      <c r="BJ14" t="s">
+        <v>118</v>
+      </c>
+      <c r="BK14" t="s">
+        <v>119</v>
       </c>
     </row>
-    <row r="11" spans="1:59" x14ac:dyDescent="0.25">
-[...168 lines deleted...]
-      <c r="BE11" t="s">
+    <row r="15" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>120</v>
+      </c>
+      <c r="B15" t="s">
+        <v>75</v>
+      </c>
+      <c r="C15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" t="s">
+        <v>75</v>
+      </c>
+      <c r="E15" t="s">
+        <v>75</v>
+      </c>
+      <c r="F15" t="s">
+        <v>75</v>
+      </c>
+      <c r="G15" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" t="s">
+        <v>75</v>
+      </c>
+      <c r="I15" t="s">
+        <v>75</v>
+      </c>
+      <c r="J15" t="s">
+        <v>75</v>
+      </c>
+      <c r="K15" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" t="s">
+        <v>75</v>
+      </c>
+      <c r="M15" t="s">
+        <v>75</v>
+      </c>
+      <c r="N15" t="s">
+        <v>75</v>
+      </c>
+      <c r="O15" t="s">
+        <v>75</v>
+      </c>
+      <c r="P15" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>75</v>
+      </c>
+      <c r="R15" t="s">
+        <v>75</v>
+      </c>
+      <c r="S15" t="s">
+        <v>75</v>
+      </c>
+      <c r="T15" t="s">
+        <v>75</v>
+      </c>
+      <c r="U15" t="s">
+        <v>75</v>
+      </c>
+      <c r="V15" t="s">
+        <v>75</v>
+      </c>
+      <c r="W15" t="s">
+        <v>75</v>
+      </c>
+      <c r="X15" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL15" t="s">
         <v>101</v>
       </c>
-      <c r="BF11" t="s">
-[...3 lines deleted...]
-        <v>103</v>
+      <c r="AM15" t="s">
+        <v>68</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>114</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>68</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>78</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ15" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA15" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB15" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC15" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD15" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE15" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF15" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG15" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH15" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI15" t="s">
+        <v>75</v>
+      </c>
+      <c r="BJ15" t="s">
+        <v>75</v>
+      </c>
+      <c r="BK15" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="12" spans="1:59" x14ac:dyDescent="0.25">
-[...175 lines deleted...]
-        <v>70</v>
+    <row r="16" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>121</v>
+      </c>
+      <c r="B16" t="s">
+        <v>75</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>75</v>
+      </c>
+      <c r="E16" t="s">
+        <v>75</v>
+      </c>
+      <c r="F16" t="s">
+        <v>75</v>
+      </c>
+      <c r="G16" t="s">
+        <v>75</v>
+      </c>
+      <c r="H16" t="s">
+        <v>75</v>
+      </c>
+      <c r="I16" t="s">
+        <v>75</v>
+      </c>
+      <c r="J16" t="s">
+        <v>75</v>
+      </c>
+      <c r="K16" t="s">
+        <v>75</v>
+      </c>
+      <c r="L16" t="s">
+        <v>75</v>
+      </c>
+      <c r="M16" t="s">
+        <v>75</v>
+      </c>
+      <c r="N16" t="s">
+        <v>75</v>
+      </c>
+      <c r="O16" t="s">
+        <v>75</v>
+      </c>
+      <c r="P16" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>75</v>
+      </c>
+      <c r="R16" t="s">
+        <v>75</v>
+      </c>
+      <c r="S16" t="s">
+        <v>75</v>
+      </c>
+      <c r="T16" t="s">
+        <v>75</v>
+      </c>
+      <c r="U16" t="s">
+        <v>75</v>
+      </c>
+      <c r="V16" t="s">
+        <v>75</v>
+      </c>
+      <c r="W16" t="s">
+        <v>75</v>
+      </c>
+      <c r="X16" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM16" t="s">
+        <v>68</v>
+      </c>
+      <c r="AN16" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>122</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>68</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>78</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU16" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY16" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ16" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA16" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB16" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC16" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD16" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE16" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF16" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG16" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH16" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI16" t="s">
+        <v>75</v>
+      </c>
+      <c r="BJ16" t="s">
+        <v>75</v>
+      </c>
+      <c r="BK16" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="13" spans="1:59" x14ac:dyDescent="0.25">
-[...175 lines deleted...]
-        <v>110</v>
+    <row r="17" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" t="s">
+        <v>75</v>
+      </c>
+      <c r="C17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" t="s">
+        <v>75</v>
+      </c>
+      <c r="E17" t="s">
+        <v>75</v>
+      </c>
+      <c r="F17" t="s">
+        <v>75</v>
+      </c>
+      <c r="G17" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" t="s">
+        <v>75</v>
+      </c>
+      <c r="I17" t="s">
+        <v>75</v>
+      </c>
+      <c r="J17" t="s">
+        <v>75</v>
+      </c>
+      <c r="K17" t="s">
+        <v>75</v>
+      </c>
+      <c r="L17" t="s">
+        <v>75</v>
+      </c>
+      <c r="M17" t="s">
+        <v>75</v>
+      </c>
+      <c r="N17" t="s">
+        <v>75</v>
+      </c>
+      <c r="O17" t="s">
+        <v>75</v>
+      </c>
+      <c r="P17" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>75</v>
+      </c>
+      <c r="R17" t="s">
+        <v>75</v>
+      </c>
+      <c r="S17" t="s">
+        <v>75</v>
+      </c>
+      <c r="T17" t="s">
+        <v>75</v>
+      </c>
+      <c r="U17" t="s">
+        <v>75</v>
+      </c>
+      <c r="V17" t="s">
+        <v>75</v>
+      </c>
+      <c r="W17" t="s">
+        <v>75</v>
+      </c>
+      <c r="X17" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>77</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>84</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>78</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM17" t="s">
+        <v>68</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>122</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>68</v>
+      </c>
+      <c r="AS17" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU17" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY17" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ17" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA17" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB17" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC17" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD17" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE17" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF17" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG17" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH17" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI17" t="s">
+        <v>75</v>
+      </c>
+      <c r="BJ17" t="s">
+        <v>75</v>
+      </c>
+      <c r="BK17" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="14" spans="1:59" x14ac:dyDescent="0.25">
-[...175 lines deleted...]
-        <v>70</v>
+    <row r="18" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>124</v>
+      </c>
+      <c r="B18" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" t="s">
+        <v>75</v>
+      </c>
+      <c r="E18" t="s">
+        <v>75</v>
+      </c>
+      <c r="F18" t="s">
+        <v>75</v>
+      </c>
+      <c r="G18" t="s">
+        <v>75</v>
+      </c>
+      <c r="H18" t="s">
+        <v>75</v>
+      </c>
+      <c r="I18" t="s">
+        <v>75</v>
+      </c>
+      <c r="J18" t="s">
+        <v>75</v>
+      </c>
+      <c r="K18" t="s">
+        <v>75</v>
+      </c>
+      <c r="L18" t="s">
+        <v>75</v>
+      </c>
+      <c r="M18" t="s">
+        <v>75</v>
+      </c>
+      <c r="N18" t="s">
+        <v>75</v>
+      </c>
+      <c r="O18" t="s">
+        <v>75</v>
+      </c>
+      <c r="P18" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>75</v>
+      </c>
+      <c r="R18" t="s">
+        <v>75</v>
+      </c>
+      <c r="S18" t="s">
+        <v>75</v>
+      </c>
+      <c r="T18" t="s">
+        <v>75</v>
+      </c>
+      <c r="U18" t="s">
+        <v>75</v>
+      </c>
+      <c r="V18" t="s">
+        <v>75</v>
+      </c>
+      <c r="W18" t="s">
+        <v>75</v>
+      </c>
+      <c r="X18" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>78</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>84</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>114</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>68</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>122</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>114</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>68</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>114</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>114</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA18" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB18" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC18" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD18" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE18" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF18" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG18" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH18" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI18" t="s">
+        <v>75</v>
+      </c>
+      <c r="BJ18" t="s">
+        <v>75</v>
+      </c>
+      <c r="BK18" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="15" spans="1:59" x14ac:dyDescent="0.25">
-[...175 lines deleted...]
-        <v>70</v>
+    <row r="19" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>127</v>
+      </c>
+      <c r="B19" t="s">
+        <v>75</v>
+      </c>
+      <c r="C19" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" t="s">
+        <v>75</v>
+      </c>
+      <c r="E19" t="s">
+        <v>75</v>
+      </c>
+      <c r="F19" t="s">
+        <v>75</v>
+      </c>
+      <c r="G19" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" t="s">
+        <v>75</v>
+      </c>
+      <c r="I19" t="s">
+        <v>75</v>
+      </c>
+      <c r="J19" t="s">
+        <v>75</v>
+      </c>
+      <c r="K19" t="s">
+        <v>75</v>
+      </c>
+      <c r="L19" t="s">
+        <v>75</v>
+      </c>
+      <c r="M19" t="s">
+        <v>75</v>
+      </c>
+      <c r="N19" t="s">
+        <v>75</v>
+      </c>
+      <c r="O19" t="s">
+        <v>75</v>
+      </c>
+      <c r="P19" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>75</v>
+      </c>
+      <c r="R19" t="s">
+        <v>75</v>
+      </c>
+      <c r="S19" t="s">
+        <v>75</v>
+      </c>
+      <c r="T19" t="s">
+        <v>75</v>
+      </c>
+      <c r="U19" t="s">
+        <v>75</v>
+      </c>
+      <c r="V19" t="s">
+        <v>75</v>
+      </c>
+      <c r="W19" t="s">
+        <v>75</v>
+      </c>
+      <c r="X19" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY19" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>126</v>
+      </c>
+      <c r="BA19" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB19" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC19" t="s">
+        <v>84</v>
+      </c>
+      <c r="BD19" t="s">
+        <v>84</v>
+      </c>
+      <c r="BE19" t="s">
+        <v>122</v>
+      </c>
+      <c r="BF19" t="s">
+        <v>122</v>
+      </c>
+      <c r="BG19" t="s">
+        <v>122</v>
+      </c>
+      <c r="BH19" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI19" t="s">
+        <v>75</v>
+      </c>
+      <c r="BJ19" t="s">
+        <v>75</v>
+      </c>
+      <c r="BK19" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="16" spans="1:59" x14ac:dyDescent="0.25">
-[...175 lines deleted...]
-        <v>70</v>
+    <row r="20" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>128</v>
+      </c>
+      <c r="B20" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" t="s">
+        <v>75</v>
+      </c>
+      <c r="E20" t="s">
+        <v>75</v>
+      </c>
+      <c r="F20" t="s">
+        <v>75</v>
+      </c>
+      <c r="G20" t="s">
+        <v>75</v>
+      </c>
+      <c r="H20" t="s">
+        <v>75</v>
+      </c>
+      <c r="I20" t="s">
+        <v>75</v>
+      </c>
+      <c r="J20" t="s">
+        <v>75</v>
+      </c>
+      <c r="K20" t="s">
+        <v>75</v>
+      </c>
+      <c r="L20" t="s">
+        <v>75</v>
+      </c>
+      <c r="M20" t="s">
+        <v>75</v>
+      </c>
+      <c r="N20" t="s">
+        <v>75</v>
+      </c>
+      <c r="O20" t="s">
+        <v>75</v>
+      </c>
+      <c r="P20" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>75</v>
+      </c>
+      <c r="R20" t="s">
+        <v>75</v>
+      </c>
+      <c r="S20" t="s">
+        <v>75</v>
+      </c>
+      <c r="T20" t="s">
+        <v>75</v>
+      </c>
+      <c r="U20" t="s">
+        <v>75</v>
+      </c>
+      <c r="V20" t="s">
+        <v>75</v>
+      </c>
+      <c r="W20" t="s">
+        <v>75</v>
+      </c>
+      <c r="X20" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA20" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB20" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC20" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD20" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE20" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF20" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG20" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH20" t="s">
+        <v>79</v>
+      </c>
+      <c r="BI20" t="s">
+        <v>75</v>
+      </c>
+      <c r="BJ20" t="s">
+        <v>75</v>
+      </c>
+      <c r="BK20" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="17" spans="1:59" x14ac:dyDescent="0.25">
-[...175 lines deleted...]
-        <v>70</v>
+    <row r="21" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>129</v>
+      </c>
+      <c r="B21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" t="s">
+        <v>75</v>
+      </c>
+      <c r="F21" t="s">
+        <v>75</v>
+      </c>
+      <c r="G21" t="s">
+        <v>75</v>
+      </c>
+      <c r="H21" t="s">
+        <v>75</v>
+      </c>
+      <c r="I21" t="s">
+        <v>75</v>
+      </c>
+      <c r="J21" t="s">
+        <v>75</v>
+      </c>
+      <c r="K21" t="s">
+        <v>75</v>
+      </c>
+      <c r="L21" t="s">
+        <v>75</v>
+      </c>
+      <c r="M21" t="s">
+        <v>75</v>
+      </c>
+      <c r="N21" t="s">
+        <v>75</v>
+      </c>
+      <c r="O21" t="s">
+        <v>75</v>
+      </c>
+      <c r="P21" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>75</v>
+      </c>
+      <c r="R21" t="s">
+        <v>75</v>
+      </c>
+      <c r="S21" t="s">
+        <v>75</v>
+      </c>
+      <c r="T21" t="s">
+        <v>75</v>
+      </c>
+      <c r="U21" t="s">
+        <v>75</v>
+      </c>
+      <c r="V21" t="s">
+        <v>75</v>
+      </c>
+      <c r="W21" t="s">
+        <v>75</v>
+      </c>
+      <c r="X21" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY21" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ21" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA21" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB21" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC21" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD21" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE21" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF21" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG21" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH21" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI21" t="s">
+        <v>75</v>
+      </c>
+      <c r="BJ21" t="s">
+        <v>75</v>
+      </c>
+      <c r="BK21" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="18" spans="1:59" x14ac:dyDescent="0.25">
-[...175 lines deleted...]
-        <v>70</v>
+    <row r="22" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>131</v>
+      </c>
+      <c r="B22" t="s">
+        <v>75</v>
+      </c>
+      <c r="C22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" t="s">
+        <v>75</v>
+      </c>
+      <c r="E22" t="s">
+        <v>75</v>
+      </c>
+      <c r="F22" t="s">
+        <v>75</v>
+      </c>
+      <c r="G22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H22" t="s">
+        <v>75</v>
+      </c>
+      <c r="I22" t="s">
+        <v>75</v>
+      </c>
+      <c r="J22" t="s">
+        <v>75</v>
+      </c>
+      <c r="K22" t="s">
+        <v>75</v>
+      </c>
+      <c r="L22" t="s">
+        <v>75</v>
+      </c>
+      <c r="M22" t="s">
+        <v>75</v>
+      </c>
+      <c r="N22" t="s">
+        <v>75</v>
+      </c>
+      <c r="O22" t="s">
+        <v>75</v>
+      </c>
+      <c r="P22" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>75</v>
+      </c>
+      <c r="R22" t="s">
+        <v>75</v>
+      </c>
+      <c r="S22" t="s">
+        <v>75</v>
+      </c>
+      <c r="T22" t="s">
+        <v>75</v>
+      </c>
+      <c r="U22" t="s">
+        <v>75</v>
+      </c>
+      <c r="V22" t="s">
+        <v>75</v>
+      </c>
+      <c r="W22" t="s">
+        <v>75</v>
+      </c>
+      <c r="X22" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>75</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY22" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ22" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA22" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB22" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC22" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD22" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE22" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF22" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG22" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH22" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI22" t="s">
+        <v>133</v>
+      </c>
+      <c r="BJ22" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK22" t="s">
+        <v>135</v>
       </c>
     </row>
-    <row r="19" spans="1:59" x14ac:dyDescent="0.25">
-[...175 lines deleted...]
-        <v>70</v>
+    <row r="23" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>136</v>
+      </c>
+      <c r="B23" t="s">
+        <v>75</v>
+      </c>
+      <c r="C23" t="s">
+        <v>75</v>
+      </c>
+      <c r="D23" t="s">
+        <v>75</v>
+      </c>
+      <c r="E23" t="s">
+        <v>75</v>
+      </c>
+      <c r="F23" t="s">
+        <v>75</v>
+      </c>
+      <c r="G23" t="s">
+        <v>75</v>
+      </c>
+      <c r="H23" t="s">
+        <v>75</v>
+      </c>
+      <c r="I23" t="s">
+        <v>75</v>
+      </c>
+      <c r="J23" t="s">
+        <v>75</v>
+      </c>
+      <c r="K23" t="s">
+        <v>75</v>
+      </c>
+      <c r="L23" t="s">
+        <v>75</v>
+      </c>
+      <c r="M23" t="s">
+        <v>75</v>
+      </c>
+      <c r="N23" t="s">
+        <v>75</v>
+      </c>
+      <c r="O23" t="s">
+        <v>75</v>
+      </c>
+      <c r="P23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>75</v>
+      </c>
+      <c r="R23" t="s">
+        <v>75</v>
+      </c>
+      <c r="S23" t="s">
+        <v>75</v>
+      </c>
+      <c r="T23" t="s">
+        <v>75</v>
+      </c>
+      <c r="U23" t="s">
+        <v>75</v>
+      </c>
+      <c r="V23" t="s">
+        <v>75</v>
+      </c>
+      <c r="W23" t="s">
+        <v>75</v>
+      </c>
+      <c r="X23" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>137</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY23" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA23" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB23" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC23" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD23" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE23" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF23" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG23" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH23" t="s">
+        <v>132</v>
+      </c>
+      <c r="BI23" t="s">
+        <v>75</v>
+      </c>
+      <c r="BJ23" t="s">
+        <v>75</v>
+      </c>
+      <c r="BK23" t="s">
+        <v>75</v>
       </c>
     </row>
-    <row r="20" spans="1:59" x14ac:dyDescent="0.25">
-[...175 lines deleted...]
-        <v>70</v>
+    <row r="24" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>140</v>
+      </c>
+      <c r="B24" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" t="s">
+        <v>75</v>
+      </c>
+      <c r="D24" t="s">
+        <v>75</v>
+      </c>
+      <c r="E24" t="s">
+        <v>75</v>
+      </c>
+      <c r="F24" t="s">
+        <v>75</v>
+      </c>
+      <c r="G24" t="s">
+        <v>75</v>
+      </c>
+      <c r="H24" t="s">
+        <v>75</v>
+      </c>
+      <c r="I24" t="s">
+        <v>75</v>
+      </c>
+      <c r="J24" t="s">
+        <v>75</v>
+      </c>
+      <c r="K24" t="s">
+        <v>75</v>
+      </c>
+      <c r="L24" t="s">
+        <v>75</v>
+      </c>
+      <c r="M24" t="s">
+        <v>75</v>
+      </c>
+      <c r="N24" t="s">
+        <v>75</v>
+      </c>
+      <c r="O24" t="s">
+        <v>75</v>
+      </c>
+      <c r="P24" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>75</v>
+      </c>
+      <c r="R24" t="s">
+        <v>75</v>
+      </c>
+      <c r="S24" t="s">
+        <v>75</v>
+      </c>
+      <c r="T24" t="s">
+        <v>75</v>
+      </c>
+      <c r="U24" t="s">
+        <v>75</v>
+      </c>
+      <c r="V24" t="s">
+        <v>75</v>
+      </c>
+      <c r="W24" t="s">
+        <v>75</v>
+      </c>
+      <c r="X24" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>137</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>138</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>84</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>139</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY24" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ24" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA24" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB24" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC24" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD24" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE24" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF24" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG24" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH24" t="s">
+        <v>130</v>
+      </c>
+      <c r="BI24" t="s">
+        <v>141</v>
+      </c>
+      <c r="BJ24" t="s">
+        <v>142</v>
+      </c>
+      <c r="BK24" t="s">
+        <v>143</v>
       </c>
     </row>
-    <row r="21" spans="1:59" x14ac:dyDescent="0.25">
-      <c r="A21" t="s">
+    <row r="25" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>144</v>
+      </c>
+      <c r="B25" t="s">
+        <v>75</v>
+      </c>
+      <c r="C25" t="s">
+        <v>75</v>
+      </c>
+      <c r="D25" t="s">
+        <v>75</v>
+      </c>
+      <c r="E25" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" t="s">
+        <v>75</v>
+      </c>
+      <c r="G25" t="s">
+        <v>75</v>
+      </c>
+      <c r="H25" t="s">
+        <v>75</v>
+      </c>
+      <c r="I25" t="s">
+        <v>75</v>
+      </c>
+      <c r="J25" t="s">
+        <v>75</v>
+      </c>
+      <c r="K25" t="s">
+        <v>75</v>
+      </c>
+      <c r="L25" t="s">
+        <v>75</v>
+      </c>
+      <c r="M25" t="s">
+        <v>75</v>
+      </c>
+      <c r="N25" t="s">
+        <v>75</v>
+      </c>
+      <c r="O25" t="s">
+        <v>75</v>
+      </c>
+      <c r="P25" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>75</v>
+      </c>
+      <c r="R25" t="s">
+        <v>75</v>
+      </c>
+      <c r="S25" t="s">
+        <v>75</v>
+      </c>
+      <c r="T25" t="s">
+        <v>75</v>
+      </c>
+      <c r="U25" t="s">
+        <v>75</v>
+      </c>
+      <c r="V25" t="s">
+        <v>75</v>
+      </c>
+      <c r="W25" t="s">
+        <v>75</v>
+      </c>
+      <c r="X25" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>145</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>146</v>
+      </c>
+      <c r="AA25" t="s">
         <v>122</v>
       </c>
-      <c r="B21" t="s">
-[...171 lines deleted...]
-        <v>126</v>
+      <c r="AB25" t="s">
+        <v>147</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY25" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ25" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA25" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB25" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC25" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD25" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE25" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF25" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG25" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH25" t="s">
+        <v>75</v>
+      </c>
+      <c r="BI25" t="s">
+        <v>148</v>
+      </c>
+      <c r="BJ25" t="s">
+        <v>149</v>
+      </c>
+      <c r="BK25" t="s">
+        <v>150</v>
       </c>
     </row>
-    <row r="22" spans="1:59" x14ac:dyDescent="0.25">
-[...175 lines deleted...]
-        <v>70</v>
+    <row r="26" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>151</v>
+      </c>
+      <c r="B26" t="s">
+        <v>75</v>
+      </c>
+      <c r="C26" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" t="s">
+        <v>75</v>
+      </c>
+      <c r="E26" t="s">
+        <v>75</v>
+      </c>
+      <c r="F26" t="s">
+        <v>75</v>
+      </c>
+      <c r="G26" t="s">
+        <v>75</v>
+      </c>
+      <c r="H26" t="s">
+        <v>75</v>
+      </c>
+      <c r="I26" t="s">
+        <v>75</v>
+      </c>
+      <c r="J26" t="s">
+        <v>75</v>
+      </c>
+      <c r="K26" t="s">
+        <v>75</v>
+      </c>
+      <c r="L26" t="s">
+        <v>75</v>
+      </c>
+      <c r="M26" t="s">
+        <v>75</v>
+      </c>
+      <c r="N26" t="s">
+        <v>75</v>
+      </c>
+      <c r="O26" t="s">
+        <v>75</v>
+      </c>
+      <c r="P26" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>75</v>
+      </c>
+      <c r="R26" t="s">
+        <v>75</v>
+      </c>
+      <c r="S26" t="s">
+        <v>75</v>
+      </c>
+      <c r="T26" t="s">
+        <v>75</v>
+      </c>
+      <c r="U26" t="s">
+        <v>75</v>
+      </c>
+      <c r="V26" t="s">
+        <v>75</v>
+      </c>
+      <c r="W26" t="s">
+        <v>75</v>
+      </c>
+      <c r="X26" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>152</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>145</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>147</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY26" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ26" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA26" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB26" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC26" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD26" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE26" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF26" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG26" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH26" t="s">
+        <v>75</v>
+      </c>
+      <c r="BI26" t="s">
+        <v>153</v>
+      </c>
+      <c r="BJ26" t="s">
+        <v>154</v>
+      </c>
+      <c r="BK26" t="s">
+        <v>155</v>
       </c>
     </row>
-    <row r="23" spans="1:59" x14ac:dyDescent="0.25">
-[...175 lines deleted...]
-        <v>134</v>
+    <row r="27" spans="1:63" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>156</v>
+      </c>
+      <c r="B27" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" t="s">
+        <v>75</v>
+      </c>
+      <c r="E27" t="s">
+        <v>75</v>
+      </c>
+      <c r="F27" t="s">
+        <v>75</v>
+      </c>
+      <c r="G27" t="s">
+        <v>75</v>
+      </c>
+      <c r="H27" t="s">
+        <v>75</v>
+      </c>
+      <c r="I27" t="s">
+        <v>75</v>
+      </c>
+      <c r="J27" t="s">
+        <v>75</v>
+      </c>
+      <c r="K27" t="s">
+        <v>75</v>
+      </c>
+      <c r="L27" t="s">
+        <v>75</v>
+      </c>
+      <c r="M27" t="s">
+        <v>75</v>
+      </c>
+      <c r="N27" t="s">
+        <v>75</v>
+      </c>
+      <c r="O27" t="s">
+        <v>75</v>
+      </c>
+      <c r="P27" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>75</v>
+      </c>
+      <c r="R27" t="s">
+        <v>75</v>
+      </c>
+      <c r="S27" t="s">
+        <v>75</v>
+      </c>
+      <c r="T27" t="s">
+        <v>75</v>
+      </c>
+      <c r="U27" t="s">
+        <v>75</v>
+      </c>
+      <c r="V27" t="s">
+        <v>75</v>
+      </c>
+      <c r="W27" t="s">
+        <v>75</v>
+      </c>
+      <c r="X27" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>152</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>145</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>157</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>147</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AK27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AL27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AM27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AN27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AQ27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AU27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AV27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AW27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY27" t="s">
+        <v>75</v>
+      </c>
+      <c r="AZ27" t="s">
+        <v>75</v>
+      </c>
+      <c r="BA27" t="s">
+        <v>75</v>
+      </c>
+      <c r="BB27" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC27" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD27" t="s">
+        <v>75</v>
+      </c>
+      <c r="BE27" t="s">
+        <v>75</v>
+      </c>
+      <c r="BF27" t="s">
+        <v>75</v>
+      </c>
+      <c r="BG27" t="s">
+        <v>75</v>
+      </c>
+      <c r="BH27" t="s">
+        <v>75</v>
+      </c>
+      <c r="BI27" t="s">
+        <v>158</v>
+      </c>
+      <c r="BJ27" t="s">
+        <v>159</v>
+      </c>
+      <c r="BK27" t="s">
+        <v>160</v>
       </c>
     </row>
-    <row r="24" spans="1:59" x14ac:dyDescent="0.25">
-[...538 lines deleted...]
-        <v>152</v>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="55">
-    <mergeCell ref="B1:BD1"/>
+    <mergeCell ref="B1:BH1"/>
     <mergeCell ref="A1:A4"/>
-    <mergeCell ref="B2:I2"/>
-[...15 lines deleted...]
-    <mergeCell ref="BD2:BD4"/>
+    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="N2:X2"/>
+    <mergeCell ref="Y2:AB2"/>
+    <mergeCell ref="AC2:AY2"/>
+    <mergeCell ref="AZ2:BG2"/>
+    <mergeCell ref="BI1:BI4"/>
+    <mergeCell ref="BJ1:BJ4"/>
+    <mergeCell ref="BK1:BK4"/>
+    <mergeCell ref="C3:F3"/>
+    <mergeCell ref="G3:J3"/>
+    <mergeCell ref="K3:M3"/>
+    <mergeCell ref="O3:P3"/>
+    <mergeCell ref="Q3:S3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="Y3:Z3"/>
+    <mergeCell ref="BH2:BH4"/>
     <mergeCell ref="B3:B4"/>
-    <mergeCell ref="J3:J4"/>
-[...1 lines deleted...]
-    <mergeCell ref="W3:W4"/>
+    <mergeCell ref="N3:N4"/>
     <mergeCell ref="X3:X4"/>
-    <mergeCell ref="Y3:Y4"/>
-    <mergeCell ref="Z3:Z4"/>
     <mergeCell ref="AA3:AA4"/>
     <mergeCell ref="AB3:AB4"/>
     <mergeCell ref="AC3:AC4"/>
     <mergeCell ref="AD3:AD4"/>
     <mergeCell ref="AE3:AE4"/>
     <mergeCell ref="AF3:AF4"/>
     <mergeCell ref="AG3:AG4"/>
     <mergeCell ref="AH3:AH4"/>
     <mergeCell ref="AI3:AI4"/>
     <mergeCell ref="AJ3:AJ4"/>
     <mergeCell ref="AK3:AK4"/>
     <mergeCell ref="AL3:AL4"/>
     <mergeCell ref="AM3:AM4"/>
     <mergeCell ref="AN3:AN4"/>
     <mergeCell ref="AO3:AO4"/>
     <mergeCell ref="AP3:AP4"/>
     <mergeCell ref="AQ3:AQ4"/>
     <mergeCell ref="AR3:AR4"/>
     <mergeCell ref="AS3:AS4"/>
     <mergeCell ref="AT3:AT4"/>
     <mergeCell ref="AU3:AU4"/>
     <mergeCell ref="AV3:AV4"/>
     <mergeCell ref="AW3:AW4"/>
     <mergeCell ref="AX3:AX4"/>
     <mergeCell ref="AY3:AY4"/>
     <mergeCell ref="AZ3:AZ4"/>
     <mergeCell ref="BA3:BA4"/>
     <mergeCell ref="BB3:BB4"/>
     <mergeCell ref="BC3:BC4"/>
+    <mergeCell ref="BD3:BD4"/>
+    <mergeCell ref="BE3:BE4"/>
+    <mergeCell ref="BF3:BF4"/>
+    <mergeCell ref="BG3:BG4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="BE21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="BE26" r:id="rId5"/>
+    <hyperlink ref="BI5" r:id="rId1"/>
+    <hyperlink ref="BI22" r:id="rId2"/>
+    <hyperlink ref="BI24" r:id="rId3"/>
+    <hyperlink ref="BI25" r:id="rId4"/>
+    <hyperlink ref="BI26" r:id="rId5"/>
+    <hyperlink ref="BI27" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>investissements_immobiliers</vt:lpstr>
     </vt:vector>