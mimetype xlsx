--- v0 (2026-05-30)
+++ v1 (2026-07-25)
@@ -40,78 +40,78 @@
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Majoration 1er taux (1)</t>
   </si>
   <si>
     <t>Taux de rétrocession de la réduction d'impôt (investissement supérieur à 300 000 €)</t>
   </si>
   <si>
     <t>Majoration 2ème taux (2)</t>
   </si>
   <si>
     <t>Taux de rétrocession de la réduction d'impôt (investissement inférieur à 300 000 €)</t>
   </si>
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
-    <t>194 %</t>
+    <t>194,12 %</t>
   </si>
   <si>
     <t>66 %</t>
   </si>
   <si>
-    <t>127 %</t>
+    <t>127,27 %</t>
   </si>
   <si>
     <t>56 %</t>
   </si>
   <si>
-    <t>Loi 2013-1278 du 29/12/2013 de finances pour 2014 (modifie Art. 199 undecies D); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000030062101/ | Art. 199 undecies D, 4. du CGI; https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006069577/LEGISCTA000006191613/#LEGISCTA000006191613 | Loi 2013-1278 du 29/12/2013 de finances pour 2014 (modifie Art. 199 undecies B); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000030062101/ | Art. 199 undecies B, I. du CGI; https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006069577/LEGISCTA000006191613/#LEGISCTA000006191613</t>
+    <t>Loi 2013-1278 du 29/12/2013 de finances pour 2014 (modifie Art. 199 undecies D); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000030062101/ | Art. 199 undecies D, 4. du CGI; https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006069577/LEGISCTA000006191613/#LEGISCTA000006191613 | Loi 2013-1278 du 29/12/2013 de finances pour 2014 (modifie Art. 199 undecies B); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000030062101/ | Art. 199 undecies B, I. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000046892900/2016-01-01; si 66 % de la réduction d'impôt sont rétrocédés à l'entreprise locataire | Art. 199 undecies B, I. du CGI; https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006069577/LEGISCTA000006191613/#LEGISCTA000006191613</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
-    <t>167 %</t>
+    <t>166,67 %</t>
   </si>
   <si>
     <t>62,5 %</t>
   </si>
   <si>
-    <t>111 %</t>
+    <t>111,11 %</t>
   </si>
   <si>
     <t>52,63 %</t>
   </si>
   <si>
     <t>Loi 2010-1657 du 29/12/2010 - art. 105 (modifie Art. 199 undecies D); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000023347537/ | Art. 199 undecies D, 4. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000023380736/2011-01-01/ | Loi 2010-1657 du 29/12/2010 - art. 105 (modifie Art. 199 undecies B); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000023347537/ | Art. 199 undecies B, I. du CGI; https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006069577/LEGISCTA000006191613/2011-11-04/</t>
   </si>
   <si>
     <t>01/01/2009</t>
   </si>
   <si>
     <t>150 %</t>
   </si>
   <si>
     <t>60 %</t>
   </si>
   <si>
     <t>100 %</t>
   </si>
   <si>
     <t>50 %</t>
   </si>
   <si>
     <t xml:space="preserve">Les particuliers concernés doivent être fiscalement domiciliés dans les DOM ou en Polynésie française, dans les îles Wallis et Futuna, dans les Terres australes et antarctiques françaises, à Saint-Martin, à Saint-Barthélemy, à Saint-Pierre-et-Miquelon et en Nouvelle-Calédonie. La réduction d'impôt est codifiée à l'article 199 underdecies A du Code Général des Impôts (CGI).
 La réduction d'impôt peut aussi avoir lieu sur le montant de la souscription de parts ou actions de sociétés dont l’objet réel est exclusivement de construire des logements neufs situés outre-mer qu’elles donnent en location nue (2-c) ou bien au capital de SCPI ayant pour objet l’acquisition de logements neufs situés outre-mer qu’elles donnent en location nue (2-d). La réduction d'impôt se base sur le montant de la sosucription, selon les modalités de la réduction pour la location nue (réduction pendant 5 ans aux taux correspondants).