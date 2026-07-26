--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="outremer_investissement" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="419" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="431" uniqueCount="110">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Investissements d'outre-mer</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Plafond de base des réductions d'impôts des investissements d'outre-mer</t>
   </si>
   <si>
     <t>Plafond (% revenu imposable)</t>
   </si>
   <si>
     <t>Logements neufs (1)</t>
   </si>
   <si>
@@ -139,111 +139,111 @@
   <si>
     <t/>
   </si>
   <si>
     <t>3,6 %</t>
   </si>
   <si>
     <t>4,4 %</t>
   </si>
   <si>
     <t>5,2 %</t>
   </si>
   <si>
     <t>5,8 %</t>
   </si>
   <si>
     <t>233 %</t>
   </si>
   <si>
     <t>70 %</t>
   </si>
   <si>
     <t>2,5</t>
   </si>
   <si>
-    <t>194 %</t>
+    <t>194,12 %</t>
   </si>
   <si>
     <t>66 %</t>
   </si>
   <si>
-    <t>127 %</t>
+    <t>127,27 %</t>
   </si>
   <si>
     <t>56 %</t>
   </si>
   <si>
     <t>Loi n° 2017-1837 du 30 décembre 2017 (LF 2018), art.71</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>Extension du remboursement des travaux de réhabilitation aux travaux anti-cyclones</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>1,8 %</t>
   </si>
   <si>
     <t>2,2 %</t>
   </si>
   <si>
     <t>2,6 %</t>
   </si>
   <si>
     <t>2,9 %</t>
   </si>
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
     <t>7,6 %</t>
   </si>
   <si>
     <t>Loi 2013-1278 du 29/12/2013 de finances pour 2014 (modifie Art. 199 undecies D); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000030062101/ | Art. 199 undecies D, 4. du CGI; https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006069577/LEGISCTA000006191613/#LEGISCTA000006191613 | Loi 2013-1278 du 29/12/2013 de finances pour 2014 (modifie Art. 199 undecies B); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000030062101/ | Art. 199 undecies B, I. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000046892900/2016-01-01; si 66 % de la réduction d'impôt sont rétrocédés à l'entreprise locataire | Art. 199 undecies B, I. du CGI; https://www.legifrance.gouv.fr/codes/section_lc/LEGITEXT000006069577/LEGISCTA000006191613/#LEGISCTA000006191613 | Loi 2013-1278 du 29/12/2013 - art. 21 (M) (modifie art. 199 undecies D du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000028402731/2014-01-01/ | Article 199 undecies D, 4 du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028418161/2014-07-01 | Loi 2013-1278 du 29/12/2013 - art. 21 (M) (modifie art. 199 undecies C du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000028402731/2014-01-01/ | Article 199 undecies C, I. 8° du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044983268/2015-11-04/</t>
   </si>
   <si>
     <t>01/01/2013</t>
   </si>
   <si>
     <t>186 %</t>
   </si>
   <si>
     <t>65 %</t>
   </si>
   <si>
-    <t>167 %</t>
+    <t>166,67 %</t>
   </si>
   <si>
     <t>62,5 %</t>
   </si>
   <si>
-    <t>111 %</t>
+    <t>111,11 %</t>
   </si>
   <si>
     <t>52,63 %</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>Loi n° 2011-1977 du 28 décembre 2011 (LF 2012), art.83; https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=JORFARTI000025045123&amp;categorieLien=id&amp;cidTexte=JORFTEXT000025044460&amp;dateTexte= | Loi 2011-900 du 29/07/2011 - art. 13 (I) (modifie Art. 199 undecies D); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000020000207/2008-12-29/ | Article 199 undecies D, I. 1. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000025746334/2012-04-26 | Loi n° 2011-1977 du 28 décembre 2011 (LF 2012), art.83; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000025048571 | Article 199 undecies D du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028418161</t>
   </si>
   <si>
     <t>2011-12-29</t>
   </si>
   <si>
     <t>Rabot de 15% des réductions fiscales</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>36 000 €</t>
   </si>
   <si>
     <t>13 %</t>
   </si>
@@ -316,51 +316,51 @@
   <si>
     <t>10,8 %</t>
   </si>
   <si>
     <t>12 %</t>
   </si>
   <si>
     <t>12,8 %</t>
   </si>
   <si>
     <t>150 %</t>
   </si>
   <si>
     <t>60 %</t>
   </si>
   <si>
     <t>100 %</t>
   </si>
   <si>
     <t>50 %</t>
   </si>
   <si>
     <t>01/01/2009</t>
   </si>
   <si>
-    <t>Loi 2008-1425 du 27/12/2008 - art. 87 (V) (créé Art. 199 undecies D); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000020000207/2008-12-29/ | Art. 199 undecies D, II. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000020034322/ | Article 199 undecies D, I. 1. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028418161 | Loi 2009-594 du 27/05/2009 - art. 38 (V) (modifie art. 199 undecies D du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000020672149/2009-05-29/ | Article 199 undecies D, 4 du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028418161/2009-11-04/ | Loi 2009-594 du 27/05/2009 - art. 38 (V) (modifie art. 199 undecies C du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000020672149/2009-05-29/ | Article 199 undecies C, I. 8° du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044983268/2009-11-04/ | Art. 199 undecies D, III. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028418161/2009-11-04/ | Art. 199 undecies D, I. 1. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028418161/2009-11-04/</t>
+    <t>Loi 2008-1425 du 27/12/2008 - art. 87 (V) (créé Art. 199 undecies D); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000020000207/2008-12-29/ | Art. 199 undecies D, II. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000020034322/ | Article 199 undecies D, I. 1. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028418161 | Art. 199 undecies D, I. 1. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028418161/2009-11-04/ | Loi 2009-594 du 27/05/2009 - art. 38 (V) (modifie art. 199 undecies D du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000020672149/2009-05-29/ | Article 199 undecies D, 4 du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028418161/2009-11-04/ | Loi 2009-594 du 27/05/2009 - art. 38 (V) (modifie art. 199 undecies C du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000020672149/2009-05-29/ | Article 199 undecies C, I. 8° du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000044983268/2009-11-04/ | Art. 199 undecies D, III. du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028418161/2009-11-04/</t>
   </si>
   <si>
     <t>01/01/2008</t>
   </si>
   <si>
     <t>0 %</t>
   </si>
   <si>
     <t>01/01/2003</t>
   </si>
   <si>
     <t>Loi n° 2003-660 du 21 juillet 2003 de programme pour l'outre-mer</t>
   </si>
   <si>
     <t>2003-07-22</t>
   </si>
   <si>
     <t>01/01/2002</t>
   </si>
   <si>
     <t xml:space="preserve">Les particuliers concernés doivent être fiscalement domiciliés dans les DOM ou en Polynésie française, dans les îles Wallis et Futuna, dans les Terres australes et antarctiques françaises, à Saint-Martin, à Saint-Barthélemy, à Saint-Pierre-et-Miquelon et en Nouvelle-Calédonie. La réduction d'impôt est codifiée à l'article 199 underdecies A du Code Général des Impôts (CGI).
 La réduction d'impôt peut aussi avoir lieu sur le montant de la souscription de parts ou actions de sociétés dont l’objet réel est exclusivement de construire des logements neufs situés outre-mer qu’elles donnent en location nue (2-c) ou bien au capital de SCPI ayant pour objet l’acquisition de logements neufs situés outre-mer qu’elles donnent en location nue (2-d). La réduction d'impôt se base sur le montant de la sosucription, selon les modalités de la réduction pour la location nue (réduction pendant 5 ans aux taux correspondants).
 Les taux de réduction s'entendent comme étant le pourcentage appliqué chaque année pendant 5 ans (ou 10 ans en cas d'investissement dans un logement neuf affecté à l'habitation à titre principal du propriétaire). Pour obtenir le taux total de réduction, il convient donc de multiplier ces taux par 5 (ou 10 dans le cas mentionné précédemment). Ainsi, un taux annuel de réduction sur la réhabilitation de 10% signifie qu'en 5 ans, la réduction d'impôt s'élève à 50% du coût de l'investissement.
 Les autres secteurs d'investissement éligibles à la réduction d'impôt sont la souscription au capital de sociétés de développement régional (SDR) ou de sociétés ultramarines assujetties à l’impôt sur les sociétés et qui réalisent des investissements productifs neufs au sens de l’article 199 undecies B du CGI ou de sociétés ayant pour objet le financement d’entreprises exerçant exclusivement outre-mer (SOFIOM).
 Pour les investissements dans l'immobilier neuf à but locatif, il existe en réalité plus de taux et de situation. Dans ce barème, le taux donné à une année correspond au taux applicable en cas d'obtention du permis de construire et d'investissement sur cette année. De fait, il existe une variété plus importante de taux, qui s'appliquent à partir des investissements réalisés en 2011, lorsque l'année d'investissement diffère de l'année d'obtention du permis de construire. Ces taux sont retrouvables à l'avant dernière page du formulaire 2042K IOM pour le millésime 2017.
@@ -753,214 +753,219 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/loi/2017/12/30/CPAX1723900L/jo/article_71" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=LEGITEXT000005634796&amp;dateTexte=20180626" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AH17"/>
+  <dimension ref="A1:AI17"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
-      <c r="AF1" s="1" t="s">
+      <c r="AF1" s="1"/>
+      <c r="AG1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="AG1" s="1" t="s">
+      <c r="AH1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="AH1" s="1" t="s">
+      <c r="AI1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
-      <c r="Z2" s="1" t="s">
+      <c r="Z2" s="1"/>
+      <c r="AA2" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
+      <c r="AI2" s="1"/>
     </row>
-    <row r="3" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1" t="s">
         <v>12</v>
       </c>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="U3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="V3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="W3" s="1" t="s">
         <v>17</v>
       </c>
       <c r="X3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="Y3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="Z3" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="AA3" s="1" t="s">
+      <c r="AB3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
-      <c r="AE3" s="1" t="s">
+      <c r="AE3" s="1"/>
+      <c r="AF3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="AF3" s="1"/>
       <c r="AG3" s="1"/>
       <c r="AH3" s="1"/>
+      <c r="AI3" s="1"/>
     </row>
-    <row r="4" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="K4" s="1" t="s">
@@ -974,71 +979,72 @@
       </c>
       <c r="N4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>23</v>
       </c>
       <c r="Q4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="R4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="S4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
-      <c r="Z4" s="1" t="s">
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="AA4" s="1" t="s">
+      <c r="AB4" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="AB4" s="1" t="s">
+      <c r="AC4" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="AC4" s="1" t="s">
+      <c r="AD4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="AD4" s="1" t="s">
+      <c r="AE4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="AE4" s="1"/>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1"/>
+      <c r="AI4" s="1"/>
     </row>
-    <row r="5" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5" t="s">
         <v>33</v>
       </c>
       <c r="C5" t="s">
         <v>34</v>
       </c>
       <c r="D5" t="s">
         <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" t="s">
         <v>35</v>
       </c>
       <c r="H5" t="s">
         <v>36</v>
       </c>
       <c r="I5" t="s">
@@ -1071,78 +1077,81 @@
       <c r="R5" t="s">
         <v>35</v>
       </c>
       <c r="S5" t="s">
         <v>35</v>
       </c>
       <c r="T5" t="s">
         <v>40</v>
       </c>
       <c r="U5" t="s">
         <v>41</v>
       </c>
       <c r="V5" t="s">
         <v>33</v>
       </c>
       <c r="W5" t="s">
         <v>35</v>
       </c>
       <c r="X5" t="s">
         <v>35</v>
       </c>
       <c r="Y5" t="s">
         <v>35</v>
       </c>
       <c r="Z5" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA5" t="s">
         <v>42</v>
       </c>
-      <c r="AA5" t="s">
+      <c r="AB5" t="s">
         <v>43</v>
       </c>
-      <c r="AB5" t="s">
+      <c r="AC5" t="s">
         <v>44</v>
       </c>
-      <c r="AC5" t="s">
+      <c r="AD5" t="s">
         <v>45</v>
       </c>
-      <c r="AD5" t="s">
+      <c r="AE5" t="s">
         <v>46</v>
       </c>
-      <c r="AE5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF5" t="s">
+        <v>35</v>
+      </c>
+      <c r="AG5" t="s">
         <v>47</v>
       </c>
-      <c r="AG5" t="s">
+      <c r="AH5" t="s">
         <v>48</v>
       </c>
-      <c r="AH5" t="s">
+      <c r="AI5" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="6" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>50</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>34</v>
       </c>
       <c r="D6" t="s">
         <v>51</v>
       </c>
       <c r="E6" t="s">
         <v>52</v>
       </c>
       <c r="F6" t="s">
         <v>53</v>
       </c>
       <c r="G6" t="s">
         <v>54</v>
       </c>
       <c r="H6" t="s">
         <v>36</v>
       </c>
       <c r="I6" t="s">
@@ -1175,78 +1184,81 @@
       <c r="R6" t="s">
         <v>35</v>
       </c>
       <c r="S6" t="s">
         <v>35</v>
       </c>
       <c r="T6" t="s">
         <v>40</v>
       </c>
       <c r="U6" t="s">
         <v>41</v>
       </c>
       <c r="V6" t="s">
         <v>33</v>
       </c>
       <c r="W6" t="s">
         <v>35</v>
       </c>
       <c r="X6" t="s">
         <v>35</v>
       </c>
       <c r="Y6" t="s">
         <v>35</v>
       </c>
       <c r="Z6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA6" t="s">
         <v>42</v>
       </c>
-      <c r="AA6" t="s">
+      <c r="AB6" t="s">
         <v>43</v>
       </c>
-      <c r="AB6" t="s">
+      <c r="AC6" t="s">
         <v>44</v>
       </c>
-      <c r="AC6" t="s">
+      <c r="AD6" t="s">
         <v>45</v>
       </c>
-      <c r="AD6" t="s">
+      <c r="AE6" t="s">
         <v>46</v>
       </c>
-      <c r="AE6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF6" t="s">
         <v>35</v>
       </c>
       <c r="AG6" t="s">
         <v>35</v>
       </c>
       <c r="AH6" t="s">
         <v>35</v>
       </c>
+      <c r="AI6" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="7" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>55</v>
       </c>
       <c r="B7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>51</v>
       </c>
       <c r="E7" t="s">
         <v>52</v>
       </c>
       <c r="F7" t="s">
         <v>53</v>
       </c>
       <c r="G7" t="s">
         <v>54</v>
       </c>
       <c r="H7" t="s">
         <v>36</v>
       </c>
       <c r="I7" t="s">
@@ -1279,78 +1291,81 @@
       <c r="R7" t="s">
         <v>35</v>
       </c>
       <c r="S7" t="s">
         <v>35</v>
       </c>
       <c r="T7" t="s">
         <v>40</v>
       </c>
       <c r="U7" t="s">
         <v>41</v>
       </c>
       <c r="V7" t="s">
         <v>33</v>
       </c>
       <c r="W7" t="s">
         <v>35</v>
       </c>
       <c r="X7" t="s">
         <v>35</v>
       </c>
       <c r="Y7" t="s">
         <v>35</v>
       </c>
       <c r="Z7" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA7" t="s">
         <v>42</v>
       </c>
-      <c r="AA7" t="s">
+      <c r="AB7" t="s">
         <v>43</v>
       </c>
-      <c r="AB7" t="s">
+      <c r="AC7" t="s">
         <v>44</v>
       </c>
-      <c r="AC7" t="s">
+      <c r="AD7" t="s">
         <v>45</v>
       </c>
-      <c r="AD7" t="s">
+      <c r="AE7" t="s">
         <v>46</v>
       </c>
-      <c r="AE7" t="s">
+      <c r="AF7" t="s">
         <v>56</v>
       </c>
-      <c r="AF7" t="s">
+      <c r="AG7" t="s">
         <v>57</v>
       </c>
-      <c r="AG7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH7" t="s">
         <v>35</v>
       </c>
+      <c r="AI7" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="8" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>58</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>52</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
       <c r="G8" t="s">
         <v>54</v>
       </c>
       <c r="H8" t="s">
         <v>36</v>
       </c>
       <c r="I8" t="s">
@@ -1383,78 +1398,81 @@
       <c r="R8" t="s">
         <v>35</v>
       </c>
       <c r="S8" t="s">
         <v>35</v>
       </c>
       <c r="T8" t="s">
         <v>59</v>
       </c>
       <c r="U8" t="s">
         <v>60</v>
       </c>
       <c r="V8" t="s">
         <v>33</v>
       </c>
       <c r="W8" t="s">
         <v>35</v>
       </c>
       <c r="X8" t="s">
         <v>35</v>
       </c>
       <c r="Y8" t="s">
         <v>35</v>
       </c>
       <c r="Z8" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA8" t="s">
         <v>42</v>
       </c>
-      <c r="AA8" t="s">
+      <c r="AB8" t="s">
         <v>61</v>
       </c>
-      <c r="AB8" t="s">
+      <c r="AC8" t="s">
         <v>62</v>
       </c>
-      <c r="AC8" t="s">
+      <c r="AD8" t="s">
         <v>63</v>
       </c>
-      <c r="AD8" t="s">
+      <c r="AE8" t="s">
         <v>64</v>
       </c>
-      <c r="AE8" t="s">
+      <c r="AF8" t="s">
         <v>56</v>
       </c>
-      <c r="AF8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AG8" t="s">
         <v>35</v>
       </c>
       <c r="AH8" t="s">
         <v>35</v>
       </c>
+      <c r="AI8" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="9" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>65</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>51</v>
       </c>
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9" t="s">
         <v>54</v>
       </c>
       <c r="H9" t="s">
         <v>36</v>
       </c>
       <c r="I9" t="s">
@@ -1487,78 +1505,81 @@
       <c r="R9" t="s">
         <v>38</v>
       </c>
       <c r="S9" t="s">
         <v>38</v>
       </c>
       <c r="T9" t="s">
         <v>59</v>
       </c>
       <c r="U9" t="s">
         <v>60</v>
       </c>
       <c r="V9" t="s">
         <v>33</v>
       </c>
       <c r="W9" t="s">
         <v>35</v>
       </c>
       <c r="X9" t="s">
         <v>35</v>
       </c>
       <c r="Y9" t="s">
         <v>35</v>
       </c>
       <c r="Z9" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA9" t="s">
         <v>42</v>
       </c>
-      <c r="AA9" t="s">
+      <c r="AB9" t="s">
         <v>61</v>
       </c>
-      <c r="AB9" t="s">
+      <c r="AC9" t="s">
         <v>62</v>
       </c>
-      <c r="AC9" t="s">
+      <c r="AD9" t="s">
         <v>63</v>
       </c>
-      <c r="AD9" t="s">
+      <c r="AE9" t="s">
         <v>64</v>
       </c>
-      <c r="AE9" t="s">
+      <c r="AF9" t="s">
         <v>56</v>
       </c>
-      <c r="AF9" t="s">
+      <c r="AG9" t="s">
         <v>66</v>
       </c>
-      <c r="AG9" t="s">
+      <c r="AH9" t="s">
         <v>67</v>
       </c>
-      <c r="AH9" t="s">
+      <c r="AI9" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="10" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>69</v>
       </c>
       <c r="B10" t="s">
         <v>70</v>
       </c>
       <c r="C10" t="s">
         <v>71</v>
       </c>
       <c r="D10" t="s">
         <v>52</v>
       </c>
       <c r="E10" t="s">
         <v>53</v>
       </c>
       <c r="F10" t="s">
         <v>72</v>
       </c>
       <c r="G10" t="s">
         <v>73</v>
       </c>
       <c r="H10" t="s">
         <v>37</v>
       </c>
       <c r="I10" t="s">
@@ -1591,78 +1612,81 @@
       <c r="R10" t="s">
         <v>81</v>
       </c>
       <c r="S10" t="s">
         <v>82</v>
       </c>
       <c r="T10" t="s">
         <v>59</v>
       </c>
       <c r="U10" t="s">
         <v>60</v>
       </c>
       <c r="V10" t="s">
         <v>70</v>
       </c>
       <c r="W10" t="s">
         <v>35</v>
       </c>
       <c r="X10" t="s">
         <v>35</v>
       </c>
       <c r="Y10" t="s">
         <v>35</v>
       </c>
       <c r="Z10" t="s">
+        <v>70</v>
+      </c>
+      <c r="AA10" t="s">
         <v>42</v>
       </c>
-      <c r="AA10" t="s">
+      <c r="AB10" t="s">
         <v>61</v>
       </c>
-      <c r="AB10" t="s">
+      <c r="AC10" t="s">
         <v>62</v>
       </c>
-      <c r="AC10" t="s">
+      <c r="AD10" t="s">
         <v>63</v>
       </c>
-      <c r="AD10" t="s">
+      <c r="AE10" t="s">
         <v>64</v>
       </c>
-      <c r="AE10" t="s">
+      <c r="AF10" t="s">
         <v>83</v>
       </c>
-      <c r="AF10" t="s">
+      <c r="AG10" t="s">
         <v>84</v>
       </c>
-      <c r="AG10" t="s">
+      <c r="AH10" t="s">
         <v>85</v>
       </c>
-      <c r="AH10" t="s">
+      <c r="AI10" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="11" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>87</v>
       </c>
       <c r="B11" t="s">
         <v>88</v>
       </c>
       <c r="C11" t="s">
         <v>89</v>
       </c>
       <c r="D11" t="s">
         <v>90</v>
       </c>
       <c r="E11" t="s">
         <v>54</v>
       </c>
       <c r="F11" t="s">
         <v>73</v>
       </c>
       <c r="G11" t="s">
         <v>91</v>
       </c>
       <c r="H11" t="s">
         <v>92</v>
       </c>
       <c r="I11" t="s">
@@ -1695,78 +1719,81 @@
       <c r="R11" t="s">
         <v>95</v>
       </c>
       <c r="S11" t="s">
         <v>96</v>
       </c>
       <c r="T11" t="s">
         <v>59</v>
       </c>
       <c r="U11" t="s">
         <v>60</v>
       </c>
       <c r="V11" t="s">
         <v>88</v>
       </c>
       <c r="W11" t="s">
         <v>35</v>
       </c>
       <c r="X11" t="s">
         <v>35</v>
       </c>
       <c r="Y11" t="s">
         <v>35</v>
       </c>
       <c r="Z11" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA11" t="s">
         <v>42</v>
       </c>
-      <c r="AA11" t="s">
+      <c r="AB11" t="s">
         <v>97</v>
       </c>
-      <c r="AB11" t="s">
+      <c r="AC11" t="s">
         <v>98</v>
       </c>
-      <c r="AC11" t="s">
+      <c r="AD11" t="s">
         <v>99</v>
       </c>
-      <c r="AD11" t="s">
+      <c r="AE11" t="s">
         <v>100</v>
       </c>
-      <c r="AE11" t="s">
+      <c r="AF11" t="s">
         <v>93</v>
       </c>
-      <c r="AF11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AG11" t="s">
         <v>35</v>
       </c>
       <c r="AH11" t="s">
         <v>35</v>
       </c>
+      <c r="AI11" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="12" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>101</v>
       </c>
       <c r="B12" t="s">
         <v>88</v>
       </c>
       <c r="C12" t="s">
         <v>89</v>
       </c>
       <c r="D12" t="s">
         <v>90</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>73</v>
       </c>
       <c r="G12" t="s">
         <v>91</v>
       </c>
       <c r="H12" t="s">
         <v>92</v>
       </c>
       <c r="I12" t="s">
@@ -1799,78 +1826,81 @@
       <c r="R12" t="s">
         <v>95</v>
       </c>
       <c r="S12" t="s">
         <v>96</v>
       </c>
       <c r="T12" t="s">
         <v>59</v>
       </c>
       <c r="U12" t="s">
         <v>60</v>
       </c>
       <c r="V12" t="s">
         <v>88</v>
       </c>
       <c r="W12" t="s">
         <v>35</v>
       </c>
       <c r="X12" t="s">
         <v>35</v>
       </c>
       <c r="Y12" t="s">
         <v>100</v>
       </c>
       <c r="Z12" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA12" t="s">
         <v>42</v>
       </c>
-      <c r="AA12" t="s">
+      <c r="AB12" t="s">
         <v>97</v>
       </c>
-      <c r="AB12" t="s">
+      <c r="AC12" t="s">
         <v>98</v>
       </c>
-      <c r="AC12" t="s">
+      <c r="AD12" t="s">
         <v>99</v>
       </c>
-      <c r="AD12" t="s">
+      <c r="AE12" t="s">
         <v>100</v>
       </c>
-      <c r="AE12" t="s">
+      <c r="AF12" t="s">
         <v>93</v>
       </c>
-      <c r="AF12" t="s">
+      <c r="AG12" t="s">
         <v>102</v>
       </c>
-      <c r="AG12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AH12" t="s">
         <v>35</v>
       </c>
+      <c r="AI12" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="13" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>103</v>
       </c>
       <c r="B13" t="s">
         <v>35</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>90</v>
       </c>
       <c r="E13" t="s">
         <v>54</v>
       </c>
       <c r="F13" t="s">
         <v>73</v>
       </c>
       <c r="G13" t="s">
         <v>91</v>
       </c>
       <c r="H13" t="s">
         <v>92</v>
       </c>
       <c r="I13" t="s">
@@ -1918,63 +1948,66 @@
       <c r="W13" t="s">
         <v>35</v>
       </c>
       <c r="X13" t="s">
         <v>35</v>
       </c>
       <c r="Y13" t="s">
         <v>104</v>
       </c>
       <c r="Z13" t="s">
         <v>35</v>
       </c>
       <c r="AA13" t="s">
         <v>35</v>
       </c>
       <c r="AB13" t="s">
         <v>35</v>
       </c>
       <c r="AC13" t="s">
         <v>35</v>
       </c>
       <c r="AD13" t="s">
         <v>35</v>
       </c>
       <c r="AE13" t="s">
+        <v>35</v>
+      </c>
+      <c r="AF13" t="s">
         <v>93</v>
       </c>
-      <c r="AF13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AG13" t="s">
         <v>35</v>
       </c>
       <c r="AH13" t="s">
         <v>35</v>
       </c>
+      <c r="AI13" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="14" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>105</v>
       </c>
       <c r="B14" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>90</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>73</v>
       </c>
       <c r="G14" t="s">
         <v>91</v>
       </c>
       <c r="H14" t="s">
         <v>92</v>
       </c>
       <c r="I14" t="s">
@@ -2022,63 +2055,66 @@
       <c r="W14" t="s">
         <v>79</v>
       </c>
       <c r="X14" t="s">
         <v>92</v>
       </c>
       <c r="Y14" t="s">
         <v>104</v>
       </c>
       <c r="Z14" t="s">
         <v>35</v>
       </c>
       <c r="AA14" t="s">
         <v>35</v>
       </c>
       <c r="AB14" t="s">
         <v>35</v>
       </c>
       <c r="AC14" t="s">
         <v>35</v>
       </c>
       <c r="AD14" t="s">
         <v>35</v>
       </c>
       <c r="AE14" t="s">
+        <v>35</v>
+      </c>
+      <c r="AF14" t="s">
         <v>93</v>
       </c>
-      <c r="AF14" t="s">
+      <c r="AG14" t="s">
         <v>106</v>
       </c>
-      <c r="AG14" t="s">
+      <c r="AH14" t="s">
         <v>107</v>
       </c>
-      <c r="AH14" t="s">
+      <c r="AI14" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="15" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:35" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>108</v>
       </c>
       <c r="B15" t="s">
         <v>35</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15" t="s">
         <v>35</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
       <c r="G15" t="s">
         <v>35</v>
       </c>
       <c r="H15" t="s">
         <v>35</v>
       </c>
       <c r="I15" t="s">
@@ -2135,86 +2171,90 @@
       <c r="Z15" t="s">
         <v>35</v>
       </c>
       <c r="AA15" t="s">
         <v>35</v>
       </c>
       <c r="AB15" t="s">
         <v>35</v>
       </c>
       <c r="AC15" t="s">
         <v>35</v>
       </c>
       <c r="AD15" t="s">
         <v>35</v>
       </c>
       <c r="AE15" t="s">
         <v>35</v>
       </c>
       <c r="AF15" t="s">
         <v>35</v>
       </c>
       <c r="AG15" t="s">
         <v>35</v>
       </c>
       <c r="AH15" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>109</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="22">
-    <mergeCell ref="B1:AE1"/>
+  <mergeCells count="23">
+    <mergeCell ref="B1:AF1"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="D2:S2"/>
-    <mergeCell ref="T2:Y2"/>
-[...1 lines deleted...]
-    <mergeCell ref="AF1:AF4"/>
+    <mergeCell ref="T2:Z2"/>
+    <mergeCell ref="AA2:AF2"/>
     <mergeCell ref="AG1:AG4"/>
     <mergeCell ref="AH1:AH4"/>
+    <mergeCell ref="AI1:AI4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="H3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="P3:S3"/>
-    <mergeCell ref="AA3:AD3"/>
+    <mergeCell ref="AB3:AE3"/>
     <mergeCell ref="T3:T4"/>
     <mergeCell ref="U3:U4"/>
     <mergeCell ref="V3:V4"/>
     <mergeCell ref="W3:W4"/>
     <mergeCell ref="X3:X4"/>
     <mergeCell ref="Y3:Y4"/>
-    <mergeCell ref="AE3:AE4"/>
+    <mergeCell ref="Z3:Z4"/>
+    <mergeCell ref="AF3:AF4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="AF5" r:id="rId1"/>
-    <hyperlink ref="AF14" r:id="rId2"/>
+    <hyperlink ref="AG5" r:id="rId1"/>
+    <hyperlink ref="AG14" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>outremer_investissement</vt:lpstr>
     </vt:vector>