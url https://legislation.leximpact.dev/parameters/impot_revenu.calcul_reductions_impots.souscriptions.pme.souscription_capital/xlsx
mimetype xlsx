--- v0 (2026-05-30)
+++ v1 (2026-10-25)
@@ -8,101 +8,128 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="souscription_capital" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="40">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>« Réduction Madelin IR-PME »</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Taux de la réduction d'impôt</t>
   </si>
   <si>
     <t>Taux de la réduction pour les versements PME et ESUS effectués du 12.03.2023 au 31.12.2023</t>
   </si>
   <si>
     <t>Plafond des versements pour célibataire, veuf ou divorcé (1)</t>
   </si>
   <si>
     <t>Plafond des versements pour célibataire, veuf ou divorcé, pour les TPE (2)</t>
   </si>
   <si>
     <t>Taux de la réduction d’impôt pour les versements PME et ESUS effectués du 01.01.2023 au 11.03.2023</t>
   </si>
   <si>
     <t>Taux pour numéraire avant 2012</t>
   </si>
   <si>
+    <t>Plafond des versements JEI et JEIC (personne seule)</t>
+  </si>
+  <si>
+    <t>Plafond des versements JEIR (personne seule)</t>
+  </si>
+  <si>
+    <t>Taux de la réduction pour les versements JEI et JEIC</t>
+  </si>
+  <si>
+    <t>Taux de la réduction pour les versements JEIR</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>18 %</t>
+  </si>
+  <si>
+    <t>25 %</t>
+  </si>
+  <si>
+    <t>50 000 €</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>22 %</t>
+  </si>
+  <si>
+    <t>75 000 €</t>
+  </si>
+  <si>
+    <t>30 %</t>
+  </si>
+  <si>
+    <t>50 %</t>
+  </si>
+  <si>
+    <t>Article 199 terdecies-0 A bis du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000053543717 | Article 199 terdecies-0 A ter du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000053543758</t>
+  </si>
+  <si>
     <t>01/01/2012</t>
-  </si>
-[...13 lines deleted...]
-    <t>22 %</t>
   </si>
   <si>
     <t>Article 199 terdecies-0 A, II, du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000021629212/2023-10-17/ | Article 199 terdecies-0 A, II bis, du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000025074039/2012-01-01/ | Article 199 terdecies-0 A, I du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000026948386/2013-01-01/ | Décret n° 2012-547 du 23/04/2012, Art. 1, F, 1º; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000025743489 | Article 199 terdecies-0 A, I du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000025746318/2012-04-26/</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>20 000 €</t>
   </si>
   <si>
     <t>Article 199 terdecies-0 A, I du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000025074039/2012-01-01/ | Décret n° 2011-520 du 13/05/2011, Art 1, F, 1°; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000023995355 | Article 199 terdecies-0 A, I du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000024020726/2011-05-16/</t>
   </si>
   <si>
     <t>01/01/2009</t>
   </si>
   <si>
     <t>Article 199 terdecies-0 A, II bis, du Code général des impôts</t>
   </si>
   <si>
     <t>01/01/2002</t>
   </si>
   <si>
     <t>Article 199 terdecies-0 A, II, du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006303140/2003-08-31/ | Article 199 terdecies-0 A, II, du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000021629212/2010-01-01/</t>
   </si>
@@ -491,314 +518,446 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000021629212/2010-01-01/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006303139/2002-03-31/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006303135/1996-05-12/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J10"/>
+  <dimension ref="A1:N11"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
-      <c r="H1" s="1" t="s">
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="M1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="J1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="H2" s="1"/>
-[...1 lines deleted...]
-      <c r="J2" s="1"/>
+      <c r="H2" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="I2" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="K2" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="J3" t="s">
-        <v>15</v>
+        <v>22</v>
+      </c>
+      <c r="K3" t="s">
+        <v>23</v>
+      </c>
+      <c r="L3" t="s">
+        <v>24</v>
+      </c>
+      <c r="M3" t="s">
+        <v>19</v>
+      </c>
+      <c r="N3" t="s">
+        <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G4" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
+        <v>19</v>
+      </c>
+      <c r="I4" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K4" t="s">
+        <v>19</v>
+      </c>
+      <c r="L4" t="s">
+        <v>26</v>
+      </c>
+      <c r="M4" t="s">
+        <v>19</v>
+      </c>
+      <c r="N4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B5" t="s">
         <v>20</v>
       </c>
-      <c r="I4" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>19</v>
+      </c>
+      <c r="I5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J5" t="s">
+        <v>19</v>
+      </c>
+      <c r="K5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L5" t="s">
+        <v>29</v>
+      </c>
+      <c r="M5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N5" t="s">
+        <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-        <v>15</v>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>19</v>
+      </c>
+      <c r="H6" t="s">
+        <v>19</v>
+      </c>
+      <c r="I6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J6" t="s">
+        <v>19</v>
+      </c>
+      <c r="K6" t="s">
+        <v>19</v>
+      </c>
+      <c r="L6" t="s">
+        <v>31</v>
+      </c>
+      <c r="M6" t="s">
+        <v>19</v>
+      </c>
+      <c r="N6" t="s">
+        <v>19</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-        <v>15</v>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>19</v>
+      </c>
+      <c r="H7" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" t="s">
+        <v>19</v>
+      </c>
+      <c r="J7" t="s">
+        <v>19</v>
+      </c>
+      <c r="K7" t="s">
+        <v>19</v>
+      </c>
+      <c r="L7" t="s">
+        <v>33</v>
+      </c>
+      <c r="M7" t="s">
+        <v>19</v>
+      </c>
+      <c r="N7" t="s">
+        <v>19</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-        <v>15</v>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>19</v>
+      </c>
+      <c r="H8" t="s">
+        <v>19</v>
+      </c>
+      <c r="I8" t="s">
+        <v>19</v>
+      </c>
+      <c r="J8" t="s">
+        <v>19</v>
+      </c>
+      <c r="K8" t="s">
+        <v>19</v>
+      </c>
+      <c r="L8" t="s">
+        <v>36</v>
+      </c>
+      <c r="M8" t="s">
+        <v>19</v>
+      </c>
+      <c r="N8" t="s">
+        <v>19</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
-[...28 lines deleted...]
-        <v>15</v>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" t="s">
+        <v>19</v>
+      </c>
+      <c r="I9" t="s">
+        <v>19</v>
+      </c>
+      <c r="J9" t="s">
+        <v>19</v>
+      </c>
+      <c r="K9" t="s">
+        <v>19</v>
+      </c>
+      <c r="L9" t="s">
+        <v>38</v>
+      </c>
+      <c r="M9" t="s">
+        <v>19</v>
+      </c>
+      <c r="N9" t="s">
+        <v>19</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>30</v>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="B1:G1"/>
+    <mergeCell ref="B1:K1"/>
     <mergeCell ref="A1:A2"/>
-    <mergeCell ref="H1:H2"/>
-[...1 lines deleted...]
-    <mergeCell ref="J1:J2"/>
+    <mergeCell ref="L1:L2"/>
+    <mergeCell ref="M1:M2"/>
+    <mergeCell ref="N1:N2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H5" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="H8" r:id="rId3"/>
+    <hyperlink ref="L6" r:id="rId1"/>
+    <hyperlink ref="L8" r:id="rId2"/>
+    <hyperlink ref="L9" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>souscription_capital</vt:lpstr>
     </vt:vector>