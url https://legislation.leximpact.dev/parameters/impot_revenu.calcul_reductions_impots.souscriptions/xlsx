--- v0 (2026-06-11)
+++ v1 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="souscriptions" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="629" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="721" uniqueCount="126">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Souscription au capital</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Souscriptions au capital des PME</t>
   </si>
   <si>
     <t>Capital d'oeuvres cinématographiques ou audiovisuelles (SOFICA) (5)</t>
   </si>
   <si>
     <t>Capital de sociétés de type Sofipêche (9)</t>
   </si>
   <si>
@@ -106,87 +106,105 @@
   <si>
     <t>Plafond des versements pour contribuable marié, pacsé ou à imposition commune (13)</t>
   </si>
   <si>
     <t>Plafond 1</t>
   </si>
   <si>
     <t>Plafond 2</t>
   </si>
   <si>
     <t>Taux de la réduction pour les versements PME et ESUS effectués du 12.03.2023 au 31.12.2023</t>
   </si>
   <si>
     <t>Plafond des versements pour célibataire, veuf ou divorcé (3)</t>
   </si>
   <si>
     <t>Plafond des versements pour célibataire, veuf ou divorcé, pour les TPE (4)</t>
   </si>
   <si>
     <t>Taux de la réduction d’impôt pour les versements PME et ESUS effectués du 01.01.2023 au 11.03.2023</t>
   </si>
   <si>
     <t>Taux pour numéraire avant 2012</t>
   </si>
   <si>
+    <t>Plafond des versements JEI et JEIC (personne seule)</t>
+  </si>
+  <si>
+    <t>Plafond des versements JEIR (personne seule)</t>
+  </si>
+  <si>
+    <t>Taux de la réduction pour les versements JEI et JEIC</t>
+  </si>
+  <si>
+    <t>Taux de la réduction pour les versements JEIR</t>
+  </si>
+  <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>25 %</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>50 000 €</t>
   </si>
   <si>
     <t>18 %</t>
   </si>
   <si>
     <t>22 %</t>
   </si>
   <si>
+    <t>75 000 €</t>
+  </si>
+  <si>
     <t>30 %</t>
   </si>
   <si>
+    <t>50 %</t>
+  </si>
+  <si>
     <t>36 %</t>
   </si>
   <si>
     <t>48 %</t>
   </si>
   <si>
     <t>18 000 €</t>
   </si>
   <si>
     <t>12 000 €</t>
   </si>
   <si>
     <t>24 000 €</t>
   </si>
   <si>
-    <t>Article 199 terdecies-0 A, VI. A. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000042912844/2020-12-31/ | Loi 2023-1323 du 29/12/2023 (LF pour 2024); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048727345</t>
+    <t>Article 199 terdecies-0 A bis du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000053543717 | Article 199 terdecies-0 A ter du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000053543758 | Article 199 terdecies-0 A, VI. A. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000042912844/2020-12-31/ | Loi 2023-1323 du 29/12/2023 (LF pour 2024); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048727345</t>
   </si>
   <si>
     <t>10/08/2020</t>
   </si>
   <si>
     <t>Loi 2021-953 du 19/07/2021; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043805899 | Décret 2020-1014 du 07/08/2020; https://www.legifrance.gouv.fr/jorf/id/JORFARTI000042220908 | Loi 2020-1721 du 29/12/2020 (LF pour 2021); https://www.legifrance.gouv.fr/jorf/id/JORFARTI000042753590</t>
   </si>
   <si>
     <t>Le taux de 25 % (30 %) s'applique aux versements effectués entre le 10 août et le 31 décembre 2020. Avant le 10 août c'est le taux de 18 % (38 %) qui s'applique. La loi de finances pour 2021 proroge le taux majoré de 25 % pour les versements effectués au titre d'une souscription aux parts de FCPI et FIP, jusqu'au 31 décembre 2021. Ce taux majoré a été de nouveau prorogé jusqu'au 31 décembre 2022.</t>
   </si>
   <si>
     <t>01/08/2020</t>
   </si>
   <si>
     <t>38 %</t>
   </si>
   <si>
     <t>Article 199 terdecies-0 A, VI. 1. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000042912844/2020-12-31/ | Loi 2019-1479 du 28/12/2019 de finances pour 2020 (1) - art. 137 (modifie art. 199 terdecies-0 A du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000039793005/2019-12-30/</t>
   </si>
   <si>
     <t>Loi 2019-1479 du 28/12/2019 de finances pour 2020 (1) - art. 137 (modifie art. 199 terdecies-0 A du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000039793005/2019-12-30/ | Loi 2020-1721 du 29/12/2020 (LF pour 2021); https://www.legifrance.gouv.fr/jorf/id/JORFARTI000042753590 | Loi 2021-953 du 19/07/2021; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043805899 | Décret 2020-1014 du 07/08/2020; https://www.legifrance.gouv.fr/jorf/id/JORFARTI000042220908</t>
   </si>
   <si>
     <t>10/08/2019</t>
   </si>
@@ -223,53 +241,50 @@
     <t>2012-12-30</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>20 000 €</t>
   </si>
   <si>
     <t>Article 199 terdecies-0 A, II, du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000021629212/2023-10-17/ | Article 199 terdecies-0 A, II bis, du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000025074039/2012-01-01/ | Article 199 terdecies-0 A, I du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000026948386/2013-01-01/ | Décret n° 2012-547 du 23/04/2012, Art. 1, F, 1º; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000025743489 | Article 199 terdecies-0 A, I du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000025746318/2012-04-26/ | Article 199 3. unvicies du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048806438 | Décret 2012-547, art. 1 du 23/04/2012; https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000025744568&amp;cidTexte=JORFTEXT000025743483 | Loi 2011-1977 du 28/12/2011 (LF pour 2012); https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000025044460 | BOI-IR-RICI-110 | Décret 2012-547 du 23/04/2012 - art 1 (modifie art. 199 terdecies-0 A du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000025744568/2012-04-26/ | Art. 199 terdecies-0 A, VI ter. du CGI; https://www.legifrance.gouv.fr/codes/id/LEGIARTI000025746318/2012-04-26 | Décret n° 2012-547 du 23/04/2012 - art 1 (modifie art. 199 terdecies-0 A du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000025744568/2012-04-26/ | Art. 199 terdecies-0 A, VI ter A. du CGI; https://www.legifrance.gouv.fr/codes/id/LEGIARTI000006303146/2012-11-04/</t>
   </si>
   <si>
     <t>2012-04-25 | 2012-12-29</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>43 %</t>
   </si>
   <si>
     <t>19 000 €</t>
   </si>
   <si>
     <t>45 %</t>
-  </si>
-[...1 lines deleted...]
-    <t>50 %</t>
   </si>
   <si>
     <t>Article 199 terdecies-0 A, I du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000025074039/2012-01-01/ | Décret n° 2011-520 du 13/05/2011, Art 1, F, 1°; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000023995355 | Article 199 terdecies-0 A, I du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000024020726/2011-05-16/ | Loi 2011-1977 du 28/12/2011 (LF pour 2012) - art. 9; https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000025048618&amp;cidTexte=JORFTEXT000025044460 | BOI N°31 du 14/03/2012 - 5-B12-12 | BOI-IR-DOMIC-40 | Décret 2011-520 du 13/05/2011 - art. 1 (modifie art. 199 terdecies-0 A du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000023997578/2011-05-16/ | Art. 199 terdecies-0 A, VI ter. du CGI; https://www.legifrance.gouv.fr/codes/id/LEGIARTI000024020726/2011-05-16/ | Loi 2011-900 du 29/07/2011 de finances rectificative pour 2011 (1) art. 42-43 (modifie art. 199 terdecies-0 A du CGI); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000024415853/2011-07-31/ | Art. 199 terdecies-0 A, VI ter A. du CGI; https://www.legifrance.gouv.fr/codes/id/LEGIARTI000006303146/2011-11-04/</t>
   </si>
   <si>
     <t>2011-12-29</t>
   </si>
   <si>
     <t>Les taux de la réduction d’impôt ont été diminués par l’article 105 de la loi de finances pour 2011 (n° 2010-1657 du 29/12/2010) pour les investissements réalisés à compter du 1er janvier 2011 puis par l’article 83 de la loi de finances pour 2012 (n° 2011-1977 du 28/12/2011) pour les investissements réalisés à compter du 1er janvier 2012. | Le taux de la réduction d'impôt était fixé, pour les investissements réalisés jusqu'au 31 décembre 2010, à 40 % des sommes versées. Le taux de la réduction d'impôt a été diminué les investissements réalisés à compter du 1er janvier 2011 puis par l’article 83 de la loi de finances pour 2012 (n° 2011-1977 du 28/12/2011) pour les investissements réalisés à compter du 1er janvier 2012.</t>
   </si>
   <si>
     <t>01/01/2009</t>
   </si>
   <si>
     <t>40 %</t>
   </si>
   <si>
     <t>Article 199 terdecies-0 A, II bis, du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000021629212/2010-01-01/ | Loi 2008-1425 du 27/12/2008 (LF pour 2009); https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000019995721 | BOI 5 B-9-09 n°35 du 31/03/2009 | Loi de finances pour 2011 2010-1657 du 29/12/2010 art. 105</t>
   </si>
   <si>
     <t>2009-12-31 | 2010-12-30</t>
   </si>
   <si>
     <t>Loi de finances pour 2011 2010-1657 du 29/12/2010 art. 105</t>
   </si>
@@ -777,2106 +792,2394 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006323012&amp;cidTexte=JORFTEXT000000273196" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000569621" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006303135/1996-05-12/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AA28"/>
+  <dimension ref="A1:AE28"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
-      <c r="Y1" s="1" t="s">
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+      <c r="AA1" s="1"/>
+      <c r="AB1" s="1"/>
+      <c r="AC1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="Z1" s="1" t="s">
+      <c r="AD1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="AA1" s="1" t="s">
+      <c r="AE1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
-      <c r="K2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
-      <c r="O2" s="1"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O2" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
-      <c r="S2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="T2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1" t="s">
+        <v>7</v>
+      </c>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
-      <c r="W2" s="1"/>
+      <c r="W2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
+      <c r="AB2" s="1"/>
+      <c r="AC2" s="1"/>
+      <c r="AD2" s="1"/>
+      <c r="AE2" s="1"/>
     </row>
-    <row r="3" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
-      <c r="K3" s="1" t="s">
+      <c r="K3" s="1"/>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="L3" s="1" t="s">
+      <c r="P3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="M3" s="1" t="s">
+      <c r="Q3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="N3" s="1" t="s">
+      <c r="R3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="O3" s="1" t="s">
+      <c r="S3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="P3" s="1" t="s">
+      <c r="T3" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="Q3" s="1" t="s">
+      <c r="U3" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="R3" s="1" t="s">
+      <c r="V3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="S3" s="1" t="s">
+      <c r="W3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="T3" s="1" t="s">
+      <c r="X3" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="U3" s="1" t="s">
+      <c r="Y3" s="1" t="s">
         <v>21</v>
       </c>
-      <c r="V3" s="1" t="s">
+      <c r="Z3" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="W3" s="1" t="s">
+      <c r="AA3" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="X3" s="1" t="s">
+      <c r="AB3" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="Y3" s="1"/>
-[...1 lines deleted...]
-      <c r="AA3" s="1"/>
+      <c r="AC3" s="1"/>
+      <c r="AD3" s="1"/>
+      <c r="AE3" s="1"/>
     </row>
-    <row r="4" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>27</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>29</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>30</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="K4" s="1"/>
-[...2 lines deleted...]
-      <c r="N4" s="1"/>
+      <c r="K4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="N4" s="1" t="s">
+        <v>35</v>
+      </c>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
+      <c r="AC4" s="1"/>
+      <c r="AD4" s="1"/>
+      <c r="AE4" s="1"/>
     </row>
-    <row r="5" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E5" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="G5" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="H5" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="I5" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="J5" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
         <v>39</v>
       </c>
       <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" t="s">
+        <v>43</v>
+      </c>
+      <c r="P5" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>46</v>
+      </c>
+      <c r="R5" t="s">
+        <v>37</v>
+      </c>
+      <c r="S5" t="s">
+        <v>47</v>
+      </c>
+      <c r="T5" t="s">
+        <v>38</v>
+      </c>
+      <c r="U5" t="s">
+        <v>38</v>
+      </c>
+      <c r="V5" t="s">
+        <v>38</v>
+      </c>
+      <c r="W5" t="s">
         <v>40</v>
-      </c>
-[...28 lines deleted...]
-        <v>42</v>
       </c>
       <c r="X5" t="s">
         <v>43</v>
       </c>
       <c r="Y5" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="Z5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="AA5" t="s">
-        <v>34</v>
+        <v>48</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>50</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="6" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" t="s">
+        <v>37</v>
+      </c>
+      <c r="G6" t="s">
+        <v>39</v>
+      </c>
+      <c r="H6" t="s">
+        <v>38</v>
+      </c>
+      <c r="I6" t="s">
+        <v>40</v>
+      </c>
+      <c r="J6" t="s">
+        <v>41</v>
+      </c>
+      <c r="K6" t="s">
+        <v>38</v>
+      </c>
+      <c r="L6" t="s">
+        <v>38</v>
+      </c>
+      <c r="M6" t="s">
+        <v>38</v>
+      </c>
+      <c r="N6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O6" t="s">
+        <v>43</v>
+      </c>
+      <c r="P6" t="s">
         <v>45</v>
       </c>
-      <c r="B6" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="Q6" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="R6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="S6" t="s">
-        <v>33</v>
+        <v>47</v>
       </c>
       <c r="T6" t="s">
         <v>38</v>
       </c>
       <c r="U6" t="s">
         <v>38</v>
       </c>
       <c r="V6" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="W6" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="X6" t="s">
         <v>43</v>
       </c>
       <c r="Y6" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>54</v>
+      </c>
+      <c r="B7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" t="s">
+        <v>39</v>
+      </c>
+      <c r="H7" t="s">
+        <v>38</v>
+      </c>
+      <c r="I7" t="s">
+        <v>40</v>
+      </c>
+      <c r="J7" t="s">
+        <v>41</v>
+      </c>
+      <c r="K7" t="s">
+        <v>38</v>
+      </c>
+      <c r="L7" t="s">
+        <v>38</v>
+      </c>
+      <c r="M7" t="s">
+        <v>38</v>
+      </c>
+      <c r="N7" t="s">
+        <v>38</v>
+      </c>
+      <c r="O7" t="s">
+        <v>43</v>
+      </c>
+      <c r="P7" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q7" t="s">
         <v>46</v>
       </c>
-      <c r="Z6" t="s">
-[...2 lines deleted...]
-      <c r="AA6" t="s">
+      <c r="R7" t="s">
+        <v>37</v>
+      </c>
+      <c r="S7" t="s">
         <v>47</v>
       </c>
+      <c r="T7" t="s">
+        <v>38</v>
+      </c>
+      <c r="U7" t="s">
+        <v>38</v>
+      </c>
+      <c r="V7" t="s">
+        <v>38</v>
+      </c>
+      <c r="W7" t="s">
+        <v>40</v>
+      </c>
+      <c r="X7" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>37</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>56</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>57</v>
+      </c>
     </row>
-    <row r="7" spans="1:27" x14ac:dyDescent="0.25">
-      <c r="A7" t="s">
+    <row r="8" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" t="s">
+        <v>39</v>
+      </c>
+      <c r="H8" t="s">
+        <v>38</v>
+      </c>
+      <c r="I8" t="s">
+        <v>40</v>
+      </c>
+      <c r="J8" t="s">
+        <v>41</v>
+      </c>
+      <c r="K8" t="s">
+        <v>38</v>
+      </c>
+      <c r="L8" t="s">
+        <v>38</v>
+      </c>
+      <c r="M8" t="s">
+        <v>38</v>
+      </c>
+      <c r="N8" t="s">
+        <v>38</v>
+      </c>
+      <c r="O8" t="s">
+        <v>43</v>
+      </c>
+      <c r="P8" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>46</v>
+      </c>
+      <c r="R8" t="s">
+        <v>37</v>
+      </c>
+      <c r="S8" t="s">
+        <v>47</v>
+      </c>
+      <c r="T8" t="s">
+        <v>38</v>
+      </c>
+      <c r="U8" t="s">
+        <v>38</v>
+      </c>
+      <c r="V8" t="s">
+        <v>38</v>
+      </c>
+      <c r="W8" t="s">
+        <v>40</v>
+      </c>
+      <c r="X8" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA8" t="s">
         <v>48</v>
       </c>
-      <c r="B7" t="s">
-[...29 lines deleted...]
-      <c r="L7" t="s">
+      <c r="AB8" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>60</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" t="s">
         <v>39</v>
       </c>
-      <c r="M7" t="s">
+      <c r="E9" t="s">
         <v>40</v>
       </c>
-      <c r="N7" t="s">
-[...2 lines deleted...]
-      <c r="O7" t="s">
+      <c r="F9" t="s">
+        <v>37</v>
+      </c>
+      <c r="G9" t="s">
+        <v>39</v>
+      </c>
+      <c r="H9" t="s">
+        <v>38</v>
+      </c>
+      <c r="I9" t="s">
+        <v>40</v>
+      </c>
+      <c r="J9" t="s">
         <v>41</v>
       </c>
-      <c r="P7" t="s">
-[...11 lines deleted...]
-      <c r="T7" t="s">
+      <c r="K9" t="s">
+        <v>38</v>
+      </c>
+      <c r="L9" t="s">
+        <v>38</v>
+      </c>
+      <c r="M9" t="s">
+        <v>38</v>
+      </c>
+      <c r="N9" t="s">
+        <v>38</v>
+      </c>
+      <c r="O9" t="s">
+        <v>43</v>
+      </c>
+      <c r="P9" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>46</v>
+      </c>
+      <c r="R9" t="s">
+        <v>37</v>
+      </c>
+      <c r="S9" t="s">
+        <v>47</v>
+      </c>
+      <c r="T9" t="s">
+        <v>38</v>
+      </c>
+      <c r="U9" t="s">
+        <v>38</v>
+      </c>
+      <c r="V9" t="s">
+        <v>38</v>
+      </c>
+      <c r="W9" t="s">
+        <v>40</v>
+      </c>
+      <c r="X9" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB9" t="s">
         <v>49</v>
       </c>
-      <c r="U7" t="s">
+      <c r="AC9" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" t="s">
+        <v>39</v>
+      </c>
+      <c r="H10" t="s">
+        <v>38</v>
+      </c>
+      <c r="I10" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" t="s">
+        <v>41</v>
+      </c>
+      <c r="K10" t="s">
+        <v>38</v>
+      </c>
+      <c r="L10" t="s">
+        <v>38</v>
+      </c>
+      <c r="M10" t="s">
+        <v>38</v>
+      </c>
+      <c r="N10" t="s">
+        <v>38</v>
+      </c>
+      <c r="O10" t="s">
+        <v>43</v>
+      </c>
+      <c r="P10" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>38</v>
+      </c>
+      <c r="R10" t="s">
+        <v>37</v>
+      </c>
+      <c r="S10" t="s">
+        <v>47</v>
+      </c>
+      <c r="T10" t="s">
+        <v>38</v>
+      </c>
+      <c r="U10" t="s">
+        <v>38</v>
+      </c>
+      <c r="V10" t="s">
+        <v>38</v>
+      </c>
+      <c r="W10" t="s">
+        <v>40</v>
+      </c>
+      <c r="X10" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB10" t="s">
         <v>49</v>
       </c>
-      <c r="V7" t="s">
-[...5 lines deleted...]
-      <c r="X7" t="s">
+      <c r="AC10" t="s">
+        <v>67</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>68</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="11" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>69</v>
+      </c>
+      <c r="B11" t="s">
+        <v>37</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" t="s">
+        <v>40</v>
+      </c>
+      <c r="F11" t="s">
+        <v>37</v>
+      </c>
+      <c r="G11" t="s">
+        <v>39</v>
+      </c>
+      <c r="H11" t="s">
+        <v>38</v>
+      </c>
+      <c r="I11" t="s">
+        <v>40</v>
+      </c>
+      <c r="J11" t="s">
+        <v>41</v>
+      </c>
+      <c r="K11" t="s">
+        <v>38</v>
+      </c>
+      <c r="L11" t="s">
+        <v>38</v>
+      </c>
+      <c r="M11" t="s">
+        <v>38</v>
+      </c>
+      <c r="N11" t="s">
+        <v>38</v>
+      </c>
+      <c r="O11" t="s">
         <v>43</v>
       </c>
-      <c r="Y7" t="s">
-[...6 lines deleted...]
-        <v>51</v>
+      <c r="P11" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>38</v>
+      </c>
+      <c r="R11" t="s">
+        <v>37</v>
+      </c>
+      <c r="S11" t="s">
+        <v>47</v>
+      </c>
+      <c r="T11" t="s">
+        <v>38</v>
+      </c>
+      <c r="U11" t="s">
+        <v>38</v>
+      </c>
+      <c r="V11" t="s">
+        <v>38</v>
+      </c>
+      <c r="W11" t="s">
+        <v>40</v>
+      </c>
+      <c r="X11" t="s">
+        <v>55</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>66</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>49</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>71</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>72</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:27" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="L8" t="s">
+    <row r="12" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>73</v>
+      </c>
+      <c r="B12" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" t="s">
+        <v>37</v>
+      </c>
+      <c r="G12" t="s">
+        <v>70</v>
+      </c>
+      <c r="H12" t="s">
         <v>39</v>
       </c>
-      <c r="M8" t="s">
-[...5 lines deleted...]
-      <c r="O8" t="s">
+      <c r="I12" t="s">
+        <v>38</v>
+      </c>
+      <c r="J12" t="s">
         <v>41</v>
       </c>
-      <c r="P8" t="s">
-[...11 lines deleted...]
-      <c r="T8" t="s">
+      <c r="K12" t="s">
+        <v>38</v>
+      </c>
+      <c r="L12" t="s">
+        <v>38</v>
+      </c>
+      <c r="M12" t="s">
+        <v>38</v>
+      </c>
+      <c r="N12" t="s">
+        <v>38</v>
+      </c>
+      <c r="O12" t="s">
+        <v>45</v>
+      </c>
+      <c r="P12" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>38</v>
+      </c>
+      <c r="R12" t="s">
+        <v>37</v>
+      </c>
+      <c r="S12" t="s">
+        <v>47</v>
+      </c>
+      <c r="T12" t="s">
+        <v>45</v>
+      </c>
+      <c r="U12" t="s">
+        <v>75</v>
+      </c>
+      <c r="V12" t="s">
+        <v>37</v>
+      </c>
+      <c r="W12" t="s">
+        <v>41</v>
+      </c>
+      <c r="X12" t="s">
+        <v>76</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>44</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB12" t="s">
         <v>49</v>
       </c>
-      <c r="U8" t="s">
+      <c r="AC12" t="s">
+        <v>77</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>78</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" t="s">
+        <v>38</v>
+      </c>
+      <c r="D13" t="s">
+        <v>70</v>
+      </c>
+      <c r="E13" t="s">
+        <v>37</v>
+      </c>
+      <c r="F13" t="s">
+        <v>37</v>
+      </c>
+      <c r="G13" t="s">
+        <v>70</v>
+      </c>
+      <c r="H13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I13" t="s">
+        <v>38</v>
+      </c>
+      <c r="J13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K13" t="s">
+        <v>38</v>
+      </c>
+      <c r="L13" t="s">
+        <v>38</v>
+      </c>
+      <c r="M13" t="s">
+        <v>38</v>
+      </c>
+      <c r="N13" t="s">
+        <v>38</v>
+      </c>
+      <c r="O13" t="s">
+        <v>81</v>
+      </c>
+      <c r="P13" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>38</v>
+      </c>
+      <c r="R13" t="s">
+        <v>37</v>
+      </c>
+      <c r="S13" t="s">
+        <v>47</v>
+      </c>
+      <c r="T13" t="s">
+        <v>81</v>
+      </c>
+      <c r="U13" t="s">
+        <v>75</v>
+      </c>
+      <c r="V13" t="s">
+        <v>37</v>
+      </c>
+      <c r="W13" t="s">
+        <v>37</v>
+      </c>
+      <c r="X13" t="s">
+        <v>44</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB13" t="s">
         <v>49</v>
       </c>
-      <c r="V8" t="s">
-[...15 lines deleted...]
-        <v>55</v>
+      <c r="AC13" t="s">
+        <v>82</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>83</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>84</v>
       </c>
     </row>
-    <row r="9" spans="1:27" x14ac:dyDescent="0.25">
-[...57 lines deleted...]
-      <c r="T9" t="s">
+    <row r="14" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" t="s">
+        <v>37</v>
+      </c>
+      <c r="C14" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" t="s">
+        <v>70</v>
+      </c>
+      <c r="E14" t="s">
+        <v>37</v>
+      </c>
+      <c r="F14" t="s">
+        <v>37</v>
+      </c>
+      <c r="G14" t="s">
+        <v>70</v>
+      </c>
+      <c r="H14" t="s">
+        <v>38</v>
+      </c>
+      <c r="I14" t="s">
+        <v>38</v>
+      </c>
+      <c r="J14" t="s">
+        <v>38</v>
+      </c>
+      <c r="K14" t="s">
+        <v>38</v>
+      </c>
+      <c r="L14" t="s">
+        <v>38</v>
+      </c>
+      <c r="M14" t="s">
+        <v>38</v>
+      </c>
+      <c r="N14" t="s">
+        <v>38</v>
+      </c>
+      <c r="O14" t="s">
+        <v>81</v>
+      </c>
+      <c r="P14" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>38</v>
+      </c>
+      <c r="R14" t="s">
+        <v>37</v>
+      </c>
+      <c r="S14" t="s">
+        <v>47</v>
+      </c>
+      <c r="T14" t="s">
+        <v>38</v>
+      </c>
+      <c r="U14" t="s">
+        <v>38</v>
+      </c>
+      <c r="V14" t="s">
+        <v>38</v>
+      </c>
+      <c r="W14" t="s">
+        <v>37</v>
+      </c>
+      <c r="X14" t="s">
+        <v>44</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB14" t="s">
         <v>49</v>
       </c>
-      <c r="U9" t="s">
+      <c r="AC14" t="s">
+        <v>86</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>87</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="15" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>89</v>
+      </c>
+      <c r="B15" t="s">
+        <v>37</v>
+      </c>
+      <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>70</v>
+      </c>
+      <c r="E15" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" t="s">
+        <v>37</v>
+      </c>
+      <c r="G15" t="s">
+        <v>70</v>
+      </c>
+      <c r="H15" t="s">
+        <v>38</v>
+      </c>
+      <c r="I15" t="s">
+        <v>38</v>
+      </c>
+      <c r="J15" t="s">
+        <v>38</v>
+      </c>
+      <c r="K15" t="s">
+        <v>38</v>
+      </c>
+      <c r="L15" t="s">
+        <v>38</v>
+      </c>
+      <c r="M15" t="s">
+        <v>38</v>
+      </c>
+      <c r="N15" t="s">
+        <v>38</v>
+      </c>
+      <c r="O15" t="s">
+        <v>81</v>
+      </c>
+      <c r="P15" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>38</v>
+      </c>
+      <c r="R15" t="s">
+        <v>37</v>
+      </c>
+      <c r="S15" t="s">
+        <v>47</v>
+      </c>
+      <c r="T15" t="s">
+        <v>38</v>
+      </c>
+      <c r="U15" t="s">
+        <v>75</v>
+      </c>
+      <c r="V15" t="s">
+        <v>37</v>
+      </c>
+      <c r="W15" t="s">
+        <v>37</v>
+      </c>
+      <c r="X15" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB15" t="s">
         <v>49</v>
       </c>
-      <c r="V9" t="s">
-[...15 lines deleted...]
-        <v>34</v>
+      <c r="AC15" t="s">
+        <v>90</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>91</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>92</v>
       </c>
     </row>
-    <row r="10" spans="1:27" x14ac:dyDescent="0.25">
-[...57 lines deleted...]
-      <c r="T10" t="s">
+    <row r="16" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>93</v>
+      </c>
+      <c r="B16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" t="s">
+        <v>70</v>
+      </c>
+      <c r="E16" t="s">
+        <v>37</v>
+      </c>
+      <c r="F16" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" t="s">
+        <v>70</v>
+      </c>
+      <c r="H16" t="s">
+        <v>38</v>
+      </c>
+      <c r="I16" t="s">
+        <v>38</v>
+      </c>
+      <c r="J16" t="s">
+        <v>38</v>
+      </c>
+      <c r="K16" t="s">
+        <v>38</v>
+      </c>
+      <c r="L16" t="s">
+        <v>38</v>
+      </c>
+      <c r="M16" t="s">
+        <v>38</v>
+      </c>
+      <c r="N16" t="s">
+        <v>38</v>
+      </c>
+      <c r="O16" t="s">
+        <v>38</v>
+      </c>
+      <c r="P16" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>38</v>
+      </c>
+      <c r="R16" t="s">
+        <v>37</v>
+      </c>
+      <c r="S16" t="s">
+        <v>47</v>
+      </c>
+      <c r="T16" t="s">
+        <v>38</v>
+      </c>
+      <c r="U16" t="s">
+        <v>75</v>
+      </c>
+      <c r="V16" t="s">
+        <v>37</v>
+      </c>
+      <c r="W16" t="s">
+        <v>37</v>
+      </c>
+      <c r="X16" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>48</v>
+      </c>
+      <c r="AB16" t="s">
         <v>49</v>
       </c>
-      <c r="U10" t="s">
-[...18 lines deleted...]
-        <v>34</v>
+      <c r="AC16" t="s">
+        <v>94</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="11" spans="1:27" x14ac:dyDescent="0.25">
-[...79 lines deleted...]
-        <v>34</v>
+    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" t="s">
+        <v>96</v>
+      </c>
+      <c r="E17" t="s">
+        <v>37</v>
+      </c>
+      <c r="F17" t="s">
+        <v>37</v>
+      </c>
+      <c r="G17" t="s">
+        <v>97</v>
+      </c>
+      <c r="H17" t="s">
+        <v>38</v>
+      </c>
+      <c r="I17" t="s">
+        <v>38</v>
+      </c>
+      <c r="J17" t="s">
+        <v>38</v>
+      </c>
+      <c r="K17" t="s">
+        <v>38</v>
+      </c>
+      <c r="L17" t="s">
+        <v>38</v>
+      </c>
+      <c r="M17" t="s">
+        <v>38</v>
+      </c>
+      <c r="N17" t="s">
+        <v>38</v>
+      </c>
+      <c r="O17" t="s">
+        <v>38</v>
+      </c>
+      <c r="P17" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>38</v>
+      </c>
+      <c r="R17" t="s">
+        <v>37</v>
+      </c>
+      <c r="S17" t="s">
+        <v>47</v>
+      </c>
+      <c r="T17" t="s">
+        <v>38</v>
+      </c>
+      <c r="U17" t="s">
+        <v>75</v>
+      </c>
+      <c r="V17" t="s">
+        <v>37</v>
+      </c>
+      <c r="W17" t="s">
+        <v>37</v>
+      </c>
+      <c r="X17" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>99</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>100</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>101</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="12" spans="1:27" x14ac:dyDescent="0.25">
-[...79 lines deleted...]
-        <v>74</v>
+    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>102</v>
+      </c>
+      <c r="B18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" t="s">
+        <v>103</v>
+      </c>
+      <c r="E18" t="s">
+        <v>37</v>
+      </c>
+      <c r="F18" t="s">
+        <v>37</v>
+      </c>
+      <c r="G18" t="s">
+        <v>38</v>
+      </c>
+      <c r="H18" t="s">
+        <v>38</v>
+      </c>
+      <c r="I18" t="s">
+        <v>38</v>
+      </c>
+      <c r="J18" t="s">
+        <v>38</v>
+      </c>
+      <c r="K18" t="s">
+        <v>38</v>
+      </c>
+      <c r="L18" t="s">
+        <v>38</v>
+      </c>
+      <c r="M18" t="s">
+        <v>38</v>
+      </c>
+      <c r="N18" t="s">
+        <v>38</v>
+      </c>
+      <c r="O18" t="s">
+        <v>38</v>
+      </c>
+      <c r="P18" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>38</v>
+      </c>
+      <c r="R18" t="s">
+        <v>37</v>
+      </c>
+      <c r="S18" t="s">
+        <v>104</v>
+      </c>
+      <c r="T18" t="s">
+        <v>38</v>
+      </c>
+      <c r="U18" t="s">
+        <v>105</v>
+      </c>
+      <c r="V18" t="s">
+        <v>37</v>
+      </c>
+      <c r="W18" t="s">
+        <v>37</v>
+      </c>
+      <c r="X18" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>110</v>
       </c>
     </row>
-    <row r="13" spans="1:27" x14ac:dyDescent="0.25">
-[...79 lines deleted...]
-        <v>79</v>
+    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>111</v>
+      </c>
+      <c r="B19" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" t="s">
+        <v>112</v>
+      </c>
+      <c r="D19" t="s">
+        <v>103</v>
+      </c>
+      <c r="E19" t="s">
+        <v>37</v>
+      </c>
+      <c r="F19" t="s">
+        <v>37</v>
+      </c>
+      <c r="G19" t="s">
+        <v>38</v>
+      </c>
+      <c r="H19" t="s">
+        <v>38</v>
+      </c>
+      <c r="I19" t="s">
+        <v>38</v>
+      </c>
+      <c r="J19" t="s">
+        <v>38</v>
+      </c>
+      <c r="K19" t="s">
+        <v>38</v>
+      </c>
+      <c r="L19" t="s">
+        <v>38</v>
+      </c>
+      <c r="M19" t="s">
+        <v>38</v>
+      </c>
+      <c r="N19" t="s">
+        <v>38</v>
+      </c>
+      <c r="O19" t="s">
+        <v>38</v>
+      </c>
+      <c r="P19" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>38</v>
+      </c>
+      <c r="R19" t="s">
+        <v>37</v>
+      </c>
+      <c r="S19" t="s">
+        <v>104</v>
+      </c>
+      <c r="T19" t="s">
+        <v>38</v>
+      </c>
+      <c r="U19" t="s">
+        <v>38</v>
+      </c>
+      <c r="V19" t="s">
+        <v>38</v>
+      </c>
+      <c r="W19" t="s">
+        <v>37</v>
+      </c>
+      <c r="X19" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="14" spans="1:27" x14ac:dyDescent="0.25">
-[...79 lines deleted...]
-        <v>83</v>
+    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>113</v>
+      </c>
+      <c r="B20" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" t="s">
+        <v>112</v>
+      </c>
+      <c r="D20" t="s">
+        <v>103</v>
+      </c>
+      <c r="E20" t="s">
+        <v>37</v>
+      </c>
+      <c r="F20" t="s">
+        <v>37</v>
+      </c>
+      <c r="G20" t="s">
+        <v>38</v>
+      </c>
+      <c r="H20" t="s">
+        <v>38</v>
+      </c>
+      <c r="I20" t="s">
+        <v>38</v>
+      </c>
+      <c r="J20" t="s">
+        <v>38</v>
+      </c>
+      <c r="K20" t="s">
+        <v>38</v>
+      </c>
+      <c r="L20" t="s">
+        <v>38</v>
+      </c>
+      <c r="M20" t="s">
+        <v>38</v>
+      </c>
+      <c r="N20" t="s">
+        <v>38</v>
+      </c>
+      <c r="O20" t="s">
+        <v>38</v>
+      </c>
+      <c r="P20" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>38</v>
+      </c>
+      <c r="R20" t="s">
+        <v>37</v>
+      </c>
+      <c r="S20" t="s">
+        <v>38</v>
+      </c>
+      <c r="T20" t="s">
+        <v>38</v>
+      </c>
+      <c r="U20" t="s">
+        <v>38</v>
+      </c>
+      <c r="V20" t="s">
+        <v>38</v>
+      </c>
+      <c r="W20" t="s">
+        <v>38</v>
+      </c>
+      <c r="X20" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="15" spans="1:27" x14ac:dyDescent="0.25">
-[...79 lines deleted...]
-        <v>87</v>
+    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>114</v>
+      </c>
+      <c r="B21" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" t="s">
+        <v>112</v>
+      </c>
+      <c r="D21" t="s">
+        <v>103</v>
+      </c>
+      <c r="E21" t="s">
+        <v>37</v>
+      </c>
+      <c r="F21" t="s">
+        <v>37</v>
+      </c>
+      <c r="G21" t="s">
+        <v>38</v>
+      </c>
+      <c r="H21" t="s">
+        <v>38</v>
+      </c>
+      <c r="I21" t="s">
+        <v>38</v>
+      </c>
+      <c r="J21" t="s">
+        <v>38</v>
+      </c>
+      <c r="K21" t="s">
+        <v>38</v>
+      </c>
+      <c r="L21" t="s">
+        <v>38</v>
+      </c>
+      <c r="M21" t="s">
+        <v>38</v>
+      </c>
+      <c r="N21" t="s">
+        <v>38</v>
+      </c>
+      <c r="O21" t="s">
+        <v>38</v>
+      </c>
+      <c r="P21" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>38</v>
+      </c>
+      <c r="R21" t="s">
+        <v>37</v>
+      </c>
+      <c r="S21" t="s">
+        <v>38</v>
+      </c>
+      <c r="T21" t="s">
+        <v>38</v>
+      </c>
+      <c r="U21" t="s">
+        <v>38</v>
+      </c>
+      <c r="V21" t="s">
+        <v>38</v>
+      </c>
+      <c r="W21" t="s">
+        <v>38</v>
+      </c>
+      <c r="X21" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>115</v>
       </c>
     </row>
-    <row r="16" spans="1:27" x14ac:dyDescent="0.25">
-[...79 lines deleted...]
-        <v>34</v>
+    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>116</v>
+      </c>
+      <c r="B22" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" t="s">
+        <v>112</v>
+      </c>
+      <c r="D22" t="s">
+        <v>38</v>
+      </c>
+      <c r="E22" t="s">
+        <v>37</v>
+      </c>
+      <c r="F22" t="s">
+        <v>37</v>
+      </c>
+      <c r="G22" t="s">
+        <v>38</v>
+      </c>
+      <c r="H22" t="s">
+        <v>38</v>
+      </c>
+      <c r="I22" t="s">
+        <v>38</v>
+      </c>
+      <c r="J22" t="s">
+        <v>38</v>
+      </c>
+      <c r="K22" t="s">
+        <v>38</v>
+      </c>
+      <c r="L22" t="s">
+        <v>38</v>
+      </c>
+      <c r="M22" t="s">
+        <v>38</v>
+      </c>
+      <c r="N22" t="s">
+        <v>38</v>
+      </c>
+      <c r="O22" t="s">
+        <v>38</v>
+      </c>
+      <c r="P22" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>38</v>
+      </c>
+      <c r="R22" t="s">
+        <v>37</v>
+      </c>
+      <c r="S22" t="s">
+        <v>38</v>
+      </c>
+      <c r="T22" t="s">
+        <v>38</v>
+      </c>
+      <c r="U22" t="s">
+        <v>38</v>
+      </c>
+      <c r="V22" t="s">
+        <v>38</v>
+      </c>
+      <c r="W22" t="s">
+        <v>38</v>
+      </c>
+      <c r="X22" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="17" spans="1:27" x14ac:dyDescent="0.25">
-[...79 lines deleted...]
-        <v>34</v>
+    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>118</v>
+      </c>
+      <c r="B23" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" t="s">
+        <v>112</v>
+      </c>
+      <c r="D23" t="s">
+        <v>38</v>
+      </c>
+      <c r="E23" t="s">
+        <v>38</v>
+      </c>
+      <c r="F23" t="s">
+        <v>38</v>
+      </c>
+      <c r="G23" t="s">
+        <v>38</v>
+      </c>
+      <c r="H23" t="s">
+        <v>38</v>
+      </c>
+      <c r="I23" t="s">
+        <v>38</v>
+      </c>
+      <c r="J23" t="s">
+        <v>38</v>
+      </c>
+      <c r="K23" t="s">
+        <v>38</v>
+      </c>
+      <c r="L23" t="s">
+        <v>38</v>
+      </c>
+      <c r="M23" t="s">
+        <v>38</v>
+      </c>
+      <c r="N23" t="s">
+        <v>38</v>
+      </c>
+      <c r="O23" t="s">
+        <v>38</v>
+      </c>
+      <c r="P23" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>38</v>
+      </c>
+      <c r="R23" t="s">
+        <v>37</v>
+      </c>
+      <c r="S23" t="s">
+        <v>38</v>
+      </c>
+      <c r="T23" t="s">
+        <v>38</v>
+      </c>
+      <c r="U23" t="s">
+        <v>38</v>
+      </c>
+      <c r="V23" t="s">
+        <v>38</v>
+      </c>
+      <c r="W23" t="s">
+        <v>38</v>
+      </c>
+      <c r="X23" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="18" spans="1:27" x14ac:dyDescent="0.25">
-[...79 lines deleted...]
-        <v>105</v>
+    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>119</v>
+      </c>
+      <c r="B24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D24" t="s">
+        <v>38</v>
+      </c>
+      <c r="E24" t="s">
+        <v>38</v>
+      </c>
+      <c r="F24" t="s">
+        <v>38</v>
+      </c>
+      <c r="G24" t="s">
+        <v>38</v>
+      </c>
+      <c r="H24" t="s">
+        <v>38</v>
+      </c>
+      <c r="I24" t="s">
+        <v>38</v>
+      </c>
+      <c r="J24" t="s">
+        <v>38</v>
+      </c>
+      <c r="K24" t="s">
+        <v>38</v>
+      </c>
+      <c r="L24" t="s">
+        <v>38</v>
+      </c>
+      <c r="M24" t="s">
+        <v>38</v>
+      </c>
+      <c r="N24" t="s">
+        <v>38</v>
+      </c>
+      <c r="O24" t="s">
+        <v>38</v>
+      </c>
+      <c r="P24" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>38</v>
+      </c>
+      <c r="R24" t="s">
+        <v>37</v>
+      </c>
+      <c r="S24" t="s">
+        <v>38</v>
+      </c>
+      <c r="T24" t="s">
+        <v>38</v>
+      </c>
+      <c r="U24" t="s">
+        <v>38</v>
+      </c>
+      <c r="V24" t="s">
+        <v>38</v>
+      </c>
+      <c r="W24" t="s">
+        <v>38</v>
+      </c>
+      <c r="X24" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="19" spans="1:27" x14ac:dyDescent="0.25">
-[...79 lines deleted...]
-        <v>34</v>
+    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>120</v>
+      </c>
+      <c r="B25" t="s">
+        <v>38</v>
+      </c>
+      <c r="C25" t="s">
+        <v>38</v>
+      </c>
+      <c r="D25" t="s">
+        <v>38</v>
+      </c>
+      <c r="E25" t="s">
+        <v>38</v>
+      </c>
+      <c r="F25" t="s">
+        <v>38</v>
+      </c>
+      <c r="G25" t="s">
+        <v>38</v>
+      </c>
+      <c r="H25" t="s">
+        <v>38</v>
+      </c>
+      <c r="I25" t="s">
+        <v>38</v>
+      </c>
+      <c r="J25" t="s">
+        <v>38</v>
+      </c>
+      <c r="K25" t="s">
+        <v>38</v>
+      </c>
+      <c r="L25" t="s">
+        <v>38</v>
+      </c>
+      <c r="M25" t="s">
+        <v>38</v>
+      </c>
+      <c r="N25" t="s">
+        <v>38</v>
+      </c>
+      <c r="O25" t="s">
+        <v>38</v>
+      </c>
+      <c r="P25" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>38</v>
+      </c>
+      <c r="R25" t="s">
+        <v>37</v>
+      </c>
+      <c r="S25" t="s">
+        <v>38</v>
+      </c>
+      <c r="T25" t="s">
+        <v>38</v>
+      </c>
+      <c r="U25" t="s">
+        <v>38</v>
+      </c>
+      <c r="V25" t="s">
+        <v>38</v>
+      </c>
+      <c r="W25" t="s">
+        <v>38</v>
+      </c>
+      <c r="X25" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>121</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>122</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>123</v>
       </c>
     </row>
-    <row r="20" spans="1:27" x14ac:dyDescent="0.25">
-[...497 lines deleted...]
-    <row r="26" spans="1:27" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="H26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="I26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="J26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="K26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="L26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="M26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="N26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="P26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="Q26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="R26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="S26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="T26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="U26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="V26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="W26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="X26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="Y26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="Z26" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="AA26" t="s">
-        <v>34</v>
+        <v>38</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="25">
-    <mergeCell ref="B1:X1"/>
+    <mergeCell ref="B1:AB1"/>
     <mergeCell ref="A1:A4"/>
-    <mergeCell ref="B2:J2"/>
-[...5 lines deleted...]
-    <mergeCell ref="AA1:AA4"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="O2:S2"/>
+    <mergeCell ref="T2:V2"/>
+    <mergeCell ref="W2:AB2"/>
+    <mergeCell ref="AC1:AC4"/>
+    <mergeCell ref="AD1:AD4"/>
+    <mergeCell ref="AE1:AE4"/>
     <mergeCell ref="B3:D3"/>
-    <mergeCell ref="E3:J3"/>
-[...3 lines deleted...]
-    <mergeCell ref="N3:N4"/>
+    <mergeCell ref="E3:N3"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="T3:T4"/>
     <mergeCell ref="U3:U4"/>
     <mergeCell ref="V3:V4"/>
     <mergeCell ref="W3:W4"/>
     <mergeCell ref="X3:X4"/>
+    <mergeCell ref="Y3:Y4"/>
+    <mergeCell ref="Z3:Z4"/>
+    <mergeCell ref="AA3:AA4"/>
+    <mergeCell ref="AB3:AB4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="Y15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="Y22" r:id="rId3"/>
+    <hyperlink ref="AC15" r:id="rId1"/>
+    <hyperlink ref="AC18" r:id="rId2"/>
+    <hyperlink ref="AC22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>souscriptions</vt:lpstr>
     </vt:vector>