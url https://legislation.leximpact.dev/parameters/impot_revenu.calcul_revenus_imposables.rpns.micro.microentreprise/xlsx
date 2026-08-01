--- v0 (2026-06-11)
+++ v1 (2026-08-01)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="microentreprise" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="259" uniqueCount="115">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Microentreprises</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Régime Micro-BA (1)</t>
   </si>
   <si>
     <t>Micro BIC (4)</t>
   </si>
   <si>
     <t>Micro BNC (9)</t>
   </si>
   <si>
@@ -67,87 +67,105 @@
   <si>
     <t>Majoration des revenus du forfait pour calcul bénéfices réel micro BA (3)</t>
   </si>
   <si>
     <t>Vente</t>
   </si>
   <si>
     <t>Abattement pour le Régime spécial micro BIC pour les activités de service (7)</t>
   </si>
   <si>
     <t>Plafond (10)</t>
   </si>
   <si>
     <t>Plafond (5)</t>
   </si>
   <si>
     <t>Taux (ventes de marchandises) (6)</t>
   </si>
   <si>
     <t>Plafond (8)</t>
   </si>
   <si>
     <t>Taux (Prestations de services)</t>
   </si>
   <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>129 200 €</t>
+  </si>
+  <si>
+    <t>87 %</t>
+  </si>
+  <si>
+    <t>25 %</t>
+  </si>
+  <si>
+    <t>203 100 €</t>
+  </si>
+  <si>
+    <t>71 %</t>
+  </si>
+  <si>
+    <t>83 600 €</t>
+  </si>
+  <si>
+    <t>50 %</t>
+  </si>
+  <si>
+    <t>34 %</t>
+  </si>
+  <si>
+    <t>305 €</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-562 du 29/06/2026, art. 2; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054341109 | Article 69, I. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028447731 | Article 50-0 du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048844097/2023-12-31/</t>
+  </si>
+  <si>
+    <t>2026-06-30 | 2026-07-15</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>120 000 €</t>
   </si>
   <si>
-    <t>87 %</t>
-[...4 lines deleted...]
-  <si>
     <t>188 700 €</t>
   </si>
   <si>
-    <t>71 %</t>
-[...1 lines deleted...]
-  <si>
     <t>77 700 €</t>
   </si>
   <si>
-    <t>50 %</t>
-[...7 lines deleted...]
-  <si>
     <t>Loi n° 2023-1322 du 29 décembre 2023 de finances pour 2024, art. 94; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000048727447 | Article 69, I. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028447731</t>
   </si>
   <si>
     <t>2023-12-30</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>91 900 €</t>
   </si>
   <si>
     <t>Décret n° 2023-422 du 31/05/2023, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047618675 | Article 69, I. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028447731 | Article 50-0 du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048844097/2023-12-31/</t>
   </si>
   <si>
     <t>2023-06-02</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>85 800 €</t>
   </si>
   <si>
     <t>176 200 €</t>
   </si>
   <si>
     <t>72 600 €</t>
   </si>
@@ -741,51 +759,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000028399511" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000025044460" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000023314376" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000021557902" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000234121" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000762233" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000380034" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000356342" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000705191" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N23"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1" t="s">
@@ -912,107 +930,107 @@
       </c>
       <c r="L5" t="s">
         <v>29</v>
       </c>
       <c r="M5" t="s">
         <v>30</v>
       </c>
       <c r="N5" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="E6" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
         <v>26</v>
       </c>
       <c r="I6" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="J6" t="s">
         <v>27</v>
       </c>
       <c r="K6" t="s">
         <v>28</v>
       </c>
       <c r="L6" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
         <v>26</v>
       </c>
       <c r="I7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
         <v>27</v>
       </c>
       <c r="K7" t="s">
         <v>28</v>
       </c>
       <c r="L7" t="s">
         <v>40</v>
       </c>
       <c r="M7" t="s">
         <v>41</v>
       </c>
       <c r="N7" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>42</v>
       </c>
       <c r="B8" t="s">
         <v>43</v>
       </c>
       <c r="C8" t="s">
@@ -1044,598 +1062,642 @@
       </c>
       <c r="L8" t="s">
         <v>46</v>
       </c>
       <c r="M8" t="s">
         <v>47</v>
       </c>
       <c r="N8" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H9" t="s">
         <v>26</v>
       </c>
       <c r="I9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J9" t="s">
         <v>27</v>
       </c>
       <c r="K9" t="s">
         <v>28</v>
       </c>
       <c r="L9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="M9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N9" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
       <c r="G10" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="H10" t="s">
         <v>26</v>
       </c>
       <c r="I10" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="J10" t="s">
         <v>27</v>
       </c>
       <c r="K10" t="s">
         <v>28</v>
       </c>
       <c r="L10" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="M10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="N10" t="s">
-        <v>56</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
       <c r="G11" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
         <v>26</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="J11" t="s">
         <v>27</v>
       </c>
       <c r="K11" t="s">
         <v>28</v>
       </c>
       <c r="L11" t="s">
         <v>60</v>
       </c>
       <c r="M11" t="s">
         <v>61</v>
       </c>
       <c r="N11" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B12" t="s">
         <v>31</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12" t="s">
         <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
       <c r="G12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H12" t="s">
         <v>26</v>
       </c>
       <c r="I12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="J12" t="s">
         <v>27</v>
       </c>
       <c r="K12" t="s">
         <v>28</v>
       </c>
       <c r="L12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
       <c r="G13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H13" t="s">
         <v>26</v>
       </c>
       <c r="I13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J13" t="s">
         <v>27</v>
       </c>
       <c r="K13" t="s">
         <v>28</v>
       </c>
       <c r="L13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B14" t="s">
         <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
       <c r="G14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H14" t="s">
         <v>26</v>
       </c>
       <c r="I14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J14" t="s">
         <v>27</v>
       </c>
       <c r="K14" t="s">
         <v>28</v>
       </c>
       <c r="L14" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="M14" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="N14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15" t="s">
         <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="F15" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="G15" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="H15" t="s">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c r="I15" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="J15" t="s">
-        <v>80</v>
+        <v>27</v>
       </c>
       <c r="K15" t="s">
         <v>28</v>
       </c>
       <c r="L15" t="s">
         <v>81</v>
       </c>
       <c r="M15" t="s">
         <v>82</v>
       </c>
       <c r="N15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>83</v>
       </c>
       <c r="B16" t="s">
         <v>31</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>31</v>
       </c>
       <c r="E16" t="s">
+        <v>79</v>
+      </c>
+      <c r="F16" t="s">
         <v>84</v>
       </c>
-      <c r="F16" t="s">
+      <c r="G16" t="s">
+        <v>80</v>
+      </c>
+      <c r="H16" t="s">
         <v>85</v>
       </c>
-      <c r="G16" t="s">
+      <c r="I16" t="s">
+        <v>80</v>
+      </c>
+      <c r="J16" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
       <c r="K16" t="s">
         <v>28</v>
       </c>
       <c r="L16" t="s">
+        <v>87</v>
+      </c>
+      <c r="M16" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="N16" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" t="s">
+        <v>31</v>
+      </c>
+      <c r="E17" t="s">
         <v>90</v>
       </c>
-      <c r="B17" t="s">
-[...8 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G17" t="s">
         <v>92</v>
       </c>
       <c r="H17" t="s">
         <v>26</v>
       </c>
       <c r="I17" t="s">
         <v>92</v>
       </c>
       <c r="J17" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="K17" t="s">
-        <v>93</v>
+        <v>28</v>
       </c>
       <c r="L17" t="s">
         <v>94</v>
       </c>
       <c r="M17" t="s">
         <v>95</v>
       </c>
       <c r="N17" t="s">
-        <v>96</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>96</v>
+      </c>
+      <c r="B18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" t="s">
+        <v>31</v>
+      </c>
+      <c r="E18" t="s">
         <v>97</v>
       </c>
-      <c r="B18" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="G18" t="s">
         <v>98</v>
       </c>
       <c r="H18" t="s">
         <v>26</v>
       </c>
       <c r="I18" t="s">
         <v>98</v>
       </c>
       <c r="J18" t="s">
-        <v>22</v>
+        <v>93</v>
       </c>
       <c r="K18" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="L18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N18" t="s">
-        <v>31</v>
+        <v>102</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B19" t="s">
         <v>31</v>
       </c>
       <c r="C19" t="s">
         <v>31</v>
       </c>
       <c r="D19" t="s">
         <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
       <c r="G19" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H19" t="s">
         <v>26</v>
       </c>
       <c r="I19" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J19" t="s">
         <v>22</v>
       </c>
       <c r="K19" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="L19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="M19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="N19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20" t="s">
         <v>31</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>31</v>
       </c>
       <c r="E20" t="s">
-        <v>31</v>
+        <v>108</v>
       </c>
       <c r="F20" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G20" t="s">
-        <v>31</v>
+        <v>108</v>
       </c>
       <c r="H20" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="I20" t="s">
-        <v>31</v>
+        <v>108</v>
       </c>
       <c r="J20" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="K20" t="s">
-        <v>31</v>
+        <v>99</v>
       </c>
       <c r="L20" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="M20" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="N20" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>108</v>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>111</v>
+      </c>
+      <c r="B21" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" t="s">
+        <v>31</v>
+      </c>
+      <c r="E21" t="s">
+        <v>31</v>
+      </c>
+      <c r="F21" t="s">
+        <v>31</v>
+      </c>
+      <c r="G21" t="s">
+        <v>31</v>
+      </c>
+      <c r="H21" t="s">
+        <v>31</v>
+      </c>
+      <c r="I21" t="s">
+        <v>31</v>
+      </c>
+      <c r="J21" t="s">
+        <v>31</v>
+      </c>
+      <c r="K21" t="s">
+        <v>31</v>
+      </c>
+      <c r="L21" t="s">
+        <v>112</v>
+      </c>
+      <c r="M21" t="s">
+        <v>113</v>
+      </c>
+      <c r="N21" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:H2"/>
     <mergeCell ref="I2:J2"/>
     <mergeCell ref="L1:L4"/>
     <mergeCell ref="M1:M4"/>
     <mergeCell ref="N1:N4"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="K2:K4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="L10" r:id="rId1"/>
-[...7 lines deleted...]
-    <hyperlink ref="L20" r:id="rId9"/>
+    <hyperlink ref="L11" r:id="rId1"/>
+    <hyperlink ref="L12" r:id="rId2"/>
+    <hyperlink ref="L13" r:id="rId3"/>
+    <hyperlink ref="L14" r:id="rId4"/>
+    <hyperlink ref="L16" r:id="rId5"/>
+    <hyperlink ref="L18" r:id="rId6"/>
+    <hyperlink ref="L19" r:id="rId7"/>
+    <hyperlink ref="L20" r:id="rId8"/>
+    <hyperlink ref="L21" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>microentreprise</vt:lpstr>
     </vt:vector>