--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="calcul_revenus_imposables" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7483" uniqueCount="1013">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7599" uniqueCount="1029">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Calcul des revenus imposables</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Salaires, pensions et rentes</t>
   </si>
   <si>
     <t>Revenu des valeurs et capitaux mobiliers</t>
   </si>
   <si>
     <t>Revenu des professions non salariées</t>
   </si>
   <si>
@@ -466,201 +466,249 @@
   <si>
     <t>Plafond (18)</t>
   </si>
   <si>
     <t>Logement situé en zone A, A bis ou B1</t>
   </si>
   <si>
     <t>Logement situé en zone B2</t>
   </si>
   <si>
     <t>Logement situé en zone B2 ou C</t>
   </si>
   <si>
     <t>Plafond (13)</t>
   </si>
   <si>
     <t>Taux (ventes de marchandises) (14)</t>
   </si>
   <si>
     <t>Plafond (16)</t>
   </si>
   <si>
     <t>Taux (Prestations de services)</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>10 %</t>
+  </si>
+  <si>
+    <t>509 €</t>
+  </si>
+  <si>
+    <t>14 555 €</t>
+  </si>
+  <si>
+    <t>454 €</t>
+  </si>
+  <si>
+    <t>4 439 €</t>
+  </si>
+  <si>
+    <t>70 %</t>
+  </si>
+  <si>
+    <t>50 %</t>
+  </si>
+  <si>
+    <t>40 %</t>
+  </si>
+  <si>
+    <t>30 %</t>
+  </si>
+  <si>
+    <t>4 600 €</t>
+  </si>
+  <si>
+    <t>9 200 €</t>
+  </si>
+  <si>
+    <t>125 %</t>
+  </si>
+  <si>
+    <t>24 %</t>
+  </si>
+  <si>
+    <t>128 826 €</t>
+  </si>
+  <si>
+    <t>129 200 €</t>
+  </si>
+  <si>
+    <t>87 %</t>
+  </si>
+  <si>
+    <t>25 %</t>
+  </si>
+  <si>
+    <t>203 100 €</t>
+  </si>
+  <si>
+    <t>71 %</t>
+  </si>
+  <si>
+    <t>83 600 €</t>
+  </si>
+  <si>
+    <t>34 %</t>
+  </si>
+  <si>
+    <t>305 €</t>
+  </si>
+  <si>
+    <t>15 000 €</t>
+  </si>
+  <si>
+    <t>2,2 %</t>
+  </si>
+  <si>
+    <t>1,7 %</t>
+  </si>
+  <si>
+    <t>1 %</t>
+  </si>
+  <si>
+    <t>0 €</t>
+  </si>
+  <si>
+    <t>0 %</t>
+  </si>
+  <si>
+    <t>6 855 €</t>
+  </si>
+  <si>
+    <t>4 075 €</t>
+  </si>
+  <si>
+    <t>80 %</t>
+  </si>
+  <si>
+    <t>2 822 €</t>
+  </si>
+  <si>
+    <t>17 670 €</t>
+  </si>
+  <si>
+    <t>1 411 €</t>
+  </si>
+  <si>
+    <t>28 430 €</t>
+  </si>
+  <si>
+    <t>100 %</t>
+  </si>
+  <si>
+    <t>10 700 €</t>
+  </si>
+  <si>
+    <t>8 273,64 €</t>
+  </si>
+  <si>
+    <t>12 410,46 €</t>
+  </si>
+  <si>
+    <t>18 859,08 €</t>
+  </si>
+  <si>
+    <t>93 510 €</t>
+  </si>
+  <si>
+    <t>7 650 €</t>
+  </si>
+  <si>
+    <t>15 %</t>
+  </si>
+  <si>
+    <t>85 %</t>
+  </si>
+  <si>
+    <t>Art. 156 du Code général des impôts, premier alinéa du 1° du I; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051765216/2026-07-15 | Décret n° 2026-562 du 29/06/2026, art. 2; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054341109</t>
+  </si>
+  <si>
+    <t>2026-06-30 | 2026-07-15</t>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t/>
-[...2 lines deleted...]
-    <t>10 %</t>
+    <t>127 677 €</t>
+  </si>
+  <si>
+    <t>Article 157 bis du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047622555/2026-07-15 | Art. 196 B du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051212977/2026-02-21/ | Loi 2026-103, art. 4 du 19/02/2026 de finances (LF pour 2026); https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000053508182 | Article 156, II-2° ter, du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047622626 | Décret n° 2026-562 du 29/06/2026, art. 2; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054341109 | Article 158, 5.a. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000042909707/ | Article 83, 3. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000032701943 | Article 69, I. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028447731 | Article 50-0 du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048844097/2023-12-31/ | Art. 156 du Code général des impôts, premier alinéa du 1° du I; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051765216/2026-01-01; déficits provenant d'exploitations agricoles lorsque le total des revenus nets d'autres sources excède 127 677 € | Décret n° 2025-547 du 17 juin 2025, art. 2; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000051754167; au premier alinéa du 1° du I, le montant : « 125 419 € » est remplacé par le montant : « 127 677 € »</t>
+  </si>
+  <si>
+    <t>2026-06-30 | 2026-07-15 | 2025-06-18</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
   </si>
   <si>
     <t>504 €</t>
   </si>
   <si>
     <t>14 426 €</t>
   </si>
   <si>
     <t>450 €</t>
   </si>
   <si>
     <t>4 399 €</t>
   </si>
   <si>
-    <t>70 %</t>
-[...23 lines deleted...]
-    <t>127 677 €</t>
+    <t>125 419 €</t>
   </si>
   <si>
     <t>120 000 €</t>
   </si>
   <si>
-    <t>87 %</t>
-[...4 lines deleted...]
-  <si>
     <t>188 700 €</t>
   </si>
   <si>
-    <t>71 %</t>
-[...1 lines deleted...]
-  <si>
     <t>77 700 €</t>
   </si>
   <si>
-    <t>34 %</t>
-[...23 lines deleted...]
-    <t>6 855 €</t>
+    <t>6 794 €</t>
   </si>
   <si>
     <t>4 039 €</t>
   </si>
   <si>
-    <t>80 %</t>
-[...2 lines deleted...]
-    <t>2 795 €</t>
+    <t>2 796 €</t>
   </si>
   <si>
     <t>17 510 €</t>
   </si>
   <si>
     <t>1 398 €</t>
   </si>
   <si>
     <t>28 170 €</t>
-  </si>
-[...40 lines deleted...]
-    <t>6 794 €</t>
   </si>
   <si>
     <t>Article 157 bis du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047622555/2025-06-02/ | Article 196 B du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000046860788/2025-01-01/ | Loi 2025-127, art. 2 du 14/02/2025 de finances (LF pour 2025); https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000051168019 | Article 156, II-2° ter, du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047622626 | Art. 196 B du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051212977/2025-02-16/ | LOI n°2025-127 du 14 février 2025 - art. 2 (V); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051168007 | Article 158, 5.a. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000042909707/ | Article 83, 3. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000032701943 | Loi n° 2023-1322 du 29 décembre 2023 de finances pour 2024, art. 94; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000048727447 | Article 69, I. du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028447731 | Art. 156 du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000050079659/2024-08-08</t>
   </si>
   <si>
     <t>2025-02-15 | 2023-12-30</t>
   </si>
   <si>
     <t>La Loi de finance 2025 relève les montants de 1.8%. | Les limites sont révisées chaque année dans la même proportion que la limite supérieure de la première tranche du barème de l'impôt sur le revenu. En 2024, l'augmentation était de 1,8 %.</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>495 €</t>
   </si>
   <si>
     <t>14 171 €</t>
   </si>
   <si>
     <t>442 €</t>
   </si>
   <si>
     <t>4 321 €</t>
   </si>
@@ -3523,51 +3571,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000025044460" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000522254" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000333963" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000889172" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DL72"/>
+  <dimension ref="A1:DL73"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -5181,51 +5229,51 @@
       <c r="AH9" t="s">
         <v>162</v>
       </c>
       <c r="AI9" t="s">
         <v>177</v>
       </c>
       <c r="AJ9" t="s">
         <v>178</v>
       </c>
       <c r="AK9" t="s">
         <v>179</v>
       </c>
       <c r="AL9" t="s">
         <v>180</v>
       </c>
       <c r="AM9" t="s">
         <v>181</v>
       </c>
       <c r="AN9" t="s">
         <v>153</v>
       </c>
       <c r="AO9" t="s">
         <v>154</v>
       </c>
       <c r="AP9" t="s">
-        <v>202</v>
+        <v>182</v>
       </c>
       <c r="AQ9" t="s">
         <v>165</v>
       </c>
       <c r="AR9" t="s">
         <v>183</v>
       </c>
       <c r="AS9" t="s">
         <v>154</v>
       </c>
       <c r="AT9" t="s">
         <v>184</v>
       </c>
       <c r="AU9" t="s">
         <v>153</v>
       </c>
       <c r="AV9" t="s">
         <v>153</v>
       </c>
       <c r="AW9" t="s">
         <v>153</v>
       </c>
       <c r="AX9" t="s">
         <v>153</v>
       </c>
@@ -5256,51 +5304,51 @@
       <c r="BG9" t="s">
         <v>153</v>
       </c>
       <c r="BH9" t="s">
         <v>153</v>
       </c>
       <c r="BI9" t="s">
         <v>180</v>
       </c>
       <c r="BJ9" t="s">
         <v>185</v>
       </c>
       <c r="BK9" t="s">
         <v>186</v>
       </c>
       <c r="BL9" t="s">
         <v>187</v>
       </c>
       <c r="BM9" t="s">
         <v>188</v>
       </c>
       <c r="BN9" t="s">
         <v>180</v>
       </c>
       <c r="BO9" t="s">
-        <v>202</v>
+        <v>182</v>
       </c>
       <c r="BP9" t="s">
         <v>153</v>
       </c>
       <c r="BQ9" t="s">
         <v>153</v>
       </c>
       <c r="BR9" t="s">
         <v>153</v>
       </c>
       <c r="BS9" t="s">
         <v>189</v>
       </c>
       <c r="BT9" t="s">
         <v>153</v>
       </c>
       <c r="BU9" t="s">
         <v>153</v>
       </c>
       <c r="BV9" t="s">
         <v>153</v>
       </c>
       <c r="BW9" t="s">
         <v>153</v>
       </c>
@@ -5397,149 +5445,149 @@
       <c r="DB9" t="s">
         <v>160</v>
       </c>
       <c r="DC9" t="s">
         <v>197</v>
       </c>
       <c r="DD9" t="s">
         <v>153</v>
       </c>
       <c r="DE9" t="s">
         <v>153</v>
       </c>
       <c r="DF9" t="s">
         <v>153</v>
       </c>
       <c r="DG9" t="s">
         <v>153</v>
       </c>
       <c r="DH9" t="s">
         <v>153</v>
       </c>
       <c r="DI9" t="s">
         <v>153</v>
       </c>
       <c r="DJ9" t="s">
+        <v>202</v>
+      </c>
+      <c r="DK9" t="s">
         <v>203</v>
       </c>
-      <c r="DK9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DL9" t="s">
-        <v>205</v>
+        <v>153</v>
       </c>
     </row>
     <row r="10" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B10" t="s">
         <v>153</v>
       </c>
       <c r="C10" t="s">
         <v>153</v>
       </c>
       <c r="D10" t="s">
         <v>153</v>
       </c>
       <c r="E10" t="s">
         <v>154</v>
       </c>
       <c r="F10" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="G10" t="s">
         <v>153</v>
       </c>
       <c r="H10" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="I10" t="s">
         <v>154</v>
       </c>
       <c r="J10" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="K10" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="L10" t="s">
         <v>159</v>
       </c>
       <c r="M10" t="s">
         <v>160</v>
       </c>
       <c r="N10" t="s">
         <v>161</v>
       </c>
       <c r="O10" t="s">
         <v>162</v>
       </c>
       <c r="P10" t="s">
         <v>161</v>
       </c>
       <c r="Q10" t="s">
         <v>153</v>
       </c>
       <c r="R10" t="s">
         <v>163</v>
       </c>
       <c r="S10" t="s">
         <v>164</v>
       </c>
       <c r="T10" t="s">
         <v>165</v>
       </c>
       <c r="U10" t="s">
         <v>166</v>
       </c>
       <c r="V10" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="W10" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="X10" t="s">
         <v>169</v>
       </c>
       <c r="Y10" t="s">
         <v>170</v>
       </c>
       <c r="Z10" t="s">
-        <v>171</v>
+        <v>211</v>
       </c>
       <c r="AA10" t="s">
         <v>172</v>
       </c>
       <c r="AB10" t="s">
-        <v>173</v>
+        <v>212</v>
       </c>
       <c r="AC10" t="s">
         <v>160</v>
       </c>
       <c r="AD10" t="s">
-        <v>173</v>
+        <v>212</v>
       </c>
       <c r="AE10" t="s">
         <v>174</v>
       </c>
       <c r="AF10" t="s">
         <v>175</v>
       </c>
       <c r="AG10" t="s">
         <v>176</v>
       </c>
       <c r="AH10" t="s">
         <v>162</v>
       </c>
       <c r="AI10" t="s">
         <v>177</v>
       </c>
       <c r="AJ10" t="s">
         <v>178</v>
       </c>
       <c r="AK10" t="s">
         <v>179</v>
       </c>
       <c r="AL10" t="s">
         <v>180</v>
       </c>
@@ -5833,105 +5881,105 @@
       <c r="R11" t="s">
         <v>163</v>
       </c>
       <c r="S11" t="s">
         <v>164</v>
       </c>
       <c r="T11" t="s">
         <v>165</v>
       </c>
       <c r="U11" t="s">
         <v>166</v>
       </c>
       <c r="V11" t="s">
         <v>227</v>
       </c>
       <c r="W11" t="s">
         <v>228</v>
       </c>
       <c r="X11" t="s">
         <v>169</v>
       </c>
       <c r="Y11" t="s">
         <v>170</v>
       </c>
       <c r="Z11" t="s">
-        <v>229</v>
+        <v>211</v>
       </c>
       <c r="AA11" t="s">
         <v>172</v>
       </c>
       <c r="AB11" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="AC11" t="s">
         <v>160</v>
       </c>
       <c r="AD11" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="AE11" t="s">
         <v>174</v>
       </c>
       <c r="AF11" t="s">
         <v>175</v>
       </c>
       <c r="AG11" t="s">
         <v>176</v>
       </c>
       <c r="AH11" t="s">
         <v>162</v>
       </c>
       <c r="AI11" t="s">
         <v>177</v>
       </c>
       <c r="AJ11" t="s">
         <v>178</v>
       </c>
       <c r="AK11" t="s">
         <v>179</v>
       </c>
       <c r="AL11" t="s">
         <v>180</v>
       </c>
       <c r="AM11" t="s">
         <v>181</v>
       </c>
       <c r="AN11" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AO11" t="s">
         <v>154</v>
       </c>
       <c r="AP11" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="AQ11" t="s">
         <v>165</v>
       </c>
       <c r="AR11" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="AS11" t="s">
         <v>154</v>
       </c>
       <c r="AT11" t="s">
         <v>184</v>
       </c>
       <c r="AU11" t="s">
         <v>153</v>
       </c>
       <c r="AV11" t="s">
         <v>153</v>
       </c>
       <c r="AW11" t="s">
         <v>153</v>
       </c>
       <c r="AX11" t="s">
         <v>153</v>
       </c>
       <c r="AY11" t="s">
         <v>153</v>
       </c>
       <c r="AZ11" t="s">
         <v>153</v>
       </c>
@@ -5941,123 +5989,123 @@
       <c r="BB11" t="s">
         <v>153</v>
       </c>
       <c r="BC11" t="s">
         <v>153</v>
       </c>
       <c r="BD11" t="s">
         <v>153</v>
       </c>
       <c r="BE11" t="s">
         <v>153</v>
       </c>
       <c r="BF11" t="s">
         <v>153</v>
       </c>
       <c r="BG11" t="s">
         <v>153</v>
       </c>
       <c r="BH11" t="s">
         <v>153</v>
       </c>
       <c r="BI11" t="s">
         <v>180</v>
       </c>
       <c r="BJ11" t="s">
+        <v>231</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>232</v>
+      </c>
+      <c r="BL11" t="s">
         <v>233</v>
       </c>
-      <c r="BK11" t="s">
+      <c r="BM11" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
       <c r="BN11" t="s">
         <v>180</v>
       </c>
       <c r="BO11" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="BP11" t="s">
         <v>153</v>
       </c>
       <c r="BQ11" t="s">
         <v>153</v>
       </c>
       <c r="BR11" t="s">
         <v>153</v>
       </c>
       <c r="BS11" t="s">
         <v>189</v>
       </c>
       <c r="BT11" t="s">
         <v>153</v>
       </c>
       <c r="BU11" t="s">
         <v>153</v>
       </c>
       <c r="BV11" t="s">
         <v>153</v>
       </c>
       <c r="BW11" t="s">
         <v>153</v>
       </c>
       <c r="BX11" t="s">
         <v>153</v>
       </c>
       <c r="BY11" t="s">
         <v>153</v>
       </c>
       <c r="BZ11" t="s">
         <v>153</v>
       </c>
       <c r="CA11" t="s">
         <v>153</v>
       </c>
       <c r="CB11" t="s">
         <v>153</v>
       </c>
       <c r="CC11" t="s">
         <v>153</v>
       </c>
       <c r="CD11" t="s">
         <v>153</v>
       </c>
       <c r="CE11" t="s">
         <v>190</v>
       </c>
       <c r="CF11" t="s">
-        <v>237</v>
+        <v>191</v>
       </c>
       <c r="CG11" t="s">
-        <v>238</v>
+        <v>192</v>
       </c>
       <c r="CH11" t="s">
-        <v>239</v>
+        <v>193</v>
       </c>
       <c r="CI11" t="s">
         <v>194</v>
       </c>
       <c r="CJ11" t="s">
         <v>195</v>
       </c>
       <c r="CK11" t="s">
         <v>190</v>
       </c>
       <c r="CL11" t="s">
         <v>153</v>
       </c>
       <c r="CM11" t="s">
         <v>153</v>
       </c>
       <c r="CN11" t="s">
         <v>153</v>
       </c>
       <c r="CO11" t="s">
         <v>153</v>
       </c>
       <c r="CP11" t="s">
         <v>153</v>
       </c>
@@ -6097,191 +6145,191 @@
       <c r="DB11" t="s">
         <v>160</v>
       </c>
       <c r="DC11" t="s">
         <v>197</v>
       </c>
       <c r="DD11" t="s">
         <v>153</v>
       </c>
       <c r="DE11" t="s">
         <v>153</v>
       </c>
       <c r="DF11" t="s">
         <v>153</v>
       </c>
       <c r="DG11" t="s">
         <v>153</v>
       </c>
       <c r="DH11" t="s">
         <v>153</v>
       </c>
       <c r="DI11" t="s">
         <v>153</v>
       </c>
       <c r="DJ11" t="s">
-        <v>240</v>
+        <v>235</v>
       </c>
       <c r="DK11" t="s">
-        <v>241</v>
+        <v>236</v>
       </c>
       <c r="DL11" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
     </row>
     <row r="12" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="B12" t="s">
         <v>153</v>
       </c>
       <c r="C12" t="s">
         <v>153</v>
       </c>
       <c r="D12" t="s">
         <v>153</v>
       </c>
       <c r="E12" t="s">
         <v>154</v>
       </c>
       <c r="F12" t="s">
-        <v>244</v>
+        <v>239</v>
       </c>
       <c r="G12" t="s">
         <v>153</v>
       </c>
       <c r="H12" t="s">
-        <v>245</v>
+        <v>240</v>
       </c>
       <c r="I12" t="s">
         <v>154</v>
       </c>
       <c r="J12" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="K12" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="L12" t="s">
         <v>159</v>
       </c>
       <c r="M12" t="s">
         <v>160</v>
       </c>
       <c r="N12" t="s">
         <v>161</v>
       </c>
       <c r="O12" t="s">
         <v>162</v>
       </c>
       <c r="P12" t="s">
         <v>161</v>
       </c>
       <c r="Q12" t="s">
         <v>153</v>
       </c>
       <c r="R12" t="s">
         <v>163</v>
       </c>
       <c r="S12" t="s">
         <v>164</v>
       </c>
       <c r="T12" t="s">
         <v>165</v>
       </c>
       <c r="U12" t="s">
         <v>166</v>
       </c>
       <c r="V12" t="s">
-        <v>248</v>
+        <v>243</v>
       </c>
       <c r="W12" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="X12" t="s">
         <v>169</v>
       </c>
       <c r="Y12" t="s">
         <v>170</v>
       </c>
       <c r="Z12" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="AA12" t="s">
         <v>172</v>
       </c>
       <c r="AB12" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="AC12" t="s">
         <v>160</v>
       </c>
       <c r="AD12" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="AE12" t="s">
         <v>174</v>
       </c>
       <c r="AF12" t="s">
         <v>175</v>
       </c>
       <c r="AG12" t="s">
         <v>176</v>
       </c>
       <c r="AH12" t="s">
         <v>162</v>
       </c>
       <c r="AI12" t="s">
         <v>177</v>
       </c>
       <c r="AJ12" t="s">
         <v>178</v>
       </c>
       <c r="AK12" t="s">
         <v>179</v>
       </c>
       <c r="AL12" t="s">
         <v>180</v>
       </c>
       <c r="AM12" t="s">
         <v>181</v>
       </c>
       <c r="AN12" t="s">
-        <v>196</v>
+        <v>154</v>
       </c>
       <c r="AO12" t="s">
         <v>154</v>
       </c>
       <c r="AP12" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="AQ12" t="s">
         <v>165</v>
       </c>
       <c r="AR12" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="AS12" t="s">
         <v>154</v>
       </c>
       <c r="AT12" t="s">
         <v>184</v>
       </c>
       <c r="AU12" t="s">
         <v>153</v>
       </c>
       <c r="AV12" t="s">
         <v>153</v>
       </c>
       <c r="AW12" t="s">
         <v>153</v>
       </c>
       <c r="AX12" t="s">
         <v>153</v>
       </c>
       <c r="AY12" t="s">
         <v>153</v>
       </c>
       <c r="AZ12" t="s">
         <v>153</v>
       </c>
@@ -6291,123 +6339,123 @@
       <c r="BB12" t="s">
         <v>153</v>
       </c>
       <c r="BC12" t="s">
         <v>153</v>
       </c>
       <c r="BD12" t="s">
         <v>153</v>
       </c>
       <c r="BE12" t="s">
         <v>153</v>
       </c>
       <c r="BF12" t="s">
         <v>153</v>
       </c>
       <c r="BG12" t="s">
         <v>153</v>
       </c>
       <c r="BH12" t="s">
         <v>153</v>
       </c>
       <c r="BI12" t="s">
         <v>180</v>
       </c>
       <c r="BJ12" t="s">
+        <v>249</v>
+      </c>
+      <c r="BK12" t="s">
+        <v>250</v>
+      </c>
+      <c r="BL12" t="s">
         <v>251</v>
       </c>
-      <c r="BK12" t="s">
+      <c r="BM12" t="s">
         <v>252</v>
-      </c>
-[...4 lines deleted...]
-        <v>254</v>
       </c>
       <c r="BN12" t="s">
         <v>180</v>
       </c>
       <c r="BO12" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="BP12" t="s">
         <v>153</v>
       </c>
       <c r="BQ12" t="s">
         <v>153</v>
       </c>
       <c r="BR12" t="s">
         <v>153</v>
       </c>
       <c r="BS12" t="s">
         <v>189</v>
       </c>
       <c r="BT12" t="s">
         <v>153</v>
       </c>
       <c r="BU12" t="s">
         <v>153</v>
       </c>
       <c r="BV12" t="s">
         <v>153</v>
       </c>
       <c r="BW12" t="s">
         <v>153</v>
       </c>
       <c r="BX12" t="s">
         <v>153</v>
       </c>
       <c r="BY12" t="s">
         <v>153</v>
       </c>
       <c r="BZ12" t="s">
         <v>153</v>
       </c>
       <c r="CA12" t="s">
         <v>153</v>
       </c>
       <c r="CB12" t="s">
         <v>153</v>
       </c>
       <c r="CC12" t="s">
         <v>153</v>
       </c>
       <c r="CD12" t="s">
         <v>153</v>
       </c>
       <c r="CE12" t="s">
         <v>190</v>
       </c>
       <c r="CF12" t="s">
+        <v>253</v>
+      </c>
+      <c r="CG12" t="s">
+        <v>254</v>
+      </c>
+      <c r="CH12" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>257</v>
       </c>
       <c r="CI12" t="s">
         <v>194</v>
       </c>
       <c r="CJ12" t="s">
         <v>195</v>
       </c>
       <c r="CK12" t="s">
         <v>190</v>
       </c>
       <c r="CL12" t="s">
         <v>153</v>
       </c>
       <c r="CM12" t="s">
         <v>153</v>
       </c>
       <c r="CN12" t="s">
         <v>153</v>
       </c>
       <c r="CO12" t="s">
         <v>153</v>
       </c>
       <c r="CP12" t="s">
         <v>153</v>
       </c>
@@ -6447,191 +6495,191 @@
       <c r="DB12" t="s">
         <v>160</v>
       </c>
       <c r="DC12" t="s">
         <v>197</v>
       </c>
       <c r="DD12" t="s">
         <v>153</v>
       </c>
       <c r="DE12" t="s">
         <v>153</v>
       </c>
       <c r="DF12" t="s">
         <v>153</v>
       </c>
       <c r="DG12" t="s">
         <v>153</v>
       </c>
       <c r="DH12" t="s">
         <v>153</v>
       </c>
       <c r="DI12" t="s">
         <v>153</v>
       </c>
       <c r="DJ12" t="s">
+        <v>256</v>
+      </c>
+      <c r="DK12" t="s">
+        <v>257</v>
+      </c>
+      <c r="DL12" t="s">
         <v>258</v>
-      </c>
-[...4 lines deleted...]
-        <v>260</v>
       </c>
     </row>
     <row r="13" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B13" t="s">
         <v>153</v>
       </c>
       <c r="C13" t="s">
         <v>153</v>
       </c>
       <c r="D13" t="s">
         <v>153</v>
       </c>
       <c r="E13" t="s">
         <v>154</v>
       </c>
       <c r="F13" t="s">
-        <v>209</v>
+        <v>260</v>
       </c>
       <c r="G13" t="s">
         <v>153</v>
       </c>
       <c r="H13" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="I13" t="s">
         <v>154</v>
       </c>
       <c r="J13" t="s">
+        <v>262</v>
+      </c>
+      <c r="K13" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="L13" t="s">
         <v>159</v>
       </c>
       <c r="M13" t="s">
         <v>160</v>
       </c>
       <c r="N13" t="s">
         <v>161</v>
       </c>
       <c r="O13" t="s">
         <v>162</v>
       </c>
       <c r="P13" t="s">
         <v>161</v>
       </c>
       <c r="Q13" t="s">
         <v>153</v>
       </c>
       <c r="R13" t="s">
         <v>163</v>
       </c>
       <c r="S13" t="s">
         <v>164</v>
       </c>
       <c r="T13" t="s">
         <v>165</v>
       </c>
       <c r="U13" t="s">
         <v>166</v>
       </c>
       <c r="V13" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="W13" t="s">
-        <v>228</v>
+        <v>244</v>
       </c>
       <c r="X13" t="s">
         <v>169</v>
       </c>
       <c r="Y13" t="s">
         <v>170</v>
       </c>
       <c r="Z13" t="s">
-        <v>229</v>
+        <v>245</v>
       </c>
       <c r="AA13" t="s">
         <v>172</v>
       </c>
       <c r="AB13" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="AC13" t="s">
         <v>160</v>
       </c>
       <c r="AD13" t="s">
-        <v>230</v>
+        <v>246</v>
       </c>
       <c r="AE13" t="s">
         <v>174</v>
       </c>
       <c r="AF13" t="s">
         <v>175</v>
       </c>
       <c r="AG13" t="s">
         <v>176</v>
       </c>
       <c r="AH13" t="s">
         <v>162</v>
       </c>
       <c r="AI13" t="s">
         <v>177</v>
       </c>
       <c r="AJ13" t="s">
         <v>178</v>
       </c>
       <c r="AK13" t="s">
         <v>179</v>
       </c>
       <c r="AL13" t="s">
         <v>180</v>
       </c>
       <c r="AM13" t="s">
         <v>181</v>
       </c>
       <c r="AN13" t="s">
-        <v>266</v>
+        <v>196</v>
       </c>
       <c r="AO13" t="s">
         <v>154</v>
       </c>
       <c r="AP13" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="AQ13" t="s">
         <v>165</v>
       </c>
       <c r="AR13" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="AS13" t="s">
         <v>154</v>
       </c>
       <c r="AT13" t="s">
         <v>184</v>
       </c>
       <c r="AU13" t="s">
         <v>153</v>
       </c>
       <c r="AV13" t="s">
         <v>153</v>
       </c>
       <c r="AW13" t="s">
         <v>153</v>
       </c>
       <c r="AX13" t="s">
         <v>153</v>
       </c>
       <c r="AY13" t="s">
         <v>153</v>
       </c>
       <c r="AZ13" t="s">
         <v>153</v>
       </c>
@@ -6641,123 +6689,123 @@
       <c r="BB13" t="s">
         <v>153</v>
       </c>
       <c r="BC13" t="s">
         <v>153</v>
       </c>
       <c r="BD13" t="s">
         <v>153</v>
       </c>
       <c r="BE13" t="s">
         <v>153</v>
       </c>
       <c r="BF13" t="s">
         <v>153</v>
       </c>
       <c r="BG13" t="s">
         <v>153</v>
       </c>
       <c r="BH13" t="s">
         <v>153</v>
       </c>
       <c r="BI13" t="s">
         <v>180</v>
       </c>
       <c r="BJ13" t="s">
+        <v>267</v>
+      </c>
+      <c r="BK13" t="s">
+        <v>268</v>
+      </c>
+      <c r="BL13" t="s">
         <v>269</v>
       </c>
-      <c r="BK13" t="s">
+      <c r="BM13" t="s">
         <v>270</v>
-      </c>
-[...4 lines deleted...]
-        <v>272</v>
       </c>
       <c r="BN13" t="s">
         <v>180</v>
       </c>
       <c r="BO13" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="BP13" t="s">
         <v>153</v>
       </c>
       <c r="BQ13" t="s">
         <v>153</v>
       </c>
       <c r="BR13" t="s">
         <v>153</v>
       </c>
       <c r="BS13" t="s">
         <v>189</v>
       </c>
       <c r="BT13" t="s">
         <v>153</v>
       </c>
       <c r="BU13" t="s">
         <v>153</v>
       </c>
       <c r="BV13" t="s">
         <v>153</v>
       </c>
       <c r="BW13" t="s">
         <v>153</v>
       </c>
       <c r="BX13" t="s">
         <v>153</v>
       </c>
       <c r="BY13" t="s">
         <v>153</v>
       </c>
       <c r="BZ13" t="s">
         <v>153</v>
       </c>
       <c r="CA13" t="s">
         <v>153</v>
       </c>
       <c r="CB13" t="s">
         <v>153</v>
       </c>
       <c r="CC13" t="s">
         <v>153</v>
       </c>
       <c r="CD13" t="s">
         <v>153</v>
       </c>
       <c r="CE13" t="s">
         <v>190</v>
       </c>
       <c r="CF13" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="CG13" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="CH13" t="s">
-        <v>257</v>
+        <v>273</v>
       </c>
       <c r="CI13" t="s">
         <v>194</v>
       </c>
       <c r="CJ13" t="s">
         <v>195</v>
       </c>
       <c r="CK13" t="s">
         <v>190</v>
       </c>
       <c r="CL13" t="s">
         <v>153</v>
       </c>
       <c r="CM13" t="s">
         <v>153</v>
       </c>
       <c r="CN13" t="s">
         <v>153</v>
       </c>
       <c r="CO13" t="s">
         <v>153</v>
       </c>
       <c r="CP13" t="s">
         <v>153</v>
       </c>
@@ -6797,191 +6845,191 @@
       <c r="DB13" t="s">
         <v>160</v>
       </c>
       <c r="DC13" t="s">
         <v>197</v>
       </c>
       <c r="DD13" t="s">
         <v>153</v>
       </c>
       <c r="DE13" t="s">
         <v>153</v>
       </c>
       <c r="DF13" t="s">
         <v>153</v>
       </c>
       <c r="DG13" t="s">
         <v>153</v>
       </c>
       <c r="DH13" t="s">
         <v>153</v>
       </c>
       <c r="DI13" t="s">
         <v>153</v>
       </c>
       <c r="DJ13" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="DK13" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="DL13" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="14" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B14" t="s">
         <v>153</v>
       </c>
       <c r="C14" t="s">
         <v>153</v>
       </c>
       <c r="D14" t="s">
         <v>153</v>
       </c>
       <c r="E14" t="s">
         <v>154</v>
       </c>
       <c r="F14" t="s">
-        <v>277</v>
+        <v>225</v>
       </c>
       <c r="G14" t="s">
         <v>153</v>
       </c>
       <c r="H14" t="s">
         <v>278</v>
       </c>
       <c r="I14" t="s">
         <v>154</v>
       </c>
       <c r="J14" t="s">
         <v>279</v>
       </c>
       <c r="K14" t="s">
         <v>280</v>
       </c>
       <c r="L14" t="s">
         <v>159</v>
       </c>
       <c r="M14" t="s">
         <v>160</v>
       </c>
       <c r="N14" t="s">
         <v>161</v>
       </c>
       <c r="O14" t="s">
         <v>162</v>
       </c>
       <c r="P14" t="s">
         <v>161</v>
       </c>
       <c r="Q14" t="s">
         <v>153</v>
       </c>
       <c r="R14" t="s">
         <v>163</v>
       </c>
       <c r="S14" t="s">
         <v>164</v>
       </c>
       <c r="T14" t="s">
         <v>165</v>
       </c>
       <c r="U14" t="s">
         <v>166</v>
       </c>
       <c r="V14" t="s">
         <v>281</v>
       </c>
       <c r="W14" t="s">
-        <v>282</v>
+        <v>244</v>
       </c>
       <c r="X14" t="s">
         <v>169</v>
       </c>
       <c r="Y14" t="s">
         <v>170</v>
       </c>
       <c r="Z14" t="s">
-        <v>283</v>
+        <v>245</v>
       </c>
       <c r="AA14" t="s">
         <v>172</v>
       </c>
       <c r="AB14" t="s">
-        <v>284</v>
+        <v>246</v>
       </c>
       <c r="AC14" t="s">
         <v>160</v>
       </c>
       <c r="AD14" t="s">
-        <v>284</v>
+        <v>246</v>
       </c>
       <c r="AE14" t="s">
         <v>174</v>
       </c>
       <c r="AF14" t="s">
         <v>175</v>
       </c>
       <c r="AG14" t="s">
         <v>176</v>
       </c>
       <c r="AH14" t="s">
         <v>162</v>
       </c>
       <c r="AI14" t="s">
         <v>177</v>
       </c>
       <c r="AJ14" t="s">
         <v>178</v>
       </c>
       <c r="AK14" t="s">
         <v>179</v>
       </c>
       <c r="AL14" t="s">
         <v>180</v>
       </c>
       <c r="AM14" t="s">
         <v>181</v>
       </c>
       <c r="AN14" t="s">
-        <v>170</v>
+        <v>282</v>
       </c>
       <c r="AO14" t="s">
         <v>154</v>
       </c>
       <c r="AP14" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="AQ14" t="s">
         <v>165</v>
       </c>
       <c r="AR14" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="AS14" t="s">
         <v>154</v>
       </c>
       <c r="AT14" t="s">
         <v>184</v>
       </c>
       <c r="AU14" t="s">
         <v>153</v>
       </c>
       <c r="AV14" t="s">
         <v>153</v>
       </c>
       <c r="AW14" t="s">
         <v>153</v>
       </c>
       <c r="AX14" t="s">
         <v>153</v>
       </c>
       <c r="AY14" t="s">
         <v>153</v>
       </c>
       <c r="AZ14" t="s">
         <v>153</v>
       </c>
@@ -6991,123 +7039,123 @@
       <c r="BB14" t="s">
         <v>153</v>
       </c>
       <c r="BC14" t="s">
         <v>153</v>
       </c>
       <c r="BD14" t="s">
         <v>153</v>
       </c>
       <c r="BE14" t="s">
         <v>153</v>
       </c>
       <c r="BF14" t="s">
         <v>153</v>
       </c>
       <c r="BG14" t="s">
         <v>153</v>
       </c>
       <c r="BH14" t="s">
         <v>153</v>
       </c>
       <c r="BI14" t="s">
         <v>180</v>
       </c>
       <c r="BJ14" t="s">
+        <v>285</v>
+      </c>
+      <c r="BK14" t="s">
+        <v>286</v>
+      </c>
+      <c r="BL14" t="s">
         <v>287</v>
       </c>
-      <c r="BK14" t="s">
+      <c r="BM14" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
       <c r="BN14" t="s">
         <v>180</v>
       </c>
       <c r="BO14" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
       <c r="BP14" t="s">
         <v>153</v>
       </c>
       <c r="BQ14" t="s">
         <v>153</v>
       </c>
       <c r="BR14" t="s">
         <v>153</v>
       </c>
       <c r="BS14" t="s">
         <v>189</v>
       </c>
       <c r="BT14" t="s">
         <v>153</v>
       </c>
       <c r="BU14" t="s">
         <v>153</v>
       </c>
       <c r="BV14" t="s">
         <v>153</v>
       </c>
       <c r="BW14" t="s">
         <v>153</v>
       </c>
       <c r="BX14" t="s">
         <v>153</v>
       </c>
       <c r="BY14" t="s">
         <v>153</v>
       </c>
       <c r="BZ14" t="s">
         <v>153</v>
       </c>
       <c r="CA14" t="s">
         <v>153</v>
       </c>
       <c r="CB14" t="s">
         <v>153</v>
       </c>
       <c r="CC14" t="s">
         <v>153</v>
       </c>
       <c r="CD14" t="s">
         <v>153</v>
       </c>
       <c r="CE14" t="s">
         <v>190</v>
       </c>
       <c r="CF14" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="CG14" t="s">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="CH14" t="s">
-        <v>257</v>
+        <v>273</v>
       </c>
       <c r="CI14" t="s">
         <v>194</v>
       </c>
       <c r="CJ14" t="s">
         <v>195</v>
       </c>
       <c r="CK14" t="s">
         <v>190</v>
       </c>
       <c r="CL14" t="s">
         <v>153</v>
       </c>
       <c r="CM14" t="s">
         <v>153</v>
       </c>
       <c r="CN14" t="s">
         <v>153</v>
       </c>
       <c r="CO14" t="s">
         <v>153</v>
       </c>
       <c r="CP14" t="s">
         <v>153</v>
       </c>
@@ -7147,191 +7195,191 @@
       <c r="DB14" t="s">
         <v>160</v>
       </c>
       <c r="DC14" t="s">
         <v>197</v>
       </c>
       <c r="DD14" t="s">
         <v>153</v>
       </c>
       <c r="DE14" t="s">
         <v>153</v>
       </c>
       <c r="DF14" t="s">
         <v>153</v>
       </c>
       <c r="DG14" t="s">
         <v>153</v>
       </c>
       <c r="DH14" t="s">
         <v>153</v>
       </c>
       <c r="DI14" t="s">
         <v>153</v>
       </c>
       <c r="DJ14" t="s">
+        <v>289</v>
+      </c>
+      <c r="DK14" t="s">
+        <v>290</v>
+      </c>
+      <c r="DL14" t="s">
         <v>291</v>
-      </c>
-[...4 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="15" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B15" t="s">
         <v>153</v>
       </c>
       <c r="C15" t="s">
         <v>153</v>
       </c>
       <c r="D15" t="s">
         <v>153</v>
       </c>
       <c r="E15" t="s">
         <v>154</v>
       </c>
       <c r="F15" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="G15" t="s">
         <v>153</v>
       </c>
       <c r="H15" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="I15" t="s">
         <v>154</v>
       </c>
       <c r="J15" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="K15" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="L15" t="s">
         <v>159</v>
       </c>
       <c r="M15" t="s">
         <v>160</v>
       </c>
       <c r="N15" t="s">
         <v>161</v>
       </c>
       <c r="O15" t="s">
         <v>162</v>
       </c>
       <c r="P15" t="s">
         <v>161</v>
       </c>
       <c r="Q15" t="s">
         <v>153</v>
       </c>
       <c r="R15" t="s">
         <v>163</v>
       </c>
       <c r="S15" t="s">
         <v>164</v>
       </c>
       <c r="T15" t="s">
         <v>165</v>
       </c>
       <c r="U15" t="s">
         <v>166</v>
       </c>
       <c r="V15" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="W15" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="X15" t="s">
         <v>169</v>
       </c>
       <c r="Y15" t="s">
         <v>170</v>
       </c>
       <c r="Z15" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="AA15" t="s">
         <v>172</v>
       </c>
       <c r="AB15" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="AC15" t="s">
         <v>160</v>
       </c>
       <c r="AD15" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="AE15" t="s">
         <v>174</v>
       </c>
       <c r="AF15" t="s">
         <v>175</v>
       </c>
       <c r="AG15" t="s">
         <v>176</v>
       </c>
       <c r="AH15" t="s">
         <v>162</v>
       </c>
       <c r="AI15" t="s">
         <v>177</v>
       </c>
       <c r="AJ15" t="s">
         <v>178</v>
       </c>
       <c r="AK15" t="s">
         <v>179</v>
       </c>
       <c r="AL15" t="s">
         <v>180</v>
       </c>
       <c r="AM15" t="s">
         <v>181</v>
       </c>
       <c r="AN15" t="s">
         <v>170</v>
       </c>
       <c r="AO15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AP15" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="AQ15" t="s">
         <v>165</v>
       </c>
       <c r="AR15" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="AS15" t="s">
         <v>154</v>
       </c>
       <c r="AT15" t="s">
         <v>184</v>
       </c>
       <c r="AU15" t="s">
         <v>153</v>
       </c>
       <c r="AV15" t="s">
         <v>153</v>
       </c>
       <c r="AW15" t="s">
         <v>153</v>
       </c>
       <c r="AX15" t="s">
         <v>153</v>
       </c>
       <c r="AY15" t="s">
         <v>153</v>
       </c>
       <c r="AZ15" t="s">
         <v>153</v>
       </c>
@@ -7341,126 +7389,126 @@
       <c r="BB15" t="s">
         <v>153</v>
       </c>
       <c r="BC15" t="s">
         <v>153</v>
       </c>
       <c r="BD15" t="s">
         <v>153</v>
       </c>
       <c r="BE15" t="s">
         <v>153</v>
       </c>
       <c r="BF15" t="s">
         <v>153</v>
       </c>
       <c r="BG15" t="s">
         <v>153</v>
       </c>
       <c r="BH15" t="s">
         <v>153</v>
       </c>
       <c r="BI15" t="s">
         <v>180</v>
       </c>
       <c r="BJ15" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="BK15" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="BL15" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="BM15" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="BN15" t="s">
         <v>180</v>
       </c>
       <c r="BO15" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="BP15" t="s">
         <v>153</v>
       </c>
       <c r="BQ15" t="s">
         <v>153</v>
       </c>
       <c r="BR15" t="s">
         <v>153</v>
       </c>
       <c r="BS15" t="s">
         <v>189</v>
       </c>
       <c r="BT15" t="s">
         <v>153</v>
       </c>
       <c r="BU15" t="s">
         <v>153</v>
       </c>
       <c r="BV15" t="s">
         <v>153</v>
       </c>
       <c r="BW15" t="s">
         <v>153</v>
       </c>
       <c r="BX15" t="s">
         <v>153</v>
       </c>
       <c r="BY15" t="s">
         <v>153</v>
       </c>
       <c r="BZ15" t="s">
         <v>153</v>
       </c>
       <c r="CA15" t="s">
         <v>153</v>
       </c>
       <c r="CB15" t="s">
         <v>153</v>
       </c>
       <c r="CC15" t="s">
         <v>153</v>
       </c>
       <c r="CD15" t="s">
         <v>153</v>
       </c>
       <c r="CE15" t="s">
         <v>190</v>
       </c>
       <c r="CF15" t="s">
-        <v>306</v>
+        <v>271</v>
       </c>
       <c r="CG15" t="s">
-        <v>307</v>
+        <v>272</v>
       </c>
       <c r="CH15" t="s">
-        <v>308</v>
+        <v>273</v>
       </c>
       <c r="CI15" t="s">
-        <v>153</v>
+        <v>194</v>
       </c>
       <c r="CJ15" t="s">
         <v>195</v>
       </c>
       <c r="CK15" t="s">
         <v>190</v>
       </c>
       <c r="CL15" t="s">
         <v>153</v>
       </c>
       <c r="CM15" t="s">
         <v>153</v>
       </c>
       <c r="CN15" t="s">
         <v>153</v>
       </c>
       <c r="CO15" t="s">
         <v>153</v>
       </c>
       <c r="CP15" t="s">
         <v>153</v>
       </c>
       <c r="CQ15" t="s">
         <v>153</v>
       </c>
@@ -7497,317 +7545,317 @@
       <c r="DB15" t="s">
         <v>160</v>
       </c>
       <c r="DC15" t="s">
         <v>197</v>
       </c>
       <c r="DD15" t="s">
         <v>153</v>
       </c>
       <c r="DE15" t="s">
         <v>153</v>
       </c>
       <c r="DF15" t="s">
         <v>153</v>
       </c>
       <c r="DG15" t="s">
         <v>153</v>
       </c>
       <c r="DH15" t="s">
         <v>153</v>
       </c>
       <c r="DI15" t="s">
         <v>153</v>
       </c>
       <c r="DJ15" t="s">
+        <v>307</v>
+      </c>
+      <c r="DK15" t="s">
+        <v>308</v>
+      </c>
+      <c r="DL15" t="s">
         <v>309</v>
-      </c>
-[...4 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="16" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="B16" t="s">
         <v>153</v>
       </c>
       <c r="C16" t="s">
         <v>153</v>
       </c>
       <c r="D16" t="s">
         <v>153</v>
       </c>
       <c r="E16" t="s">
         <v>154</v>
       </c>
       <c r="F16" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="G16" t="s">
-        <v>314</v>
+        <v>153</v>
       </c>
       <c r="H16" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="I16" t="s">
         <v>154</v>
       </c>
       <c r="J16" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="K16" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="L16" t="s">
         <v>159</v>
       </c>
       <c r="M16" t="s">
         <v>160</v>
       </c>
       <c r="N16" t="s">
         <v>161</v>
       </c>
       <c r="O16" t="s">
         <v>162</v>
       </c>
       <c r="P16" t="s">
         <v>161</v>
       </c>
       <c r="Q16" t="s">
         <v>153</v>
       </c>
       <c r="R16" t="s">
         <v>163</v>
       </c>
       <c r="S16" t="s">
         <v>164</v>
       </c>
       <c r="T16" t="s">
         <v>165</v>
       </c>
       <c r="U16" t="s">
         <v>166</v>
       </c>
       <c r="V16" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="W16" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="X16" t="s">
         <v>169</v>
       </c>
       <c r="Y16" t="s">
         <v>170</v>
       </c>
       <c r="Z16" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="AA16" t="s">
         <v>172</v>
       </c>
       <c r="AB16" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="AC16" t="s">
         <v>160</v>
       </c>
       <c r="AD16" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="AE16" t="s">
         <v>174</v>
       </c>
       <c r="AF16" t="s">
         <v>175</v>
       </c>
       <c r="AG16" t="s">
         <v>176</v>
       </c>
       <c r="AH16" t="s">
         <v>162</v>
       </c>
       <c r="AI16" t="s">
         <v>177</v>
       </c>
       <c r="AJ16" t="s">
         <v>178</v>
       </c>
       <c r="AK16" t="s">
         <v>179</v>
       </c>
       <c r="AL16" t="s">
         <v>180</v>
       </c>
       <c r="AM16" t="s">
         <v>181</v>
       </c>
       <c r="AN16" t="s">
         <v>170</v>
       </c>
       <c r="AO16" t="s">
         <v>153</v>
       </c>
       <c r="AP16" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="AQ16" t="s">
         <v>165</v>
       </c>
       <c r="AR16" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="AS16" t="s">
         <v>154</v>
       </c>
       <c r="AT16" t="s">
         <v>184</v>
       </c>
       <c r="AU16" t="s">
         <v>153</v>
       </c>
       <c r="AV16" t="s">
         <v>153</v>
       </c>
       <c r="AW16" t="s">
         <v>153</v>
       </c>
       <c r="AX16" t="s">
         <v>153</v>
       </c>
       <c r="AY16" t="s">
         <v>153</v>
       </c>
       <c r="AZ16" t="s">
         <v>153</v>
       </c>
       <c r="BA16" t="s">
         <v>153</v>
       </c>
       <c r="BB16" t="s">
         <v>153</v>
       </c>
       <c r="BC16" t="s">
         <v>153</v>
       </c>
       <c r="BD16" t="s">
         <v>153</v>
       </c>
       <c r="BE16" t="s">
         <v>153</v>
       </c>
       <c r="BF16" t="s">
         <v>153</v>
       </c>
       <c r="BG16" t="s">
         <v>153</v>
       </c>
       <c r="BH16" t="s">
-        <v>321</v>
+        <v>153</v>
       </c>
       <c r="BI16" t="s">
         <v>180</v>
       </c>
       <c r="BJ16" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="BK16" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="BL16" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="BM16" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="BN16" t="s">
         <v>180</v>
       </c>
       <c r="BO16" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="BP16" t="s">
         <v>153</v>
       </c>
       <c r="BQ16" t="s">
         <v>153</v>
       </c>
       <c r="BR16" t="s">
         <v>153</v>
       </c>
       <c r="BS16" t="s">
         <v>189</v>
       </c>
       <c r="BT16" t="s">
         <v>153</v>
       </c>
       <c r="BU16" t="s">
         <v>153</v>
       </c>
       <c r="BV16" t="s">
         <v>153</v>
       </c>
       <c r="BW16" t="s">
         <v>153</v>
       </c>
       <c r="BX16" t="s">
         <v>153</v>
       </c>
       <c r="BY16" t="s">
         <v>153</v>
       </c>
       <c r="BZ16" t="s">
         <v>153</v>
       </c>
       <c r="CA16" t="s">
         <v>153</v>
       </c>
       <c r="CB16" t="s">
         <v>153</v>
       </c>
       <c r="CC16" t="s">
         <v>153</v>
       </c>
       <c r="CD16" t="s">
         <v>153</v>
       </c>
       <c r="CE16" t="s">
         <v>190</v>
       </c>
       <c r="CF16" t="s">
-        <v>195</v>
+        <v>322</v>
       </c>
       <c r="CG16" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="CH16" t="s">
-        <v>153</v>
+        <v>324</v>
       </c>
       <c r="CI16" t="s">
         <v>153</v>
       </c>
       <c r="CJ16" t="s">
         <v>195</v>
       </c>
       <c r="CK16" t="s">
         <v>190</v>
       </c>
       <c r="CL16" t="s">
         <v>153</v>
       </c>
       <c r="CM16" t="s">
         <v>153</v>
       </c>
       <c r="CN16" t="s">
         <v>153</v>
       </c>
       <c r="CO16" t="s">
         <v>153</v>
       </c>
       <c r="CP16" t="s">
         <v>153</v>
       </c>
@@ -7847,610 +7895,610 @@
       <c r="DB16" t="s">
         <v>160</v>
       </c>
       <c r="DC16" t="s">
         <v>197</v>
       </c>
       <c r="DD16" t="s">
         <v>153</v>
       </c>
       <c r="DE16" t="s">
         <v>153</v>
       </c>
       <c r="DF16" t="s">
         <v>153</v>
       </c>
       <c r="DG16" t="s">
         <v>153</v>
       </c>
       <c r="DH16" t="s">
         <v>153</v>
       </c>
       <c r="DI16" t="s">
         <v>153</v>
       </c>
       <c r="DJ16" t="s">
+        <v>325</v>
+      </c>
+      <c r="DK16" t="s">
+        <v>326</v>
+      </c>
+      <c r="DL16" t="s">
         <v>327</v>
-      </c>
-[...4 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="17" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B17" t="s">
         <v>153</v>
       </c>
       <c r="C17" t="s">
         <v>153</v>
       </c>
       <c r="D17" t="s">
         <v>153</v>
       </c>
       <c r="E17" t="s">
         <v>154</v>
       </c>
       <c r="F17" t="s">
+        <v>329</v>
+      </c>
+      <c r="G17" t="s">
+        <v>330</v>
+      </c>
+      <c r="H17" t="s">
         <v>331</v>
-      </c>
-[...4 lines deleted...]
-        <v>333</v>
       </c>
       <c r="I17" t="s">
         <v>154</v>
       </c>
       <c r="J17" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="K17" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="L17" t="s">
         <v>159</v>
       </c>
       <c r="M17" t="s">
         <v>160</v>
       </c>
       <c r="N17" t="s">
         <v>161</v>
       </c>
       <c r="O17" t="s">
         <v>162</v>
       </c>
       <c r="P17" t="s">
         <v>161</v>
       </c>
       <c r="Q17" t="s">
         <v>153</v>
       </c>
       <c r="R17" t="s">
         <v>163</v>
       </c>
       <c r="S17" t="s">
         <v>164</v>
       </c>
       <c r="T17" t="s">
         <v>165</v>
       </c>
       <c r="U17" t="s">
         <v>166</v>
       </c>
       <c r="V17" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="W17" t="s">
-        <v>337</v>
+        <v>298</v>
       </c>
       <c r="X17" t="s">
         <v>169</v>
       </c>
       <c r="Y17" t="s">
         <v>170</v>
       </c>
       <c r="Z17" t="s">
-        <v>337</v>
+        <v>299</v>
       </c>
       <c r="AA17" t="s">
         <v>172</v>
       </c>
       <c r="AB17" t="s">
-        <v>338</v>
+        <v>300</v>
       </c>
       <c r="AC17" t="s">
         <v>160</v>
       </c>
       <c r="AD17" t="s">
-        <v>338</v>
+        <v>300</v>
       </c>
       <c r="AE17" t="s">
         <v>174</v>
       </c>
       <c r="AF17" t="s">
         <v>175</v>
       </c>
       <c r="AG17" t="s">
         <v>176</v>
       </c>
       <c r="AH17" t="s">
         <v>162</v>
       </c>
       <c r="AI17" t="s">
         <v>177</v>
       </c>
       <c r="AJ17" t="s">
         <v>178</v>
       </c>
       <c r="AK17" t="s">
         <v>179</v>
       </c>
       <c r="AL17" t="s">
         <v>180</v>
       </c>
       <c r="AM17" t="s">
         <v>181</v>
       </c>
       <c r="AN17" t="s">
         <v>170</v>
       </c>
       <c r="AO17" t="s">
         <v>153</v>
       </c>
       <c r="AP17" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="AQ17" t="s">
         <v>165</v>
       </c>
       <c r="AR17" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="AS17" t="s">
         <v>154</v>
       </c>
       <c r="AT17" t="s">
         <v>184</v>
       </c>
       <c r="AU17" t="s">
         <v>153</v>
       </c>
       <c r="AV17" t="s">
         <v>153</v>
       </c>
       <c r="AW17" t="s">
         <v>153</v>
       </c>
       <c r="AX17" t="s">
         <v>153</v>
       </c>
       <c r="AY17" t="s">
         <v>153</v>
       </c>
       <c r="AZ17" t="s">
         <v>153</v>
       </c>
       <c r="BA17" t="s">
         <v>153</v>
       </c>
       <c r="BB17" t="s">
         <v>153</v>
       </c>
       <c r="BC17" t="s">
         <v>153</v>
       </c>
       <c r="BD17" t="s">
         <v>153</v>
       </c>
       <c r="BE17" t="s">
         <v>153</v>
       </c>
       <c r="BF17" t="s">
         <v>153</v>
       </c>
       <c r="BG17" t="s">
         <v>153</v>
       </c>
       <c r="BH17" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="BI17" t="s">
         <v>180</v>
       </c>
       <c r="BJ17" t="s">
+        <v>338</v>
+      </c>
+      <c r="BK17" t="s">
+        <v>339</v>
+      </c>
+      <c r="BL17" t="s">
+        <v>340</v>
+      </c>
+      <c r="BM17" t="s">
         <v>341</v>
-      </c>
-[...7 lines deleted...]
-        <v>344</v>
       </c>
       <c r="BN17" t="s">
         <v>180</v>
       </c>
       <c r="BO17" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="BP17" t="s">
         <v>153</v>
       </c>
       <c r="BQ17" t="s">
         <v>153</v>
       </c>
       <c r="BR17" t="s">
         <v>153</v>
       </c>
       <c r="BS17" t="s">
         <v>189</v>
       </c>
       <c r="BT17" t="s">
         <v>153</v>
       </c>
       <c r="BU17" t="s">
         <v>153</v>
       </c>
       <c r="BV17" t="s">
         <v>153</v>
       </c>
       <c r="BW17" t="s">
         <v>153</v>
       </c>
       <c r="BX17" t="s">
         <v>153</v>
       </c>
       <c r="BY17" t="s">
         <v>153</v>
       </c>
       <c r="BZ17" t="s">
         <v>153</v>
       </c>
       <c r="CA17" t="s">
         <v>153</v>
       </c>
       <c r="CB17" t="s">
         <v>153</v>
       </c>
       <c r="CC17" t="s">
         <v>153</v>
       </c>
       <c r="CD17" t="s">
         <v>153</v>
       </c>
       <c r="CE17" t="s">
         <v>190</v>
       </c>
       <c r="CF17" t="s">
-        <v>153</v>
+        <v>195</v>
       </c>
       <c r="CG17" t="s">
-        <v>153</v>
+        <v>342</v>
       </c>
       <c r="CH17" t="s">
         <v>153</v>
       </c>
       <c r="CI17" t="s">
         <v>153</v>
       </c>
       <c r="CJ17" t="s">
         <v>195</v>
       </c>
       <c r="CK17" t="s">
         <v>190</v>
       </c>
       <c r="CL17" t="s">
         <v>153</v>
       </c>
       <c r="CM17" t="s">
         <v>153</v>
       </c>
       <c r="CN17" t="s">
         <v>153</v>
       </c>
       <c r="CO17" t="s">
         <v>153</v>
       </c>
       <c r="CP17" t="s">
         <v>153</v>
       </c>
       <c r="CQ17" t="s">
         <v>153</v>
       </c>
       <c r="CR17" t="s">
         <v>153</v>
       </c>
       <c r="CS17" t="s">
         <v>153</v>
       </c>
       <c r="CT17" t="s">
         <v>153</v>
       </c>
       <c r="CU17" t="s">
         <v>153</v>
       </c>
       <c r="CV17" t="s">
+        <v>153</v>
+      </c>
+      <c r="CW17" t="s">
+        <v>153</v>
+      </c>
+      <c r="CX17" t="s">
+        <v>153</v>
+      </c>
+      <c r="CY17" t="s">
         <v>162</v>
       </c>
-      <c r="CW17" t="s">
+      <c r="CZ17" t="s">
+        <v>196</v>
+      </c>
+      <c r="DA17" t="s">
+        <v>159</v>
+      </c>
+      <c r="DB17" t="s">
+        <v>160</v>
+      </c>
+      <c r="DC17" t="s">
+        <v>197</v>
+      </c>
+      <c r="DD17" t="s">
+        <v>153</v>
+      </c>
+      <c r="DE17" t="s">
+        <v>153</v>
+      </c>
+      <c r="DF17" t="s">
+        <v>153</v>
+      </c>
+      <c r="DG17" t="s">
+        <v>153</v>
+      </c>
+      <c r="DH17" t="s">
+        <v>153</v>
+      </c>
+      <c r="DI17" t="s">
+        <v>153</v>
+      </c>
+      <c r="DJ17" t="s">
+        <v>343</v>
+      </c>
+      <c r="DK17" t="s">
+        <v>344</v>
+      </c>
+      <c r="DL17" t="s">
         <v>345</v>
-      </c>
-[...43 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="18" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
       <c r="B18" t="s">
         <v>153</v>
       </c>
       <c r="C18" t="s">
         <v>153</v>
       </c>
       <c r="D18" t="s">
         <v>153</v>
       </c>
       <c r="E18" t="s">
         <v>154</v>
       </c>
       <c r="F18" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
       <c r="G18" t="s">
+        <v>348</v>
+      </c>
+      <c r="H18" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="I18" t="s">
         <v>154</v>
       </c>
       <c r="J18" t="s">
-        <v>334</v>
+        <v>350</v>
       </c>
       <c r="K18" t="s">
         <v>351</v>
       </c>
       <c r="L18" t="s">
         <v>159</v>
       </c>
       <c r="M18" t="s">
         <v>160</v>
       </c>
       <c r="N18" t="s">
         <v>161</v>
       </c>
       <c r="O18" t="s">
         <v>162</v>
       </c>
       <c r="P18" t="s">
         <v>161</v>
       </c>
       <c r="Q18" t="s">
         <v>153</v>
       </c>
       <c r="R18" t="s">
         <v>163</v>
       </c>
       <c r="S18" t="s">
         <v>164</v>
       </c>
       <c r="T18" t="s">
         <v>165</v>
       </c>
       <c r="U18" t="s">
         <v>166</v>
       </c>
       <c r="V18" t="s">
         <v>352</v>
       </c>
       <c r="W18" t="s">
-        <v>153</v>
+        <v>353</v>
       </c>
       <c r="X18" t="s">
-        <v>153</v>
+        <v>169</v>
       </c>
       <c r="Y18" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="Z18" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
       <c r="AA18" t="s">
         <v>172</v>
       </c>
       <c r="AB18" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="AC18" t="s">
         <v>160</v>
       </c>
       <c r="AD18" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="AE18" t="s">
         <v>174</v>
       </c>
       <c r="AF18" t="s">
         <v>175</v>
       </c>
       <c r="AG18" t="s">
         <v>176</v>
       </c>
       <c r="AH18" t="s">
         <v>162</v>
       </c>
       <c r="AI18" t="s">
         <v>177</v>
       </c>
       <c r="AJ18" t="s">
         <v>178</v>
       </c>
       <c r="AK18" t="s">
         <v>179</v>
       </c>
       <c r="AL18" t="s">
         <v>180</v>
       </c>
       <c r="AM18" t="s">
         <v>181</v>
       </c>
       <c r="AN18" t="s">
         <v>170</v>
       </c>
       <c r="AO18" t="s">
         <v>153</v>
       </c>
       <c r="AP18" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="AQ18" t="s">
         <v>165</v>
       </c>
       <c r="AR18" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="AS18" t="s">
         <v>154</v>
       </c>
       <c r="AT18" t="s">
         <v>184</v>
       </c>
       <c r="AU18" t="s">
         <v>153</v>
       </c>
       <c r="AV18" t="s">
         <v>153</v>
       </c>
       <c r="AW18" t="s">
         <v>153</v>
       </c>
       <c r="AX18" t="s">
         <v>153</v>
       </c>
       <c r="AY18" t="s">
         <v>153</v>
       </c>
       <c r="AZ18" t="s">
         <v>153</v>
       </c>
       <c r="BA18" t="s">
         <v>153</v>
       </c>
       <c r="BB18" t="s">
         <v>153</v>
       </c>
       <c r="BC18" t="s">
         <v>153</v>
       </c>
       <c r="BD18" t="s">
         <v>153</v>
       </c>
       <c r="BE18" t="s">
         <v>153</v>
       </c>
       <c r="BF18" t="s">
         <v>153</v>
       </c>
       <c r="BG18" t="s">
         <v>153</v>
       </c>
       <c r="BH18" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="BI18" t="s">
         <v>180</v>
       </c>
       <c r="BJ18" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="BK18" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="BL18" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="BM18" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="BN18" t="s">
         <v>180</v>
       </c>
       <c r="BO18" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="BP18" t="s">
         <v>153</v>
       </c>
       <c r="BQ18" t="s">
         <v>153</v>
       </c>
       <c r="BR18" t="s">
         <v>153</v>
       </c>
       <c r="BS18" t="s">
         <v>189</v>
       </c>
       <c r="BT18" t="s">
         <v>153</v>
       </c>
       <c r="BU18" t="s">
         <v>153</v>
       </c>
       <c r="BV18" t="s">
         <v>153</v>
       </c>
       <c r="BW18" t="s">
         <v>153</v>
       </c>
@@ -8508,299 +8556,299 @@
       <c r="CO18" t="s">
         <v>153</v>
       </c>
       <c r="CP18" t="s">
         <v>153</v>
       </c>
       <c r="CQ18" t="s">
         <v>153</v>
       </c>
       <c r="CR18" t="s">
         <v>153</v>
       </c>
       <c r="CS18" t="s">
         <v>153</v>
       </c>
       <c r="CT18" t="s">
         <v>153</v>
       </c>
       <c r="CU18" t="s">
         <v>153</v>
       </c>
       <c r="CV18" t="s">
         <v>162</v>
       </c>
       <c r="CW18" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="CX18" t="s">
         <v>159</v>
       </c>
       <c r="CY18" t="s">
         <v>153</v>
       </c>
       <c r="CZ18" t="s">
         <v>153</v>
       </c>
       <c r="DA18" t="s">
         <v>153</v>
       </c>
       <c r="DB18" t="s">
         <v>153</v>
       </c>
       <c r="DC18" t="s">
         <v>153</v>
       </c>
       <c r="DD18" t="s">
         <v>153</v>
       </c>
       <c r="DE18" t="s">
         <v>153</v>
       </c>
       <c r="DF18" t="s">
         <v>153</v>
       </c>
       <c r="DG18" t="s">
         <v>153</v>
       </c>
       <c r="DH18" t="s">
         <v>153</v>
       </c>
       <c r="DI18" t="s">
         <v>153</v>
       </c>
       <c r="DJ18" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="DK18" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="DL18" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="19" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="B19" t="s">
         <v>153</v>
       </c>
       <c r="C19" t="s">
         <v>153</v>
       </c>
       <c r="D19" t="s">
         <v>153</v>
       </c>
       <c r="E19" t="s">
         <v>154</v>
       </c>
       <c r="F19" t="s">
-        <v>331</v>
+        <v>347</v>
       </c>
       <c r="G19" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="H19" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="I19" t="s">
         <v>154</v>
       </c>
       <c r="J19" t="s">
-        <v>334</v>
+        <v>350</v>
       </c>
       <c r="K19" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="L19" t="s">
         <v>159</v>
       </c>
       <c r="M19" t="s">
         <v>160</v>
       </c>
       <c r="N19" t="s">
         <v>161</v>
       </c>
       <c r="O19" t="s">
         <v>162</v>
       </c>
       <c r="P19" t="s">
         <v>161</v>
       </c>
       <c r="Q19" t="s">
         <v>153</v>
       </c>
       <c r="R19" t="s">
         <v>163</v>
       </c>
       <c r="S19" t="s">
         <v>164</v>
       </c>
       <c r="T19" t="s">
         <v>165</v>
       </c>
       <c r="U19" t="s">
         <v>166</v>
       </c>
       <c r="V19" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="W19" t="s">
         <v>153</v>
       </c>
       <c r="X19" t="s">
         <v>153</v>
       </c>
       <c r="Y19" t="s">
         <v>153</v>
       </c>
       <c r="Z19" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
       <c r="AA19" t="s">
         <v>172</v>
       </c>
       <c r="AB19" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="AC19" t="s">
         <v>160</v>
       </c>
       <c r="AD19" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="AE19" t="s">
         <v>174</v>
       </c>
       <c r="AF19" t="s">
         <v>175</v>
       </c>
       <c r="AG19" t="s">
         <v>176</v>
       </c>
       <c r="AH19" t="s">
         <v>162</v>
       </c>
       <c r="AI19" t="s">
         <v>177</v>
       </c>
       <c r="AJ19" t="s">
         <v>178</v>
       </c>
       <c r="AK19" t="s">
         <v>179</v>
       </c>
       <c r="AL19" t="s">
         <v>180</v>
       </c>
       <c r="AM19" t="s">
         <v>181</v>
       </c>
       <c r="AN19" t="s">
         <v>170</v>
       </c>
       <c r="AO19" t="s">
         <v>153</v>
       </c>
       <c r="AP19" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="AQ19" t="s">
         <v>165</v>
       </c>
       <c r="AR19" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="AS19" t="s">
         <v>154</v>
       </c>
       <c r="AT19" t="s">
         <v>184</v>
       </c>
       <c r="AU19" t="s">
         <v>153</v>
       </c>
       <c r="AV19" t="s">
         <v>153</v>
       </c>
       <c r="AW19" t="s">
         <v>153</v>
       </c>
       <c r="AX19" t="s">
         <v>153</v>
       </c>
       <c r="AY19" t="s">
         <v>153</v>
       </c>
       <c r="AZ19" t="s">
         <v>153</v>
       </c>
       <c r="BA19" t="s">
         <v>153</v>
       </c>
       <c r="BB19" t="s">
         <v>153</v>
       </c>
       <c r="BC19" t="s">
         <v>153</v>
       </c>
       <c r="BD19" t="s">
         <v>153</v>
       </c>
       <c r="BE19" t="s">
         <v>153</v>
       </c>
       <c r="BF19" t="s">
         <v>153</v>
       </c>
       <c r="BG19" t="s">
         <v>153</v>
       </c>
       <c r="BH19" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="BI19" t="s">
         <v>180</v>
       </c>
       <c r="BJ19" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="BK19" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="BL19" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="BM19" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="BN19" t="s">
         <v>180</v>
       </c>
       <c r="BO19" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="BP19" t="s">
         <v>153</v>
       </c>
       <c r="BQ19" t="s">
         <v>153</v>
       </c>
       <c r="BR19" t="s">
         <v>153</v>
       </c>
       <c r="BS19" t="s">
         <v>189</v>
       </c>
       <c r="BT19" t="s">
         <v>153</v>
       </c>
       <c r="BU19" t="s">
         <v>153</v>
       </c>
       <c r="BV19" t="s">
         <v>153</v>
       </c>
       <c r="BW19" t="s">
         <v>153</v>
       </c>
@@ -8858,305 +8906,305 @@
       <c r="CO19" t="s">
         <v>153</v>
       </c>
       <c r="CP19" t="s">
         <v>153</v>
       </c>
       <c r="CQ19" t="s">
         <v>153</v>
       </c>
       <c r="CR19" t="s">
         <v>153</v>
       </c>
       <c r="CS19" t="s">
         <v>153</v>
       </c>
       <c r="CT19" t="s">
         <v>153</v>
       </c>
       <c r="CU19" t="s">
         <v>153</v>
       </c>
       <c r="CV19" t="s">
         <v>162</v>
       </c>
       <c r="CW19" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="CX19" t="s">
         <v>159</v>
       </c>
       <c r="CY19" t="s">
         <v>153</v>
       </c>
       <c r="CZ19" t="s">
         <v>153</v>
       </c>
       <c r="DA19" t="s">
         <v>153</v>
       </c>
       <c r="DB19" t="s">
         <v>153</v>
       </c>
       <c r="DC19" t="s">
         <v>153</v>
       </c>
       <c r="DD19" t="s">
         <v>153</v>
       </c>
       <c r="DE19" t="s">
         <v>153</v>
       </c>
       <c r="DF19" t="s">
         <v>153</v>
       </c>
       <c r="DG19" t="s">
         <v>153</v>
       </c>
       <c r="DH19" t="s">
         <v>153</v>
       </c>
       <c r="DI19" t="s">
         <v>153</v>
       </c>
       <c r="DJ19" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="DK19" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="DL19" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="20" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="B20" t="s">
         <v>153</v>
       </c>
       <c r="C20" t="s">
         <v>153</v>
       </c>
       <c r="D20" t="s">
         <v>153</v>
       </c>
       <c r="E20" t="s">
         <v>154</v>
       </c>
       <c r="F20" t="s">
-        <v>375</v>
+        <v>347</v>
       </c>
       <c r="G20" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="H20" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="I20" t="s">
         <v>154</v>
       </c>
       <c r="J20" t="s">
-        <v>378</v>
+        <v>350</v>
       </c>
       <c r="K20" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="L20" t="s">
         <v>159</v>
       </c>
       <c r="M20" t="s">
         <v>160</v>
       </c>
       <c r="N20" t="s">
         <v>161</v>
       </c>
       <c r="O20" t="s">
         <v>162</v>
       </c>
       <c r="P20" t="s">
         <v>161</v>
       </c>
       <c r="Q20" t="s">
         <v>153</v>
       </c>
       <c r="R20" t="s">
         <v>163</v>
       </c>
       <c r="S20" t="s">
         <v>164</v>
       </c>
       <c r="T20" t="s">
         <v>165</v>
       </c>
       <c r="U20" t="s">
         <v>166</v>
       </c>
       <c r="V20" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="W20" t="s">
         <v>153</v>
       </c>
       <c r="X20" t="s">
         <v>153</v>
       </c>
       <c r="Y20" t="s">
         <v>153</v>
       </c>
       <c r="Z20" t="s">
-        <v>337</v>
+        <v>353</v>
       </c>
       <c r="AA20" t="s">
         <v>172</v>
       </c>
       <c r="AB20" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="AC20" t="s">
         <v>160</v>
       </c>
       <c r="AD20" t="s">
-        <v>338</v>
+        <v>354</v>
       </c>
       <c r="AE20" t="s">
         <v>174</v>
       </c>
       <c r="AF20" t="s">
         <v>175</v>
       </c>
       <c r="AG20" t="s">
         <v>176</v>
       </c>
       <c r="AH20" t="s">
         <v>162</v>
       </c>
       <c r="AI20" t="s">
         <v>177</v>
       </c>
       <c r="AJ20" t="s">
         <v>178</v>
       </c>
       <c r="AK20" t="s">
         <v>179</v>
       </c>
       <c r="AL20" t="s">
         <v>180</v>
       </c>
       <c r="AM20" t="s">
         <v>181</v>
       </c>
       <c r="AN20" t="s">
         <v>170</v>
       </c>
       <c r="AO20" t="s">
         <v>153</v>
       </c>
       <c r="AP20" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="AQ20" t="s">
         <v>165</v>
       </c>
       <c r="AR20" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="AS20" t="s">
         <v>154</v>
       </c>
       <c r="AT20" t="s">
         <v>184</v>
       </c>
       <c r="AU20" t="s">
         <v>153</v>
       </c>
       <c r="AV20" t="s">
         <v>153</v>
       </c>
       <c r="AW20" t="s">
         <v>153</v>
       </c>
       <c r="AX20" t="s">
         <v>153</v>
       </c>
       <c r="AY20" t="s">
         <v>153</v>
       </c>
       <c r="AZ20" t="s">
         <v>153</v>
       </c>
       <c r="BA20" t="s">
         <v>153</v>
       </c>
       <c r="BB20" t="s">
         <v>153</v>
       </c>
       <c r="BC20" t="s">
         <v>153</v>
       </c>
       <c r="BD20" t="s">
         <v>153</v>
       </c>
       <c r="BE20" t="s">
         <v>153</v>
       </c>
       <c r="BF20" t="s">
         <v>153</v>
       </c>
       <c r="BG20" t="s">
         <v>153</v>
       </c>
       <c r="BH20" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="BI20" t="s">
         <v>180</v>
       </c>
       <c r="BJ20" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="BK20" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="BL20" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="BM20" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="BN20" t="s">
         <v>180</v>
       </c>
       <c r="BO20" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="BP20" t="s">
-        <v>387</v>
+        <v>153</v>
       </c>
       <c r="BQ20" t="s">
-        <v>388</v>
+        <v>153</v>
       </c>
       <c r="BR20" t="s">
         <v>153</v>
       </c>
       <c r="BS20" t="s">
         <v>189</v>
       </c>
       <c r="BT20" t="s">
         <v>153</v>
       </c>
       <c r="BU20" t="s">
         <v>153</v>
       </c>
       <c r="BV20" t="s">
         <v>153</v>
       </c>
       <c r="BW20" t="s">
         <v>153</v>
       </c>
       <c r="BX20" t="s">
         <v>153</v>
       </c>
       <c r="BY20" t="s">
         <v>153</v>
       </c>
@@ -9208,305 +9256,305 @@
       <c r="CO20" t="s">
         <v>153</v>
       </c>
       <c r="CP20" t="s">
         <v>153</v>
       </c>
       <c r="CQ20" t="s">
         <v>153</v>
       </c>
       <c r="CR20" t="s">
         <v>153</v>
       </c>
       <c r="CS20" t="s">
         <v>153</v>
       </c>
       <c r="CT20" t="s">
         <v>153</v>
       </c>
       <c r="CU20" t="s">
         <v>153</v>
       </c>
       <c r="CV20" t="s">
         <v>162</v>
       </c>
       <c r="CW20" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="CX20" t="s">
         <v>159</v>
       </c>
       <c r="CY20" t="s">
         <v>153</v>
       </c>
       <c r="CZ20" t="s">
         <v>153</v>
       </c>
       <c r="DA20" t="s">
         <v>153</v>
       </c>
       <c r="DB20" t="s">
         <v>153</v>
       </c>
       <c r="DC20" t="s">
         <v>153</v>
       </c>
       <c r="DD20" t="s">
         <v>153</v>
       </c>
       <c r="DE20" t="s">
         <v>153</v>
       </c>
       <c r="DF20" t="s">
         <v>153</v>
       </c>
       <c r="DG20" t="s">
         <v>153</v>
       </c>
       <c r="DH20" t="s">
         <v>153</v>
       </c>
       <c r="DI20" t="s">
         <v>153</v>
       </c>
       <c r="DJ20" t="s">
+        <v>388</v>
+      </c>
+      <c r="DK20" t="s">
         <v>389</v>
       </c>
-      <c r="DK20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="DL20" t="s">
-        <v>391</v>
+        <v>153</v>
       </c>
     </row>
     <row r="21" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="B21" t="s">
         <v>153</v>
       </c>
       <c r="C21" t="s">
         <v>153</v>
       </c>
       <c r="D21" t="s">
         <v>153</v>
       </c>
       <c r="E21" t="s">
         <v>154</v>
       </c>
       <c r="F21" t="s">
+        <v>391</v>
+      </c>
+      <c r="G21" t="s">
+        <v>392</v>
+      </c>
+      <c r="H21" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
       <c r="I21" t="s">
         <v>154</v>
       </c>
       <c r="J21" t="s">
-        <v>378</v>
+        <v>394</v>
       </c>
       <c r="K21" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="L21" t="s">
         <v>159</v>
       </c>
       <c r="M21" t="s">
         <v>160</v>
       </c>
       <c r="N21" t="s">
         <v>161</v>
       </c>
       <c r="O21" t="s">
         <v>162</v>
       </c>
       <c r="P21" t="s">
         <v>161</v>
       </c>
       <c r="Q21" t="s">
-        <v>180</v>
+        <v>153</v>
       </c>
       <c r="R21" t="s">
         <v>163</v>
       </c>
       <c r="S21" t="s">
         <v>164</v>
       </c>
       <c r="T21" t="s">
         <v>165</v>
       </c>
       <c r="U21" t="s">
-        <v>153</v>
+        <v>166</v>
       </c>
       <c r="V21" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="W21" t="s">
         <v>153</v>
       </c>
       <c r="X21" t="s">
         <v>153</v>
       </c>
       <c r="Y21" t="s">
         <v>153</v>
       </c>
       <c r="Z21" t="s">
-        <v>398</v>
+        <v>353</v>
       </c>
       <c r="AA21" t="s">
         <v>172</v>
       </c>
       <c r="AB21" t="s">
-        <v>399</v>
+        <v>354</v>
       </c>
       <c r="AC21" t="s">
         <v>160</v>
       </c>
       <c r="AD21" t="s">
-        <v>399</v>
+        <v>354</v>
       </c>
       <c r="AE21" t="s">
         <v>174</v>
       </c>
       <c r="AF21" t="s">
         <v>175</v>
       </c>
       <c r="AG21" t="s">
         <v>176</v>
       </c>
       <c r="AH21" t="s">
         <v>162</v>
       </c>
       <c r="AI21" t="s">
         <v>177</v>
       </c>
       <c r="AJ21" t="s">
         <v>178</v>
       </c>
       <c r="AK21" t="s">
         <v>179</v>
       </c>
       <c r="AL21" t="s">
         <v>180</v>
       </c>
       <c r="AM21" t="s">
         <v>181</v>
       </c>
       <c r="AN21" t="s">
         <v>170</v>
       </c>
       <c r="AO21" t="s">
         <v>153</v>
       </c>
       <c r="AP21" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="AQ21" t="s">
         <v>165</v>
       </c>
       <c r="AR21" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="AS21" t="s">
         <v>154</v>
       </c>
       <c r="AT21" t="s">
         <v>184</v>
       </c>
       <c r="AU21" t="s">
         <v>153</v>
       </c>
       <c r="AV21" t="s">
         <v>153</v>
       </c>
       <c r="AW21" t="s">
         <v>153</v>
       </c>
       <c r="AX21" t="s">
         <v>153</v>
       </c>
       <c r="AY21" t="s">
         <v>153</v>
       </c>
       <c r="AZ21" t="s">
         <v>153</v>
       </c>
       <c r="BA21" t="s">
         <v>153</v>
       </c>
       <c r="BB21" t="s">
         <v>153</v>
       </c>
       <c r="BC21" t="s">
         <v>153</v>
       </c>
       <c r="BD21" t="s">
         <v>153</v>
       </c>
       <c r="BE21" t="s">
         <v>153</v>
       </c>
       <c r="BF21" t="s">
         <v>153</v>
       </c>
       <c r="BG21" t="s">
         <v>153</v>
       </c>
       <c r="BH21" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="BI21" t="s">
         <v>180</v>
       </c>
       <c r="BJ21" t="s">
+        <v>399</v>
+      </c>
+      <c r="BK21" t="s">
+        <v>400</v>
+      </c>
+      <c r="BL21" t="s">
         <v>401</v>
       </c>
-      <c r="BK21" t="s">
+      <c r="BM21" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="BN21" t="s">
         <v>180</v>
       </c>
       <c r="BO21" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="BP21" t="s">
-        <v>405</v>
+        <v>403</v>
       </c>
       <c r="BQ21" t="s">
-        <v>406</v>
+        <v>404</v>
       </c>
       <c r="BR21" t="s">
         <v>153</v>
       </c>
       <c r="BS21" t="s">
         <v>189</v>
       </c>
       <c r="BT21" t="s">
         <v>153</v>
       </c>
       <c r="BU21" t="s">
         <v>153</v>
       </c>
       <c r="BV21" t="s">
         <v>153</v>
       </c>
       <c r="BW21" t="s">
         <v>153</v>
       </c>
       <c r="BX21" t="s">
         <v>153</v>
       </c>
       <c r="BY21" t="s">
         <v>153</v>
       </c>
@@ -9558,305 +9606,305 @@
       <c r="CO21" t="s">
         <v>153</v>
       </c>
       <c r="CP21" t="s">
         <v>153</v>
       </c>
       <c r="CQ21" t="s">
         <v>153</v>
       </c>
       <c r="CR21" t="s">
         <v>153</v>
       </c>
       <c r="CS21" t="s">
         <v>153</v>
       </c>
       <c r="CT21" t="s">
         <v>153</v>
       </c>
       <c r="CU21" t="s">
         <v>153</v>
       </c>
       <c r="CV21" t="s">
         <v>162</v>
       </c>
       <c r="CW21" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="CX21" t="s">
         <v>159</v>
       </c>
       <c r="CY21" t="s">
         <v>153</v>
       </c>
       <c r="CZ21" t="s">
         <v>153</v>
       </c>
       <c r="DA21" t="s">
         <v>153</v>
       </c>
       <c r="DB21" t="s">
         <v>153</v>
       </c>
       <c r="DC21" t="s">
         <v>153</v>
       </c>
       <c r="DD21" t="s">
         <v>153</v>
       </c>
       <c r="DE21" t="s">
         <v>153</v>
       </c>
       <c r="DF21" t="s">
         <v>153</v>
       </c>
       <c r="DG21" t="s">
         <v>153</v>
       </c>
       <c r="DH21" t="s">
         <v>153</v>
       </c>
       <c r="DI21" t="s">
         <v>153</v>
       </c>
       <c r="DJ21" t="s">
+        <v>405</v>
+      </c>
+      <c r="DK21" t="s">
+        <v>406</v>
+      </c>
+      <c r="DL21" t="s">
         <v>407</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
     </row>
     <row r="22" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="B22" t="s">
         <v>153</v>
       </c>
       <c r="C22" t="s">
         <v>153</v>
       </c>
       <c r="D22" t="s">
         <v>153</v>
       </c>
       <c r="E22" t="s">
         <v>154</v>
       </c>
       <c r="F22" t="s">
-        <v>393</v>
+        <v>409</v>
       </c>
       <c r="G22" t="s">
-        <v>394</v>
+        <v>410</v>
       </c>
       <c r="H22" t="s">
         <v>411</v>
       </c>
       <c r="I22" t="s">
         <v>154</v>
       </c>
       <c r="J22" t="s">
-        <v>378</v>
+        <v>394</v>
       </c>
       <c r="K22" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="L22" t="s">
         <v>159</v>
       </c>
       <c r="M22" t="s">
         <v>160</v>
       </c>
       <c r="N22" t="s">
         <v>161</v>
       </c>
       <c r="O22" t="s">
         <v>162</v>
       </c>
       <c r="P22" t="s">
         <v>161</v>
       </c>
       <c r="Q22" t="s">
-        <v>412</v>
+        <v>180</v>
       </c>
       <c r="R22" t="s">
         <v>163</v>
       </c>
       <c r="S22" t="s">
         <v>164</v>
       </c>
       <c r="T22" t="s">
         <v>165</v>
       </c>
       <c r="U22" t="s">
         <v>153</v>
       </c>
       <c r="V22" t="s">
-        <v>397</v>
+        <v>413</v>
       </c>
       <c r="W22" t="s">
         <v>153</v>
       </c>
       <c r="X22" t="s">
         <v>153</v>
       </c>
       <c r="Y22" t="s">
         <v>153</v>
       </c>
       <c r="Z22" t="s">
-        <v>398</v>
+        <v>414</v>
       </c>
       <c r="AA22" t="s">
         <v>172</v>
       </c>
       <c r="AB22" t="s">
-        <v>399</v>
+        <v>415</v>
       </c>
       <c r="AC22" t="s">
         <v>160</v>
       </c>
       <c r="AD22" t="s">
-        <v>399</v>
+        <v>415</v>
       </c>
       <c r="AE22" t="s">
         <v>174</v>
       </c>
       <c r="AF22" t="s">
         <v>175</v>
       </c>
       <c r="AG22" t="s">
         <v>176</v>
       </c>
       <c r="AH22" t="s">
         <v>162</v>
       </c>
       <c r="AI22" t="s">
         <v>177</v>
       </c>
       <c r="AJ22" t="s">
         <v>178</v>
       </c>
       <c r="AK22" t="s">
         <v>179</v>
       </c>
       <c r="AL22" t="s">
         <v>180</v>
       </c>
       <c r="AM22" t="s">
         <v>181</v>
       </c>
       <c r="AN22" t="s">
         <v>170</v>
       </c>
       <c r="AO22" t="s">
         <v>153</v>
       </c>
       <c r="AP22" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="AQ22" t="s">
         <v>165</v>
       </c>
       <c r="AR22" t="s">
-        <v>400</v>
+        <v>416</v>
       </c>
       <c r="AS22" t="s">
         <v>154</v>
       </c>
       <c r="AT22" t="s">
         <v>184</v>
       </c>
       <c r="AU22" t="s">
         <v>153</v>
       </c>
       <c r="AV22" t="s">
         <v>153</v>
       </c>
       <c r="AW22" t="s">
         <v>153</v>
       </c>
       <c r="AX22" t="s">
         <v>153</v>
       </c>
       <c r="AY22" t="s">
         <v>153</v>
       </c>
       <c r="AZ22" t="s">
         <v>153</v>
       </c>
       <c r="BA22" t="s">
         <v>153</v>
       </c>
       <c r="BB22" t="s">
         <v>153</v>
       </c>
       <c r="BC22" t="s">
         <v>153</v>
       </c>
       <c r="BD22" t="s">
         <v>153</v>
       </c>
       <c r="BE22" t="s">
         <v>153</v>
       </c>
       <c r="BF22" t="s">
         <v>153</v>
       </c>
       <c r="BG22" t="s">
         <v>153</v>
       </c>
       <c r="BH22" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="BI22" t="s">
         <v>180</v>
       </c>
       <c r="BJ22" t="s">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="BK22" t="s">
-        <v>413</v>
+        <v>418</v>
       </c>
       <c r="BL22" t="s">
-        <v>403</v>
+        <v>419</v>
       </c>
       <c r="BM22" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="BN22" t="s">
         <v>180</v>
       </c>
       <c r="BO22" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="BP22" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="BQ22" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="BR22" t="s">
         <v>153</v>
       </c>
       <c r="BS22" t="s">
         <v>189</v>
       </c>
       <c r="BT22" t="s">
         <v>153</v>
       </c>
       <c r="BU22" t="s">
         <v>153</v>
       </c>
       <c r="BV22" t="s">
         <v>153</v>
       </c>
       <c r="BW22" t="s">
         <v>153</v>
       </c>
       <c r="BX22" t="s">
         <v>153</v>
       </c>
       <c r="BY22" t="s">
         <v>153</v>
       </c>
@@ -9896,317 +9944,317 @@
       <c r="CK22" t="s">
         <v>190</v>
       </c>
       <c r="CL22" t="s">
         <v>153</v>
       </c>
       <c r="CM22" t="s">
         <v>153</v>
       </c>
       <c r="CN22" t="s">
         <v>153</v>
       </c>
       <c r="CO22" t="s">
         <v>153</v>
       </c>
       <c r="CP22" t="s">
         <v>153</v>
       </c>
       <c r="CQ22" t="s">
         <v>153</v>
       </c>
       <c r="CR22" t="s">
         <v>153</v>
       </c>
       <c r="CS22" t="s">
-        <v>181</v>
+        <v>153</v>
       </c>
       <c r="CT22" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="CU22" t="s">
         <v>153</v>
       </c>
       <c r="CV22" t="s">
         <v>162</v>
       </c>
       <c r="CW22" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="CX22" t="s">
         <v>159</v>
       </c>
       <c r="CY22" t="s">
         <v>153</v>
       </c>
       <c r="CZ22" t="s">
         <v>153</v>
       </c>
       <c r="DA22" t="s">
         <v>153</v>
       </c>
       <c r="DB22" t="s">
         <v>153</v>
       </c>
       <c r="DC22" t="s">
         <v>153</v>
       </c>
       <c r="DD22" t="s">
         <v>153</v>
       </c>
       <c r="DE22" t="s">
         <v>153</v>
       </c>
       <c r="DF22" t="s">
         <v>153</v>
       </c>
       <c r="DG22" t="s">
         <v>153</v>
       </c>
       <c r="DH22" t="s">
         <v>153</v>
       </c>
       <c r="DI22" t="s">
         <v>153</v>
       </c>
       <c r="DJ22" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="DK22" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="DL22" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
     </row>
     <row r="23" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="B23" t="s">
         <v>153</v>
       </c>
       <c r="C23" t="s">
         <v>153</v>
       </c>
       <c r="D23" t="s">
         <v>153</v>
       </c>
       <c r="E23" t="s">
         <v>154</v>
       </c>
       <c r="F23" t="s">
-        <v>393</v>
+        <v>409</v>
       </c>
       <c r="G23" t="s">
-        <v>394</v>
+        <v>410</v>
       </c>
       <c r="H23" t="s">
-        <v>411</v>
+        <v>427</v>
       </c>
       <c r="I23" t="s">
         <v>154</v>
       </c>
       <c r="J23" t="s">
-        <v>378</v>
+        <v>394</v>
       </c>
       <c r="K23" t="s">
-        <v>396</v>
+        <v>412</v>
       </c>
       <c r="L23" t="s">
         <v>159</v>
       </c>
       <c r="M23" t="s">
         <v>160</v>
       </c>
       <c r="N23" t="s">
         <v>161</v>
       </c>
       <c r="O23" t="s">
         <v>162</v>
       </c>
       <c r="P23" t="s">
         <v>161</v>
       </c>
       <c r="Q23" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="R23" t="s">
         <v>163</v>
       </c>
       <c r="S23" t="s">
         <v>164</v>
       </c>
       <c r="T23" t="s">
         <v>165</v>
       </c>
       <c r="U23" t="s">
         <v>153</v>
       </c>
       <c r="V23" t="s">
-        <v>421</v>
+        <v>413</v>
       </c>
       <c r="W23" t="s">
         <v>153</v>
       </c>
       <c r="X23" t="s">
         <v>153</v>
       </c>
       <c r="Y23" t="s">
         <v>153</v>
       </c>
       <c r="Z23" t="s">
-        <v>422</v>
+        <v>414</v>
       </c>
       <c r="AA23" t="s">
         <v>172</v>
       </c>
       <c r="AB23" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="AC23" t="s">
         <v>160</v>
       </c>
       <c r="AD23" t="s">
-        <v>423</v>
+        <v>415</v>
       </c>
       <c r="AE23" t="s">
         <v>174</v>
       </c>
       <c r="AF23" t="s">
         <v>175</v>
       </c>
       <c r="AG23" t="s">
         <v>176</v>
       </c>
       <c r="AH23" t="s">
         <v>162</v>
       </c>
       <c r="AI23" t="s">
         <v>177</v>
       </c>
       <c r="AJ23" t="s">
         <v>178</v>
       </c>
       <c r="AK23" t="s">
         <v>179</v>
       </c>
       <c r="AL23" t="s">
         <v>180</v>
       </c>
       <c r="AM23" t="s">
         <v>181</v>
       </c>
       <c r="AN23" t="s">
         <v>170</v>
       </c>
       <c r="AO23" t="s">
         <v>153</v>
       </c>
       <c r="AP23" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="AQ23" t="s">
         <v>165</v>
       </c>
       <c r="AR23" t="s">
-        <v>400</v>
+        <v>416</v>
       </c>
       <c r="AS23" t="s">
         <v>154</v>
       </c>
       <c r="AT23" t="s">
         <v>184</v>
       </c>
       <c r="AU23" t="s">
         <v>153</v>
       </c>
       <c r="AV23" t="s">
         <v>153</v>
       </c>
       <c r="AW23" t="s">
         <v>153</v>
       </c>
       <c r="AX23" t="s">
         <v>153</v>
       </c>
       <c r="AY23" t="s">
         <v>153</v>
       </c>
       <c r="AZ23" t="s">
         <v>153</v>
       </c>
       <c r="BA23" t="s">
         <v>153</v>
       </c>
       <c r="BB23" t="s">
         <v>153</v>
       </c>
       <c r="BC23" t="s">
         <v>153</v>
       </c>
       <c r="BD23" t="s">
         <v>153</v>
       </c>
       <c r="BE23" t="s">
         <v>153</v>
       </c>
       <c r="BF23" t="s">
         <v>153</v>
       </c>
       <c r="BG23" t="s">
         <v>153</v>
       </c>
       <c r="BH23" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="BI23" t="s">
         <v>180</v>
       </c>
       <c r="BJ23" t="s">
-        <v>401</v>
+        <v>417</v>
       </c>
       <c r="BK23" t="s">
-        <v>413</v>
+        <v>429</v>
       </c>
       <c r="BL23" t="s">
-        <v>403</v>
+        <v>419</v>
       </c>
       <c r="BM23" t="s">
-        <v>414</v>
+        <v>430</v>
       </c>
       <c r="BN23" t="s">
         <v>180</v>
       </c>
       <c r="BO23" t="s">
-        <v>381</v>
+        <v>397</v>
       </c>
       <c r="BP23" t="s">
-        <v>415</v>
+        <v>431</v>
       </c>
       <c r="BQ23" t="s">
-        <v>416</v>
+        <v>432</v>
       </c>
       <c r="BR23" t="s">
         <v>153</v>
       </c>
       <c r="BS23" t="s">
         <v>189</v>
       </c>
       <c r="BT23" t="s">
         <v>153</v>
       </c>
       <c r="BU23" t="s">
         <v>153</v>
       </c>
       <c r="BV23" t="s">
         <v>153</v>
       </c>
       <c r="BW23" t="s">
         <v>153</v>
       </c>
       <c r="BX23" t="s">
         <v>153</v>
       </c>
       <c r="BY23" t="s">
         <v>153</v>
       </c>
@@ -10258,305 +10306,305 @@
       <c r="CO23" t="s">
         <v>153</v>
       </c>
       <c r="CP23" t="s">
         <v>153</v>
       </c>
       <c r="CQ23" t="s">
         <v>153</v>
       </c>
       <c r="CR23" t="s">
         <v>153</v>
       </c>
       <c r="CS23" t="s">
         <v>181</v>
       </c>
       <c r="CT23" t="s">
         <v>162</v>
       </c>
       <c r="CU23" t="s">
         <v>153</v>
       </c>
       <c r="CV23" t="s">
         <v>162</v>
       </c>
       <c r="CW23" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="CX23" t="s">
         <v>159</v>
       </c>
       <c r="CY23" t="s">
         <v>153</v>
       </c>
       <c r="CZ23" t="s">
         <v>153</v>
       </c>
       <c r="DA23" t="s">
         <v>153</v>
       </c>
       <c r="DB23" t="s">
         <v>153</v>
       </c>
       <c r="DC23" t="s">
         <v>153</v>
       </c>
       <c r="DD23" t="s">
         <v>153</v>
       </c>
       <c r="DE23" t="s">
         <v>153</v>
       </c>
       <c r="DF23" t="s">
         <v>153</v>
       </c>
       <c r="DG23" t="s">
         <v>153</v>
       </c>
       <c r="DH23" t="s">
         <v>153</v>
       </c>
       <c r="DI23" t="s">
         <v>153</v>
       </c>
       <c r="DJ23" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="DK23" t="s">
-        <v>425</v>
+        <v>434</v>
       </c>
       <c r="DL23" t="s">
-        <v>426</v>
+        <v>435</v>
       </c>
     </row>
     <row r="24" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>427</v>
+        <v>436</v>
       </c>
       <c r="B24" t="s">
         <v>153</v>
       </c>
       <c r="C24" t="s">
         <v>153</v>
       </c>
       <c r="D24" t="s">
         <v>153</v>
       </c>
       <c r="E24" t="s">
         <v>154</v>
       </c>
       <c r="F24" t="s">
-        <v>428</v>
+        <v>409</v>
       </c>
       <c r="G24" t="s">
-        <v>429</v>
+        <v>410</v>
       </c>
       <c r="H24" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="I24" t="s">
         <v>154</v>
       </c>
       <c r="J24" t="s">
-        <v>431</v>
+        <v>394</v>
       </c>
       <c r="K24" t="s">
-        <v>432</v>
+        <v>412</v>
       </c>
       <c r="L24" t="s">
         <v>159</v>
       </c>
       <c r="M24" t="s">
         <v>160</v>
       </c>
       <c r="N24" t="s">
         <v>161</v>
       </c>
       <c r="O24" t="s">
         <v>162</v>
       </c>
       <c r="P24" t="s">
         <v>161</v>
       </c>
       <c r="Q24" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="R24" t="s">
         <v>163</v>
       </c>
       <c r="S24" t="s">
         <v>164</v>
       </c>
       <c r="T24" t="s">
         <v>165</v>
       </c>
       <c r="U24" t="s">
         <v>153</v>
       </c>
       <c r="V24" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="W24" t="s">
         <v>153</v>
       </c>
       <c r="X24" t="s">
         <v>153</v>
       </c>
       <c r="Y24" t="s">
         <v>153</v>
       </c>
       <c r="Z24" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="AA24" t="s">
         <v>172</v>
       </c>
       <c r="AB24" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="AC24" t="s">
         <v>160</v>
       </c>
       <c r="AD24" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="AE24" t="s">
         <v>174</v>
       </c>
       <c r="AF24" t="s">
         <v>175</v>
       </c>
       <c r="AG24" t="s">
         <v>176</v>
       </c>
       <c r="AH24" t="s">
         <v>162</v>
       </c>
       <c r="AI24" t="s">
         <v>177</v>
       </c>
       <c r="AJ24" t="s">
         <v>178</v>
       </c>
       <c r="AK24" t="s">
         <v>179</v>
       </c>
       <c r="AL24" t="s">
         <v>180</v>
       </c>
       <c r="AM24" t="s">
         <v>181</v>
       </c>
       <c r="AN24" t="s">
         <v>170</v>
       </c>
       <c r="AO24" t="s">
         <v>153</v>
       </c>
       <c r="AP24" t="s">
-        <v>436</v>
+        <v>397</v>
       </c>
       <c r="AQ24" t="s">
         <v>165</v>
       </c>
       <c r="AR24" t="s">
-        <v>437</v>
+        <v>416</v>
       </c>
       <c r="AS24" t="s">
         <v>154</v>
       </c>
       <c r="AT24" t="s">
         <v>184</v>
       </c>
       <c r="AU24" t="s">
         <v>153</v>
       </c>
       <c r="AV24" t="s">
         <v>153</v>
       </c>
       <c r="AW24" t="s">
         <v>153</v>
       </c>
       <c r="AX24" t="s">
         <v>153</v>
       </c>
       <c r="AY24" t="s">
         <v>153</v>
       </c>
       <c r="AZ24" t="s">
         <v>153</v>
       </c>
       <c r="BA24" t="s">
         <v>153</v>
       </c>
       <c r="BB24" t="s">
         <v>153</v>
       </c>
       <c r="BC24" t="s">
         <v>153</v>
       </c>
       <c r="BD24" t="s">
         <v>153</v>
       </c>
       <c r="BE24" t="s">
         <v>153</v>
       </c>
       <c r="BF24" t="s">
         <v>153</v>
       </c>
       <c r="BG24" t="s">
         <v>153</v>
       </c>
       <c r="BH24" t="s">
-        <v>321</v>
+        <v>337</v>
       </c>
       <c r="BI24" t="s">
         <v>180</v>
       </c>
       <c r="BJ24" t="s">
-        <v>438</v>
+        <v>417</v>
       </c>
       <c r="BK24" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="BL24" t="s">
-        <v>440</v>
+        <v>419</v>
       </c>
       <c r="BM24" t="s">
-        <v>441</v>
+        <v>430</v>
       </c>
       <c r="BN24" t="s">
         <v>180</v>
       </c>
       <c r="BO24" t="s">
-        <v>436</v>
+        <v>397</v>
       </c>
       <c r="BP24" t="s">
-        <v>442</v>
+        <v>431</v>
       </c>
       <c r="BQ24" t="s">
-        <v>443</v>
+        <v>432</v>
       </c>
       <c r="BR24" t="s">
         <v>153</v>
       </c>
       <c r="BS24" t="s">
         <v>189</v>
       </c>
       <c r="BT24" t="s">
         <v>153</v>
       </c>
       <c r="BU24" t="s">
         <v>153</v>
       </c>
       <c r="BV24" t="s">
         <v>153</v>
       </c>
       <c r="BW24" t="s">
         <v>153</v>
       </c>
       <c r="BX24" t="s">
         <v>153</v>
       </c>
       <c r="BY24" t="s">
         <v>153</v>
       </c>
@@ -10608,694 +10656,694 @@
       <c r="CO24" t="s">
         <v>153</v>
       </c>
       <c r="CP24" t="s">
         <v>153</v>
       </c>
       <c r="CQ24" t="s">
         <v>153</v>
       </c>
       <c r="CR24" t="s">
         <v>153</v>
       </c>
       <c r="CS24" t="s">
         <v>181</v>
       </c>
       <c r="CT24" t="s">
         <v>162</v>
       </c>
       <c r="CU24" t="s">
         <v>153</v>
       </c>
       <c r="CV24" t="s">
         <v>162</v>
       </c>
       <c r="CW24" t="s">
-        <v>345</v>
+        <v>361</v>
       </c>
       <c r="CX24" t="s">
         <v>159</v>
       </c>
       <c r="CY24" t="s">
         <v>153</v>
       </c>
       <c r="CZ24" t="s">
         <v>153</v>
       </c>
       <c r="DA24" t="s">
         <v>153</v>
       </c>
       <c r="DB24" t="s">
         <v>153</v>
       </c>
       <c r="DC24" t="s">
         <v>153</v>
       </c>
       <c r="DD24" t="s">
         <v>153</v>
       </c>
       <c r="DE24" t="s">
         <v>153</v>
       </c>
       <c r="DF24" t="s">
         <v>153</v>
       </c>
       <c r="DG24" t="s">
         <v>153</v>
       </c>
       <c r="DH24" t="s">
         <v>153</v>
       </c>
       <c r="DI24" t="s">
         <v>153</v>
       </c>
       <c r="DJ24" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="DK24" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="DL24" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
     </row>
     <row r="25" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="B25" t="s">
         <v>153</v>
       </c>
       <c r="C25" t="s">
         <v>153</v>
       </c>
       <c r="D25" t="s">
         <v>153</v>
       </c>
       <c r="E25" t="s">
         <v>154</v>
       </c>
       <c r="F25" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="G25" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="H25" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="I25" t="s">
         <v>154</v>
       </c>
       <c r="J25" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="K25" t="s">
-        <v>250</v>
+        <v>448</v>
       </c>
       <c r="L25" t="s">
         <v>159</v>
       </c>
       <c r="M25" t="s">
         <v>160</v>
       </c>
       <c r="N25" t="s">
         <v>161</v>
       </c>
       <c r="O25" t="s">
         <v>162</v>
       </c>
       <c r="P25" t="s">
         <v>161</v>
       </c>
       <c r="Q25" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="R25" t="s">
         <v>163</v>
       </c>
       <c r="S25" t="s">
         <v>164</v>
       </c>
       <c r="T25" t="s">
         <v>165</v>
       </c>
       <c r="U25" t="s">
         <v>153</v>
       </c>
       <c r="V25" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="W25" t="s">
         <v>153</v>
       </c>
       <c r="X25" t="s">
         <v>153</v>
       </c>
       <c r="Y25" t="s">
         <v>153</v>
       </c>
       <c r="Z25" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="AA25" t="s">
         <v>172</v>
       </c>
       <c r="AB25" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="AC25" t="s">
         <v>160</v>
       </c>
       <c r="AD25" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="AE25" t="s">
         <v>174</v>
       </c>
       <c r="AF25" t="s">
         <v>175</v>
       </c>
       <c r="AG25" t="s">
         <v>176</v>
       </c>
       <c r="AH25" t="s">
         <v>162</v>
       </c>
       <c r="AI25" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="AJ25" t="s">
-        <v>153</v>
+        <v>178</v>
       </c>
       <c r="AK25" t="s">
-        <v>153</v>
+        <v>179</v>
       </c>
       <c r="AL25" t="s">
         <v>180</v>
       </c>
       <c r="AM25" t="s">
         <v>181</v>
       </c>
       <c r="AN25" t="s">
         <v>170</v>
       </c>
       <c r="AO25" t="s">
         <v>153</v>
       </c>
       <c r="AP25" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="AQ25" t="s">
         <v>165</v>
       </c>
       <c r="AR25" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="AS25" t="s">
         <v>154</v>
       </c>
       <c r="AT25" t="s">
         <v>184</v>
       </c>
       <c r="AU25" t="s">
         <v>153</v>
       </c>
       <c r="AV25" t="s">
         <v>153</v>
       </c>
       <c r="AW25" t="s">
         <v>153</v>
       </c>
       <c r="AX25" t="s">
         <v>153</v>
       </c>
       <c r="AY25" t="s">
         <v>153</v>
       </c>
       <c r="AZ25" t="s">
         <v>153</v>
       </c>
       <c r="BA25" t="s">
         <v>153</v>
       </c>
       <c r="BB25" t="s">
         <v>153</v>
       </c>
       <c r="BC25" t="s">
         <v>153</v>
       </c>
       <c r="BD25" t="s">
         <v>153</v>
       </c>
       <c r="BE25" t="s">
         <v>153</v>
       </c>
       <c r="BF25" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="BG25" t="s">
-        <v>457</v>
+        <v>153</v>
       </c>
       <c r="BH25" t="s">
-        <v>153</v>
+        <v>337</v>
       </c>
       <c r="BI25" t="s">
         <v>180</v>
       </c>
       <c r="BJ25" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="BK25" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="BL25" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="BM25" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="BN25" t="s">
         <v>180</v>
       </c>
       <c r="BO25" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="BP25" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="BQ25" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="BR25" t="s">
         <v>153</v>
       </c>
       <c r="BS25" t="s">
         <v>189</v>
       </c>
       <c r="BT25" t="s">
         <v>153</v>
       </c>
       <c r="BU25" t="s">
         <v>153</v>
       </c>
       <c r="BV25" t="s">
         <v>153</v>
       </c>
       <c r="BW25" t="s">
         <v>153</v>
       </c>
       <c r="BX25" t="s">
         <v>153</v>
       </c>
       <c r="BY25" t="s">
         <v>153</v>
       </c>
       <c r="BZ25" t="s">
         <v>153</v>
       </c>
       <c r="CA25" t="s">
         <v>153</v>
       </c>
       <c r="CB25" t="s">
-        <v>464</v>
+        <v>153</v>
       </c>
       <c r="CC25" t="s">
-        <v>465</v>
+        <v>153</v>
       </c>
       <c r="CD25" t="s">
-        <v>466</v>
+        <v>153</v>
       </c>
       <c r="CE25" t="s">
         <v>190</v>
       </c>
       <c r="CF25" t="s">
         <v>153</v>
       </c>
       <c r="CG25" t="s">
         <v>153</v>
       </c>
       <c r="CH25" t="s">
         <v>153</v>
       </c>
       <c r="CI25" t="s">
         <v>153</v>
       </c>
       <c r="CJ25" t="s">
         <v>195</v>
       </c>
       <c r="CK25" t="s">
         <v>190</v>
       </c>
       <c r="CL25" t="s">
         <v>153</v>
       </c>
       <c r="CM25" t="s">
         <v>153</v>
       </c>
       <c r="CN25" t="s">
         <v>153</v>
       </c>
       <c r="CO25" t="s">
         <v>153</v>
       </c>
       <c r="CP25" t="s">
         <v>153</v>
       </c>
       <c r="CQ25" t="s">
+        <v>153</v>
+      </c>
+      <c r="CR25" t="s">
+        <v>153</v>
+      </c>
+      <c r="CS25" t="s">
         <v>181</v>
       </c>
-      <c r="CR25" t="s">
+      <c r="CT25" t="s">
         <v>162</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CU25" t="s">
         <v>153</v>
       </c>
       <c r="CV25" t="s">
         <v>162</v>
       </c>
       <c r="CW25" t="s">
-        <v>467</v>
+        <v>361</v>
       </c>
       <c r="CX25" t="s">
         <v>159</v>
       </c>
       <c r="CY25" t="s">
         <v>153</v>
       </c>
       <c r="CZ25" t="s">
         <v>153</v>
       </c>
       <c r="DA25" t="s">
         <v>153</v>
       </c>
       <c r="DB25" t="s">
         <v>153</v>
       </c>
       <c r="DC25" t="s">
         <v>153</v>
       </c>
       <c r="DD25" t="s">
         <v>153</v>
       </c>
       <c r="DE25" t="s">
         <v>153</v>
       </c>
       <c r="DF25" t="s">
         <v>153</v>
       </c>
       <c r="DG25" t="s">
         <v>153</v>
       </c>
       <c r="DH25" t="s">
         <v>153</v>
       </c>
       <c r="DI25" t="s">
         <v>153</v>
       </c>
       <c r="DJ25" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="DK25" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
       <c r="DL25" t="s">
-        <v>470</v>
+        <v>462</v>
       </c>
     </row>
     <row r="26" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="B26" t="s">
         <v>153</v>
       </c>
       <c r="C26" t="s">
         <v>153</v>
       </c>
       <c r="D26" t="s">
         <v>153</v>
       </c>
       <c r="E26" t="s">
         <v>154</v>
       </c>
       <c r="F26" t="s">
-        <v>472</v>
+        <v>464</v>
       </c>
       <c r="G26" t="s">
-        <v>473</v>
+        <v>465</v>
       </c>
       <c r="H26" t="s">
-        <v>474</v>
+        <v>466</v>
       </c>
       <c r="I26" t="s">
         <v>154</v>
       </c>
       <c r="J26" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="K26" t="s">
-        <v>476</v>
+        <v>266</v>
       </c>
       <c r="L26" t="s">
         <v>159</v>
       </c>
       <c r="M26" t="s">
         <v>160</v>
       </c>
       <c r="N26" t="s">
         <v>161</v>
       </c>
       <c r="O26" t="s">
         <v>162</v>
       </c>
       <c r="P26" t="s">
         <v>161</v>
       </c>
       <c r="Q26" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="R26" t="s">
         <v>163</v>
       </c>
       <c r="S26" t="s">
         <v>164</v>
       </c>
       <c r="T26" t="s">
         <v>165</v>
       </c>
       <c r="U26" t="s">
         <v>153</v>
       </c>
       <c r="V26" t="s">
-        <v>452</v>
+        <v>468</v>
       </c>
       <c r="W26" t="s">
         <v>153</v>
       </c>
       <c r="X26" t="s">
         <v>153</v>
       </c>
       <c r="Y26" t="s">
         <v>153</v>
       </c>
       <c r="Z26" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="AA26" t="s">
         <v>172</v>
       </c>
       <c r="AB26" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="AC26" t="s">
         <v>160</v>
       </c>
       <c r="AD26" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="AE26" t="s">
         <v>174</v>
       </c>
       <c r="AF26" t="s">
         <v>175</v>
       </c>
       <c r="AG26" t="s">
         <v>176</v>
       </c>
       <c r="AH26" t="s">
         <v>162</v>
       </c>
       <c r="AI26" t="s">
         <v>153</v>
       </c>
       <c r="AJ26" t="s">
         <v>153</v>
       </c>
       <c r="AK26" t="s">
         <v>153</v>
       </c>
       <c r="AL26" t="s">
         <v>180</v>
       </c>
       <c r="AM26" t="s">
         <v>181</v>
       </c>
       <c r="AN26" t="s">
         <v>170</v>
       </c>
       <c r="AO26" t="s">
         <v>153</v>
       </c>
       <c r="AP26" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="AQ26" t="s">
         <v>165</v>
       </c>
       <c r="AR26" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="AS26" t="s">
         <v>154</v>
       </c>
       <c r="AT26" t="s">
         <v>184</v>
       </c>
       <c r="AU26" t="s">
         <v>153</v>
       </c>
       <c r="AV26" t="s">
         <v>153</v>
       </c>
       <c r="AW26" t="s">
         <v>153</v>
       </c>
       <c r="AX26" t="s">
         <v>153</v>
       </c>
       <c r="AY26" t="s">
         <v>153</v>
       </c>
       <c r="AZ26" t="s">
         <v>153</v>
       </c>
       <c r="BA26" t="s">
         <v>153</v>
       </c>
       <c r="BB26" t="s">
         <v>153</v>
       </c>
       <c r="BC26" t="s">
         <v>153</v>
       </c>
       <c r="BD26" t="s">
         <v>153</v>
       </c>
       <c r="BE26" t="s">
         <v>153</v>
       </c>
       <c r="BF26" t="s">
         <v>170</v>
       </c>
       <c r="BG26" t="s">
-        <v>457</v>
+        <v>473</v>
       </c>
       <c r="BH26" t="s">
         <v>153</v>
       </c>
       <c r="BI26" t="s">
         <v>180</v>
       </c>
       <c r="BJ26" t="s">
-        <v>479</v>
+        <v>474</v>
       </c>
       <c r="BK26" t="s">
-        <v>480</v>
+        <v>475</v>
       </c>
       <c r="BL26" t="s">
-        <v>481</v>
+        <v>476</v>
       </c>
       <c r="BM26" t="s">
-        <v>482</v>
+        <v>477</v>
       </c>
       <c r="BN26" t="s">
         <v>180</v>
       </c>
       <c r="BO26" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="BP26" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="BQ26" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="BR26" t="s">
         <v>153</v>
       </c>
       <c r="BS26" t="s">
         <v>189</v>
       </c>
       <c r="BT26" t="s">
         <v>153</v>
       </c>
       <c r="BU26" t="s">
         <v>153</v>
       </c>
       <c r="BV26" t="s">
         <v>153</v>
       </c>
       <c r="BW26" t="s">
         <v>153</v>
       </c>
       <c r="BX26" t="s">
         <v>153</v>
       </c>
       <c r="BY26" t="s">
         <v>153</v>
       </c>
       <c r="BZ26" t="s">
         <v>153</v>
       </c>
       <c r="CA26" t="s">
         <v>153</v>
       </c>
       <c r="CB26" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="CC26" t="s">
-        <v>465</v>
+        <v>481</v>
       </c>
       <c r="CD26" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="CE26" t="s">
         <v>190</v>
       </c>
       <c r="CF26" t="s">
         <v>153</v>
       </c>
       <c r="CG26" t="s">
         <v>153</v>
       </c>
       <c r="CH26" t="s">
         <v>153</v>
       </c>
       <c r="CI26" t="s">
         <v>153</v>
       </c>
       <c r="CJ26" t="s">
         <v>195</v>
       </c>
       <c r="CK26" t="s">
         <v>190</v>
       </c>
       <c r="CL26" t="s">
         <v>153</v>
       </c>
@@ -11308,344 +11356,344 @@
       <c r="CO26" t="s">
         <v>153</v>
       </c>
       <c r="CP26" t="s">
         <v>153</v>
       </c>
       <c r="CQ26" t="s">
         <v>181</v>
       </c>
       <c r="CR26" t="s">
         <v>162</v>
       </c>
       <c r="CS26" t="s">
         <v>153</v>
       </c>
       <c r="CT26" t="s">
         <v>153</v>
       </c>
       <c r="CU26" t="s">
         <v>153</v>
       </c>
       <c r="CV26" t="s">
         <v>162</v>
       </c>
       <c r="CW26" t="s">
-        <v>467</v>
+        <v>483</v>
       </c>
       <c r="CX26" t="s">
         <v>159</v>
       </c>
       <c r="CY26" t="s">
         <v>153</v>
       </c>
       <c r="CZ26" t="s">
         <v>153</v>
       </c>
       <c r="DA26" t="s">
         <v>153</v>
       </c>
       <c r="DB26" t="s">
         <v>153</v>
       </c>
       <c r="DC26" t="s">
         <v>153</v>
       </c>
       <c r="DD26" t="s">
         <v>153</v>
       </c>
       <c r="DE26" t="s">
         <v>153</v>
       </c>
       <c r="DF26" t="s">
         <v>153</v>
       </c>
       <c r="DG26" t="s">
         <v>153</v>
       </c>
       <c r="DH26" t="s">
         <v>153</v>
       </c>
       <c r="DI26" t="s">
         <v>153</v>
       </c>
       <c r="DJ26" t="s">
+        <v>484</v>
+      </c>
+      <c r="DK26" t="s">
         <v>485</v>
       </c>
-      <c r="DK26" t="s">
+      <c r="DL26" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="27" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="B27" t="s">
         <v>153</v>
       </c>
       <c r="C27" t="s">
         <v>153</v>
       </c>
       <c r="D27" t="s">
         <v>153</v>
       </c>
       <c r="E27" t="s">
         <v>154</v>
       </c>
       <c r="F27" t="s">
+        <v>488</v>
+      </c>
+      <c r="G27" t="s">
         <v>489</v>
       </c>
-      <c r="G27" t="s">
+      <c r="H27" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="I27" t="s">
         <v>154</v>
       </c>
       <c r="J27" t="s">
+        <v>491</v>
+      </c>
+      <c r="K27" t="s">
         <v>492</v>
-      </c>
-[...1 lines deleted...]
-        <v>493</v>
       </c>
       <c r="L27" t="s">
         <v>159</v>
       </c>
       <c r="M27" t="s">
         <v>160</v>
       </c>
       <c r="N27" t="s">
         <v>161</v>
       </c>
       <c r="O27" t="s">
         <v>162</v>
       </c>
       <c r="P27" t="s">
         <v>161</v>
       </c>
       <c r="Q27" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="R27" t="s">
         <v>163</v>
       </c>
       <c r="S27" t="s">
         <v>164</v>
       </c>
       <c r="T27" t="s">
         <v>165</v>
       </c>
       <c r="U27" t="s">
         <v>153</v>
       </c>
       <c r="V27" t="s">
-        <v>494</v>
+        <v>468</v>
       </c>
       <c r="W27" t="s">
         <v>153</v>
       </c>
       <c r="X27" t="s">
         <v>153</v>
       </c>
       <c r="Y27" t="s">
         <v>153</v>
       </c>
       <c r="Z27" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="AA27" t="s">
         <v>172</v>
       </c>
       <c r="AB27" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="AC27" t="s">
         <v>160</v>
       </c>
       <c r="AD27" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="AE27" t="s">
         <v>174</v>
       </c>
       <c r="AF27" t="s">
         <v>175</v>
       </c>
       <c r="AG27" t="s">
         <v>176</v>
       </c>
       <c r="AH27" t="s">
         <v>162</v>
       </c>
       <c r="AI27" t="s">
         <v>153</v>
       </c>
       <c r="AJ27" t="s">
         <v>153</v>
       </c>
       <c r="AK27" t="s">
         <v>153</v>
       </c>
       <c r="AL27" t="s">
         <v>180</v>
       </c>
       <c r="AM27" t="s">
         <v>181</v>
       </c>
       <c r="AN27" t="s">
         <v>170</v>
       </c>
       <c r="AO27" t="s">
         <v>153</v>
       </c>
       <c r="AP27" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="AQ27" t="s">
         <v>165</v>
       </c>
       <c r="AR27" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="AS27" t="s">
         <v>154</v>
       </c>
       <c r="AT27" t="s">
         <v>184</v>
       </c>
       <c r="AU27" t="s">
         <v>153</v>
       </c>
       <c r="AV27" t="s">
         <v>153</v>
       </c>
       <c r="AW27" t="s">
         <v>153</v>
       </c>
       <c r="AX27" t="s">
         <v>153</v>
       </c>
       <c r="AY27" t="s">
         <v>153</v>
       </c>
       <c r="AZ27" t="s">
-        <v>497</v>
+        <v>153</v>
       </c>
       <c r="BA27" t="s">
-        <v>498</v>
+        <v>153</v>
       </c>
       <c r="BB27" t="s">
-        <v>499</v>
+        <v>153</v>
       </c>
       <c r="BC27" t="s">
+        <v>153</v>
+      </c>
+      <c r="BD27" t="s">
+        <v>153</v>
+      </c>
+      <c r="BE27" t="s">
+        <v>153</v>
+      </c>
+      <c r="BF27" t="s">
         <v>170</v>
       </c>
-      <c r="BD27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BG27" t="s">
-        <v>153</v>
+        <v>473</v>
       </c>
       <c r="BH27" t="s">
         <v>153</v>
       </c>
       <c r="BI27" t="s">
         <v>180</v>
       </c>
       <c r="BJ27" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="BK27" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="BL27" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="BM27" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="BN27" t="s">
         <v>180</v>
       </c>
       <c r="BO27" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="BP27" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="BQ27" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="BR27" t="s">
         <v>153</v>
       </c>
       <c r="BS27" t="s">
         <v>189</v>
       </c>
       <c r="BT27" t="s">
         <v>153</v>
       </c>
       <c r="BU27" t="s">
         <v>153</v>
       </c>
       <c r="BV27" t="s">
         <v>153</v>
       </c>
       <c r="BW27" t="s">
         <v>153</v>
       </c>
       <c r="BX27" t="s">
         <v>153</v>
       </c>
       <c r="BY27" t="s">
         <v>153</v>
       </c>
       <c r="BZ27" t="s">
         <v>153</v>
       </c>
       <c r="CA27" t="s">
         <v>153</v>
       </c>
       <c r="CB27" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="CC27" t="s">
-        <v>465</v>
+        <v>481</v>
       </c>
       <c r="CD27" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="CE27" t="s">
         <v>190</v>
       </c>
       <c r="CF27" t="s">
         <v>153</v>
       </c>
       <c r="CG27" t="s">
         <v>153</v>
       </c>
       <c r="CH27" t="s">
         <v>153</v>
       </c>
       <c r="CI27" t="s">
         <v>153</v>
       </c>
       <c r="CJ27" t="s">
         <v>195</v>
       </c>
       <c r="CK27" t="s">
         <v>190</v>
       </c>
       <c r="CL27" t="s">
         <v>153</v>
       </c>
@@ -11658,3174 +11706,3174 @@
       <c r="CO27" t="s">
         <v>153</v>
       </c>
       <c r="CP27" t="s">
         <v>153</v>
       </c>
       <c r="CQ27" t="s">
         <v>181</v>
       </c>
       <c r="CR27" t="s">
         <v>162</v>
       </c>
       <c r="CS27" t="s">
         <v>153</v>
       </c>
       <c r="CT27" t="s">
         <v>153</v>
       </c>
       <c r="CU27" t="s">
         <v>153</v>
       </c>
       <c r="CV27" t="s">
         <v>162</v>
       </c>
       <c r="CW27" t="s">
-        <v>467</v>
+        <v>483</v>
       </c>
       <c r="CX27" t="s">
         <v>159</v>
       </c>
       <c r="CY27" t="s">
         <v>153</v>
       </c>
       <c r="CZ27" t="s">
         <v>153</v>
       </c>
       <c r="DA27" t="s">
         <v>153</v>
       </c>
       <c r="DB27" t="s">
         <v>153</v>
       </c>
       <c r="DC27" t="s">
         <v>153</v>
       </c>
       <c r="DD27" t="s">
         <v>153</v>
       </c>
       <c r="DE27" t="s">
         <v>153</v>
       </c>
       <c r="DF27" t="s">
         <v>153</v>
       </c>
       <c r="DG27" t="s">
         <v>153</v>
       </c>
       <c r="DH27" t="s">
         <v>153</v>
       </c>
       <c r="DI27" t="s">
         <v>153</v>
       </c>
       <c r="DJ27" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="DK27" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="DL27" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
     </row>
     <row r="28" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="B28" t="s">
-        <v>266</v>
+        <v>153</v>
       </c>
       <c r="C28" t="s">
-        <v>510</v>
+        <v>153</v>
       </c>
       <c r="D28" t="s">
-        <v>511</v>
+        <v>153</v>
       </c>
       <c r="E28" t="s">
         <v>154</v>
       </c>
       <c r="F28" t="s">
-        <v>297</v>
+        <v>505</v>
       </c>
       <c r="G28" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
       <c r="H28" t="s">
-        <v>513</v>
+        <v>507</v>
       </c>
       <c r="I28" t="s">
         <v>154</v>
       </c>
       <c r="J28" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="K28" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="L28" t="s">
         <v>159</v>
       </c>
       <c r="M28" t="s">
         <v>160</v>
       </c>
       <c r="N28" t="s">
         <v>161</v>
       </c>
       <c r="O28" t="s">
         <v>162</v>
       </c>
       <c r="P28" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="Q28" t="s">
-        <v>516</v>
+        <v>428</v>
       </c>
       <c r="R28" t="s">
         <v>163</v>
       </c>
       <c r="S28" t="s">
         <v>164</v>
       </c>
       <c r="T28" t="s">
-        <v>189</v>
+        <v>165</v>
       </c>
       <c r="U28" t="s">
         <v>153</v>
       </c>
       <c r="V28" t="s">
-        <v>517</v>
+        <v>510</v>
       </c>
       <c r="W28" t="s">
         <v>153</v>
       </c>
       <c r="X28" t="s">
         <v>153</v>
       </c>
       <c r="Y28" t="s">
         <v>153</v>
       </c>
       <c r="Z28" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="AA28" t="s">
-        <v>518</v>
+        <v>172</v>
       </c>
       <c r="AB28" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="AC28" t="s">
-        <v>519</v>
+        <v>160</v>
       </c>
       <c r="AD28" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="AE28" t="s">
-        <v>520</v>
+        <v>174</v>
       </c>
       <c r="AF28" t="s">
         <v>175</v>
       </c>
       <c r="AG28" t="s">
         <v>176</v>
       </c>
       <c r="AH28" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="AI28" t="s">
         <v>153</v>
       </c>
       <c r="AJ28" t="s">
         <v>153</v>
       </c>
       <c r="AK28" t="s">
         <v>153</v>
       </c>
       <c r="AL28" t="s">
+        <v>180</v>
+      </c>
+      <c r="AM28" t="s">
+        <v>181</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>170</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>153</v>
+      </c>
+      <c r="AP28" t="s">
         <v>511</v>
       </c>
-      <c r="AM28" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AQ28" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
       <c r="AR28" t="s">
-        <v>522</v>
+        <v>512</v>
       </c>
       <c r="AS28" t="s">
         <v>154</v>
       </c>
       <c r="AT28" t="s">
         <v>184</v>
       </c>
       <c r="AU28" t="s">
-        <v>308</v>
+        <v>153</v>
       </c>
       <c r="AV28" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="AW28" t="s">
         <v>153</v>
       </c>
       <c r="AX28" t="s">
         <v>153</v>
       </c>
       <c r="AY28" t="s">
         <v>153</v>
       </c>
       <c r="AZ28" t="s">
-        <v>497</v>
+        <v>513</v>
       </c>
       <c r="BA28" t="s">
-        <v>498</v>
+        <v>514</v>
       </c>
       <c r="BB28" t="s">
-        <v>499</v>
+        <v>515</v>
       </c>
       <c r="BC28" t="s">
         <v>170</v>
       </c>
       <c r="BD28" t="s">
         <v>153</v>
       </c>
       <c r="BE28" t="s">
         <v>153</v>
       </c>
       <c r="BF28" t="s">
         <v>153</v>
       </c>
       <c r="BG28" t="s">
         <v>153</v>
       </c>
       <c r="BH28" t="s">
         <v>153</v>
       </c>
       <c r="BI28" t="s">
         <v>180</v>
       </c>
       <c r="BJ28" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="BK28" t="s">
-        <v>524</v>
+        <v>517</v>
       </c>
       <c r="BL28" t="s">
-        <v>525</v>
+        <v>518</v>
       </c>
       <c r="BM28" t="s">
-        <v>526</v>
+        <v>519</v>
       </c>
       <c r="BN28" t="s">
         <v>180</v>
       </c>
       <c r="BO28" t="s">
+        <v>511</v>
+      </c>
+      <c r="BP28" t="s">
+        <v>520</v>
+      </c>
+      <c r="BQ28" t="s">
         <v>521</v>
-      </c>
-[...4 lines deleted...]
-        <v>528</v>
       </c>
       <c r="BR28" t="s">
         <v>153</v>
       </c>
       <c r="BS28" t="s">
         <v>189</v>
       </c>
       <c r="BT28" t="s">
         <v>153</v>
       </c>
       <c r="BU28" t="s">
         <v>153</v>
       </c>
       <c r="BV28" t="s">
         <v>153</v>
       </c>
       <c r="BW28" t="s">
         <v>153</v>
       </c>
       <c r="BX28" t="s">
         <v>153</v>
       </c>
       <c r="BY28" t="s">
         <v>153</v>
       </c>
       <c r="BZ28" t="s">
-        <v>529</v>
+        <v>153</v>
       </c>
       <c r="CA28" t="s">
-        <v>466</v>
+        <v>153</v>
       </c>
       <c r="CB28" t="s">
-        <v>153</v>
+        <v>480</v>
       </c>
       <c r="CC28" t="s">
-        <v>153</v>
+        <v>481</v>
       </c>
       <c r="CD28" t="s">
-        <v>153</v>
+        <v>482</v>
       </c>
       <c r="CE28" t="s">
         <v>190</v>
       </c>
       <c r="CF28" t="s">
         <v>153</v>
       </c>
       <c r="CG28" t="s">
         <v>153</v>
       </c>
       <c r="CH28" t="s">
         <v>153</v>
       </c>
       <c r="CI28" t="s">
         <v>153</v>
       </c>
       <c r="CJ28" t="s">
         <v>195</v>
       </c>
       <c r="CK28" t="s">
         <v>190</v>
       </c>
       <c r="CL28" t="s">
-        <v>530</v>
+        <v>153</v>
       </c>
       <c r="CM28" t="s">
         <v>153</v>
       </c>
       <c r="CN28" t="s">
         <v>153</v>
       </c>
       <c r="CO28" t="s">
         <v>153</v>
       </c>
       <c r="CP28" t="s">
-        <v>464</v>
+        <v>153</v>
       </c>
       <c r="CQ28" t="s">
-        <v>153</v>
+        <v>181</v>
       </c>
       <c r="CR28" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="CS28" t="s">
         <v>153</v>
       </c>
       <c r="CT28" t="s">
         <v>153</v>
       </c>
       <c r="CU28" t="s">
-        <v>531</v>
+        <v>153</v>
       </c>
       <c r="CV28" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="CW28" t="s">
-        <v>153</v>
+        <v>483</v>
       </c>
       <c r="CX28" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="CY28" t="s">
         <v>153</v>
       </c>
       <c r="CZ28" t="s">
         <v>153</v>
       </c>
       <c r="DA28" t="s">
         <v>153</v>
       </c>
       <c r="DB28" t="s">
         <v>153</v>
       </c>
       <c r="DC28" t="s">
         <v>153</v>
       </c>
       <c r="DD28" t="s">
         <v>153</v>
       </c>
       <c r="DE28" t="s">
         <v>153</v>
       </c>
       <c r="DF28" t="s">
         <v>153</v>
       </c>
       <c r="DG28" t="s">
         <v>153</v>
       </c>
       <c r="DH28" t="s">
         <v>153</v>
       </c>
       <c r="DI28" t="s">
         <v>153</v>
       </c>
       <c r="DJ28" t="s">
-        <v>532</v>
+        <v>522</v>
       </c>
       <c r="DK28" t="s">
-        <v>533</v>
+        <v>523</v>
       </c>
       <c r="DL28" t="s">
-        <v>534</v>
+        <v>524</v>
       </c>
     </row>
     <row r="29" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>535</v>
+        <v>525</v>
       </c>
       <c r="B29" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C29" t="s">
-        <v>386</v>
+        <v>526</v>
       </c>
       <c r="D29" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="E29" t="s">
         <v>154</v>
       </c>
       <c r="F29" t="s">
-        <v>537</v>
+        <v>313</v>
       </c>
       <c r="G29" t="s">
-        <v>538</v>
+        <v>528</v>
       </c>
       <c r="H29" t="s">
-        <v>539</v>
+        <v>529</v>
       </c>
       <c r="I29" t="s">
         <v>154</v>
       </c>
       <c r="J29" t="s">
-        <v>540</v>
+        <v>530</v>
       </c>
       <c r="K29" t="s">
-        <v>541</v>
+        <v>531</v>
       </c>
       <c r="L29" t="s">
         <v>159</v>
       </c>
       <c r="M29" t="s">
         <v>160</v>
       </c>
       <c r="N29" t="s">
         <v>161</v>
       </c>
       <c r="O29" t="s">
         <v>162</v>
       </c>
       <c r="P29" t="s">
         <v>160</v>
       </c>
       <c r="Q29" t="s">
-        <v>516</v>
+        <v>532</v>
       </c>
       <c r="R29" t="s">
         <v>163</v>
       </c>
       <c r="S29" t="s">
         <v>164</v>
       </c>
       <c r="T29" t="s">
         <v>189</v>
       </c>
       <c r="U29" t="s">
         <v>153</v>
       </c>
       <c r="V29" t="s">
-        <v>517</v>
+        <v>533</v>
       </c>
       <c r="W29" t="s">
         <v>153</v>
       </c>
       <c r="X29" t="s">
         <v>153</v>
       </c>
       <c r="Y29" t="s">
         <v>153</v>
       </c>
       <c r="Z29" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="AA29" t="s">
-        <v>518</v>
+        <v>534</v>
       </c>
       <c r="AB29" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="AC29" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="AD29" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="AE29" t="s">
-        <v>520</v>
+        <v>536</v>
       </c>
       <c r="AF29" t="s">
         <v>175</v>
       </c>
       <c r="AG29" t="s">
         <v>176</v>
       </c>
       <c r="AH29" t="s">
         <v>161</v>
       </c>
       <c r="AI29" t="s">
         <v>153</v>
       </c>
       <c r="AJ29" t="s">
         <v>153</v>
       </c>
       <c r="AK29" t="s">
         <v>153</v>
       </c>
       <c r="AL29" t="s">
-        <v>536</v>
+        <v>527</v>
       </c>
       <c r="AM29" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="AN29" t="s">
         <v>181</v>
       </c>
       <c r="AO29" t="s">
         <v>153</v>
       </c>
       <c r="AP29" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="AQ29" t="s">
         <v>153</v>
       </c>
       <c r="AR29" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="AS29" t="s">
         <v>154</v>
       </c>
       <c r="AT29" t="s">
         <v>184</v>
       </c>
       <c r="AU29" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="AV29" t="s">
         <v>170</v>
       </c>
       <c r="AW29" t="s">
         <v>153</v>
       </c>
       <c r="AX29" t="s">
         <v>153</v>
       </c>
       <c r="AY29" t="s">
         <v>153</v>
       </c>
       <c r="AZ29" t="s">
-        <v>497</v>
+        <v>513</v>
       </c>
       <c r="BA29" t="s">
-        <v>498</v>
+        <v>514</v>
       </c>
       <c r="BB29" t="s">
-        <v>499</v>
+        <v>515</v>
       </c>
       <c r="BC29" t="s">
         <v>170</v>
       </c>
       <c r="BD29" t="s">
         <v>153</v>
       </c>
       <c r="BE29" t="s">
         <v>153</v>
       </c>
       <c r="BF29" t="s">
         <v>153</v>
       </c>
       <c r="BG29" t="s">
         <v>153</v>
       </c>
       <c r="BH29" t="s">
         <v>153</v>
       </c>
       <c r="BI29" t="s">
         <v>180</v>
       </c>
       <c r="BJ29" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="BK29" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="BL29" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="BM29" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="BN29" t="s">
         <v>180</v>
       </c>
       <c r="BO29" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="BP29" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="BQ29" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="BR29" t="s">
-        <v>548</v>
+        <v>153</v>
       </c>
       <c r="BS29" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="BT29" t="s">
         <v>153</v>
       </c>
       <c r="BU29" t="s">
         <v>153</v>
       </c>
       <c r="BV29" t="s">
         <v>153</v>
       </c>
       <c r="BW29" t="s">
         <v>153</v>
       </c>
       <c r="BX29" t="s">
         <v>153</v>
       </c>
       <c r="BY29" t="s">
         <v>153</v>
       </c>
       <c r="BZ29" t="s">
-        <v>529</v>
+        <v>545</v>
       </c>
       <c r="CA29" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="CB29" t="s">
         <v>153</v>
       </c>
       <c r="CC29" t="s">
         <v>153</v>
       </c>
       <c r="CD29" t="s">
         <v>153</v>
       </c>
       <c r="CE29" t="s">
         <v>190</v>
       </c>
       <c r="CF29" t="s">
         <v>153</v>
       </c>
       <c r="CG29" t="s">
         <v>153</v>
       </c>
       <c r="CH29" t="s">
         <v>153</v>
       </c>
       <c r="CI29" t="s">
         <v>153</v>
       </c>
       <c r="CJ29" t="s">
         <v>195</v>
       </c>
       <c r="CK29" t="s">
         <v>190</v>
       </c>
       <c r="CL29" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
       <c r="CM29" t="s">
         <v>153</v>
       </c>
       <c r="CN29" t="s">
         <v>153</v>
       </c>
       <c r="CO29" t="s">
         <v>153</v>
       </c>
       <c r="CP29" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="CQ29" t="s">
         <v>153</v>
       </c>
       <c r="CR29" t="s">
         <v>153</v>
       </c>
       <c r="CS29" t="s">
         <v>153</v>
       </c>
       <c r="CT29" t="s">
         <v>153</v>
       </c>
       <c r="CU29" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="CV29" t="s">
         <v>153</v>
       </c>
       <c r="CW29" t="s">
         <v>153</v>
       </c>
       <c r="CX29" t="s">
         <v>153</v>
       </c>
       <c r="CY29" t="s">
         <v>153</v>
       </c>
       <c r="CZ29" t="s">
         <v>153</v>
       </c>
       <c r="DA29" t="s">
         <v>153</v>
       </c>
       <c r="DB29" t="s">
         <v>153</v>
       </c>
       <c r="DC29" t="s">
         <v>153</v>
       </c>
       <c r="DD29" t="s">
         <v>153</v>
       </c>
       <c r="DE29" t="s">
         <v>153</v>
       </c>
       <c r="DF29" t="s">
         <v>153</v>
       </c>
       <c r="DG29" t="s">
         <v>153</v>
       </c>
       <c r="DH29" t="s">
         <v>153</v>
       </c>
       <c r="DI29" t="s">
         <v>153</v>
       </c>
       <c r="DJ29" t="s">
+        <v>548</v>
+      </c>
+      <c r="DK29" t="s">
+        <v>549</v>
+      </c>
+      <c r="DL29" t="s">
         <v>550</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="30" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>551</v>
+      </c>
+      <c r="B30" t="s">
+        <v>282</v>
+      </c>
+      <c r="C30" t="s">
+        <v>402</v>
+      </c>
+      <c r="D30" t="s">
         <v>552</v>
-      </c>
-[...7 lines deleted...]
-        <v>554</v>
       </c>
       <c r="E30" t="s">
         <v>154</v>
       </c>
       <c r="F30" t="s">
+        <v>553</v>
+      </c>
+      <c r="G30" t="s">
+        <v>554</v>
+      </c>
+      <c r="H30" t="s">
         <v>555</v>
-      </c>
-[...4 lines deleted...]
-        <v>557</v>
       </c>
       <c r="I30" t="s">
         <v>154</v>
       </c>
       <c r="J30" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="K30" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="L30" t="s">
         <v>159</v>
       </c>
       <c r="M30" t="s">
         <v>160</v>
       </c>
       <c r="N30" t="s">
         <v>161</v>
       </c>
       <c r="O30" t="s">
         <v>162</v>
       </c>
       <c r="P30" t="s">
         <v>160</v>
       </c>
       <c r="Q30" t="s">
-        <v>516</v>
+        <v>532</v>
       </c>
       <c r="R30" t="s">
         <v>163</v>
       </c>
       <c r="S30" t="s">
         <v>164</v>
       </c>
       <c r="T30" t="s">
         <v>189</v>
       </c>
       <c r="U30" t="s">
         <v>153</v>
       </c>
       <c r="V30" t="s">
-        <v>560</v>
+        <v>533</v>
       </c>
       <c r="W30" t="s">
         <v>153</v>
       </c>
       <c r="X30" t="s">
         <v>153</v>
       </c>
       <c r="Y30" t="s">
         <v>153</v>
       </c>
       <c r="Z30" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="AA30" t="s">
-        <v>518</v>
+        <v>534</v>
       </c>
       <c r="AB30" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="AC30" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="AD30" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="AE30" t="s">
-        <v>520</v>
+        <v>536</v>
       </c>
       <c r="AF30" t="s">
         <v>175</v>
       </c>
       <c r="AG30" t="s">
         <v>176</v>
       </c>
       <c r="AH30" t="s">
         <v>161</v>
       </c>
       <c r="AI30" t="s">
         <v>153</v>
       </c>
       <c r="AJ30" t="s">
         <v>153</v>
       </c>
       <c r="AK30" t="s">
         <v>153</v>
       </c>
       <c r="AL30" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="AM30" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="AN30" t="s">
         <v>181</v>
       </c>
       <c r="AO30" t="s">
         <v>153</v>
       </c>
       <c r="AP30" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="AQ30" t="s">
         <v>153</v>
       </c>
       <c r="AR30" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="AS30" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AT30" t="s">
-        <v>153</v>
+        <v>184</v>
       </c>
       <c r="AU30" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="AV30" t="s">
         <v>170</v>
       </c>
       <c r="AW30" t="s">
         <v>153</v>
       </c>
       <c r="AX30" t="s">
         <v>153</v>
       </c>
       <c r="AY30" t="s">
         <v>153</v>
       </c>
       <c r="AZ30" t="s">
-        <v>497</v>
+        <v>513</v>
       </c>
       <c r="BA30" t="s">
-        <v>498</v>
+        <v>514</v>
       </c>
       <c r="BB30" t="s">
-        <v>499</v>
+        <v>515</v>
       </c>
       <c r="BC30" t="s">
         <v>170</v>
       </c>
       <c r="BD30" t="s">
         <v>153</v>
       </c>
       <c r="BE30" t="s">
         <v>153</v>
       </c>
       <c r="BF30" t="s">
         <v>153</v>
       </c>
       <c r="BG30" t="s">
         <v>153</v>
       </c>
       <c r="BH30" t="s">
         <v>153</v>
       </c>
       <c r="BI30" t="s">
         <v>180</v>
       </c>
       <c r="BJ30" t="s">
+        <v>560</v>
+      </c>
+      <c r="BK30" t="s">
+        <v>561</v>
+      </c>
+      <c r="BL30" t="s">
+        <v>562</v>
+      </c>
+      <c r="BM30" t="s">
         <v>563</v>
-      </c>
-[...7 lines deleted...]
-        <v>566</v>
       </c>
       <c r="BN30" t="s">
         <v>180</v>
       </c>
       <c r="BO30" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="BP30" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="BQ30" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="BR30" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="BS30" t="s">
         <v>153</v>
       </c>
       <c r="BT30" t="s">
         <v>153</v>
       </c>
       <c r="BU30" t="s">
         <v>153</v>
       </c>
       <c r="BV30" t="s">
         <v>153</v>
       </c>
       <c r="BW30" t="s">
         <v>153</v>
       </c>
       <c r="BX30" t="s">
         <v>153</v>
       </c>
       <c r="BY30" t="s">
         <v>153</v>
       </c>
       <c r="BZ30" t="s">
-        <v>529</v>
+        <v>545</v>
       </c>
       <c r="CA30" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="CB30" t="s">
         <v>153</v>
       </c>
       <c r="CC30" t="s">
         <v>153</v>
       </c>
       <c r="CD30" t="s">
         <v>153</v>
       </c>
       <c r="CE30" t="s">
         <v>190</v>
       </c>
       <c r="CF30" t="s">
         <v>153</v>
       </c>
       <c r="CG30" t="s">
         <v>153</v>
       </c>
       <c r="CH30" t="s">
         <v>153</v>
       </c>
       <c r="CI30" t="s">
         <v>153</v>
       </c>
       <c r="CJ30" t="s">
         <v>195</v>
       </c>
       <c r="CK30" t="s">
         <v>190</v>
       </c>
       <c r="CL30" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
       <c r="CM30" t="s">
         <v>153</v>
       </c>
       <c r="CN30" t="s">
         <v>153</v>
       </c>
       <c r="CO30" t="s">
         <v>153</v>
       </c>
       <c r="CP30" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="CQ30" t="s">
         <v>153</v>
       </c>
       <c r="CR30" t="s">
         <v>153</v>
       </c>
       <c r="CS30" t="s">
         <v>153</v>
       </c>
       <c r="CT30" t="s">
         <v>153</v>
       </c>
       <c r="CU30" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="CV30" t="s">
         <v>153</v>
       </c>
       <c r="CW30" t="s">
         <v>153</v>
       </c>
       <c r="CX30" t="s">
         <v>153</v>
       </c>
       <c r="CY30" t="s">
         <v>153</v>
       </c>
       <c r="CZ30" t="s">
         <v>153</v>
       </c>
       <c r="DA30" t="s">
         <v>153</v>
       </c>
       <c r="DB30" t="s">
         <v>153</v>
       </c>
       <c r="DC30" t="s">
         <v>153</v>
       </c>
       <c r="DD30" t="s">
         <v>153</v>
       </c>
       <c r="DE30" t="s">
         <v>153</v>
       </c>
       <c r="DF30" t="s">
         <v>153</v>
       </c>
       <c r="DG30" t="s">
         <v>153</v>
       </c>
       <c r="DH30" t="s">
         <v>153</v>
       </c>
       <c r="DI30" t="s">
         <v>153</v>
       </c>
       <c r="DJ30" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="DK30" t="s">
-        <v>570</v>
+        <v>567</v>
       </c>
       <c r="DL30" t="s">
-        <v>571</v>
+        <v>153</v>
       </c>
     </row>
     <row r="31" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="B31" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C31" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="D31" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="E31" t="s">
         <v>154</v>
       </c>
       <c r="F31" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="G31" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="H31" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="I31" t="s">
         <v>154</v>
       </c>
       <c r="J31" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="K31" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="L31" t="s">
         <v>159</v>
       </c>
       <c r="M31" t="s">
         <v>160</v>
       </c>
       <c r="N31" t="s">
         <v>161</v>
       </c>
       <c r="O31" t="s">
         <v>162</v>
       </c>
       <c r="P31" t="s">
         <v>160</v>
       </c>
       <c r="Q31" t="s">
-        <v>516</v>
+        <v>532</v>
       </c>
       <c r="R31" t="s">
         <v>163</v>
       </c>
       <c r="S31" t="s">
         <v>164</v>
       </c>
       <c r="T31" t="s">
         <v>189</v>
       </c>
       <c r="U31" t="s">
         <v>153</v>
       </c>
       <c r="V31" t="s">
-        <v>560</v>
+        <v>576</v>
       </c>
       <c r="W31" t="s">
         <v>153</v>
       </c>
       <c r="X31" t="s">
         <v>153</v>
       </c>
       <c r="Y31" t="s">
         <v>153</v>
       </c>
       <c r="Z31" t="s">
-        <v>453</v>
+        <v>469</v>
       </c>
       <c r="AA31" t="s">
-        <v>518</v>
+        <v>534</v>
       </c>
       <c r="AB31" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="AC31" t="s">
-        <v>519</v>
+        <v>535</v>
       </c>
       <c r="AD31" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="AE31" t="s">
-        <v>520</v>
+        <v>536</v>
       </c>
       <c r="AF31" t="s">
         <v>175</v>
       </c>
       <c r="AG31" t="s">
         <v>176</v>
       </c>
       <c r="AH31" t="s">
         <v>161</v>
       </c>
       <c r="AI31" t="s">
         <v>153</v>
       </c>
       <c r="AJ31" t="s">
         <v>153</v>
       </c>
       <c r="AK31" t="s">
         <v>153</v>
       </c>
       <c r="AL31" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="AM31" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="AN31" t="s">
         <v>181</v>
       </c>
       <c r="AO31" t="s">
         <v>153</v>
       </c>
       <c r="AP31" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="AQ31" t="s">
         <v>153</v>
       </c>
       <c r="AR31" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="AS31" t="s">
         <v>153</v>
       </c>
       <c r="AT31" t="s">
         <v>153</v>
       </c>
       <c r="AU31" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="AV31" t="s">
         <v>170</v>
       </c>
       <c r="AW31" t="s">
         <v>153</v>
       </c>
       <c r="AX31" t="s">
         <v>153</v>
       </c>
       <c r="AY31" t="s">
         <v>153</v>
       </c>
       <c r="AZ31" t="s">
-        <v>497</v>
+        <v>513</v>
       </c>
       <c r="BA31" t="s">
-        <v>153</v>
+        <v>514</v>
       </c>
       <c r="BB31" t="s">
-        <v>499</v>
+        <v>515</v>
       </c>
       <c r="BC31" t="s">
         <v>170</v>
       </c>
       <c r="BD31" t="s">
         <v>153</v>
       </c>
       <c r="BE31" t="s">
         <v>153</v>
       </c>
       <c r="BF31" t="s">
         <v>153</v>
       </c>
       <c r="BG31" t="s">
         <v>153</v>
       </c>
       <c r="BH31" t="s">
         <v>153</v>
       </c>
       <c r="BI31" t="s">
         <v>180</v>
       </c>
       <c r="BJ31" t="s">
+        <v>579</v>
+      </c>
+      <c r="BK31" t="s">
+        <v>580</v>
+      </c>
+      <c r="BL31" t="s">
+        <v>581</v>
+      </c>
+      <c r="BM31" t="s">
         <v>582</v>
-      </c>
-[...7 lines deleted...]
-        <v>585</v>
       </c>
       <c r="BN31" t="s">
         <v>180</v>
       </c>
       <c r="BO31" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="BP31" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="BQ31" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="BR31" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="BS31" t="s">
         <v>153</v>
       </c>
       <c r="BT31" t="s">
         <v>153</v>
       </c>
       <c r="BU31" t="s">
         <v>153</v>
       </c>
       <c r="BV31" t="s">
         <v>153</v>
       </c>
       <c r="BW31" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="BX31" t="s">
-        <v>529</v>
+        <v>153</v>
       </c>
       <c r="BY31" t="s">
-        <v>466</v>
+        <v>153</v>
       </c>
       <c r="BZ31" t="s">
-        <v>153</v>
+        <v>545</v>
       </c>
       <c r="CA31" t="s">
-        <v>153</v>
+        <v>482</v>
       </c>
       <c r="CB31" t="s">
         <v>153</v>
       </c>
       <c r="CC31" t="s">
         <v>153</v>
       </c>
       <c r="CD31" t="s">
         <v>153</v>
       </c>
       <c r="CE31" t="s">
         <v>190</v>
       </c>
       <c r="CF31" t="s">
         <v>153</v>
       </c>
       <c r="CG31" t="s">
         <v>153</v>
       </c>
       <c r="CH31" t="s">
         <v>153</v>
       </c>
       <c r="CI31" t="s">
         <v>153</v>
       </c>
       <c r="CJ31" t="s">
         <v>195</v>
       </c>
       <c r="CK31" t="s">
         <v>190</v>
       </c>
       <c r="CL31" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
       <c r="CM31" t="s">
         <v>153</v>
       </c>
       <c r="CN31" t="s">
         <v>153</v>
       </c>
       <c r="CO31" t="s">
-        <v>464</v>
+        <v>153</v>
       </c>
       <c r="CP31" t="s">
-        <v>153</v>
+        <v>480</v>
       </c>
       <c r="CQ31" t="s">
         <v>153</v>
       </c>
       <c r="CR31" t="s">
         <v>153</v>
       </c>
       <c r="CS31" t="s">
         <v>153</v>
       </c>
       <c r="CT31" t="s">
         <v>153</v>
       </c>
       <c r="CU31" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="CV31" t="s">
         <v>153</v>
       </c>
       <c r="CW31" t="s">
         <v>153</v>
       </c>
       <c r="CX31" t="s">
         <v>153</v>
       </c>
       <c r="CY31" t="s">
         <v>153</v>
       </c>
       <c r="CZ31" t="s">
         <v>153</v>
       </c>
       <c r="DA31" t="s">
         <v>153</v>
       </c>
       <c r="DB31" t="s">
         <v>153</v>
       </c>
       <c r="DC31" t="s">
         <v>153</v>
       </c>
       <c r="DD31" t="s">
         <v>153</v>
       </c>
       <c r="DE31" t="s">
         <v>153</v>
       </c>
       <c r="DF31" t="s">
         <v>153</v>
       </c>
       <c r="DG31" t="s">
         <v>153</v>
       </c>
       <c r="DH31" t="s">
         <v>153</v>
       </c>
       <c r="DI31" t="s">
         <v>153</v>
       </c>
       <c r="DJ31" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="DK31" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="DL31" t="s">
-        <v>153</v>
+        <v>587</v>
       </c>
     </row>
     <row r="32" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
+        <v>588</v>
+      </c>
+      <c r="B32" t="s">
+        <v>282</v>
+      </c>
+      <c r="C32" t="s">
+        <v>589</v>
+      </c>
+      <c r="D32" t="s">
         <v>590</v>
-      </c>
-[...7 lines deleted...]
-        <v>592</v>
       </c>
       <c r="E32" t="s">
         <v>154</v>
       </c>
       <c r="F32" t="s">
+        <v>591</v>
+      </c>
+      <c r="G32" t="s">
+        <v>592</v>
+      </c>
+      <c r="H32" t="s">
         <v>593</v>
-      </c>
-[...4 lines deleted...]
-        <v>595</v>
       </c>
       <c r="I32" t="s">
         <v>154</v>
       </c>
       <c r="J32" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="K32" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="L32" t="s">
         <v>159</v>
       </c>
       <c r="M32" t="s">
         <v>160</v>
       </c>
       <c r="N32" t="s">
         <v>161</v>
       </c>
       <c r="O32" t="s">
         <v>162</v>
       </c>
       <c r="P32" t="s">
         <v>160</v>
       </c>
       <c r="Q32" t="s">
-        <v>516</v>
+        <v>532</v>
       </c>
       <c r="R32" t="s">
         <v>163</v>
       </c>
       <c r="S32" t="s">
         <v>164</v>
       </c>
       <c r="T32" t="s">
-        <v>153</v>
+        <v>189</v>
       </c>
       <c r="U32" t="s">
         <v>153</v>
       </c>
       <c r="V32" t="s">
-        <v>560</v>
+        <v>576</v>
       </c>
       <c r="W32" t="s">
         <v>153</v>
       </c>
       <c r="X32" t="s">
         <v>153</v>
       </c>
       <c r="Y32" t="s">
         <v>153</v>
       </c>
       <c r="Z32" t="s">
-        <v>598</v>
+        <v>469</v>
       </c>
       <c r="AA32" t="s">
-        <v>159</v>
+        <v>534</v>
       </c>
       <c r="AB32" t="s">
-        <v>599</v>
+        <v>470</v>
       </c>
       <c r="AC32" t="s">
-        <v>160</v>
+        <v>535</v>
       </c>
       <c r="AD32" t="s">
-        <v>599</v>
+        <v>470</v>
       </c>
       <c r="AE32" t="s">
-        <v>600</v>
+        <v>536</v>
       </c>
       <c r="AF32" t="s">
         <v>175</v>
       </c>
       <c r="AG32" t="s">
         <v>176</v>
       </c>
       <c r="AH32" t="s">
         <v>161</v>
       </c>
       <c r="AI32" t="s">
         <v>153</v>
       </c>
       <c r="AJ32" t="s">
         <v>153</v>
       </c>
       <c r="AK32" t="s">
         <v>153</v>
       </c>
       <c r="AL32" t="s">
-        <v>153</v>
+        <v>590</v>
       </c>
       <c r="AM32" t="s">
-        <v>153</v>
+        <v>282</v>
       </c>
       <c r="AN32" t="s">
-        <v>153</v>
+        <v>181</v>
       </c>
       <c r="AO32" t="s">
         <v>153</v>
       </c>
       <c r="AP32" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="AQ32" t="s">
         <v>153</v>
       </c>
       <c r="AR32" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="AS32" t="s">
         <v>153</v>
       </c>
       <c r="AT32" t="s">
         <v>153</v>
       </c>
       <c r="AU32" t="s">
-        <v>308</v>
+        <v>324</v>
       </c>
       <c r="AV32" t="s">
         <v>170</v>
       </c>
       <c r="AW32" t="s">
         <v>153</v>
       </c>
       <c r="AX32" t="s">
         <v>153</v>
       </c>
       <c r="AY32" t="s">
         <v>153</v>
       </c>
       <c r="AZ32" t="s">
-        <v>497</v>
+        <v>513</v>
       </c>
       <c r="BA32" t="s">
         <v>153</v>
       </c>
       <c r="BB32" t="s">
-        <v>499</v>
+        <v>515</v>
       </c>
       <c r="BC32" t="s">
         <v>170</v>
       </c>
       <c r="BD32" t="s">
         <v>153</v>
       </c>
       <c r="BE32" t="s">
         <v>153</v>
       </c>
       <c r="BF32" t="s">
         <v>153</v>
       </c>
       <c r="BG32" t="s">
         <v>153</v>
       </c>
       <c r="BH32" t="s">
         <v>153</v>
       </c>
       <c r="BI32" t="s">
         <v>180</v>
       </c>
       <c r="BJ32" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="BK32" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="BL32" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="BM32" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="BN32" t="s">
         <v>180</v>
       </c>
       <c r="BO32" t="s">
-        <v>601</v>
+        <v>596</v>
       </c>
       <c r="BP32" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="BQ32" t="s">
-        <v>504</v>
+        <v>603</v>
       </c>
       <c r="BR32" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="BS32" t="s">
         <v>153</v>
       </c>
       <c r="BT32" t="s">
         <v>153</v>
       </c>
       <c r="BU32" t="s">
         <v>153</v>
       </c>
       <c r="BV32" t="s">
         <v>153</v>
       </c>
       <c r="BW32" t="s">
         <v>162</v>
       </c>
       <c r="BX32" t="s">
-        <v>529</v>
+        <v>545</v>
       </c>
       <c r="BY32" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="BZ32" t="s">
         <v>153</v>
       </c>
       <c r="CA32" t="s">
         <v>153</v>
       </c>
       <c r="CB32" t="s">
         <v>153</v>
       </c>
       <c r="CC32" t="s">
         <v>153</v>
       </c>
       <c r="CD32" t="s">
         <v>153</v>
       </c>
       <c r="CE32" t="s">
         <v>190</v>
       </c>
       <c r="CF32" t="s">
         <v>153</v>
       </c>
       <c r="CG32" t="s">
         <v>153</v>
       </c>
       <c r="CH32" t="s">
         <v>153</v>
       </c>
       <c r="CI32" t="s">
         <v>153</v>
       </c>
       <c r="CJ32" t="s">
         <v>195</v>
       </c>
       <c r="CK32" t="s">
         <v>190</v>
       </c>
       <c r="CL32" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
       <c r="CM32" t="s">
         <v>153</v>
       </c>
       <c r="CN32" t="s">
         <v>153</v>
       </c>
       <c r="CO32" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="CP32" t="s">
         <v>153</v>
       </c>
       <c r="CQ32" t="s">
         <v>153</v>
       </c>
       <c r="CR32" t="s">
         <v>153</v>
       </c>
       <c r="CS32" t="s">
         <v>153</v>
       </c>
       <c r="CT32" t="s">
         <v>153</v>
       </c>
       <c r="CU32" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="CV32" t="s">
         <v>153</v>
       </c>
       <c r="CW32" t="s">
         <v>153</v>
       </c>
       <c r="CX32" t="s">
         <v>153</v>
       </c>
       <c r="CY32" t="s">
         <v>153</v>
       </c>
       <c r="CZ32" t="s">
         <v>153</v>
       </c>
       <c r="DA32" t="s">
         <v>153</v>
       </c>
       <c r="DB32" t="s">
         <v>153</v>
       </c>
       <c r="DC32" t="s">
         <v>153</v>
       </c>
       <c r="DD32" t="s">
         <v>153</v>
       </c>
       <c r="DE32" t="s">
         <v>153</v>
       </c>
       <c r="DF32" t="s">
         <v>153</v>
       </c>
       <c r="DG32" t="s">
         <v>153</v>
       </c>
       <c r="DH32" t="s">
         <v>153</v>
       </c>
       <c r="DI32" t="s">
         <v>153</v>
       </c>
       <c r="DJ32" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="DK32" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="DL32" t="s">
-        <v>610</v>
+        <v>153</v>
       </c>
     </row>
     <row r="33" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="B33" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C33" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="D33" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="E33" t="s">
         <v>154</v>
       </c>
       <c r="F33" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="G33" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="H33" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="I33" t="s">
         <v>154</v>
       </c>
       <c r="J33" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="K33" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="L33" t="s">
         <v>159</v>
       </c>
       <c r="M33" t="s">
         <v>160</v>
       </c>
       <c r="N33" t="s">
         <v>161</v>
       </c>
       <c r="O33" t="s">
         <v>162</v>
       </c>
       <c r="P33" t="s">
         <v>160</v>
       </c>
       <c r="Q33" t="s">
-        <v>619</v>
+        <v>532</v>
       </c>
       <c r="R33" t="s">
-        <v>620</v>
+        <v>163</v>
       </c>
       <c r="S33" t="s">
-        <v>621</v>
+        <v>164</v>
       </c>
       <c r="T33" t="s">
         <v>153</v>
       </c>
       <c r="U33" t="s">
         <v>153</v>
       </c>
       <c r="V33" t="s">
-        <v>622</v>
+        <v>576</v>
       </c>
       <c r="W33" t="s">
         <v>153</v>
       </c>
       <c r="X33" t="s">
         <v>153</v>
       </c>
       <c r="Y33" t="s">
         <v>153</v>
       </c>
       <c r="Z33" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="AA33" t="s">
         <v>159</v>
       </c>
       <c r="AB33" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="AC33" t="s">
         <v>160</v>
       </c>
       <c r="AD33" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="AE33" t="s">
-        <v>600</v>
+        <v>616</v>
       </c>
       <c r="AF33" t="s">
-        <v>625</v>
+        <v>175</v>
       </c>
       <c r="AG33" t="s">
-        <v>621</v>
+        <v>176</v>
       </c>
       <c r="AH33" t="s">
         <v>161</v>
       </c>
       <c r="AI33" t="s">
         <v>153</v>
       </c>
       <c r="AJ33" t="s">
         <v>153</v>
       </c>
       <c r="AK33" t="s">
         <v>153</v>
       </c>
       <c r="AL33" t="s">
         <v>153</v>
       </c>
       <c r="AM33" t="s">
         <v>153</v>
       </c>
       <c r="AN33" t="s">
         <v>153</v>
       </c>
       <c r="AO33" t="s">
         <v>153</v>
       </c>
       <c r="AP33" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="AQ33" t="s">
         <v>153</v>
       </c>
       <c r="AR33" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="AS33" t="s">
         <v>153</v>
       </c>
       <c r="AT33" t="s">
         <v>153</v>
       </c>
       <c r="AU33" t="s">
-        <v>628</v>
+        <v>324</v>
       </c>
       <c r="AV33" t="s">
         <v>170</v>
       </c>
       <c r="AW33" t="s">
         <v>153</v>
       </c>
       <c r="AX33" t="s">
         <v>153</v>
       </c>
       <c r="AY33" t="s">
-        <v>623</v>
+        <v>153</v>
       </c>
       <c r="AZ33" t="s">
-        <v>629</v>
+        <v>513</v>
       </c>
       <c r="BA33" t="s">
         <v>153</v>
       </c>
       <c r="BB33" t="s">
-        <v>630</v>
+        <v>515</v>
       </c>
       <c r="BC33" t="s">
         <v>170</v>
       </c>
       <c r="BD33" t="s">
         <v>153</v>
       </c>
       <c r="BE33" t="s">
         <v>153</v>
       </c>
       <c r="BF33" t="s">
         <v>153</v>
       </c>
       <c r="BG33" t="s">
         <v>153</v>
       </c>
       <c r="BH33" t="s">
         <v>153</v>
       </c>
       <c r="BI33" t="s">
-        <v>631</v>
+        <v>180</v>
       </c>
       <c r="BJ33" t="s">
-        <v>632</v>
+        <v>619</v>
       </c>
       <c r="BK33" t="s">
-        <v>633</v>
+        <v>620</v>
       </c>
       <c r="BL33" t="s">
-        <v>634</v>
+        <v>621</v>
       </c>
       <c r="BM33" t="s">
-        <v>635</v>
+        <v>622</v>
       </c>
       <c r="BN33" t="s">
-        <v>631</v>
+        <v>180</v>
       </c>
       <c r="BO33" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="BP33" t="s">
-        <v>636</v>
+        <v>623</v>
       </c>
       <c r="BQ33" t="s">
-        <v>637</v>
+        <v>520</v>
       </c>
       <c r="BR33" t="s">
-        <v>636</v>
+        <v>623</v>
       </c>
       <c r="BS33" t="s">
         <v>153</v>
       </c>
       <c r="BT33" t="s">
         <v>153</v>
       </c>
       <c r="BU33" t="s">
         <v>153</v>
       </c>
       <c r="BV33" t="s">
         <v>153</v>
       </c>
       <c r="BW33" t="s">
         <v>162</v>
       </c>
       <c r="BX33" t="s">
-        <v>529</v>
+        <v>545</v>
       </c>
       <c r="BY33" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="BZ33" t="s">
         <v>153</v>
       </c>
       <c r="CA33" t="s">
         <v>153</v>
       </c>
       <c r="CB33" t="s">
         <v>153</v>
       </c>
       <c r="CC33" t="s">
         <v>153</v>
       </c>
       <c r="CD33" t="s">
         <v>153</v>
       </c>
       <c r="CE33" t="s">
-        <v>638</v>
+        <v>190</v>
       </c>
       <c r="CF33" t="s">
         <v>153</v>
       </c>
       <c r="CG33" t="s">
         <v>153</v>
       </c>
       <c r="CH33" t="s">
         <v>153</v>
       </c>
       <c r="CI33" t="s">
         <v>153</v>
       </c>
       <c r="CJ33" t="s">
-        <v>639</v>
+        <v>195</v>
       </c>
       <c r="CK33" t="s">
-        <v>638</v>
+        <v>190</v>
       </c>
       <c r="CL33" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
       <c r="CM33" t="s">
         <v>153</v>
       </c>
       <c r="CN33" t="s">
         <v>153</v>
       </c>
       <c r="CO33" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="CP33" t="s">
         <v>153</v>
       </c>
       <c r="CQ33" t="s">
         <v>153</v>
       </c>
       <c r="CR33" t="s">
         <v>153</v>
       </c>
       <c r="CS33" t="s">
         <v>153</v>
       </c>
       <c r="CT33" t="s">
         <v>153</v>
       </c>
       <c r="CU33" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="CV33" t="s">
         <v>153</v>
       </c>
       <c r="CW33" t="s">
         <v>153</v>
       </c>
       <c r="CX33" t="s">
         <v>153</v>
       </c>
       <c r="CY33" t="s">
         <v>153</v>
       </c>
       <c r="CZ33" t="s">
         <v>153</v>
       </c>
       <c r="DA33" t="s">
         <v>153</v>
       </c>
       <c r="DB33" t="s">
         <v>153</v>
       </c>
       <c r="DC33" t="s">
         <v>153</v>
       </c>
       <c r="DD33" t="s">
         <v>153</v>
       </c>
       <c r="DE33" t="s">
         <v>153</v>
       </c>
       <c r="DF33" t="s">
         <v>153</v>
       </c>
       <c r="DG33" t="s">
         <v>153</v>
       </c>
       <c r="DH33" t="s">
         <v>153</v>
       </c>
       <c r="DI33" t="s">
         <v>153</v>
       </c>
       <c r="DJ33" t="s">
-        <v>640</v>
+        <v>624</v>
       </c>
       <c r="DK33" t="s">
-        <v>641</v>
+        <v>625</v>
       </c>
       <c r="DL33" t="s">
-        <v>642</v>
+        <v>626</v>
       </c>
     </row>
     <row r="34" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>643</v>
+        <v>627</v>
       </c>
       <c r="B34" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C34" t="s">
-        <v>644</v>
+        <v>628</v>
       </c>
       <c r="D34" t="s">
-        <v>645</v>
+        <v>629</v>
       </c>
       <c r="E34" t="s">
         <v>154</v>
       </c>
       <c r="F34" t="s">
-        <v>646</v>
+        <v>630</v>
       </c>
       <c r="G34" t="s">
-        <v>647</v>
+        <v>631</v>
       </c>
       <c r="H34" t="s">
-        <v>648</v>
+        <v>632</v>
       </c>
       <c r="I34" t="s">
         <v>154</v>
       </c>
       <c r="J34" t="s">
-        <v>649</v>
+        <v>633</v>
       </c>
       <c r="K34" t="s">
-        <v>650</v>
+        <v>634</v>
       </c>
       <c r="L34" t="s">
         <v>159</v>
       </c>
       <c r="M34" t="s">
         <v>160</v>
       </c>
       <c r="N34" t="s">
         <v>161</v>
       </c>
       <c r="O34" t="s">
         <v>162</v>
       </c>
       <c r="P34" t="s">
         <v>160</v>
       </c>
       <c r="Q34" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="R34" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
       <c r="S34" t="s">
-        <v>621</v>
+        <v>637</v>
       </c>
       <c r="T34" t="s">
         <v>153</v>
       </c>
       <c r="U34" t="s">
         <v>153</v>
       </c>
       <c r="V34" t="s">
-        <v>651</v>
+        <v>638</v>
       </c>
       <c r="W34" t="s">
         <v>153</v>
       </c>
       <c r="X34" t="s">
         <v>153</v>
       </c>
       <c r="Y34" t="s">
         <v>153</v>
       </c>
       <c r="Z34" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
       <c r="AA34" t="s">
         <v>159</v>
       </c>
       <c r="AB34" t="s">
-        <v>624</v>
+        <v>640</v>
       </c>
       <c r="AC34" t="s">
         <v>160</v>
       </c>
       <c r="AD34" t="s">
-        <v>624</v>
+        <v>640</v>
       </c>
       <c r="AE34" t="s">
-        <v>600</v>
+        <v>616</v>
       </c>
       <c r="AF34" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="AG34" t="s">
-        <v>621</v>
+        <v>637</v>
       </c>
       <c r="AH34" t="s">
         <v>161</v>
       </c>
       <c r="AI34" t="s">
         <v>153</v>
       </c>
       <c r="AJ34" t="s">
         <v>153</v>
       </c>
       <c r="AK34" t="s">
         <v>153</v>
       </c>
       <c r="AL34" t="s">
         <v>153</v>
       </c>
       <c r="AM34" t="s">
         <v>153</v>
       </c>
       <c r="AN34" t="s">
         <v>153</v>
       </c>
       <c r="AO34" t="s">
         <v>153</v>
       </c>
       <c r="AP34" t="s">
-        <v>652</v>
+        <v>642</v>
       </c>
       <c r="AQ34" t="s">
         <v>153</v>
       </c>
       <c r="AR34" t="s">
-        <v>653</v>
+        <v>643</v>
       </c>
       <c r="AS34" t="s">
         <v>153</v>
       </c>
       <c r="AT34" t="s">
         <v>153</v>
       </c>
       <c r="AU34" t="s">
-        <v>628</v>
+        <v>644</v>
       </c>
       <c r="AV34" t="s">
         <v>170</v>
       </c>
       <c r="AW34" t="s">
-        <v>654</v>
+        <v>153</v>
       </c>
       <c r="AX34" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="AY34" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
       <c r="AZ34" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="BA34" t="s">
         <v>153</v>
       </c>
       <c r="BB34" t="s">
-        <v>630</v>
+        <v>646</v>
       </c>
       <c r="BC34" t="s">
         <v>170</v>
       </c>
       <c r="BD34" t="s">
         <v>153</v>
       </c>
       <c r="BE34" t="s">
         <v>153</v>
       </c>
       <c r="BF34" t="s">
         <v>153</v>
       </c>
       <c r="BG34" t="s">
         <v>153</v>
       </c>
       <c r="BH34" t="s">
         <v>153</v>
       </c>
       <c r="BI34" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ34" t="s">
-        <v>655</v>
+        <v>648</v>
       </c>
       <c r="BK34" t="s">
-        <v>656</v>
+        <v>649</v>
       </c>
       <c r="BL34" t="s">
-        <v>657</v>
+        <v>650</v>
       </c>
       <c r="BM34" t="s">
-        <v>658</v>
+        <v>651</v>
       </c>
       <c r="BN34" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BO34" t="s">
+        <v>642</v>
+      </c>
+      <c r="BP34" t="s">
         <v>652</v>
       </c>
-      <c r="BP34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BQ34" t="s">
-        <v>660</v>
+        <v>653</v>
       </c>
       <c r="BR34" t="s">
-        <v>659</v>
+        <v>652</v>
       </c>
       <c r="BS34" t="s">
         <v>153</v>
       </c>
       <c r="BT34" t="s">
         <v>153</v>
       </c>
       <c r="BU34" t="s">
         <v>153</v>
       </c>
       <c r="BV34" t="s">
         <v>153</v>
       </c>
       <c r="BW34" t="s">
         <v>162</v>
       </c>
       <c r="BX34" t="s">
-        <v>529</v>
+        <v>545</v>
       </c>
       <c r="BY34" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="BZ34" t="s">
         <v>153</v>
       </c>
       <c r="CA34" t="s">
         <v>153</v>
       </c>
       <c r="CB34" t="s">
         <v>153</v>
       </c>
       <c r="CC34" t="s">
         <v>153</v>
       </c>
       <c r="CD34" t="s">
         <v>153</v>
       </c>
       <c r="CE34" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="CF34" t="s">
         <v>153</v>
       </c>
       <c r="CG34" t="s">
         <v>153</v>
       </c>
       <c r="CH34" t="s">
         <v>153</v>
       </c>
       <c r="CI34" t="s">
         <v>153</v>
       </c>
       <c r="CJ34" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="CK34" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="CL34" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
       <c r="CM34" t="s">
         <v>153</v>
       </c>
       <c r="CN34" t="s">
         <v>153</v>
       </c>
       <c r="CO34" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="CP34" t="s">
         <v>153</v>
       </c>
       <c r="CQ34" t="s">
         <v>153</v>
       </c>
       <c r="CR34" t="s">
         <v>153</v>
       </c>
       <c r="CS34" t="s">
         <v>153</v>
       </c>
       <c r="CT34" t="s">
         <v>153</v>
       </c>
       <c r="CU34" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="CV34" t="s">
         <v>153</v>
       </c>
       <c r="CW34" t="s">
         <v>153</v>
       </c>
       <c r="CX34" t="s">
         <v>153</v>
       </c>
       <c r="CY34" t="s">
         <v>153</v>
       </c>
       <c r="CZ34" t="s">
         <v>153</v>
       </c>
       <c r="DA34" t="s">
         <v>153</v>
       </c>
       <c r="DB34" t="s">
         <v>153</v>
       </c>
       <c r="DC34" t="s">
         <v>153</v>
       </c>
       <c r="DD34" t="s">
         <v>153</v>
       </c>
       <c r="DE34" t="s">
         <v>153</v>
       </c>
       <c r="DF34" t="s">
         <v>153</v>
       </c>
       <c r="DG34" t="s">
         <v>153</v>
       </c>
       <c r="DH34" t="s">
         <v>153</v>
       </c>
       <c r="DI34" t="s">
         <v>153</v>
       </c>
       <c r="DJ34" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="DK34" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="DL34" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
     </row>
     <row r="35" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="B35" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C35" t="s">
-        <v>665</v>
+        <v>660</v>
       </c>
       <c r="D35" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="E35" t="s">
         <v>154</v>
       </c>
       <c r="F35" t="s">
-        <v>667</v>
+        <v>662</v>
       </c>
       <c r="G35" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="H35" t="s">
-        <v>669</v>
+        <v>664</v>
       </c>
       <c r="I35" t="s">
         <v>154</v>
       </c>
       <c r="J35" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="K35" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="L35" t="s">
         <v>159</v>
       </c>
       <c r="M35" t="s">
         <v>160</v>
       </c>
       <c r="N35" t="s">
         <v>161</v>
       </c>
       <c r="O35" t="s">
         <v>162</v>
       </c>
       <c r="P35" t="s">
         <v>160</v>
       </c>
       <c r="Q35" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="R35" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
       <c r="S35" t="s">
-        <v>621</v>
+        <v>637</v>
       </c>
       <c r="T35" t="s">
         <v>153</v>
       </c>
       <c r="U35" t="s">
         <v>153</v>
       </c>
       <c r="V35" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
       <c r="W35" t="s">
         <v>153</v>
       </c>
       <c r="X35" t="s">
         <v>153</v>
       </c>
       <c r="Y35" t="s">
         <v>153</v>
       </c>
       <c r="Z35" t="s">
-        <v>629</v>
+        <v>639</v>
       </c>
       <c r="AA35" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="AB35" t="s">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="AC35" t="s">
         <v>160</v>
       </c>
       <c r="AD35" t="s">
-        <v>629</v>
+        <v>640</v>
       </c>
       <c r="AE35" t="s">
-        <v>170</v>
+        <v>616</v>
       </c>
       <c r="AF35" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="AG35" t="s">
-        <v>620</v>
+        <v>637</v>
       </c>
       <c r="AH35" t="s">
-        <v>672</v>
+        <v>161</v>
       </c>
       <c r="AI35" t="s">
         <v>153</v>
       </c>
       <c r="AJ35" t="s">
         <v>153</v>
       </c>
       <c r="AK35" t="s">
         <v>153</v>
       </c>
       <c r="AL35" t="s">
         <v>153</v>
       </c>
       <c r="AM35" t="s">
         <v>153</v>
       </c>
       <c r="AN35" t="s">
         <v>153</v>
       </c>
       <c r="AO35" t="s">
         <v>153</v>
       </c>
       <c r="AP35" t="s">
-        <v>673</v>
+        <v>668</v>
       </c>
       <c r="AQ35" t="s">
         <v>153</v>
       </c>
       <c r="AR35" t="s">
-        <v>674</v>
+        <v>669</v>
       </c>
       <c r="AS35" t="s">
         <v>153</v>
       </c>
       <c r="AT35" t="s">
         <v>153</v>
       </c>
       <c r="AU35" t="s">
-        <v>628</v>
+        <v>644</v>
       </c>
       <c r="AV35" t="s">
         <v>170</v>
       </c>
       <c r="AW35" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="AX35" t="s">
         <v>170</v>
       </c>
       <c r="AY35" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
       <c r="AZ35" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="BA35" t="s">
         <v>153</v>
       </c>
       <c r="BB35" t="s">
-        <v>630</v>
+        <v>646</v>
       </c>
       <c r="BC35" t="s">
         <v>170</v>
       </c>
       <c r="BD35" t="s">
         <v>153</v>
       </c>
       <c r="BE35" t="s">
         <v>153</v>
       </c>
       <c r="BF35" t="s">
         <v>153</v>
       </c>
       <c r="BG35" t="s">
         <v>153</v>
       </c>
       <c r="BH35" t="s">
         <v>153</v>
       </c>
       <c r="BI35" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ35" t="s">
+        <v>671</v>
+      </c>
+      <c r="BK35" t="s">
+        <v>672</v>
+      </c>
+      <c r="BL35" t="s">
+        <v>673</v>
+      </c>
+      <c r="BM35" t="s">
+        <v>674</v>
+      </c>
+      <c r="BN35" t="s">
+        <v>647</v>
+      </c>
+      <c r="BO35" t="s">
+        <v>668</v>
+      </c>
+      <c r="BP35" t="s">
         <v>675</v>
       </c>
-      <c r="BK35" t="s">
+      <c r="BQ35" t="s">
         <v>676</v>
       </c>
-      <c r="BL35" t="s">
+      <c r="BR35" t="s">
+        <v>675</v>
+      </c>
+      <c r="BS35" t="s">
+        <v>153</v>
+      </c>
+      <c r="BT35" t="s">
+        <v>153</v>
+      </c>
+      <c r="BU35" t="s">
+        <v>153</v>
+      </c>
+      <c r="BV35" t="s">
+        <v>153</v>
+      </c>
+      <c r="BW35" t="s">
+        <v>162</v>
+      </c>
+      <c r="BX35" t="s">
+        <v>545</v>
+      </c>
+      <c r="BY35" t="s">
+        <v>482</v>
+      </c>
+      <c r="BZ35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CA35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CD35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE35" t="s">
+        <v>654</v>
+      </c>
+      <c r="CF35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CH35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ35" t="s">
+        <v>655</v>
+      </c>
+      <c r="CK35" t="s">
+        <v>654</v>
+      </c>
+      <c r="CL35" t="s">
+        <v>546</v>
+      </c>
+      <c r="CM35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CO35" t="s">
+        <v>480</v>
+      </c>
+      <c r="CP35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CQ35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CR35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CS35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CT35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CU35" t="s">
+        <v>547</v>
+      </c>
+      <c r="CV35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CW35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CX35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CY35" t="s">
+        <v>153</v>
+      </c>
+      <c r="CZ35" t="s">
+        <v>153</v>
+      </c>
+      <c r="DA35" t="s">
+        <v>153</v>
+      </c>
+      <c r="DB35" t="s">
+        <v>153</v>
+      </c>
+      <c r="DC35" t="s">
+        <v>153</v>
+      </c>
+      <c r="DD35" t="s">
+        <v>153</v>
+      </c>
+      <c r="DE35" t="s">
+        <v>153</v>
+      </c>
+      <c r="DF35" t="s">
+        <v>153</v>
+      </c>
+      <c r="DG35" t="s">
+        <v>153</v>
+      </c>
+      <c r="DH35" t="s">
+        <v>153</v>
+      </c>
+      <c r="DI35" t="s">
+        <v>153</v>
+      </c>
+      <c r="DJ35" t="s">
         <v>677</v>
       </c>
-      <c r="BM35" t="s">
+      <c r="DK35" t="s">
         <v>678</v>
       </c>
-      <c r="BN35" t="s">
-[...5 lines deleted...]
-      <c r="BP35" t="s">
+      <c r="DL35" t="s">
         <v>679</v>
-      </c>
-[...142 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="36" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>684</v>
+        <v>680</v>
       </c>
       <c r="B36" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C36" t="s">
-        <v>685</v>
+        <v>681</v>
       </c>
       <c r="D36" t="s">
-        <v>686</v>
+        <v>682</v>
       </c>
       <c r="E36" t="s">
         <v>154</v>
       </c>
       <c r="F36" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="G36" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="H36" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="I36" t="s">
         <v>154</v>
       </c>
       <c r="J36" t="s">
-        <v>690</v>
+        <v>686</v>
       </c>
       <c r="K36" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="L36" t="s">
         <v>159</v>
       </c>
       <c r="M36" t="s">
         <v>160</v>
       </c>
       <c r="N36" t="s">
         <v>161</v>
       </c>
       <c r="O36" t="s">
         <v>162</v>
       </c>
       <c r="P36" t="s">
         <v>160</v>
       </c>
       <c r="Q36" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="R36" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
       <c r="S36" t="s">
-        <v>621</v>
+        <v>637</v>
       </c>
       <c r="T36" t="s">
         <v>153</v>
       </c>
       <c r="U36" t="s">
         <v>153</v>
       </c>
       <c r="V36" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
       <c r="W36" t="s">
         <v>153</v>
       </c>
       <c r="X36" t="s">
         <v>153</v>
       </c>
       <c r="Y36" t="s">
         <v>153</v>
       </c>
       <c r="Z36" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="AA36" t="s">
         <v>160</v>
       </c>
       <c r="AB36" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="AC36" t="s">
         <v>160</v>
       </c>
       <c r="AD36" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="AE36" t="s">
         <v>170</v>
       </c>
       <c r="AF36" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="AG36" t="s">
-        <v>620</v>
+        <v>636</v>
       </c>
       <c r="AH36" t="s">
-        <v>672</v>
+        <v>688</v>
       </c>
       <c r="AI36" t="s">
         <v>153</v>
       </c>
       <c r="AJ36" t="s">
         <v>153</v>
       </c>
       <c r="AK36" t="s">
         <v>153</v>
       </c>
       <c r="AL36" t="s">
         <v>153</v>
       </c>
       <c r="AM36" t="s">
         <v>153</v>
       </c>
       <c r="AN36" t="s">
         <v>153</v>
       </c>
       <c r="AO36" t="s">
         <v>153</v>
       </c>
       <c r="AP36" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="AQ36" t="s">
         <v>153</v>
       </c>
       <c r="AR36" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="AS36" t="s">
         <v>153</v>
       </c>
       <c r="AT36" t="s">
         <v>153</v>
       </c>
       <c r="AU36" t="s">
-        <v>628</v>
+        <v>644</v>
       </c>
       <c r="AV36" t="s">
         <v>170</v>
       </c>
       <c r="AW36" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="AX36" t="s">
         <v>170</v>
       </c>
       <c r="AY36" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
       <c r="AZ36" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="BA36" t="s">
         <v>153</v>
       </c>
       <c r="BB36" t="s">
-        <v>153</v>
+        <v>646</v>
       </c>
       <c r="BC36" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="BD36" t="s">
         <v>153</v>
       </c>
       <c r="BE36" t="s">
         <v>153</v>
       </c>
       <c r="BF36" t="s">
         <v>153</v>
       </c>
       <c r="BG36" t="s">
         <v>153</v>
       </c>
       <c r="BH36" t="s">
         <v>153</v>
       </c>
       <c r="BI36" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ36" t="s">
+        <v>691</v>
+      </c>
+      <c r="BK36" t="s">
+        <v>692</v>
+      </c>
+      <c r="BL36" t="s">
+        <v>693</v>
+      </c>
+      <c r="BM36" t="s">
         <v>694</v>
       </c>
-      <c r="BK36" t="s">
+      <c r="BN36" t="s">
+        <v>647</v>
+      </c>
+      <c r="BO36" t="s">
+        <v>689</v>
+      </c>
+      <c r="BP36" t="s">
         <v>695</v>
       </c>
-      <c r="BL36" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="BQ36" t="s">
-        <v>699</v>
+        <v>655</v>
       </c>
       <c r="BR36" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="BS36" t="s">
         <v>153</v>
       </c>
       <c r="BT36" t="s">
         <v>162</v>
       </c>
       <c r="BU36" t="s">
         <v>154</v>
       </c>
       <c r="BV36" t="s">
-        <v>680</v>
+        <v>696</v>
       </c>
       <c r="BW36" t="s">
         <v>153</v>
       </c>
       <c r="BX36" t="s">
         <v>153</v>
       </c>
       <c r="BY36" t="s">
         <v>153</v>
       </c>
       <c r="BZ36" t="s">
         <v>153</v>
       </c>
       <c r="CA36" t="s">
         <v>153</v>
       </c>
       <c r="CB36" t="s">
         <v>153</v>
       </c>
       <c r="CC36" t="s">
         <v>153</v>
       </c>
       <c r="CD36" t="s">
         <v>153</v>
       </c>
       <c r="CE36" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="CF36" t="s">
         <v>153</v>
       </c>
       <c r="CG36" t="s">
         <v>153</v>
       </c>
       <c r="CH36" t="s">
         <v>153</v>
       </c>
       <c r="CI36" t="s">
         <v>153</v>
       </c>
       <c r="CJ36" t="s">
-        <v>153</v>
+        <v>655</v>
       </c>
       <c r="CK36" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="CL36" t="s">
-        <v>530</v>
+        <v>546</v>
       </c>
       <c r="CM36" t="s">
         <v>153</v>
       </c>
       <c r="CN36" t="s">
-        <v>464</v>
+        <v>480</v>
       </c>
       <c r="CO36" t="s">
         <v>153</v>
       </c>
       <c r="CP36" t="s">
         <v>153</v>
       </c>
       <c r="CQ36" t="s">
         <v>153</v>
       </c>
       <c r="CR36" t="s">
         <v>153</v>
       </c>
       <c r="CS36" t="s">
         <v>153</v>
       </c>
       <c r="CT36" t="s">
         <v>153</v>
       </c>
       <c r="CU36" t="s">
         <v>153</v>
       </c>
       <c r="CV36" t="s">
         <v>153</v>
       </c>
@@ -14847,685 +14895,685 @@
       <c r="DB36" t="s">
         <v>153</v>
       </c>
       <c r="DC36" t="s">
         <v>153</v>
       </c>
       <c r="DD36" t="s">
         <v>153</v>
       </c>
       <c r="DE36" t="s">
         <v>153</v>
       </c>
       <c r="DF36" t="s">
         <v>153</v>
       </c>
       <c r="DG36" t="s">
         <v>153</v>
       </c>
       <c r="DH36" t="s">
         <v>153</v>
       </c>
       <c r="DI36" t="s">
         <v>153</v>
       </c>
       <c r="DJ36" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
       <c r="DK36" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="DL36" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
     </row>
     <row r="37" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
       <c r="B37" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C37" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="D37" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="E37" t="s">
         <v>154</v>
       </c>
       <c r="F37" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="G37" t="s">
-        <v>153</v>
+        <v>704</v>
       </c>
       <c r="H37" t="s">
-        <v>707</v>
+        <v>705</v>
       </c>
       <c r="I37" t="s">
         <v>154</v>
       </c>
       <c r="J37" t="s">
-        <v>625</v>
+        <v>706</v>
       </c>
       <c r="K37" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="L37" t="s">
         <v>159</v>
       </c>
       <c r="M37" t="s">
         <v>160</v>
       </c>
       <c r="N37" t="s">
         <v>161</v>
       </c>
       <c r="O37" t="s">
         <v>162</v>
       </c>
       <c r="P37" t="s">
         <v>160</v>
       </c>
       <c r="Q37" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="R37" t="s">
-        <v>153</v>
+        <v>636</v>
       </c>
       <c r="S37" t="s">
-        <v>153</v>
+        <v>637</v>
       </c>
       <c r="T37" t="s">
         <v>153</v>
       </c>
       <c r="U37" t="s">
         <v>153</v>
       </c>
       <c r="V37" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
       <c r="W37" t="s">
         <v>153</v>
       </c>
       <c r="X37" t="s">
         <v>153</v>
       </c>
       <c r="Y37" t="s">
         <v>153</v>
       </c>
       <c r="Z37" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="AA37" t="s">
         <v>160</v>
       </c>
       <c r="AB37" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="AC37" t="s">
         <v>160</v>
       </c>
       <c r="AD37" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="AE37" t="s">
         <v>170</v>
       </c>
       <c r="AF37" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="AG37" t="s">
-        <v>153</v>
+        <v>636</v>
       </c>
       <c r="AH37" t="s">
-        <v>153</v>
+        <v>688</v>
       </c>
       <c r="AI37" t="s">
         <v>153</v>
       </c>
       <c r="AJ37" t="s">
         <v>153</v>
       </c>
       <c r="AK37" t="s">
         <v>153</v>
       </c>
       <c r="AL37" t="s">
         <v>153</v>
       </c>
       <c r="AM37" t="s">
         <v>153</v>
       </c>
       <c r="AN37" t="s">
         <v>153</v>
       </c>
       <c r="AO37" t="s">
         <v>153</v>
       </c>
       <c r="AP37" t="s">
-        <v>620</v>
+        <v>708</v>
       </c>
       <c r="AQ37" t="s">
         <v>153</v>
       </c>
       <c r="AR37" t="s">
         <v>709</v>
       </c>
       <c r="AS37" t="s">
         <v>153</v>
       </c>
       <c r="AT37" t="s">
         <v>153</v>
       </c>
       <c r="AU37" t="s">
-        <v>153</v>
+        <v>644</v>
       </c>
       <c r="AV37" t="s">
         <v>170</v>
       </c>
       <c r="AW37" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="AX37" t="s">
         <v>170</v>
       </c>
       <c r="AY37" t="s">
-        <v>623</v>
+        <v>639</v>
       </c>
       <c r="AZ37" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="BA37" t="s">
         <v>153</v>
       </c>
       <c r="BB37" t="s">
         <v>153</v>
       </c>
       <c r="BC37" t="s">
         <v>153</v>
       </c>
       <c r="BD37" t="s">
+        <v>153</v>
+      </c>
+      <c r="BE37" t="s">
+        <v>153</v>
+      </c>
+      <c r="BF37" t="s">
+        <v>153</v>
+      </c>
+      <c r="BG37" t="s">
+        <v>153</v>
+      </c>
+      <c r="BH37" t="s">
+        <v>153</v>
+      </c>
+      <c r="BI37" t="s">
+        <v>647</v>
+      </c>
+      <c r="BJ37" t="s">
         <v>710</v>
       </c>
-      <c r="BE37" t="s">
+      <c r="BK37" t="s">
         <v>711</v>
       </c>
-      <c r="BF37" t="s">
-[...11 lines deleted...]
-      <c r="BJ37" t="s">
+      <c r="BL37" t="s">
         <v>712</v>
       </c>
-      <c r="BK37" t="s">
+      <c r="BM37" t="s">
         <v>713</v>
       </c>
-      <c r="BL37" t="s">
+      <c r="BN37" t="s">
+        <v>647</v>
+      </c>
+      <c r="BO37" t="s">
+        <v>708</v>
+      </c>
+      <c r="BP37" t="s">
         <v>714</v>
       </c>
-      <c r="BM37" t="s">
+      <c r="BQ37" t="s">
         <v>715</v>
       </c>
-      <c r="BN37" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="BR37" t="s">
-        <v>716</v>
+        <v>714</v>
       </c>
       <c r="BS37" t="s">
         <v>153</v>
       </c>
       <c r="BT37" t="s">
         <v>162</v>
       </c>
       <c r="BU37" t="s">
         <v>154</v>
       </c>
       <c r="BV37" t="s">
-        <v>680</v>
+        <v>696</v>
       </c>
       <c r="BW37" t="s">
         <v>153</v>
       </c>
       <c r="BX37" t="s">
         <v>153</v>
       </c>
       <c r="BY37" t="s">
         <v>153</v>
       </c>
       <c r="BZ37" t="s">
         <v>153</v>
       </c>
       <c r="CA37" t="s">
         <v>153</v>
       </c>
       <c r="CB37" t="s">
         <v>153</v>
       </c>
       <c r="CC37" t="s">
         <v>153</v>
       </c>
       <c r="CD37" t="s">
         <v>153</v>
       </c>
       <c r="CE37" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="CF37" t="s">
         <v>153</v>
       </c>
       <c r="CG37" t="s">
         <v>153</v>
       </c>
       <c r="CH37" t="s">
         <v>153</v>
       </c>
       <c r="CI37" t="s">
         <v>153</v>
       </c>
       <c r="CJ37" t="s">
         <v>153</v>
       </c>
       <c r="CK37" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="CL37" t="s">
+        <v>546</v>
+      </c>
+      <c r="CM37" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN37" t="s">
+        <v>480</v>
+      </c>
+      <c r="CO37" t="s">
+        <v>153</v>
+      </c>
+      <c r="CP37" t="s">
+        <v>153</v>
+      </c>
+      <c r="CQ37" t="s">
+        <v>153</v>
+      </c>
+      <c r="CR37" t="s">
+        <v>153</v>
+      </c>
+      <c r="CS37" t="s">
+        <v>153</v>
+      </c>
+      <c r="CT37" t="s">
+        <v>153</v>
+      </c>
+      <c r="CU37" t="s">
+        <v>153</v>
+      </c>
+      <c r="CV37" t="s">
+        <v>153</v>
+      </c>
+      <c r="CW37" t="s">
+        <v>153</v>
+      </c>
+      <c r="CX37" t="s">
+        <v>153</v>
+      </c>
+      <c r="CY37" t="s">
+        <v>153</v>
+      </c>
+      <c r="CZ37" t="s">
+        <v>153</v>
+      </c>
+      <c r="DA37" t="s">
+        <v>153</v>
+      </c>
+      <c r="DB37" t="s">
+        <v>153</v>
+      </c>
+      <c r="DC37" t="s">
+        <v>153</v>
+      </c>
+      <c r="DD37" t="s">
+        <v>153</v>
+      </c>
+      <c r="DE37" t="s">
+        <v>153</v>
+      </c>
+      <c r="DF37" t="s">
+        <v>153</v>
+      </c>
+      <c r="DG37" t="s">
+        <v>153</v>
+      </c>
+      <c r="DH37" t="s">
+        <v>153</v>
+      </c>
+      <c r="DI37" t="s">
+        <v>153</v>
+      </c>
+      <c r="DJ37" t="s">
+        <v>716</v>
+      </c>
+      <c r="DK37" t="s">
+        <v>717</v>
+      </c>
+      <c r="DL37" t="s">
         <v>718</v>
-      </c>
-[...76 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="38" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="B38" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C38" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="D38" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
       <c r="E38" t="s">
         <v>154</v>
       </c>
       <c r="F38" t="s">
-        <v>725</v>
+        <v>722</v>
       </c>
       <c r="G38" t="s">
         <v>153</v>
       </c>
       <c r="H38" t="s">
-        <v>726</v>
+        <v>723</v>
       </c>
       <c r="I38" t="s">
         <v>154</v>
       </c>
       <c r="J38" t="s">
-        <v>727</v>
+        <v>641</v>
       </c>
       <c r="K38" t="s">
-        <v>728</v>
+        <v>724</v>
       </c>
       <c r="L38" t="s">
         <v>159</v>
       </c>
       <c r="M38" t="s">
         <v>160</v>
       </c>
       <c r="N38" t="s">
         <v>161</v>
       </c>
       <c r="O38" t="s">
         <v>162</v>
       </c>
       <c r="P38" t="s">
         <v>160</v>
       </c>
       <c r="Q38" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="R38" t="s">
         <v>153</v>
       </c>
       <c r="S38" t="s">
         <v>153</v>
       </c>
       <c r="T38" t="s">
         <v>153</v>
       </c>
       <c r="U38" t="s">
         <v>153</v>
       </c>
       <c r="V38" t="s">
-        <v>651</v>
+        <v>667</v>
       </c>
       <c r="W38" t="s">
         <v>153</v>
       </c>
       <c r="X38" t="s">
         <v>153</v>
       </c>
       <c r="Y38" t="s">
         <v>153</v>
       </c>
       <c r="Z38" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="AA38" t="s">
         <v>160</v>
       </c>
       <c r="AB38" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="AC38" t="s">
         <v>160</v>
       </c>
       <c r="AD38" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="AE38" t="s">
         <v>170</v>
       </c>
       <c r="AF38" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="AG38" t="s">
         <v>153</v>
       </c>
       <c r="AH38" t="s">
         <v>153</v>
       </c>
       <c r="AI38" t="s">
         <v>153</v>
       </c>
       <c r="AJ38" t="s">
         <v>153</v>
       </c>
       <c r="AK38" t="s">
         <v>153</v>
       </c>
       <c r="AL38" t="s">
         <v>153</v>
       </c>
       <c r="AM38" t="s">
         <v>153</v>
       </c>
       <c r="AN38" t="s">
         <v>153</v>
       </c>
       <c r="AO38" t="s">
         <v>153</v>
       </c>
       <c r="AP38" t="s">
-        <v>729</v>
+        <v>636</v>
       </c>
       <c r="AQ38" t="s">
         <v>153</v>
       </c>
       <c r="AR38" t="s">
-        <v>730</v>
+        <v>725</v>
       </c>
       <c r="AS38" t="s">
         <v>153</v>
       </c>
       <c r="AT38" t="s">
         <v>153</v>
       </c>
       <c r="AU38" t="s">
         <v>153</v>
       </c>
       <c r="AV38" t="s">
         <v>170</v>
       </c>
       <c r="AW38" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="AX38" t="s">
         <v>170</v>
       </c>
       <c r="AY38" t="s">
-        <v>153</v>
+        <v>639</v>
       </c>
       <c r="AZ38" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="BA38" t="s">
         <v>153</v>
       </c>
       <c r="BB38" t="s">
         <v>153</v>
       </c>
       <c r="BC38" t="s">
         <v>153</v>
       </c>
       <c r="BD38" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="BE38" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF38" t="s">
         <v>153</v>
       </c>
       <c r="BG38" t="s">
         <v>153</v>
       </c>
       <c r="BH38" t="s">
         <v>153</v>
       </c>
       <c r="BI38" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ38" t="s">
+        <v>728</v>
+      </c>
+      <c r="BK38" t="s">
+        <v>729</v>
+      </c>
+      <c r="BL38" t="s">
+        <v>730</v>
+      </c>
+      <c r="BM38" t="s">
         <v>731</v>
       </c>
-      <c r="BK38" t="s">
+      <c r="BN38" t="s">
+        <v>647</v>
+      </c>
+      <c r="BO38" t="s">
+        <v>636</v>
+      </c>
+      <c r="BP38" t="s">
         <v>732</v>
       </c>
-      <c r="BL38" t="s">
+      <c r="BQ38" t="s">
         <v>733</v>
       </c>
-      <c r="BM38" t="s">
+      <c r="BR38" t="s">
+        <v>732</v>
+      </c>
+      <c r="BS38" t="s">
+        <v>153</v>
+      </c>
+      <c r="BT38" t="s">
+        <v>162</v>
+      </c>
+      <c r="BU38" t="s">
+        <v>154</v>
+      </c>
+      <c r="BV38" t="s">
+        <v>696</v>
+      </c>
+      <c r="BW38" t="s">
+        <v>153</v>
+      </c>
+      <c r="BX38" t="s">
+        <v>153</v>
+      </c>
+      <c r="BY38" t="s">
+        <v>153</v>
+      </c>
+      <c r="BZ38" t="s">
+        <v>153</v>
+      </c>
+      <c r="CA38" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB38" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC38" t="s">
+        <v>153</v>
+      </c>
+      <c r="CD38" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE38" t="s">
+        <v>645</v>
+      </c>
+      <c r="CF38" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG38" t="s">
+        <v>153</v>
+      </c>
+      <c r="CH38" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI38" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ38" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK38" t="s">
+        <v>654</v>
+      </c>
+      <c r="CL38" t="s">
         <v>734</v>
-      </c>
-[...73 lines deleted...]
-        <v>718</v>
       </c>
       <c r="CM38" t="s">
         <v>170</v>
       </c>
       <c r="CN38" t="s">
-        <v>153</v>
+        <v>480</v>
       </c>
       <c r="CO38" t="s">
         <v>153</v>
       </c>
       <c r="CP38" t="s">
         <v>153</v>
       </c>
       <c r="CQ38" t="s">
         <v>153</v>
       </c>
       <c r="CR38" t="s">
         <v>153</v>
       </c>
       <c r="CS38" t="s">
         <v>153</v>
       </c>
       <c r="CT38" t="s">
         <v>153</v>
       </c>
       <c r="CU38" t="s">
         <v>153</v>
       </c>
       <c r="CV38" t="s">
         <v>153</v>
       </c>
@@ -15547,269 +15595,269 @@
       <c r="DB38" t="s">
         <v>153</v>
       </c>
       <c r="DC38" t="s">
         <v>153</v>
       </c>
       <c r="DD38" t="s">
         <v>153</v>
       </c>
       <c r="DE38" t="s">
         <v>153</v>
       </c>
       <c r="DF38" t="s">
         <v>153</v>
       </c>
       <c r="DG38" t="s">
         <v>153</v>
       </c>
       <c r="DH38" t="s">
         <v>153</v>
       </c>
       <c r="DI38" t="s">
         <v>153</v>
       </c>
       <c r="DJ38" t="s">
+        <v>735</v>
+      </c>
+      <c r="DK38" t="s">
+        <v>736</v>
+      </c>
+      <c r="DL38" t="s">
         <v>737</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="39" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
+        <v>738</v>
+      </c>
+      <c r="B39" t="s">
+        <v>282</v>
+      </c>
+      <c r="C39" t="s">
         <v>739</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
       <c r="E39" t="s">
         <v>154</v>
       </c>
       <c r="F39" t="s">
+        <v>741</v>
+      </c>
+      <c r="G39" t="s">
+        <v>153</v>
+      </c>
+      <c r="H39" t="s">
         <v>742</v>
-      </c>
-[...4 lines deleted...]
-        <v>743</v>
       </c>
       <c r="I39" t="s">
         <v>154</v>
       </c>
       <c r="J39" t="s">
+        <v>743</v>
+      </c>
+      <c r="K39" t="s">
         <v>744</v>
-      </c>
-[...1 lines deleted...]
-        <v>745</v>
       </c>
       <c r="L39" t="s">
         <v>159</v>
       </c>
       <c r="M39" t="s">
         <v>160</v>
       </c>
       <c r="N39" t="s">
         <v>161</v>
       </c>
       <c r="O39" t="s">
         <v>162</v>
       </c>
       <c r="P39" t="s">
         <v>160</v>
       </c>
       <c r="Q39" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="R39" t="s">
         <v>153</v>
       </c>
       <c r="S39" t="s">
         <v>153</v>
       </c>
       <c r="T39" t="s">
         <v>153</v>
       </c>
       <c r="U39" t="s">
         <v>153</v>
       </c>
       <c r="V39" t="s">
-        <v>746</v>
+        <v>667</v>
       </c>
       <c r="W39" t="s">
         <v>153</v>
       </c>
       <c r="X39" t="s">
         <v>153</v>
       </c>
       <c r="Y39" t="s">
         <v>153</v>
       </c>
       <c r="Z39" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="AA39" t="s">
         <v>160</v>
       </c>
       <c r="AB39" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="AC39" t="s">
         <v>160</v>
       </c>
       <c r="AD39" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="AE39" t="s">
         <v>170</v>
       </c>
       <c r="AF39" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="AG39" t="s">
         <v>153</v>
       </c>
       <c r="AH39" t="s">
         <v>153</v>
       </c>
       <c r="AI39" t="s">
         <v>153</v>
       </c>
       <c r="AJ39" t="s">
         <v>153</v>
       </c>
       <c r="AK39" t="s">
         <v>153</v>
       </c>
       <c r="AL39" t="s">
         <v>153</v>
       </c>
       <c r="AM39" t="s">
         <v>153</v>
       </c>
       <c r="AN39" t="s">
         <v>153</v>
       </c>
       <c r="AO39" t="s">
         <v>153</v>
       </c>
       <c r="AP39" t="s">
-        <v>747</v>
+        <v>745</v>
       </c>
       <c r="AQ39" t="s">
         <v>153</v>
       </c>
       <c r="AR39" t="s">
-        <v>748</v>
+        <v>746</v>
       </c>
       <c r="AS39" t="s">
         <v>153</v>
       </c>
       <c r="AT39" t="s">
         <v>153</v>
       </c>
       <c r="AU39" t="s">
         <v>153</v>
       </c>
       <c r="AV39" t="s">
         <v>170</v>
       </c>
       <c r="AW39" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="AX39" t="s">
         <v>170</v>
       </c>
       <c r="AY39" t="s">
         <v>153</v>
       </c>
       <c r="AZ39" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="BA39" t="s">
         <v>153</v>
       </c>
       <c r="BB39" t="s">
         <v>153</v>
       </c>
       <c r="BC39" t="s">
         <v>153</v>
       </c>
       <c r="BD39" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="BE39" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF39" t="s">
         <v>153</v>
       </c>
       <c r="BG39" t="s">
         <v>153</v>
       </c>
       <c r="BH39" t="s">
         <v>153</v>
       </c>
       <c r="BI39" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ39" t="s">
+        <v>747</v>
+      </c>
+      <c r="BK39" t="s">
+        <v>748</v>
+      </c>
+      <c r="BL39" t="s">
         <v>749</v>
       </c>
-      <c r="BK39" t="s">
+      <c r="BM39" t="s">
         <v>750</v>
       </c>
-      <c r="BL39" t="s">
+      <c r="BN39" t="s">
+        <v>647</v>
+      </c>
+      <c r="BO39" t="s">
+        <v>745</v>
+      </c>
+      <c r="BP39" t="s">
         <v>751</v>
       </c>
-      <c r="BM39" t="s">
+      <c r="BQ39" t="s">
         <v>752</v>
       </c>
-      <c r="BN39" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="BR39" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="BS39" t="s">
         <v>153</v>
       </c>
       <c r="BT39" t="s">
         <v>153</v>
       </c>
       <c r="BU39" t="s">
         <v>153</v>
       </c>
       <c r="BV39" t="s">
         <v>153</v>
       </c>
       <c r="BW39" t="s">
         <v>153</v>
       </c>
       <c r="BX39" t="s">
         <v>153</v>
       </c>
       <c r="BY39" t="s">
         <v>153</v>
       </c>
       <c r="BZ39" t="s">
         <v>153</v>
       </c>
@@ -15822,54 +15870,54 @@
       <c r="CC39" t="s">
         <v>153</v>
       </c>
       <c r="CD39" t="s">
         <v>153</v>
       </c>
       <c r="CE39" t="s">
         <v>153</v>
       </c>
       <c r="CF39" t="s">
         <v>153</v>
       </c>
       <c r="CG39" t="s">
         <v>153</v>
       </c>
       <c r="CH39" t="s">
         <v>153</v>
       </c>
       <c r="CI39" t="s">
         <v>153</v>
       </c>
       <c r="CJ39" t="s">
         <v>153</v>
       </c>
       <c r="CK39" t="s">
-        <v>639</v>
+        <v>654</v>
       </c>
       <c r="CL39" t="s">
-        <v>154</v>
+        <v>734</v>
       </c>
       <c r="CM39" t="s">
         <v>170</v>
       </c>
       <c r="CN39" t="s">
         <v>153</v>
       </c>
       <c r="CO39" t="s">
         <v>153</v>
       </c>
       <c r="CP39" t="s">
         <v>153</v>
       </c>
       <c r="CQ39" t="s">
         <v>153</v>
       </c>
       <c r="CR39" t="s">
         <v>153</v>
       </c>
       <c r="CS39" t="s">
         <v>153</v>
       </c>
       <c r="CT39" t="s">
         <v>153</v>
       </c>
@@ -15897,269 +15945,269 @@
       <c r="DB39" t="s">
         <v>153</v>
       </c>
       <c r="DC39" t="s">
         <v>153</v>
       </c>
       <c r="DD39" t="s">
         <v>153</v>
       </c>
       <c r="DE39" t="s">
         <v>153</v>
       </c>
       <c r="DF39" t="s">
         <v>153</v>
       </c>
       <c r="DG39" t="s">
         <v>153</v>
       </c>
       <c r="DH39" t="s">
         <v>153</v>
       </c>
       <c r="DI39" t="s">
         <v>153</v>
       </c>
       <c r="DJ39" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="DK39" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="DL39" t="s">
-        <v>757</v>
+        <v>153</v>
       </c>
     </row>
     <row r="40" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
       <c r="B40" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C40" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="D40" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
       <c r="E40" t="s">
         <v>154</v>
       </c>
       <c r="F40" t="s">
-        <v>761</v>
+        <v>758</v>
       </c>
       <c r="G40" t="s">
         <v>153</v>
       </c>
       <c r="H40" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="I40" t="s">
         <v>154</v>
       </c>
       <c r="J40" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
       <c r="K40" t="s">
-        <v>764</v>
+        <v>761</v>
       </c>
       <c r="L40" t="s">
         <v>159</v>
       </c>
       <c r="M40" t="s">
         <v>160</v>
       </c>
       <c r="N40" t="s">
         <v>161</v>
       </c>
       <c r="O40" t="s">
         <v>162</v>
       </c>
       <c r="P40" t="s">
         <v>160</v>
       </c>
       <c r="Q40" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="R40" t="s">
         <v>153</v>
       </c>
       <c r="S40" t="s">
         <v>153</v>
       </c>
       <c r="T40" t="s">
         <v>153</v>
       </c>
       <c r="U40" t="s">
         <v>153</v>
       </c>
       <c r="V40" t="s">
-        <v>629</v>
+        <v>762</v>
       </c>
       <c r="W40" t="s">
         <v>153</v>
       </c>
       <c r="X40" t="s">
         <v>153</v>
       </c>
       <c r="Y40" t="s">
         <v>153</v>
       </c>
       <c r="Z40" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="AA40" t="s">
         <v>160</v>
       </c>
       <c r="AB40" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="AC40" t="s">
         <v>160</v>
       </c>
       <c r="AD40" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="AE40" t="s">
         <v>170</v>
       </c>
       <c r="AF40" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="AG40" t="s">
         <v>153</v>
       </c>
       <c r="AH40" t="s">
         <v>153</v>
       </c>
       <c r="AI40" t="s">
         <v>153</v>
       </c>
       <c r="AJ40" t="s">
         <v>153</v>
       </c>
       <c r="AK40" t="s">
         <v>153</v>
       </c>
       <c r="AL40" t="s">
         <v>153</v>
       </c>
       <c r="AM40" t="s">
         <v>153</v>
       </c>
       <c r="AN40" t="s">
         <v>153</v>
       </c>
       <c r="AO40" t="s">
         <v>153</v>
       </c>
       <c r="AP40" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="AQ40" t="s">
         <v>153</v>
       </c>
       <c r="AR40" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="AS40" t="s">
         <v>153</v>
       </c>
       <c r="AT40" t="s">
         <v>153</v>
       </c>
       <c r="AU40" t="s">
         <v>153</v>
       </c>
       <c r="AV40" t="s">
         <v>170</v>
       </c>
       <c r="AW40" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="AX40" t="s">
         <v>170</v>
       </c>
       <c r="AY40" t="s">
         <v>153</v>
       </c>
       <c r="AZ40" t="s">
-        <v>153</v>
+        <v>645</v>
       </c>
       <c r="BA40" t="s">
         <v>153</v>
       </c>
       <c r="BB40" t="s">
         <v>153</v>
       </c>
       <c r="BC40" t="s">
         <v>153</v>
       </c>
       <c r="BD40" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="BE40" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF40" t="s">
         <v>153</v>
       </c>
       <c r="BG40" t="s">
         <v>153</v>
       </c>
       <c r="BH40" t="s">
         <v>153</v>
       </c>
       <c r="BI40" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ40" t="s">
+        <v>765</v>
+      </c>
+      <c r="BK40" t="s">
+        <v>766</v>
+      </c>
+      <c r="BL40" t="s">
         <v>767</v>
       </c>
-      <c r="BK40" t="s">
+      <c r="BM40" t="s">
         <v>768</v>
       </c>
-      <c r="BL40" t="s">
+      <c r="BN40" t="s">
+        <v>647</v>
+      </c>
+      <c r="BO40" t="s">
+        <v>763</v>
+      </c>
+      <c r="BP40" t="s">
         <v>769</v>
       </c>
-      <c r="BM40" t="s">
+      <c r="BQ40" t="s">
         <v>770</v>
       </c>
-      <c r="BN40" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="BR40" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="BS40" t="s">
         <v>153</v>
       </c>
       <c r="BT40" t="s">
         <v>153</v>
       </c>
       <c r="BU40" t="s">
         <v>153</v>
       </c>
       <c r="BV40" t="s">
         <v>153</v>
       </c>
       <c r="BW40" t="s">
         <v>153</v>
       </c>
       <c r="BX40" t="s">
         <v>153</v>
       </c>
       <c r="BY40" t="s">
         <v>153</v>
       </c>
       <c r="BZ40" t="s">
         <v>153</v>
       </c>
@@ -16172,51 +16220,51 @@
       <c r="CC40" t="s">
         <v>153</v>
       </c>
       <c r="CD40" t="s">
         <v>153</v>
       </c>
       <c r="CE40" t="s">
         <v>153</v>
       </c>
       <c r="CF40" t="s">
         <v>153</v>
       </c>
       <c r="CG40" t="s">
         <v>153</v>
       </c>
       <c r="CH40" t="s">
         <v>153</v>
       </c>
       <c r="CI40" t="s">
         <v>153</v>
       </c>
       <c r="CJ40" t="s">
         <v>153</v>
       </c>
       <c r="CK40" t="s">
-        <v>639</v>
+        <v>655</v>
       </c>
       <c r="CL40" t="s">
         <v>154</v>
       </c>
       <c r="CM40" t="s">
         <v>170</v>
       </c>
       <c r="CN40" t="s">
         <v>153</v>
       </c>
       <c r="CO40" t="s">
         <v>153</v>
       </c>
       <c r="CP40" t="s">
         <v>153</v>
       </c>
       <c r="CQ40" t="s">
         <v>153</v>
       </c>
       <c r="CR40" t="s">
         <v>153</v>
       </c>
       <c r="CS40" t="s">
         <v>153</v>
       </c>
@@ -16247,269 +16295,269 @@
       <c r="DB40" t="s">
         <v>153</v>
       </c>
       <c r="DC40" t="s">
         <v>153</v>
       </c>
       <c r="DD40" t="s">
         <v>153</v>
       </c>
       <c r="DE40" t="s">
         <v>153</v>
       </c>
       <c r="DF40" t="s">
         <v>153</v>
       </c>
       <c r="DG40" t="s">
         <v>153</v>
       </c>
       <c r="DH40" t="s">
         <v>153</v>
       </c>
       <c r="DI40" t="s">
         <v>153</v>
       </c>
       <c r="DJ40" t="s">
+        <v>771</v>
+      </c>
+      <c r="DK40" t="s">
+        <v>772</v>
+      </c>
+      <c r="DL40" t="s">
         <v>773</v>
-      </c>
-[...4 lines deleted...]
-        <v>775</v>
       </c>
     </row>
     <row r="41" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>774</v>
+      </c>
+      <c r="B41" t="s">
+        <v>282</v>
+      </c>
+      <c r="C41" t="s">
+        <v>775</v>
+      </c>
+      <c r="D41" t="s">
         <v>776</v>
-      </c>
-[...7 lines deleted...]
-        <v>778</v>
       </c>
       <c r="E41" t="s">
         <v>154</v>
       </c>
       <c r="F41" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="G41" t="s">
         <v>153</v>
       </c>
       <c r="H41" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="I41" t="s">
         <v>154</v>
       </c>
       <c r="J41" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="K41" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="L41" t="s">
         <v>159</v>
       </c>
       <c r="M41" t="s">
         <v>160</v>
       </c>
       <c r="N41" t="s">
         <v>161</v>
       </c>
       <c r="O41" t="s">
         <v>162</v>
       </c>
       <c r="P41" t="s">
         <v>160</v>
       </c>
       <c r="Q41" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="R41" t="s">
         <v>153</v>
       </c>
       <c r="S41" t="s">
         <v>153</v>
       </c>
       <c r="T41" t="s">
         <v>153</v>
       </c>
       <c r="U41" t="s">
         <v>153</v>
       </c>
       <c r="V41" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="W41" t="s">
         <v>153</v>
       </c>
       <c r="X41" t="s">
         <v>153</v>
       </c>
       <c r="Y41" t="s">
         <v>153</v>
       </c>
       <c r="Z41" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="AA41" t="s">
         <v>160</v>
       </c>
       <c r="AB41" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="AC41" t="s">
         <v>160</v>
       </c>
       <c r="AD41" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="AE41" t="s">
         <v>170</v>
       </c>
       <c r="AF41" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="AG41" t="s">
         <v>153</v>
       </c>
       <c r="AH41" t="s">
         <v>153</v>
       </c>
       <c r="AI41" t="s">
         <v>153</v>
       </c>
       <c r="AJ41" t="s">
         <v>153</v>
       </c>
       <c r="AK41" t="s">
         <v>153</v>
       </c>
       <c r="AL41" t="s">
         <v>153</v>
       </c>
       <c r="AM41" t="s">
         <v>153</v>
       </c>
       <c r="AN41" t="s">
         <v>153</v>
       </c>
       <c r="AO41" t="s">
         <v>153</v>
       </c>
       <c r="AP41" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="AQ41" t="s">
         <v>153</v>
       </c>
       <c r="AR41" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="AS41" t="s">
         <v>153</v>
       </c>
       <c r="AT41" t="s">
         <v>153</v>
       </c>
       <c r="AU41" t="s">
         <v>153</v>
       </c>
       <c r="AV41" t="s">
         <v>170</v>
       </c>
       <c r="AW41" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="AX41" t="s">
         <v>170</v>
       </c>
       <c r="AY41" t="s">
         <v>153</v>
       </c>
       <c r="AZ41" t="s">
         <v>153</v>
       </c>
       <c r="BA41" t="s">
         <v>153</v>
       </c>
       <c r="BB41" t="s">
         <v>153</v>
       </c>
       <c r="BC41" t="s">
         <v>153</v>
       </c>
       <c r="BD41" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="BE41" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF41" t="s">
         <v>153</v>
       </c>
       <c r="BG41" t="s">
         <v>153</v>
       </c>
       <c r="BH41" t="s">
         <v>153</v>
       </c>
       <c r="BI41" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ41" t="s">
+        <v>783</v>
+      </c>
+      <c r="BK41" t="s">
+        <v>784</v>
+      </c>
+      <c r="BL41" t="s">
         <v>785</v>
       </c>
-      <c r="BK41" t="s">
+      <c r="BM41" t="s">
         <v>786</v>
       </c>
-      <c r="BL41" t="s">
+      <c r="BN41" t="s">
+        <v>647</v>
+      </c>
+      <c r="BO41" t="s">
+        <v>781</v>
+      </c>
+      <c r="BP41" t="s">
         <v>787</v>
       </c>
-      <c r="BM41" t="s">
+      <c r="BQ41" t="s">
         <v>788</v>
       </c>
-      <c r="BN41" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="BR41" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="BS41" t="s">
         <v>153</v>
       </c>
       <c r="BT41" t="s">
         <v>153</v>
       </c>
       <c r="BU41" t="s">
         <v>153</v>
       </c>
       <c r="BV41" t="s">
         <v>153</v>
       </c>
       <c r="BW41" t="s">
         <v>153</v>
       </c>
       <c r="BX41" t="s">
         <v>153</v>
       </c>
       <c r="BY41" t="s">
         <v>153</v>
       </c>
       <c r="BZ41" t="s">
         <v>153</v>
       </c>
@@ -16522,54 +16570,54 @@
       <c r="CC41" t="s">
         <v>153</v>
       </c>
       <c r="CD41" t="s">
         <v>153</v>
       </c>
       <c r="CE41" t="s">
         <v>153</v>
       </c>
       <c r="CF41" t="s">
         <v>153</v>
       </c>
       <c r="CG41" t="s">
         <v>153</v>
       </c>
       <c r="CH41" t="s">
         <v>153</v>
       </c>
       <c r="CI41" t="s">
         <v>153</v>
       </c>
       <c r="CJ41" t="s">
         <v>153</v>
       </c>
       <c r="CK41" t="s">
-        <v>153</v>
+        <v>655</v>
       </c>
       <c r="CL41" t="s">
-        <v>529</v>
+        <v>154</v>
       </c>
       <c r="CM41" t="s">
         <v>170</v>
       </c>
       <c r="CN41" t="s">
         <v>153</v>
       </c>
       <c r="CO41" t="s">
         <v>153</v>
       </c>
       <c r="CP41" t="s">
         <v>153</v>
       </c>
       <c r="CQ41" t="s">
         <v>153</v>
       </c>
       <c r="CR41" t="s">
         <v>153</v>
       </c>
       <c r="CS41" t="s">
         <v>153</v>
       </c>
       <c r="CT41" t="s">
         <v>153</v>
       </c>
@@ -16597,266 +16645,266 @@
       <c r="DB41" t="s">
         <v>153</v>
       </c>
       <c r="DC41" t="s">
         <v>153</v>
       </c>
       <c r="DD41" t="s">
         <v>153</v>
       </c>
       <c r="DE41" t="s">
         <v>153</v>
       </c>
       <c r="DF41" t="s">
         <v>153</v>
       </c>
       <c r="DG41" t="s">
         <v>153</v>
       </c>
       <c r="DH41" t="s">
         <v>153</v>
       </c>
       <c r="DI41" t="s">
         <v>153</v>
       </c>
       <c r="DJ41" t="s">
+        <v>789</v>
+      </c>
+      <c r="DK41" t="s">
         <v>790</v>
       </c>
-      <c r="DK41" t="s">
+      <c r="DL41" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="42" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>792</v>
       </c>
       <c r="B42" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C42" t="s">
         <v>793</v>
       </c>
       <c r="D42" t="s">
         <v>794</v>
       </c>
       <c r="E42" t="s">
         <v>154</v>
       </c>
       <c r="F42" t="s">
         <v>795</v>
       </c>
       <c r="G42" t="s">
         <v>153</v>
       </c>
       <c r="H42" t="s">
         <v>796</v>
       </c>
       <c r="I42" t="s">
         <v>154</v>
       </c>
       <c r="J42" t="s">
         <v>797</v>
       </c>
       <c r="K42" t="s">
         <v>798</v>
       </c>
       <c r="L42" t="s">
         <v>159</v>
       </c>
       <c r="M42" t="s">
         <v>160</v>
       </c>
       <c r="N42" t="s">
         <v>161</v>
       </c>
       <c r="O42" t="s">
         <v>162</v>
       </c>
       <c r="P42" t="s">
         <v>160</v>
       </c>
       <c r="Q42" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="R42" t="s">
         <v>153</v>
       </c>
       <c r="S42" t="s">
         <v>153</v>
       </c>
       <c r="T42" t="s">
         <v>153</v>
       </c>
       <c r="U42" t="s">
         <v>153</v>
       </c>
       <c r="V42" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="W42" t="s">
         <v>153</v>
       </c>
       <c r="X42" t="s">
         <v>153</v>
       </c>
       <c r="Y42" t="s">
         <v>153</v>
       </c>
       <c r="Z42" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="AA42" t="s">
         <v>160</v>
       </c>
       <c r="AB42" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="AC42" t="s">
         <v>160</v>
       </c>
       <c r="AD42" t="s">
-        <v>638</v>
+        <v>654</v>
       </c>
       <c r="AE42" t="s">
         <v>170</v>
       </c>
       <c r="AF42" t="s">
-        <v>625</v>
+        <v>641</v>
       </c>
       <c r="AG42" t="s">
         <v>153</v>
       </c>
       <c r="AH42" t="s">
         <v>153</v>
       </c>
       <c r="AI42" t="s">
         <v>153</v>
       </c>
       <c r="AJ42" t="s">
         <v>153</v>
       </c>
       <c r="AK42" t="s">
         <v>153</v>
       </c>
       <c r="AL42" t="s">
         <v>153</v>
       </c>
       <c r="AM42" t="s">
         <v>153</v>
       </c>
       <c r="AN42" t="s">
         <v>153</v>
       </c>
       <c r="AO42" t="s">
         <v>153</v>
       </c>
       <c r="AP42" t="s">
         <v>799</v>
       </c>
       <c r="AQ42" t="s">
         <v>153</v>
       </c>
       <c r="AR42" t="s">
         <v>800</v>
       </c>
       <c r="AS42" t="s">
         <v>153</v>
       </c>
       <c r="AT42" t="s">
         <v>153</v>
       </c>
       <c r="AU42" t="s">
         <v>153</v>
       </c>
       <c r="AV42" t="s">
         <v>170</v>
       </c>
       <c r="AW42" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="AX42" t="s">
         <v>170</v>
       </c>
       <c r="AY42" t="s">
         <v>153</v>
       </c>
       <c r="AZ42" t="s">
         <v>153</v>
       </c>
       <c r="BA42" t="s">
         <v>153</v>
       </c>
       <c r="BB42" t="s">
         <v>153</v>
       </c>
       <c r="BC42" t="s">
         <v>153</v>
       </c>
       <c r="BD42" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="BE42" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF42" t="s">
         <v>153</v>
       </c>
       <c r="BG42" t="s">
         <v>153</v>
       </c>
       <c r="BH42" t="s">
         <v>153</v>
       </c>
       <c r="BI42" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ42" t="s">
         <v>801</v>
       </c>
       <c r="BK42" t="s">
         <v>802</v>
       </c>
       <c r="BL42" t="s">
         <v>803</v>
       </c>
       <c r="BM42" t="s">
         <v>804</v>
       </c>
       <c r="BN42" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BO42" t="s">
         <v>799</v>
       </c>
       <c r="BP42" t="s">
         <v>805</v>
       </c>
       <c r="BQ42" t="s">
-        <v>806</v>
+        <v>714</v>
       </c>
       <c r="BR42" t="s">
         <v>805</v>
       </c>
       <c r="BS42" t="s">
         <v>153</v>
       </c>
       <c r="BT42" t="s">
         <v>153</v>
       </c>
       <c r="BU42" t="s">
         <v>153</v>
       </c>
       <c r="BV42" t="s">
         <v>153</v>
       </c>
       <c r="BW42" t="s">
         <v>153</v>
       </c>
       <c r="BX42" t="s">
         <v>153</v>
       </c>
       <c r="BY42" t="s">
         <v>153</v>
       </c>
@@ -16875,51 +16923,51 @@
       <c r="CD42" t="s">
         <v>153</v>
       </c>
       <c r="CE42" t="s">
         <v>153</v>
       </c>
       <c r="CF42" t="s">
         <v>153</v>
       </c>
       <c r="CG42" t="s">
         <v>153</v>
       </c>
       <c r="CH42" t="s">
         <v>153</v>
       </c>
       <c r="CI42" t="s">
         <v>153</v>
       </c>
       <c r="CJ42" t="s">
         <v>153</v>
       </c>
       <c r="CK42" t="s">
         <v>153</v>
       </c>
       <c r="CL42" t="s">
-        <v>529</v>
+        <v>545</v>
       </c>
       <c r="CM42" t="s">
         <v>170</v>
       </c>
       <c r="CN42" t="s">
         <v>153</v>
       </c>
       <c r="CO42" t="s">
         <v>153</v>
       </c>
       <c r="CP42" t="s">
         <v>153</v>
       </c>
       <c r="CQ42" t="s">
         <v>153</v>
       </c>
       <c r="CR42" t="s">
         <v>153</v>
       </c>
       <c r="CS42" t="s">
         <v>153</v>
       </c>
       <c r="CT42" t="s">
         <v>153</v>
       </c>
@@ -16947,270 +16995,270 @@
       <c r="DB42" t="s">
         <v>153</v>
       </c>
       <c r="DC42" t="s">
         <v>153</v>
       </c>
       <c r="DD42" t="s">
         <v>153</v>
       </c>
       <c r="DE42" t="s">
         <v>153</v>
       </c>
       <c r="DF42" t="s">
         <v>153</v>
       </c>
       <c r="DG42" t="s">
         <v>153</v>
       </c>
       <c r="DH42" t="s">
         <v>153</v>
       </c>
       <c r="DI42" t="s">
         <v>153</v>
       </c>
       <c r="DJ42" t="s">
+        <v>806</v>
+      </c>
+      <c r="DK42" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
       <c r="DL42" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="43" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>808</v>
+      </c>
+      <c r="B43" t="s">
+        <v>282</v>
+      </c>
+      <c r="C43" t="s">
         <v>809</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>810</v>
-      </c>
-[...1 lines deleted...]
-        <v>811</v>
       </c>
       <c r="E43" t="s">
         <v>154</v>
       </c>
       <c r="F43" t="s">
-        <v>625</v>
+        <v>811</v>
       </c>
       <c r="G43" t="s">
         <v>153</v>
       </c>
       <c r="H43" t="s">
         <v>812</v>
       </c>
       <c r="I43" t="s">
         <v>154</v>
       </c>
       <c r="J43" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="K43" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="L43" t="s">
         <v>159</v>
       </c>
       <c r="M43" t="s">
         <v>160</v>
       </c>
       <c r="N43" t="s">
         <v>161</v>
       </c>
       <c r="O43" t="s">
         <v>162</v>
       </c>
       <c r="P43" t="s">
         <v>160</v>
       </c>
       <c r="Q43" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="R43" t="s">
         <v>153</v>
       </c>
       <c r="S43" t="s">
         <v>153</v>
       </c>
       <c r="T43" t="s">
         <v>153</v>
       </c>
       <c r="U43" t="s">
         <v>153</v>
       </c>
       <c r="V43" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="W43" t="s">
         <v>153</v>
       </c>
       <c r="X43" t="s">
         <v>153</v>
       </c>
       <c r="Y43" t="s">
         <v>153</v>
       </c>
       <c r="Z43" t="s">
-        <v>153</v>
+        <v>654</v>
       </c>
       <c r="AA43" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="AB43" t="s">
-        <v>153</v>
+        <v>654</v>
       </c>
       <c r="AC43" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="AD43" t="s">
-        <v>153</v>
+        <v>654</v>
       </c>
       <c r="AE43" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="AF43" t="s">
-        <v>153</v>
+        <v>641</v>
       </c>
       <c r="AG43" t="s">
         <v>153</v>
       </c>
       <c r="AH43" t="s">
         <v>153</v>
       </c>
       <c r="AI43" t="s">
         <v>153</v>
       </c>
       <c r="AJ43" t="s">
         <v>153</v>
       </c>
       <c r="AK43" t="s">
         <v>153</v>
       </c>
       <c r="AL43" t="s">
         <v>153</v>
       </c>
       <c r="AM43" t="s">
         <v>153</v>
       </c>
       <c r="AN43" t="s">
         <v>153</v>
       </c>
       <c r="AO43" t="s">
         <v>153</v>
       </c>
       <c r="AP43" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="AQ43" t="s">
         <v>153</v>
       </c>
       <c r="AR43" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="AS43" t="s">
         <v>153</v>
       </c>
       <c r="AT43" t="s">
         <v>153</v>
       </c>
       <c r="AU43" t="s">
         <v>153</v>
       </c>
       <c r="AV43" t="s">
         <v>170</v>
       </c>
       <c r="AW43" t="s">
-        <v>654</v>
+        <v>670</v>
       </c>
       <c r="AX43" t="s">
         <v>170</v>
       </c>
       <c r="AY43" t="s">
         <v>153</v>
       </c>
       <c r="AZ43" t="s">
         <v>153</v>
       </c>
       <c r="BA43" t="s">
         <v>153</v>
       </c>
       <c r="BB43" t="s">
         <v>153</v>
       </c>
       <c r="BC43" t="s">
         <v>153</v>
       </c>
       <c r="BD43" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="BE43" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF43" t="s">
         <v>153</v>
       </c>
       <c r="BG43" t="s">
         <v>153</v>
       </c>
       <c r="BH43" t="s">
         <v>153</v>
       </c>
       <c r="BI43" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ43" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="BK43" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c r="BL43" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="BM43" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c r="BN43" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BO43" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="BP43" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="BQ43" t="s">
+        <v>822</v>
+      </c>
+      <c r="BR43" t="s">
         <v>821</v>
       </c>
-      <c r="BR43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BS43" t="s">
         <v>153</v>
       </c>
       <c r="BT43" t="s">
         <v>153</v>
       </c>
       <c r="BU43" t="s">
         <v>153</v>
       </c>
       <c r="BV43" t="s">
         <v>153</v>
       </c>
       <c r="BW43" t="s">
         <v>153</v>
       </c>
       <c r="BX43" t="s">
         <v>153</v>
       </c>
       <c r="BY43" t="s">
         <v>153</v>
       </c>
       <c r="BZ43" t="s">
         <v>153</v>
       </c>
       <c r="CA43" t="s">
@@ -17225,51 +17273,51 @@
       <c r="CD43" t="s">
         <v>153</v>
       </c>
       <c r="CE43" t="s">
         <v>153</v>
       </c>
       <c r="CF43" t="s">
         <v>153</v>
       </c>
       <c r="CG43" t="s">
         <v>153</v>
       </c>
       <c r="CH43" t="s">
         <v>153</v>
       </c>
       <c r="CI43" t="s">
         <v>153</v>
       </c>
       <c r="CJ43" t="s">
         <v>153</v>
       </c>
       <c r="CK43" t="s">
         <v>153</v>
       </c>
       <c r="CL43" t="s">
-        <v>154</v>
+        <v>545</v>
       </c>
       <c r="CM43" t="s">
         <v>170</v>
       </c>
       <c r="CN43" t="s">
         <v>153</v>
       </c>
       <c r="CO43" t="s">
         <v>153</v>
       </c>
       <c r="CP43" t="s">
         <v>153</v>
       </c>
       <c r="CQ43" t="s">
         <v>153</v>
       </c>
       <c r="CR43" t="s">
         <v>153</v>
       </c>
       <c r="CS43" t="s">
         <v>153</v>
       </c>
       <c r="CT43" t="s">
         <v>153</v>
       </c>
@@ -17297,125 +17345,125 @@
       <c r="DB43" t="s">
         <v>153</v>
       </c>
       <c r="DC43" t="s">
         <v>153</v>
       </c>
       <c r="DD43" t="s">
         <v>153</v>
       </c>
       <c r="DE43" t="s">
         <v>153</v>
       </c>
       <c r="DF43" t="s">
         <v>153</v>
       </c>
       <c r="DG43" t="s">
         <v>153</v>
       </c>
       <c r="DH43" t="s">
         <v>153</v>
       </c>
       <c r="DI43" t="s">
         <v>153</v>
       </c>
       <c r="DJ43" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="DK43" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
       <c r="DL43" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="44" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="B44" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C44" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="D44" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="E44" t="s">
         <v>154</v>
       </c>
       <c r="F44" t="s">
-        <v>797</v>
+        <v>641</v>
       </c>
       <c r="G44" t="s">
         <v>153</v>
       </c>
       <c r="H44" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="I44" t="s">
         <v>154</v>
       </c>
       <c r="J44" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="K44" t="s">
-        <v>747</v>
+        <v>829</v>
       </c>
       <c r="L44" t="s">
         <v>159</v>
       </c>
       <c r="M44" t="s">
         <v>160</v>
       </c>
       <c r="N44" t="s">
         <v>161</v>
       </c>
       <c r="O44" t="s">
         <v>162</v>
       </c>
       <c r="P44" t="s">
         <v>160</v>
       </c>
       <c r="Q44" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="R44" t="s">
         <v>153</v>
       </c>
       <c r="S44" t="s">
         <v>153</v>
       </c>
       <c r="T44" t="s">
         <v>153</v>
       </c>
       <c r="U44" t="s">
         <v>153</v>
       </c>
       <c r="V44" t="s">
-        <v>629</v>
+        <v>645</v>
       </c>
       <c r="W44" t="s">
         <v>153</v>
       </c>
       <c r="X44" t="s">
         <v>153</v>
       </c>
       <c r="Y44" t="s">
         <v>153</v>
       </c>
       <c r="Z44" t="s">
         <v>153</v>
       </c>
       <c r="AA44" t="s">
         <v>153</v>
       </c>
       <c r="AB44" t="s">
         <v>153</v>
       </c>
       <c r="AC44" t="s">
         <v>153</v>
       </c>
       <c r="AD44" t="s">
         <v>153</v>
       </c>
@@ -17431,135 +17479,135 @@
       <c r="AH44" t="s">
         <v>153</v>
       </c>
       <c r="AI44" t="s">
         <v>153</v>
       </c>
       <c r="AJ44" t="s">
         <v>153</v>
       </c>
       <c r="AK44" t="s">
         <v>153</v>
       </c>
       <c r="AL44" t="s">
         <v>153</v>
       </c>
       <c r="AM44" t="s">
         <v>153</v>
       </c>
       <c r="AN44" t="s">
         <v>153</v>
       </c>
       <c r="AO44" t="s">
         <v>153</v>
       </c>
       <c r="AP44" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="AQ44" t="s">
         <v>153</v>
       </c>
       <c r="AR44" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
       <c r="AS44" t="s">
         <v>153</v>
       </c>
       <c r="AT44" t="s">
         <v>153</v>
       </c>
       <c r="AU44" t="s">
         <v>153</v>
       </c>
       <c r="AV44" t="s">
         <v>170</v>
       </c>
       <c r="AW44" t="s">
-        <v>153</v>
+        <v>670</v>
       </c>
       <c r="AX44" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="AY44" t="s">
         <v>153</v>
       </c>
       <c r="AZ44" t="s">
         <v>153</v>
       </c>
       <c r="BA44" t="s">
         <v>153</v>
       </c>
       <c r="BB44" t="s">
         <v>153</v>
       </c>
       <c r="BC44" t="s">
         <v>153</v>
       </c>
       <c r="BD44" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="BE44" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF44" t="s">
         <v>153</v>
       </c>
       <c r="BG44" t="s">
         <v>153</v>
       </c>
       <c r="BH44" t="s">
         <v>153</v>
       </c>
       <c r="BI44" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ44" t="s">
-        <v>153</v>
+        <v>832</v>
       </c>
       <c r="BK44" t="s">
-        <v>153</v>
+        <v>833</v>
       </c>
       <c r="BL44" t="s">
-        <v>153</v>
+        <v>834</v>
       </c>
       <c r="BM44" t="s">
-        <v>153</v>
+        <v>835</v>
       </c>
       <c r="BN44" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BO44" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
       <c r="BP44" t="s">
-        <v>153</v>
+        <v>836</v>
       </c>
       <c r="BQ44" t="s">
-        <v>153</v>
+        <v>837</v>
       </c>
       <c r="BR44" t="s">
-        <v>153</v>
+        <v>836</v>
       </c>
       <c r="BS44" t="s">
         <v>153</v>
       </c>
       <c r="BT44" t="s">
         <v>153</v>
       </c>
       <c r="BU44" t="s">
         <v>153</v>
       </c>
       <c r="BV44" t="s">
         <v>153</v>
       </c>
       <c r="BW44" t="s">
         <v>153</v>
       </c>
       <c r="BX44" t="s">
         <v>153</v>
       </c>
       <c r="BY44" t="s">
         <v>153</v>
       </c>
       <c r="BZ44" t="s">
         <v>153</v>
       </c>
@@ -17575,54 +17623,54 @@
       <c r="CD44" t="s">
         <v>153</v>
       </c>
       <c r="CE44" t="s">
         <v>153</v>
       </c>
       <c r="CF44" t="s">
         <v>153</v>
       </c>
       <c r="CG44" t="s">
         <v>153</v>
       </c>
       <c r="CH44" t="s">
         <v>153</v>
       </c>
       <c r="CI44" t="s">
         <v>153</v>
       </c>
       <c r="CJ44" t="s">
         <v>153</v>
       </c>
       <c r="CK44" t="s">
         <v>153</v>
       </c>
       <c r="CL44" t="s">
-        <v>196</v>
+        <v>154</v>
       </c>
       <c r="CM44" t="s">
-        <v>600</v>
+        <v>170</v>
       </c>
       <c r="CN44" t="s">
         <v>153</v>
       </c>
       <c r="CO44" t="s">
         <v>153</v>
       </c>
       <c r="CP44" t="s">
         <v>153</v>
       </c>
       <c r="CQ44" t="s">
         <v>153</v>
       </c>
       <c r="CR44" t="s">
         <v>153</v>
       </c>
       <c r="CS44" t="s">
         <v>153</v>
       </c>
       <c r="CT44" t="s">
         <v>153</v>
       </c>
       <c r="CU44" t="s">
         <v>153</v>
       </c>
@@ -17647,125 +17695,125 @@
       <c r="DB44" t="s">
         <v>153</v>
       </c>
       <c r="DC44" t="s">
         <v>153</v>
       </c>
       <c r="DD44" t="s">
         <v>153</v>
       </c>
       <c r="DE44" t="s">
         <v>153</v>
       </c>
       <c r="DF44" t="s">
         <v>153</v>
       </c>
       <c r="DG44" t="s">
         <v>153</v>
       </c>
       <c r="DH44" t="s">
         <v>153</v>
       </c>
       <c r="DI44" t="s">
         <v>153</v>
       </c>
       <c r="DJ44" t="s">
-        <v>830</v>
+        <v>838</v>
       </c>
       <c r="DK44" t="s">
-        <v>831</v>
+        <v>839</v>
       </c>
       <c r="DL44" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="45" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>832</v>
+        <v>840</v>
       </c>
       <c r="B45" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C45" t="s">
-        <v>833</v>
+        <v>841</v>
       </c>
       <c r="D45" t="s">
-        <v>834</v>
+        <v>842</v>
       </c>
       <c r="E45" t="s">
         <v>154</v>
       </c>
       <c r="F45" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="G45" t="s">
         <v>153</v>
       </c>
       <c r="H45" t="s">
-        <v>835</v>
+        <v>843</v>
       </c>
       <c r="I45" t="s">
         <v>154</v>
       </c>
       <c r="J45" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="K45" t="s">
-        <v>836</v>
+        <v>763</v>
       </c>
       <c r="L45" t="s">
         <v>159</v>
       </c>
       <c r="M45" t="s">
         <v>160</v>
       </c>
       <c r="N45" t="s">
         <v>161</v>
       </c>
       <c r="O45" t="s">
         <v>162</v>
       </c>
       <c r="P45" t="s">
         <v>160</v>
       </c>
       <c r="Q45" t="s">
-        <v>619</v>
+        <v>635</v>
       </c>
       <c r="R45" t="s">
         <v>153</v>
       </c>
       <c r="S45" t="s">
         <v>153</v>
       </c>
       <c r="T45" t="s">
         <v>153</v>
       </c>
       <c r="U45" t="s">
         <v>153</v>
       </c>
       <c r="V45" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="W45" t="s">
         <v>153</v>
       </c>
       <c r="X45" t="s">
         <v>153</v>
       </c>
       <c r="Y45" t="s">
         <v>153</v>
       </c>
       <c r="Z45" t="s">
         <v>153</v>
       </c>
       <c r="AA45" t="s">
         <v>153</v>
       </c>
       <c r="AB45" t="s">
         <v>153</v>
       </c>
       <c r="AC45" t="s">
         <v>153</v>
       </c>
       <c r="AD45" t="s">
         <v>153</v>
       </c>
@@ -17781,135 +17829,135 @@
       <c r="AH45" t="s">
         <v>153</v>
       </c>
       <c r="AI45" t="s">
         <v>153</v>
       </c>
       <c r="AJ45" t="s">
         <v>153</v>
       </c>
       <c r="AK45" t="s">
         <v>153</v>
       </c>
       <c r="AL45" t="s">
         <v>153</v>
       </c>
       <c r="AM45" t="s">
         <v>153</v>
       </c>
       <c r="AN45" t="s">
         <v>153</v>
       </c>
       <c r="AO45" t="s">
         <v>153</v>
       </c>
       <c r="AP45" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="AQ45" t="s">
         <v>153</v>
       </c>
       <c r="AR45" t="s">
-        <v>829</v>
+        <v>845</v>
       </c>
       <c r="AS45" t="s">
         <v>153</v>
       </c>
       <c r="AT45" t="s">
         <v>153</v>
       </c>
       <c r="AU45" t="s">
         <v>153</v>
       </c>
       <c r="AV45" t="s">
         <v>170</v>
       </c>
       <c r="AW45" t="s">
         <v>153</v>
       </c>
       <c r="AX45" t="s">
         <v>153</v>
       </c>
       <c r="AY45" t="s">
         <v>153</v>
       </c>
       <c r="AZ45" t="s">
         <v>153</v>
       </c>
       <c r="BA45" t="s">
         <v>153</v>
       </c>
       <c r="BB45" t="s">
         <v>153</v>
       </c>
       <c r="BC45" t="s">
         <v>153</v>
       </c>
       <c r="BD45" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="BE45" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF45" t="s">
         <v>153</v>
       </c>
       <c r="BG45" t="s">
         <v>153</v>
       </c>
       <c r="BH45" t="s">
         <v>153</v>
       </c>
       <c r="BI45" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ45" t="s">
-        <v>838</v>
+        <v>153</v>
       </c>
       <c r="BK45" t="s">
-        <v>839</v>
+        <v>153</v>
       </c>
       <c r="BL45" t="s">
-        <v>840</v>
+        <v>153</v>
       </c>
       <c r="BM45" t="s">
-        <v>841</v>
+        <v>153</v>
       </c>
       <c r="BN45" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BO45" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="BP45" t="s">
-        <v>842</v>
+        <v>153</v>
       </c>
       <c r="BQ45" t="s">
-        <v>843</v>
+        <v>153</v>
       </c>
       <c r="BR45" t="s">
-        <v>842</v>
+        <v>153</v>
       </c>
       <c r="BS45" t="s">
         <v>153</v>
       </c>
       <c r="BT45" t="s">
         <v>153</v>
       </c>
       <c r="BU45" t="s">
         <v>153</v>
       </c>
       <c r="BV45" t="s">
         <v>153</v>
       </c>
       <c r="BW45" t="s">
         <v>153</v>
       </c>
       <c r="BX45" t="s">
         <v>153</v>
       </c>
       <c r="BY45" t="s">
         <v>153</v>
       </c>
       <c r="BZ45" t="s">
         <v>153</v>
       </c>
@@ -17928,51 +17976,51 @@
       <c r="CE45" t="s">
         <v>153</v>
       </c>
       <c r="CF45" t="s">
         <v>153</v>
       </c>
       <c r="CG45" t="s">
         <v>153</v>
       </c>
       <c r="CH45" t="s">
         <v>153</v>
       </c>
       <c r="CI45" t="s">
         <v>153</v>
       </c>
       <c r="CJ45" t="s">
         <v>153</v>
       </c>
       <c r="CK45" t="s">
         <v>153</v>
       </c>
       <c r="CL45" t="s">
         <v>196</v>
       </c>
       <c r="CM45" t="s">
-        <v>600</v>
+        <v>616</v>
       </c>
       <c r="CN45" t="s">
         <v>153</v>
       </c>
       <c r="CO45" t="s">
         <v>153</v>
       </c>
       <c r="CP45" t="s">
         <v>153</v>
       </c>
       <c r="CQ45" t="s">
         <v>153</v>
       </c>
       <c r="CR45" t="s">
         <v>153</v>
       </c>
       <c r="CS45" t="s">
         <v>153</v>
       </c>
       <c r="CT45" t="s">
         <v>153</v>
       </c>
       <c r="CU45" t="s">
         <v>153</v>
       </c>
@@ -17997,125 +18045,125 @@
       <c r="DB45" t="s">
         <v>153</v>
       </c>
       <c r="DC45" t="s">
         <v>153</v>
       </c>
       <c r="DD45" t="s">
         <v>153</v>
       </c>
       <c r="DE45" t="s">
         <v>153</v>
       </c>
       <c r="DF45" t="s">
         <v>153</v>
       </c>
       <c r="DG45" t="s">
         <v>153</v>
       </c>
       <c r="DH45" t="s">
         <v>153</v>
       </c>
       <c r="DI45" t="s">
         <v>153</v>
       </c>
       <c r="DJ45" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="DK45" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="DL45" t="s">
-        <v>846</v>
+        <v>153</v>
       </c>
     </row>
     <row r="46" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="B46" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C46" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D46" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="E46" t="s">
         <v>154</v>
       </c>
       <c r="F46" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="G46" t="s">
         <v>153</v>
       </c>
       <c r="H46" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="I46" t="s">
         <v>154</v>
       </c>
       <c r="J46" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="K46" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
       <c r="L46" t="s">
         <v>159</v>
       </c>
       <c r="M46" t="s">
         <v>160</v>
       </c>
       <c r="N46" t="s">
         <v>161</v>
       </c>
       <c r="O46" t="s">
         <v>162</v>
       </c>
       <c r="P46" t="s">
         <v>160</v>
       </c>
       <c r="Q46" t="s">
-        <v>688</v>
+        <v>635</v>
       </c>
       <c r="R46" t="s">
         <v>153</v>
       </c>
       <c r="S46" t="s">
         <v>153</v>
       </c>
       <c r="T46" t="s">
         <v>153</v>
       </c>
       <c r="U46" t="s">
         <v>153</v>
       </c>
       <c r="V46" t="s">
-        <v>843</v>
+        <v>654</v>
       </c>
       <c r="W46" t="s">
         <v>153</v>
       </c>
       <c r="X46" t="s">
         <v>153</v>
       </c>
       <c r="Y46" t="s">
         <v>153</v>
       </c>
       <c r="Z46" t="s">
         <v>153</v>
       </c>
       <c r="AA46" t="s">
         <v>153</v>
       </c>
       <c r="AB46" t="s">
         <v>153</v>
       </c>
       <c r="AC46" t="s">
         <v>153</v>
       </c>
       <c r="AD46" t="s">
         <v>153</v>
       </c>
@@ -18131,126 +18179,126 @@
       <c r="AH46" t="s">
         <v>153</v>
       </c>
       <c r="AI46" t="s">
         <v>153</v>
       </c>
       <c r="AJ46" t="s">
         <v>153</v>
       </c>
       <c r="AK46" t="s">
         <v>153</v>
       </c>
       <c r="AL46" t="s">
         <v>153</v>
       </c>
       <c r="AM46" t="s">
         <v>153</v>
       </c>
       <c r="AN46" t="s">
         <v>153</v>
       </c>
       <c r="AO46" t="s">
         <v>153</v>
       </c>
       <c r="AP46" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="AQ46" t="s">
         <v>153</v>
       </c>
       <c r="AR46" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="AS46" t="s">
         <v>153</v>
       </c>
       <c r="AT46" t="s">
         <v>153</v>
       </c>
       <c r="AU46" t="s">
         <v>153</v>
       </c>
       <c r="AV46" t="s">
         <v>170</v>
       </c>
       <c r="AW46" t="s">
         <v>153</v>
       </c>
       <c r="AX46" t="s">
         <v>153</v>
       </c>
       <c r="AY46" t="s">
         <v>153</v>
       </c>
       <c r="AZ46" t="s">
         <v>153</v>
       </c>
       <c r="BA46" t="s">
         <v>153</v>
       </c>
       <c r="BB46" t="s">
         <v>153</v>
       </c>
       <c r="BC46" t="s">
         <v>153</v>
       </c>
       <c r="BD46" t="s">
-        <v>710</v>
+        <v>726</v>
       </c>
       <c r="BE46" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF46" t="s">
         <v>153</v>
       </c>
       <c r="BG46" t="s">
         <v>153</v>
       </c>
       <c r="BH46" t="s">
         <v>153</v>
       </c>
       <c r="BI46" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ46" t="s">
         <v>854</v>
       </c>
       <c r="BK46" t="s">
         <v>855</v>
       </c>
       <c r="BL46" t="s">
         <v>856</v>
       </c>
       <c r="BM46" t="s">
         <v>857</v>
       </c>
       <c r="BN46" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BO46" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="BP46" t="s">
         <v>858</v>
       </c>
       <c r="BQ46" t="s">
         <v>859</v>
       </c>
       <c r="BR46" t="s">
         <v>858</v>
       </c>
       <c r="BS46" t="s">
         <v>153</v>
       </c>
       <c r="BT46" t="s">
         <v>153</v>
       </c>
       <c r="BU46" t="s">
         <v>153</v>
       </c>
       <c r="BV46" t="s">
         <v>153</v>
       </c>
       <c r="BW46" t="s">
         <v>153</v>
       </c>
@@ -18278,51 +18326,51 @@
       <c r="CE46" t="s">
         <v>153</v>
       </c>
       <c r="CF46" t="s">
         <v>153</v>
       </c>
       <c r="CG46" t="s">
         <v>153</v>
       </c>
       <c r="CH46" t="s">
         <v>153</v>
       </c>
       <c r="CI46" t="s">
         <v>153</v>
       </c>
       <c r="CJ46" t="s">
         <v>153</v>
       </c>
       <c r="CK46" t="s">
         <v>153</v>
       </c>
       <c r="CL46" t="s">
         <v>196</v>
       </c>
       <c r="CM46" t="s">
-        <v>600</v>
+        <v>616</v>
       </c>
       <c r="CN46" t="s">
         <v>153</v>
       </c>
       <c r="CO46" t="s">
         <v>153</v>
       </c>
       <c r="CP46" t="s">
         <v>153</v>
       </c>
       <c r="CQ46" t="s">
         <v>153</v>
       </c>
       <c r="CR46" t="s">
         <v>153</v>
       </c>
       <c r="CS46" t="s">
         <v>153</v>
       </c>
       <c r="CT46" t="s">
         <v>153</v>
       </c>
       <c r="CU46" t="s">
         <v>153</v>
       </c>
@@ -18353,119 +18401,119 @@
       <c r="DD46" t="s">
         <v>153</v>
       </c>
       <c r="DE46" t="s">
         <v>153</v>
       </c>
       <c r="DF46" t="s">
         <v>153</v>
       </c>
       <c r="DG46" t="s">
         <v>153</v>
       </c>
       <c r="DH46" t="s">
         <v>153</v>
       </c>
       <c r="DI46" t="s">
         <v>153</v>
       </c>
       <c r="DJ46" t="s">
         <v>860</v>
       </c>
       <c r="DK46" t="s">
         <v>861</v>
       </c>
       <c r="DL46" t="s">
-        <v>153</v>
+        <v>862</v>
       </c>
     </row>
     <row r="47" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="B47" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C47" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
       <c r="D47" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="E47" t="s">
         <v>154</v>
       </c>
       <c r="F47" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="G47" t="s">
         <v>153</v>
       </c>
       <c r="H47" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="I47" t="s">
         <v>154</v>
       </c>
       <c r="J47" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="K47" t="s">
-        <v>654</v>
+        <v>867</v>
       </c>
       <c r="L47" t="s">
         <v>159</v>
       </c>
       <c r="M47" t="s">
         <v>160</v>
       </c>
       <c r="N47" t="s">
         <v>161</v>
       </c>
       <c r="O47" t="s">
         <v>162</v>
       </c>
       <c r="P47" t="s">
         <v>160</v>
       </c>
       <c r="Q47" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="R47" t="s">
         <v>153</v>
       </c>
       <c r="S47" t="s">
         <v>153</v>
       </c>
       <c r="T47" t="s">
         <v>153</v>
       </c>
       <c r="U47" t="s">
         <v>153</v>
       </c>
       <c r="V47" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
       <c r="W47" t="s">
         <v>153</v>
       </c>
       <c r="X47" t="s">
         <v>153</v>
       </c>
       <c r="Y47" t="s">
         <v>153</v>
       </c>
       <c r="Z47" t="s">
         <v>153</v>
       </c>
       <c r="AA47" t="s">
         <v>153</v>
       </c>
       <c r="AB47" t="s">
         <v>153</v>
       </c>
       <c r="AC47" t="s">
         <v>153</v>
       </c>
       <c r="AD47" t="s">
         <v>153</v>
       </c>
@@ -18481,135 +18529,135 @@
       <c r="AH47" t="s">
         <v>153</v>
       </c>
       <c r="AI47" t="s">
         <v>153</v>
       </c>
       <c r="AJ47" t="s">
         <v>153</v>
       </c>
       <c r="AK47" t="s">
         <v>153</v>
       </c>
       <c r="AL47" t="s">
         <v>153</v>
       </c>
       <c r="AM47" t="s">
         <v>153</v>
       </c>
       <c r="AN47" t="s">
         <v>153</v>
       </c>
       <c r="AO47" t="s">
         <v>153</v>
       </c>
       <c r="AP47" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="AQ47" t="s">
         <v>153</v>
       </c>
       <c r="AR47" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="AS47" t="s">
         <v>153</v>
       </c>
       <c r="AT47" t="s">
         <v>153</v>
       </c>
       <c r="AU47" t="s">
         <v>153</v>
       </c>
       <c r="AV47" t="s">
         <v>170</v>
       </c>
       <c r="AW47" t="s">
         <v>153</v>
       </c>
       <c r="AX47" t="s">
         <v>153</v>
       </c>
       <c r="AY47" t="s">
         <v>153</v>
       </c>
       <c r="AZ47" t="s">
         <v>153</v>
       </c>
       <c r="BA47" t="s">
         <v>153</v>
       </c>
       <c r="BB47" t="s">
         <v>153</v>
       </c>
       <c r="BC47" t="s">
         <v>153</v>
       </c>
       <c r="BD47" t="s">
-        <v>688</v>
+        <v>726</v>
       </c>
       <c r="BE47" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF47" t="s">
         <v>153</v>
       </c>
       <c r="BG47" t="s">
         <v>153</v>
       </c>
       <c r="BH47" t="s">
         <v>153</v>
       </c>
       <c r="BI47" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ47" t="s">
+        <v>870</v>
+      </c>
+      <c r="BK47" t="s">
+        <v>871</v>
+      </c>
+      <c r="BL47" t="s">
+        <v>872</v>
+      </c>
+      <c r="BM47" t="s">
+        <v>873</v>
+      </c>
+      <c r="BN47" t="s">
+        <v>647</v>
+      </c>
+      <c r="BO47" t="s">
         <v>868</v>
       </c>
-      <c r="BK47" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="BP47" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="BQ47" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="BR47" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="BS47" t="s">
         <v>153</v>
       </c>
       <c r="BT47" t="s">
         <v>153</v>
       </c>
       <c r="BU47" t="s">
         <v>153</v>
       </c>
       <c r="BV47" t="s">
         <v>153</v>
       </c>
       <c r="BW47" t="s">
         <v>153</v>
       </c>
       <c r="BX47" t="s">
         <v>153</v>
       </c>
       <c r="BY47" t="s">
         <v>153</v>
       </c>
       <c r="BZ47" t="s">
         <v>153</v>
       </c>
@@ -18628,51 +18676,51 @@
       <c r="CE47" t="s">
         <v>153</v>
       </c>
       <c r="CF47" t="s">
         <v>153</v>
       </c>
       <c r="CG47" t="s">
         <v>153</v>
       </c>
       <c r="CH47" t="s">
         <v>153</v>
       </c>
       <c r="CI47" t="s">
         <v>153</v>
       </c>
       <c r="CJ47" t="s">
         <v>153</v>
       </c>
       <c r="CK47" t="s">
         <v>153</v>
       </c>
       <c r="CL47" t="s">
         <v>196</v>
       </c>
       <c r="CM47" t="s">
-        <v>600</v>
+        <v>616</v>
       </c>
       <c r="CN47" t="s">
         <v>153</v>
       </c>
       <c r="CO47" t="s">
         <v>153</v>
       </c>
       <c r="CP47" t="s">
         <v>153</v>
       </c>
       <c r="CQ47" t="s">
         <v>153</v>
       </c>
       <c r="CR47" t="s">
         <v>153</v>
       </c>
       <c r="CS47" t="s">
         <v>153</v>
       </c>
       <c r="CT47" t="s">
         <v>153</v>
       </c>
       <c r="CU47" t="s">
         <v>153</v>
       </c>
@@ -18697,125 +18745,125 @@
       <c r="DB47" t="s">
         <v>153</v>
       </c>
       <c r="DC47" t="s">
         <v>153</v>
       </c>
       <c r="DD47" t="s">
         <v>153</v>
       </c>
       <c r="DE47" t="s">
         <v>153</v>
       </c>
       <c r="DF47" t="s">
         <v>153</v>
       </c>
       <c r="DG47" t="s">
         <v>153</v>
       </c>
       <c r="DH47" t="s">
         <v>153</v>
       </c>
       <c r="DI47" t="s">
         <v>153</v>
       </c>
       <c r="DJ47" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="DK47" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="DL47" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="48" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="B48" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C48" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
       <c r="D48" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="E48" t="s">
         <v>154</v>
       </c>
       <c r="F48" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="G48" t="s">
         <v>153</v>
       </c>
       <c r="H48" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="I48" t="s">
         <v>154</v>
       </c>
       <c r="J48" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="K48" t="s">
-        <v>879</v>
+        <v>670</v>
       </c>
       <c r="L48" t="s">
         <v>159</v>
       </c>
       <c r="M48" t="s">
         <v>160</v>
       </c>
       <c r="N48" t="s">
         <v>161</v>
       </c>
       <c r="O48" t="s">
         <v>162</v>
       </c>
       <c r="P48" t="s">
         <v>160</v>
       </c>
       <c r="Q48" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="R48" t="s">
         <v>153</v>
       </c>
       <c r="S48" t="s">
         <v>153</v>
       </c>
       <c r="T48" t="s">
         <v>153</v>
       </c>
       <c r="U48" t="s">
         <v>153</v>
       </c>
       <c r="V48" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
       <c r="W48" t="s">
         <v>153</v>
       </c>
       <c r="X48" t="s">
         <v>153</v>
       </c>
       <c r="Y48" t="s">
         <v>153</v>
       </c>
       <c r="Z48" t="s">
         <v>153</v>
       </c>
       <c r="AA48" t="s">
         <v>153</v>
       </c>
       <c r="AB48" t="s">
         <v>153</v>
       </c>
       <c r="AC48" t="s">
         <v>153</v>
       </c>
       <c r="AD48" t="s">
         <v>153</v>
       </c>
@@ -18831,135 +18879,135 @@
       <c r="AH48" t="s">
         <v>153</v>
       </c>
       <c r="AI48" t="s">
         <v>153</v>
       </c>
       <c r="AJ48" t="s">
         <v>153</v>
       </c>
       <c r="AK48" t="s">
         <v>153</v>
       </c>
       <c r="AL48" t="s">
         <v>153</v>
       </c>
       <c r="AM48" t="s">
         <v>153</v>
       </c>
       <c r="AN48" t="s">
         <v>153</v>
       </c>
       <c r="AO48" t="s">
         <v>153</v>
       </c>
       <c r="AP48" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="AQ48" t="s">
         <v>153</v>
       </c>
       <c r="AR48" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="AS48" t="s">
         <v>153</v>
       </c>
       <c r="AT48" t="s">
         <v>153</v>
       </c>
       <c r="AU48" t="s">
         <v>153</v>
       </c>
       <c r="AV48" t="s">
         <v>170</v>
       </c>
       <c r="AW48" t="s">
         <v>153</v>
       </c>
       <c r="AX48" t="s">
         <v>153</v>
       </c>
       <c r="AY48" t="s">
         <v>153</v>
       </c>
       <c r="AZ48" t="s">
         <v>153</v>
       </c>
       <c r="BA48" t="s">
         <v>153</v>
       </c>
       <c r="BB48" t="s">
         <v>153</v>
       </c>
       <c r="BC48" t="s">
         <v>153</v>
       </c>
       <c r="BD48" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="BE48" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF48" t="s">
         <v>153</v>
       </c>
       <c r="BG48" t="s">
         <v>153</v>
       </c>
       <c r="BH48" t="s">
         <v>153</v>
       </c>
       <c r="BI48" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ48" t="s">
+        <v>884</v>
+      </c>
+      <c r="BK48" t="s">
+        <v>652</v>
+      </c>
+      <c r="BL48" t="s">
+        <v>885</v>
+      </c>
+      <c r="BM48" t="s">
+        <v>886</v>
+      </c>
+      <c r="BN48" t="s">
+        <v>647</v>
+      </c>
+      <c r="BO48" t="s">
         <v>882</v>
       </c>
-      <c r="BK48" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="BP48" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="BQ48" t="s">
-        <v>842</v>
+        <v>888</v>
       </c>
       <c r="BR48" t="s">
-        <v>886</v>
+        <v>887</v>
       </c>
       <c r="BS48" t="s">
         <v>153</v>
       </c>
       <c r="BT48" t="s">
         <v>153</v>
       </c>
       <c r="BU48" t="s">
         <v>153</v>
       </c>
       <c r="BV48" t="s">
         <v>153</v>
       </c>
       <c r="BW48" t="s">
         <v>153</v>
       </c>
       <c r="BX48" t="s">
         <v>153</v>
       </c>
       <c r="BY48" t="s">
         <v>153</v>
       </c>
       <c r="BZ48" t="s">
         <v>153</v>
       </c>
@@ -18978,51 +19026,51 @@
       <c r="CE48" t="s">
         <v>153</v>
       </c>
       <c r="CF48" t="s">
         <v>153</v>
       </c>
       <c r="CG48" t="s">
         <v>153</v>
       </c>
       <c r="CH48" t="s">
         <v>153</v>
       </c>
       <c r="CI48" t="s">
         <v>153</v>
       </c>
       <c r="CJ48" t="s">
         <v>153</v>
       </c>
       <c r="CK48" t="s">
         <v>153</v>
       </c>
       <c r="CL48" t="s">
         <v>196</v>
       </c>
       <c r="CM48" t="s">
-        <v>196</v>
+        <v>616</v>
       </c>
       <c r="CN48" t="s">
         <v>153</v>
       </c>
       <c r="CO48" t="s">
         <v>153</v>
       </c>
       <c r="CP48" t="s">
         <v>153</v>
       </c>
       <c r="CQ48" t="s">
         <v>153</v>
       </c>
       <c r="CR48" t="s">
         <v>153</v>
       </c>
       <c r="CS48" t="s">
         <v>153</v>
       </c>
       <c r="CT48" t="s">
         <v>153</v>
       </c>
       <c r="CU48" t="s">
         <v>153</v>
       </c>
@@ -19047,125 +19095,125 @@
       <c r="DB48" t="s">
         <v>153</v>
       </c>
       <c r="DC48" t="s">
         <v>153</v>
       </c>
       <c r="DD48" t="s">
         <v>153</v>
       </c>
       <c r="DE48" t="s">
         <v>153</v>
       </c>
       <c r="DF48" t="s">
         <v>153</v>
       </c>
       <c r="DG48" t="s">
         <v>153</v>
       </c>
       <c r="DH48" t="s">
         <v>153</v>
       </c>
       <c r="DI48" t="s">
         <v>153</v>
       </c>
       <c r="DJ48" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="DK48" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="DL48" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="B49" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C49" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="D49" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E49" t="s">
         <v>154</v>
       </c>
       <c r="F49" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="G49" t="s">
         <v>153</v>
       </c>
       <c r="H49" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="I49" t="s">
         <v>154</v>
       </c>
       <c r="J49" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="K49" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="L49" t="s">
         <v>159</v>
       </c>
       <c r="M49" t="s">
         <v>160</v>
       </c>
       <c r="N49" t="s">
         <v>161</v>
       </c>
       <c r="O49" t="s">
         <v>162</v>
       </c>
       <c r="P49" t="s">
         <v>160</v>
       </c>
       <c r="Q49" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="R49" t="s">
         <v>153</v>
       </c>
       <c r="S49" t="s">
         <v>153</v>
       </c>
       <c r="T49" t="s">
         <v>153</v>
       </c>
       <c r="U49" t="s">
         <v>153</v>
       </c>
       <c r="V49" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
       <c r="W49" t="s">
         <v>153</v>
       </c>
       <c r="X49" t="s">
         <v>153</v>
       </c>
       <c r="Y49" t="s">
         <v>153</v>
       </c>
       <c r="Z49" t="s">
         <v>153</v>
       </c>
       <c r="AA49" t="s">
         <v>153</v>
       </c>
       <c r="AB49" t="s">
         <v>153</v>
       </c>
       <c r="AC49" t="s">
         <v>153</v>
       </c>
       <c r="AD49" t="s">
         <v>153</v>
       </c>
@@ -19181,135 +19229,135 @@
       <c r="AH49" t="s">
         <v>153</v>
       </c>
       <c r="AI49" t="s">
         <v>153</v>
       </c>
       <c r="AJ49" t="s">
         <v>153</v>
       </c>
       <c r="AK49" t="s">
         <v>153</v>
       </c>
       <c r="AL49" t="s">
         <v>153</v>
       </c>
       <c r="AM49" t="s">
         <v>153</v>
       </c>
       <c r="AN49" t="s">
         <v>153</v>
       </c>
       <c r="AO49" t="s">
         <v>153</v>
       </c>
       <c r="AP49" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="AQ49" t="s">
         <v>153</v>
       </c>
       <c r="AR49" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="AS49" t="s">
         <v>153</v>
       </c>
       <c r="AT49" t="s">
         <v>153</v>
       </c>
       <c r="AU49" t="s">
         <v>153</v>
       </c>
       <c r="AV49" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="AW49" t="s">
         <v>153</v>
       </c>
       <c r="AX49" t="s">
         <v>153</v>
       </c>
       <c r="AY49" t="s">
         <v>153</v>
       </c>
       <c r="AZ49" t="s">
         <v>153</v>
       </c>
       <c r="BA49" t="s">
         <v>153</v>
       </c>
       <c r="BB49" t="s">
         <v>153</v>
       </c>
       <c r="BC49" t="s">
         <v>153</v>
       </c>
       <c r="BD49" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="BE49" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF49" t="s">
         <v>153</v>
       </c>
       <c r="BG49" t="s">
         <v>153</v>
       </c>
       <c r="BH49" t="s">
         <v>153</v>
       </c>
       <c r="BI49" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ49" t="s">
+        <v>898</v>
+      </c>
+      <c r="BK49" t="s">
+        <v>899</v>
+      </c>
+      <c r="BL49" t="s">
+        <v>900</v>
+      </c>
+      <c r="BM49" t="s">
+        <v>901</v>
+      </c>
+      <c r="BN49" t="s">
+        <v>647</v>
+      </c>
+      <c r="BO49" t="s">
         <v>896</v>
       </c>
-      <c r="BK49" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="BP49" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="BQ49" t="s">
-        <v>901</v>
+        <v>858</v>
       </c>
       <c r="BR49" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="BS49" t="s">
         <v>153</v>
       </c>
       <c r="BT49" t="s">
         <v>153</v>
       </c>
       <c r="BU49" t="s">
         <v>153</v>
       </c>
       <c r="BV49" t="s">
         <v>153</v>
       </c>
       <c r="BW49" t="s">
         <v>153</v>
       </c>
       <c r="BX49" t="s">
         <v>153</v>
       </c>
       <c r="BY49" t="s">
         <v>153</v>
       </c>
       <c r="BZ49" t="s">
         <v>153</v>
       </c>
@@ -19397,125 +19445,125 @@
       <c r="DB49" t="s">
         <v>153</v>
       </c>
       <c r="DC49" t="s">
         <v>153</v>
       </c>
       <c r="DD49" t="s">
         <v>153</v>
       </c>
       <c r="DE49" t="s">
         <v>153</v>
       </c>
       <c r="DF49" t="s">
         <v>153</v>
       </c>
       <c r="DG49" t="s">
         <v>153</v>
       </c>
       <c r="DH49" t="s">
         <v>153</v>
       </c>
       <c r="DI49" t="s">
         <v>153</v>
       </c>
       <c r="DJ49" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="DK49" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="DL49" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="50" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B50" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C50" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="D50" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="E50" t="s">
         <v>154</v>
       </c>
       <c r="F50" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="G50" t="s">
         <v>153</v>
       </c>
       <c r="H50" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
       <c r="I50" t="s">
         <v>154</v>
       </c>
       <c r="J50" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="K50" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="L50" t="s">
         <v>159</v>
       </c>
       <c r="M50" t="s">
         <v>160</v>
       </c>
       <c r="N50" t="s">
         <v>161</v>
       </c>
       <c r="O50" t="s">
         <v>162</v>
       </c>
       <c r="P50" t="s">
         <v>160</v>
       </c>
       <c r="Q50" t="s">
-        <v>909</v>
+        <v>704</v>
       </c>
       <c r="R50" t="s">
         <v>153</v>
       </c>
       <c r="S50" t="s">
         <v>153</v>
       </c>
       <c r="T50" t="s">
         <v>153</v>
       </c>
       <c r="U50" t="s">
         <v>153</v>
       </c>
       <c r="V50" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
       <c r="W50" t="s">
         <v>153</v>
       </c>
       <c r="X50" t="s">
         <v>153</v>
       </c>
       <c r="Y50" t="s">
         <v>153</v>
       </c>
       <c r="Z50" t="s">
         <v>153</v>
       </c>
       <c r="AA50" t="s">
         <v>153</v>
       </c>
       <c r="AB50" t="s">
         <v>153</v>
       </c>
       <c r="AC50" t="s">
         <v>153</v>
       </c>
       <c r="AD50" t="s">
         <v>153</v>
       </c>
@@ -19537,129 +19585,129 @@
       <c r="AJ50" t="s">
         <v>153</v>
       </c>
       <c r="AK50" t="s">
         <v>153</v>
       </c>
       <c r="AL50" t="s">
         <v>153</v>
       </c>
       <c r="AM50" t="s">
         <v>153</v>
       </c>
       <c r="AN50" t="s">
         <v>153</v>
       </c>
       <c r="AO50" t="s">
         <v>153</v>
       </c>
       <c r="AP50" t="s">
         <v>910</v>
       </c>
       <c r="AQ50" t="s">
         <v>153</v>
       </c>
       <c r="AR50" t="s">
-        <v>153</v>
+        <v>911</v>
       </c>
       <c r="AS50" t="s">
         <v>153</v>
       </c>
       <c r="AT50" t="s">
         <v>153</v>
       </c>
       <c r="AU50" t="s">
         <v>153</v>
       </c>
       <c r="AV50" t="s">
         <v>153</v>
       </c>
       <c r="AW50" t="s">
         <v>153</v>
       </c>
       <c r="AX50" t="s">
         <v>153</v>
       </c>
       <c r="AY50" t="s">
         <v>153</v>
       </c>
       <c r="AZ50" t="s">
         <v>153</v>
       </c>
       <c r="BA50" t="s">
         <v>153</v>
       </c>
       <c r="BB50" t="s">
         <v>153</v>
       </c>
       <c r="BC50" t="s">
         <v>153</v>
       </c>
       <c r="BD50" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="BE50" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF50" t="s">
         <v>153</v>
       </c>
       <c r="BG50" t="s">
         <v>153</v>
       </c>
       <c r="BH50" t="s">
         <v>153</v>
       </c>
       <c r="BI50" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ50" t="s">
-        <v>153</v>
+        <v>912</v>
       </c>
       <c r="BK50" t="s">
-        <v>153</v>
+        <v>913</v>
       </c>
       <c r="BL50" t="s">
-        <v>153</v>
+        <v>914</v>
       </c>
       <c r="BM50" t="s">
-        <v>153</v>
+        <v>915</v>
       </c>
       <c r="BN50" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BO50" t="s">
         <v>910</v>
       </c>
       <c r="BP50" t="s">
-        <v>153</v>
+        <v>916</v>
       </c>
       <c r="BQ50" t="s">
-        <v>153</v>
+        <v>917</v>
       </c>
       <c r="BR50" t="s">
-        <v>153</v>
+        <v>916</v>
       </c>
       <c r="BS50" t="s">
         <v>153</v>
       </c>
       <c r="BT50" t="s">
         <v>153</v>
       </c>
       <c r="BU50" t="s">
         <v>153</v>
       </c>
       <c r="BV50" t="s">
         <v>153</v>
       </c>
       <c r="BW50" t="s">
         <v>153</v>
       </c>
       <c r="BX50" t="s">
         <v>153</v>
       </c>
       <c r="BY50" t="s">
         <v>153</v>
       </c>
       <c r="BZ50" t="s">
         <v>153</v>
       </c>
@@ -19675,54 +19723,54 @@
       <c r="CD50" t="s">
         <v>153</v>
       </c>
       <c r="CE50" t="s">
         <v>153</v>
       </c>
       <c r="CF50" t="s">
         <v>153</v>
       </c>
       <c r="CG50" t="s">
         <v>153</v>
       </c>
       <c r="CH50" t="s">
         <v>153</v>
       </c>
       <c r="CI50" t="s">
         <v>153</v>
       </c>
       <c r="CJ50" t="s">
         <v>153</v>
       </c>
       <c r="CK50" t="s">
         <v>153</v>
       </c>
       <c r="CL50" t="s">
-        <v>153</v>
+        <v>196</v>
       </c>
       <c r="CM50" t="s">
-        <v>153</v>
+        <v>196</v>
       </c>
       <c r="CN50" t="s">
         <v>153</v>
       </c>
       <c r="CO50" t="s">
         <v>153</v>
       </c>
       <c r="CP50" t="s">
         <v>153</v>
       </c>
       <c r="CQ50" t="s">
         <v>153</v>
       </c>
       <c r="CR50" t="s">
         <v>153</v>
       </c>
       <c r="CS50" t="s">
         <v>153</v>
       </c>
       <c r="CT50" t="s">
         <v>153</v>
       </c>
       <c r="CU50" t="s">
         <v>153</v>
       </c>
@@ -19747,125 +19795,125 @@
       <c r="DB50" t="s">
         <v>153</v>
       </c>
       <c r="DC50" t="s">
         <v>153</v>
       </c>
       <c r="DD50" t="s">
         <v>153</v>
       </c>
       <c r="DE50" t="s">
         <v>153</v>
       </c>
       <c r="DF50" t="s">
         <v>153</v>
       </c>
       <c r="DG50" t="s">
         <v>153</v>
       </c>
       <c r="DH50" t="s">
         <v>153</v>
       </c>
       <c r="DI50" t="s">
         <v>153</v>
       </c>
       <c r="DJ50" t="s">
-        <v>911</v>
+        <v>918</v>
       </c>
       <c r="DK50" t="s">
-        <v>912</v>
+        <v>919</v>
       </c>
       <c r="DL50" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="51" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>913</v>
+        <v>920</v>
       </c>
       <c r="B51" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C51" t="s">
-        <v>905</v>
+        <v>921</v>
       </c>
       <c r="D51" t="s">
-        <v>906</v>
+        <v>922</v>
       </c>
       <c r="E51" t="s">
         <v>154</v>
       </c>
       <c r="F51" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="G51" t="s">
         <v>153</v>
       </c>
       <c r="H51" t="s">
-        <v>907</v>
+        <v>923</v>
       </c>
       <c r="I51" t="s">
         <v>154</v>
       </c>
       <c r="J51" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="K51" t="s">
-        <v>914</v>
+        <v>924</v>
       </c>
       <c r="L51" t="s">
         <v>159</v>
       </c>
       <c r="M51" t="s">
         <v>160</v>
       </c>
       <c r="N51" t="s">
         <v>161</v>
       </c>
       <c r="O51" t="s">
         <v>162</v>
       </c>
       <c r="P51" t="s">
         <v>160</v>
       </c>
       <c r="Q51" t="s">
-        <v>909</v>
+        <v>925</v>
       </c>
       <c r="R51" t="s">
         <v>153</v>
       </c>
       <c r="S51" t="s">
         <v>153</v>
       </c>
       <c r="T51" t="s">
         <v>153</v>
       </c>
       <c r="U51" t="s">
         <v>153</v>
       </c>
       <c r="V51" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
       <c r="W51" t="s">
         <v>153</v>
       </c>
       <c r="X51" t="s">
         <v>153</v>
       </c>
       <c r="Y51" t="s">
         <v>153</v>
       </c>
       <c r="Z51" t="s">
         <v>153</v>
       </c>
       <c r="AA51" t="s">
         <v>153</v>
       </c>
       <c r="AB51" t="s">
         <v>153</v>
       </c>
       <c r="AC51" t="s">
         <v>153</v>
       </c>
       <c r="AD51" t="s">
         <v>153</v>
       </c>
@@ -19881,126 +19929,126 @@
       <c r="AH51" t="s">
         <v>153</v>
       </c>
       <c r="AI51" t="s">
         <v>153</v>
       </c>
       <c r="AJ51" t="s">
         <v>153</v>
       </c>
       <c r="AK51" t="s">
         <v>153</v>
       </c>
       <c r="AL51" t="s">
         <v>153</v>
       </c>
       <c r="AM51" t="s">
         <v>153</v>
       </c>
       <c r="AN51" t="s">
         <v>153</v>
       </c>
       <c r="AO51" t="s">
         <v>153</v>
       </c>
       <c r="AP51" t="s">
-        <v>915</v>
+        <v>926</v>
       </c>
       <c r="AQ51" t="s">
         <v>153</v>
       </c>
       <c r="AR51" t="s">
         <v>153</v>
       </c>
       <c r="AS51" t="s">
         <v>153</v>
       </c>
       <c r="AT51" t="s">
         <v>153</v>
       </c>
       <c r="AU51" t="s">
         <v>153</v>
       </c>
       <c r="AV51" t="s">
         <v>153</v>
       </c>
       <c r="AW51" t="s">
         <v>153</v>
       </c>
       <c r="AX51" t="s">
         <v>153</v>
       </c>
       <c r="AY51" t="s">
         <v>153</v>
       </c>
       <c r="AZ51" t="s">
         <v>153</v>
       </c>
       <c r="BA51" t="s">
         <v>153</v>
       </c>
       <c r="BB51" t="s">
         <v>153</v>
       </c>
       <c r="BC51" t="s">
         <v>153</v>
       </c>
       <c r="BD51" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="BE51" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF51" t="s">
         <v>153</v>
       </c>
       <c r="BG51" t="s">
         <v>153</v>
       </c>
       <c r="BH51" t="s">
         <v>153</v>
       </c>
       <c r="BI51" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ51" t="s">
         <v>153</v>
       </c>
       <c r="BK51" t="s">
         <v>153</v>
       </c>
       <c r="BL51" t="s">
         <v>153</v>
       </c>
       <c r="BM51" t="s">
         <v>153</v>
       </c>
       <c r="BN51" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BO51" t="s">
-        <v>915</v>
+        <v>926</v>
       </c>
       <c r="BP51" t="s">
         <v>153</v>
       </c>
       <c r="BQ51" t="s">
         <v>153</v>
       </c>
       <c r="BR51" t="s">
         <v>153</v>
       </c>
       <c r="BS51" t="s">
         <v>153</v>
       </c>
       <c r="BT51" t="s">
         <v>153</v>
       </c>
       <c r="BU51" t="s">
         <v>153</v>
       </c>
       <c r="BV51" t="s">
         <v>153</v>
       </c>
       <c r="BW51" t="s">
         <v>153</v>
       </c>
@@ -20097,125 +20145,125 @@
       <c r="DB51" t="s">
         <v>153</v>
       </c>
       <c r="DC51" t="s">
         <v>153</v>
       </c>
       <c r="DD51" t="s">
         <v>153</v>
       </c>
       <c r="DE51" t="s">
         <v>153</v>
       </c>
       <c r="DF51" t="s">
         <v>153</v>
       </c>
       <c r="DG51" t="s">
         <v>153</v>
       </c>
       <c r="DH51" t="s">
         <v>153</v>
       </c>
       <c r="DI51" t="s">
         <v>153</v>
       </c>
       <c r="DJ51" t="s">
-        <v>916</v>
+        <v>927</v>
       </c>
       <c r="DK51" t="s">
-        <v>917</v>
+        <v>928</v>
       </c>
       <c r="DL51" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="52" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>918</v>
+        <v>929</v>
       </c>
       <c r="B52" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C52" t="s">
-        <v>905</v>
+        <v>921</v>
       </c>
       <c r="D52" t="s">
-        <v>906</v>
+        <v>922</v>
       </c>
       <c r="E52" t="s">
         <v>154</v>
       </c>
       <c r="F52" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="G52" t="s">
         <v>153</v>
       </c>
       <c r="H52" t="s">
-        <v>907</v>
+        <v>923</v>
       </c>
       <c r="I52" t="s">
         <v>154</v>
       </c>
       <c r="J52" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="K52" t="s">
-        <v>919</v>
+        <v>930</v>
       </c>
       <c r="L52" t="s">
         <v>159</v>
       </c>
       <c r="M52" t="s">
         <v>160</v>
       </c>
       <c r="N52" t="s">
         <v>161</v>
       </c>
       <c r="O52" t="s">
         <v>162</v>
       </c>
       <c r="P52" t="s">
         <v>160</v>
       </c>
       <c r="Q52" t="s">
-        <v>909</v>
+        <v>925</v>
       </c>
       <c r="R52" t="s">
         <v>153</v>
       </c>
       <c r="S52" t="s">
         <v>153</v>
       </c>
       <c r="T52" t="s">
         <v>153</v>
       </c>
       <c r="U52" t="s">
         <v>153</v>
       </c>
       <c r="V52" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
       <c r="W52" t="s">
         <v>153</v>
       </c>
       <c r="X52" t="s">
         <v>153</v>
       </c>
       <c r="Y52" t="s">
         <v>153</v>
       </c>
       <c r="Z52" t="s">
         <v>153</v>
       </c>
       <c r="AA52" t="s">
         <v>153</v>
       </c>
       <c r="AB52" t="s">
         <v>153</v>
       </c>
       <c r="AC52" t="s">
         <v>153</v>
       </c>
       <c r="AD52" t="s">
         <v>153</v>
       </c>
@@ -20231,135 +20279,135 @@
       <c r="AH52" t="s">
         <v>153</v>
       </c>
       <c r="AI52" t="s">
         <v>153</v>
       </c>
       <c r="AJ52" t="s">
         <v>153</v>
       </c>
       <c r="AK52" t="s">
         <v>153</v>
       </c>
       <c r="AL52" t="s">
         <v>153</v>
       </c>
       <c r="AM52" t="s">
         <v>153</v>
       </c>
       <c r="AN52" t="s">
         <v>153</v>
       </c>
       <c r="AO52" t="s">
         <v>153</v>
       </c>
       <c r="AP52" t="s">
-        <v>920</v>
+        <v>931</v>
       </c>
       <c r="AQ52" t="s">
         <v>153</v>
       </c>
       <c r="AR52" t="s">
         <v>153</v>
       </c>
       <c r="AS52" t="s">
         <v>153</v>
       </c>
       <c r="AT52" t="s">
         <v>153</v>
       </c>
       <c r="AU52" t="s">
         <v>153</v>
       </c>
       <c r="AV52" t="s">
         <v>153</v>
       </c>
       <c r="AW52" t="s">
         <v>153</v>
       </c>
       <c r="AX52" t="s">
         <v>153</v>
       </c>
       <c r="AY52" t="s">
         <v>153</v>
       </c>
       <c r="AZ52" t="s">
         <v>153</v>
       </c>
       <c r="BA52" t="s">
         <v>153</v>
       </c>
       <c r="BB52" t="s">
         <v>153</v>
       </c>
       <c r="BC52" t="s">
         <v>153</v>
       </c>
       <c r="BD52" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="BE52" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF52" t="s">
         <v>153</v>
       </c>
       <c r="BG52" t="s">
         <v>153</v>
       </c>
       <c r="BH52" t="s">
         <v>153</v>
       </c>
       <c r="BI52" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ52" t="s">
-        <v>921</v>
+        <v>153</v>
       </c>
       <c r="BK52" t="s">
-        <v>922</v>
+        <v>153</v>
       </c>
       <c r="BL52" t="s">
-        <v>923</v>
+        <v>153</v>
       </c>
       <c r="BM52" t="s">
-        <v>924</v>
+        <v>153</v>
       </c>
       <c r="BN52" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BO52" t="s">
-        <v>920</v>
+        <v>931</v>
       </c>
       <c r="BP52" t="s">
-        <v>691</v>
+        <v>153</v>
       </c>
       <c r="BQ52" t="s">
-        <v>925</v>
+        <v>153</v>
       </c>
       <c r="BR52" t="s">
-        <v>691</v>
+        <v>153</v>
       </c>
       <c r="BS52" t="s">
         <v>153</v>
       </c>
       <c r="BT52" t="s">
         <v>153</v>
       </c>
       <c r="BU52" t="s">
         <v>153</v>
       </c>
       <c r="BV52" t="s">
         <v>153</v>
       </c>
       <c r="BW52" t="s">
         <v>153</v>
       </c>
       <c r="BX52" t="s">
         <v>153</v>
       </c>
       <c r="BY52" t="s">
         <v>153</v>
       </c>
       <c r="BZ52" t="s">
         <v>153</v>
       </c>
@@ -20447,125 +20495,125 @@
       <c r="DB52" t="s">
         <v>153</v>
       </c>
       <c r="DC52" t="s">
         <v>153</v>
       </c>
       <c r="DD52" t="s">
         <v>153</v>
       </c>
       <c r="DE52" t="s">
         <v>153</v>
       </c>
       <c r="DF52" t="s">
         <v>153</v>
       </c>
       <c r="DG52" t="s">
         <v>153</v>
       </c>
       <c r="DH52" t="s">
         <v>153</v>
       </c>
       <c r="DI52" t="s">
         <v>153</v>
       </c>
       <c r="DJ52" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="DK52" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="DL52" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="B53" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C53" t="s">
-        <v>929</v>
+        <v>921</v>
       </c>
       <c r="D53" t="s">
-        <v>930</v>
+        <v>922</v>
       </c>
       <c r="E53" t="s">
         <v>154</v>
       </c>
       <c r="F53" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="G53" t="s">
         <v>153</v>
       </c>
       <c r="H53" t="s">
-        <v>931</v>
+        <v>923</v>
       </c>
       <c r="I53" t="s">
         <v>154</v>
       </c>
       <c r="J53" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="K53" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="L53" t="s">
         <v>159</v>
       </c>
       <c r="M53" t="s">
         <v>160</v>
       </c>
       <c r="N53" t="s">
         <v>161</v>
       </c>
       <c r="O53" t="s">
         <v>162</v>
       </c>
       <c r="P53" t="s">
         <v>160</v>
       </c>
       <c r="Q53" t="s">
-        <v>909</v>
+        <v>925</v>
       </c>
       <c r="R53" t="s">
         <v>153</v>
       </c>
       <c r="S53" t="s">
         <v>153</v>
       </c>
       <c r="T53" t="s">
         <v>153</v>
       </c>
       <c r="U53" t="s">
         <v>153</v>
       </c>
       <c r="V53" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
       <c r="W53" t="s">
         <v>153</v>
       </c>
       <c r="X53" t="s">
         <v>153</v>
       </c>
       <c r="Y53" t="s">
         <v>153</v>
       </c>
       <c r="Z53" t="s">
         <v>153</v>
       </c>
       <c r="AA53" t="s">
         <v>153</v>
       </c>
       <c r="AB53" t="s">
         <v>153</v>
       </c>
       <c r="AC53" t="s">
         <v>153</v>
       </c>
       <c r="AD53" t="s">
         <v>153</v>
       </c>
@@ -20581,135 +20629,135 @@
       <c r="AH53" t="s">
         <v>153</v>
       </c>
       <c r="AI53" t="s">
         <v>153</v>
       </c>
       <c r="AJ53" t="s">
         <v>153</v>
       </c>
       <c r="AK53" t="s">
         <v>153</v>
       </c>
       <c r="AL53" t="s">
         <v>153</v>
       </c>
       <c r="AM53" t="s">
         <v>153</v>
       </c>
       <c r="AN53" t="s">
         <v>153</v>
       </c>
       <c r="AO53" t="s">
         <v>153</v>
       </c>
       <c r="AP53" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="AQ53" t="s">
         <v>153</v>
       </c>
       <c r="AR53" t="s">
         <v>153</v>
       </c>
       <c r="AS53" t="s">
         <v>153</v>
       </c>
       <c r="AT53" t="s">
         <v>153</v>
       </c>
       <c r="AU53" t="s">
         <v>153</v>
       </c>
       <c r="AV53" t="s">
         <v>153</v>
       </c>
       <c r="AW53" t="s">
         <v>153</v>
       </c>
       <c r="AX53" t="s">
         <v>153</v>
       </c>
       <c r="AY53" t="s">
         <v>153</v>
       </c>
       <c r="AZ53" t="s">
         <v>153</v>
       </c>
       <c r="BA53" t="s">
         <v>153</v>
       </c>
       <c r="BB53" t="s">
         <v>153</v>
       </c>
       <c r="BC53" t="s">
         <v>153</v>
       </c>
       <c r="BD53" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="BE53" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF53" t="s">
         <v>153</v>
       </c>
       <c r="BG53" t="s">
         <v>153</v>
       </c>
       <c r="BH53" t="s">
         <v>153</v>
       </c>
       <c r="BI53" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ53" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="BK53" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="BL53" t="s">
+        <v>939</v>
+      </c>
+      <c r="BM53" t="s">
+        <v>940</v>
+      </c>
+      <c r="BN53" t="s">
+        <v>647</v>
+      </c>
+      <c r="BO53" t="s">
         <v>936</v>
       </c>
-      <c r="BM53" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="BP53" t="s">
-        <v>938</v>
+        <v>707</v>
       </c>
       <c r="BQ53" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="BR53" t="s">
-        <v>938</v>
+        <v>707</v>
       </c>
       <c r="BS53" t="s">
         <v>153</v>
       </c>
       <c r="BT53" t="s">
         <v>153</v>
       </c>
       <c r="BU53" t="s">
         <v>153</v>
       </c>
       <c r="BV53" t="s">
         <v>153</v>
       </c>
       <c r="BW53" t="s">
         <v>153</v>
       </c>
       <c r="BX53" t="s">
         <v>153</v>
       </c>
       <c r="BY53" t="s">
         <v>153</v>
       </c>
       <c r="BZ53" t="s">
         <v>153</v>
       </c>
@@ -20797,125 +20845,125 @@
       <c r="DB53" t="s">
         <v>153</v>
       </c>
       <c r="DC53" t="s">
         <v>153</v>
       </c>
       <c r="DD53" t="s">
         <v>153</v>
       </c>
       <c r="DE53" t="s">
         <v>153</v>
       </c>
       <c r="DF53" t="s">
         <v>153</v>
       </c>
       <c r="DG53" t="s">
         <v>153</v>
       </c>
       <c r="DH53" t="s">
         <v>153</v>
       </c>
       <c r="DI53" t="s">
         <v>153</v>
       </c>
       <c r="DJ53" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="DK53" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="DL53" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="54" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
       <c r="B54" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C54" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
       <c r="D54" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
       <c r="E54" t="s">
         <v>154</v>
       </c>
       <c r="F54" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="G54" t="s">
         <v>153</v>
       </c>
       <c r="H54" t="s">
-        <v>843</v>
+        <v>947</v>
       </c>
       <c r="I54" t="s">
         <v>154</v>
       </c>
       <c r="J54" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="K54" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="L54" t="s">
         <v>159</v>
       </c>
       <c r="M54" t="s">
         <v>160</v>
       </c>
       <c r="N54" t="s">
         <v>161</v>
       </c>
       <c r="O54" t="s">
         <v>162</v>
       </c>
       <c r="P54" t="s">
         <v>160</v>
       </c>
       <c r="Q54" t="s">
-        <v>909</v>
+        <v>925</v>
       </c>
       <c r="R54" t="s">
         <v>153</v>
       </c>
       <c r="S54" t="s">
         <v>153</v>
       </c>
       <c r="T54" t="s">
         <v>153</v>
       </c>
       <c r="U54" t="s">
         <v>153</v>
       </c>
       <c r="V54" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
       <c r="W54" t="s">
         <v>153</v>
       </c>
       <c r="X54" t="s">
         <v>153</v>
       </c>
       <c r="Y54" t="s">
         <v>153</v>
       </c>
       <c r="Z54" t="s">
         <v>153</v>
       </c>
       <c r="AA54" t="s">
         <v>153</v>
       </c>
       <c r="AB54" t="s">
         <v>153</v>
       </c>
       <c r="AC54" t="s">
         <v>153</v>
       </c>
       <c r="AD54" t="s">
         <v>153</v>
       </c>
@@ -20931,135 +20979,135 @@
       <c r="AH54" t="s">
         <v>153</v>
       </c>
       <c r="AI54" t="s">
         <v>153</v>
       </c>
       <c r="AJ54" t="s">
         <v>153</v>
       </c>
       <c r="AK54" t="s">
         <v>153</v>
       </c>
       <c r="AL54" t="s">
         <v>153</v>
       </c>
       <c r="AM54" t="s">
         <v>153</v>
       </c>
       <c r="AN54" t="s">
         <v>153</v>
       </c>
       <c r="AO54" t="s">
         <v>153</v>
       </c>
       <c r="AP54" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="AQ54" t="s">
         <v>153</v>
       </c>
       <c r="AR54" t="s">
         <v>153</v>
       </c>
       <c r="AS54" t="s">
         <v>153</v>
       </c>
       <c r="AT54" t="s">
         <v>153</v>
       </c>
       <c r="AU54" t="s">
         <v>153</v>
       </c>
       <c r="AV54" t="s">
         <v>153</v>
       </c>
       <c r="AW54" t="s">
         <v>153</v>
       </c>
       <c r="AX54" t="s">
         <v>153</v>
       </c>
       <c r="AY54" t="s">
         <v>153</v>
       </c>
       <c r="AZ54" t="s">
         <v>153</v>
       </c>
       <c r="BA54" t="s">
         <v>153</v>
       </c>
       <c r="BB54" t="s">
         <v>153</v>
       </c>
       <c r="BC54" t="s">
         <v>153</v>
       </c>
       <c r="BD54" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="BE54" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF54" t="s">
         <v>153</v>
       </c>
       <c r="BG54" t="s">
         <v>153</v>
       </c>
       <c r="BH54" t="s">
         <v>153</v>
       </c>
       <c r="BI54" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ54" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="BK54" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="BL54" t="s">
-        <v>670</v>
+        <v>952</v>
       </c>
       <c r="BM54" t="s">
-        <v>949</v>
+        <v>788</v>
       </c>
       <c r="BN54" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BO54" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="BP54" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="BQ54" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="BR54" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="BS54" t="s">
         <v>153</v>
       </c>
       <c r="BT54" t="s">
         <v>153</v>
       </c>
       <c r="BU54" t="s">
         <v>153</v>
       </c>
       <c r="BV54" t="s">
         <v>153</v>
       </c>
       <c r="BW54" t="s">
         <v>153</v>
       </c>
       <c r="BX54" t="s">
         <v>153</v>
       </c>
       <c r="BY54" t="s">
         <v>153</v>
       </c>
       <c r="BZ54" t="s">
         <v>153</v>
       </c>
@@ -21147,125 +21195,125 @@
       <c r="DB54" t="s">
         <v>153</v>
       </c>
       <c r="DC54" t="s">
         <v>153</v>
       </c>
       <c r="DD54" t="s">
         <v>153</v>
       </c>
       <c r="DE54" t="s">
         <v>153</v>
       </c>
       <c r="DF54" t="s">
         <v>153</v>
       </c>
       <c r="DG54" t="s">
         <v>153</v>
       </c>
       <c r="DH54" t="s">
         <v>153</v>
       </c>
       <c r="DI54" t="s">
         <v>153</v>
       </c>
       <c r="DJ54" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="DK54" t="s">
-        <v>153</v>
+        <v>957</v>
       </c>
       <c r="DL54" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="55" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
       <c r="B55" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C55" t="s">
-        <v>943</v>
+        <v>959</v>
       </c>
       <c r="D55" t="s">
-        <v>944</v>
+        <v>960</v>
       </c>
       <c r="E55" t="s">
         <v>154</v>
       </c>
       <c r="F55" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="G55" t="s">
         <v>153</v>
       </c>
       <c r="H55" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
       <c r="I55" t="s">
         <v>154</v>
       </c>
       <c r="J55" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="K55" t="s">
-        <v>945</v>
+        <v>961</v>
       </c>
       <c r="L55" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="M55" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="N55" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="O55" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="P55" t="s">
         <v>160</v>
       </c>
       <c r="Q55" t="s">
-        <v>909</v>
+        <v>925</v>
       </c>
       <c r="R55" t="s">
         <v>153</v>
       </c>
       <c r="S55" t="s">
         <v>153</v>
       </c>
       <c r="T55" t="s">
         <v>153</v>
       </c>
       <c r="U55" t="s">
         <v>153</v>
       </c>
       <c r="V55" t="s">
-        <v>843</v>
+        <v>859</v>
       </c>
       <c r="W55" t="s">
         <v>153</v>
       </c>
       <c r="X55" t="s">
         <v>153</v>
       </c>
       <c r="Y55" t="s">
         <v>153</v>
       </c>
       <c r="Z55" t="s">
         <v>153</v>
       </c>
       <c r="AA55" t="s">
         <v>153</v>
       </c>
       <c r="AB55" t="s">
         <v>153</v>
       </c>
       <c r="AC55" t="s">
         <v>153</v>
       </c>
       <c r="AD55" t="s">
         <v>153</v>
       </c>
@@ -21281,135 +21329,135 @@
       <c r="AH55" t="s">
         <v>153</v>
       </c>
       <c r="AI55" t="s">
         <v>153</v>
       </c>
       <c r="AJ55" t="s">
         <v>153</v>
       </c>
       <c r="AK55" t="s">
         <v>153</v>
       </c>
       <c r="AL55" t="s">
         <v>153</v>
       </c>
       <c r="AM55" t="s">
         <v>153</v>
       </c>
       <c r="AN55" t="s">
         <v>153</v>
       </c>
       <c r="AO55" t="s">
         <v>153</v>
       </c>
       <c r="AP55" t="s">
-        <v>946</v>
+        <v>962</v>
       </c>
       <c r="AQ55" t="s">
         <v>153</v>
       </c>
       <c r="AR55" t="s">
         <v>153</v>
       </c>
       <c r="AS55" t="s">
         <v>153</v>
       </c>
       <c r="AT55" t="s">
         <v>153</v>
       </c>
       <c r="AU55" t="s">
         <v>153</v>
       </c>
       <c r="AV55" t="s">
         <v>153</v>
       </c>
       <c r="AW55" t="s">
         <v>153</v>
       </c>
       <c r="AX55" t="s">
         <v>153</v>
       </c>
       <c r="AY55" t="s">
         <v>153</v>
       </c>
       <c r="AZ55" t="s">
         <v>153</v>
       </c>
       <c r="BA55" t="s">
         <v>153</v>
       </c>
       <c r="BB55" t="s">
         <v>153</v>
       </c>
       <c r="BC55" t="s">
         <v>153</v>
       </c>
       <c r="BD55" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="BE55" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF55" t="s">
         <v>153</v>
       </c>
       <c r="BG55" t="s">
         <v>153</v>
       </c>
       <c r="BH55" t="s">
         <v>153</v>
       </c>
       <c r="BI55" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ55" t="s">
-        <v>947</v>
+        <v>963</v>
       </c>
       <c r="BK55" t="s">
-        <v>948</v>
+        <v>964</v>
       </c>
       <c r="BL55" t="s">
-        <v>670</v>
+        <v>686</v>
       </c>
       <c r="BM55" t="s">
-        <v>949</v>
+        <v>965</v>
       </c>
       <c r="BN55" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BO55" t="s">
-        <v>950</v>
+        <v>966</v>
       </c>
       <c r="BP55" t="s">
-        <v>951</v>
+        <v>967</v>
       </c>
       <c r="BQ55" t="s">
-        <v>952</v>
+        <v>968</v>
       </c>
       <c r="BR55" t="s">
-        <v>951</v>
+        <v>967</v>
       </c>
       <c r="BS55" t="s">
         <v>153</v>
       </c>
       <c r="BT55" t="s">
         <v>153</v>
       </c>
       <c r="BU55" t="s">
         <v>153</v>
       </c>
       <c r="BV55" t="s">
         <v>153</v>
       </c>
       <c r="BW55" t="s">
         <v>153</v>
       </c>
       <c r="BX55" t="s">
         <v>153</v>
       </c>
       <c r="BY55" t="s">
         <v>153</v>
       </c>
       <c r="BZ55" t="s">
         <v>153</v>
       </c>
@@ -21497,125 +21545,125 @@
       <c r="DB55" t="s">
         <v>153</v>
       </c>
       <c r="DC55" t="s">
         <v>153</v>
       </c>
       <c r="DD55" t="s">
         <v>153</v>
       </c>
       <c r="DE55" t="s">
         <v>153</v>
       </c>
       <c r="DF55" t="s">
         <v>153</v>
       </c>
       <c r="DG55" t="s">
         <v>153</v>
       </c>
       <c r="DH55" t="s">
         <v>153</v>
       </c>
       <c r="DI55" t="s">
         <v>153</v>
       </c>
       <c r="DJ55" t="s">
-        <v>955</v>
+        <v>969</v>
       </c>
       <c r="DK55" t="s">
-        <v>956</v>
+        <v>153</v>
       </c>
       <c r="DL55" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="56" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>957</v>
+        <v>970</v>
       </c>
       <c r="B56" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C56" t="s">
-        <v>943</v>
+        <v>959</v>
       </c>
       <c r="D56" t="s">
-        <v>944</v>
+        <v>960</v>
       </c>
       <c r="E56" t="s">
         <v>154</v>
       </c>
       <c r="F56" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="G56" t="s">
         <v>153</v>
       </c>
       <c r="H56" t="s">
-        <v>153</v>
+        <v>859</v>
       </c>
       <c r="I56" t="s">
         <v>154</v>
       </c>
       <c r="J56" t="s">
-        <v>797</v>
+        <v>813</v>
       </c>
       <c r="K56" t="s">
-        <v>710</v>
+        <v>961</v>
       </c>
       <c r="L56" t="s">
         <v>153</v>
       </c>
       <c r="M56" t="s">
         <v>153</v>
       </c>
       <c r="N56" t="s">
         <v>153</v>
       </c>
       <c r="O56" t="s">
         <v>153</v>
       </c>
       <c r="P56" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="Q56" t="s">
-        <v>153</v>
+        <v>925</v>
       </c>
       <c r="R56" t="s">
         <v>153</v>
       </c>
       <c r="S56" t="s">
         <v>153</v>
       </c>
       <c r="T56" t="s">
         <v>153</v>
       </c>
       <c r="U56" t="s">
         <v>153</v>
       </c>
       <c r="V56" t="s">
-        <v>153</v>
+        <v>859</v>
       </c>
       <c r="W56" t="s">
         <v>153</v>
       </c>
       <c r="X56" t="s">
         <v>153</v>
       </c>
       <c r="Y56" t="s">
         <v>153</v>
       </c>
       <c r="Z56" t="s">
         <v>153</v>
       </c>
       <c r="AA56" t="s">
         <v>153</v>
       </c>
       <c r="AB56" t="s">
         <v>153</v>
       </c>
       <c r="AC56" t="s">
         <v>153</v>
       </c>
       <c r="AD56" t="s">
         <v>153</v>
       </c>
@@ -21631,135 +21679,135 @@
       <c r="AH56" t="s">
         <v>153</v>
       </c>
       <c r="AI56" t="s">
         <v>153</v>
       </c>
       <c r="AJ56" t="s">
         <v>153</v>
       </c>
       <c r="AK56" t="s">
         <v>153</v>
       </c>
       <c r="AL56" t="s">
         <v>153</v>
       </c>
       <c r="AM56" t="s">
         <v>153</v>
       </c>
       <c r="AN56" t="s">
         <v>153</v>
       </c>
       <c r="AO56" t="s">
         <v>153</v>
       </c>
       <c r="AP56" t="s">
-        <v>946</v>
+        <v>962</v>
       </c>
       <c r="AQ56" t="s">
         <v>153</v>
       </c>
       <c r="AR56" t="s">
         <v>153</v>
       </c>
       <c r="AS56" t="s">
         <v>153</v>
       </c>
       <c r="AT56" t="s">
         <v>153</v>
       </c>
       <c r="AU56" t="s">
         <v>153</v>
       </c>
       <c r="AV56" t="s">
         <v>153</v>
       </c>
       <c r="AW56" t="s">
         <v>153</v>
       </c>
       <c r="AX56" t="s">
         <v>153</v>
       </c>
       <c r="AY56" t="s">
         <v>153</v>
       </c>
       <c r="AZ56" t="s">
         <v>153</v>
       </c>
       <c r="BA56" t="s">
         <v>153</v>
       </c>
       <c r="BB56" t="s">
         <v>153</v>
       </c>
       <c r="BC56" t="s">
         <v>153</v>
       </c>
       <c r="BD56" t="s">
-        <v>688</v>
+        <v>704</v>
       </c>
       <c r="BE56" t="s">
-        <v>711</v>
+        <v>727</v>
       </c>
       <c r="BF56" t="s">
         <v>153</v>
       </c>
       <c r="BG56" t="s">
         <v>153</v>
       </c>
       <c r="BH56" t="s">
         <v>153</v>
       </c>
       <c r="BI56" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ56" t="s">
-        <v>958</v>
+        <v>963</v>
       </c>
       <c r="BK56" t="s">
-        <v>939</v>
+        <v>964</v>
       </c>
       <c r="BL56" t="s">
-        <v>781</v>
+        <v>686</v>
       </c>
       <c r="BM56" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="BN56" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BO56" t="s">
-        <v>946</v>
+        <v>966</v>
       </c>
       <c r="BP56" t="s">
-        <v>960</v>
+        <v>967</v>
       </c>
       <c r="BQ56" t="s">
-        <v>961</v>
+        <v>968</v>
       </c>
       <c r="BR56" t="s">
-        <v>960</v>
+        <v>967</v>
       </c>
       <c r="BS56" t="s">
         <v>153</v>
       </c>
       <c r="BT56" t="s">
         <v>153</v>
       </c>
       <c r="BU56" t="s">
         <v>153</v>
       </c>
       <c r="BV56" t="s">
         <v>153</v>
       </c>
       <c r="BW56" t="s">
         <v>153</v>
       </c>
       <c r="BX56" t="s">
         <v>153</v>
       </c>
       <c r="BY56" t="s">
         <v>153</v>
       </c>
       <c r="BZ56" t="s">
         <v>153</v>
       </c>
@@ -21829,110 +21877,110 @@
       <c r="CV56" t="s">
         <v>153</v>
       </c>
       <c r="CW56" t="s">
         <v>153</v>
       </c>
       <c r="CX56" t="s">
         <v>153</v>
       </c>
       <c r="CY56" t="s">
         <v>153</v>
       </c>
       <c r="CZ56" t="s">
         <v>153</v>
       </c>
       <c r="DA56" t="s">
         <v>153</v>
       </c>
       <c r="DB56" t="s">
         <v>153</v>
       </c>
       <c r="DC56" t="s">
         <v>153</v>
       </c>
       <c r="DD56" t="s">
-        <v>625</v>
+        <v>153</v>
       </c>
       <c r="DE56" t="s">
-        <v>962</v>
+        <v>153</v>
       </c>
       <c r="DF56" t="s">
-        <v>939</v>
+        <v>153</v>
       </c>
       <c r="DG56" t="s">
-        <v>963</v>
+        <v>153</v>
       </c>
       <c r="DH56" t="s">
-        <v>958</v>
+        <v>153</v>
       </c>
       <c r="DI56" t="s">
-        <v>781</v>
+        <v>153</v>
       </c>
       <c r="DJ56" t="s">
-        <v>964</v>
+        <v>971</v>
       </c>
       <c r="DK56" t="s">
-        <v>965</v>
+        <v>972</v>
       </c>
       <c r="DL56" t="s">
-        <v>966</v>
+        <v>153</v>
       </c>
     </row>
     <row r="57" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>967</v>
+        <v>973</v>
       </c>
       <c r="B57" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C57" t="s">
-        <v>943</v>
+        <v>959</v>
       </c>
       <c r="D57" t="s">
-        <v>944</v>
+        <v>960</v>
       </c>
       <c r="E57" t="s">
         <v>154</v>
       </c>
       <c r="F57" t="s">
-        <v>968</v>
+        <v>813</v>
       </c>
       <c r="G57" t="s">
         <v>153</v>
       </c>
       <c r="H57" t="s">
         <v>153</v>
       </c>
       <c r="I57" t="s">
         <v>154</v>
       </c>
       <c r="J57" t="s">
-        <v>153</v>
+        <v>813</v>
       </c>
       <c r="K57" t="s">
-        <v>688</v>
+        <v>726</v>
       </c>
       <c r="L57" t="s">
         <v>153</v>
       </c>
       <c r="M57" t="s">
         <v>153</v>
       </c>
       <c r="N57" t="s">
         <v>153</v>
       </c>
       <c r="O57" t="s">
         <v>153</v>
       </c>
       <c r="P57" t="s">
         <v>153</v>
       </c>
       <c r="Q57" t="s">
         <v>153</v>
       </c>
       <c r="R57" t="s">
         <v>153</v>
       </c>
       <c r="S57" t="s">
         <v>153</v>
       </c>
@@ -21981,308 +22029,308 @@
       <c r="AH57" t="s">
         <v>153</v>
       </c>
       <c r="AI57" t="s">
         <v>153</v>
       </c>
       <c r="AJ57" t="s">
         <v>153</v>
       </c>
       <c r="AK57" t="s">
         <v>153</v>
       </c>
       <c r="AL57" t="s">
         <v>153</v>
       </c>
       <c r="AM57" t="s">
         <v>153</v>
       </c>
       <c r="AN57" t="s">
         <v>153</v>
       </c>
       <c r="AO57" t="s">
         <v>153</v>
       </c>
       <c r="AP57" t="s">
-        <v>969</v>
+        <v>962</v>
       </c>
       <c r="AQ57" t="s">
         <v>153</v>
       </c>
       <c r="AR57" t="s">
         <v>153</v>
       </c>
       <c r="AS57" t="s">
         <v>153</v>
       </c>
       <c r="AT57" t="s">
         <v>153</v>
       </c>
       <c r="AU57" t="s">
         <v>153</v>
       </c>
       <c r="AV57" t="s">
         <v>153</v>
       </c>
       <c r="AW57" t="s">
         <v>153</v>
       </c>
       <c r="AX57" t="s">
         <v>153</v>
       </c>
       <c r="AY57" t="s">
         <v>153</v>
       </c>
       <c r="AZ57" t="s">
         <v>153</v>
       </c>
       <c r="BA57" t="s">
         <v>153</v>
       </c>
       <c r="BB57" t="s">
         <v>153</v>
       </c>
       <c r="BC57" t="s">
         <v>153</v>
       </c>
       <c r="BD57" t="s">
-        <v>153</v>
+        <v>704</v>
       </c>
       <c r="BE57" t="s">
-        <v>153</v>
+        <v>727</v>
       </c>
       <c r="BF57" t="s">
         <v>153</v>
       </c>
       <c r="BG57" t="s">
         <v>153</v>
       </c>
       <c r="BH57" t="s">
         <v>153</v>
       </c>
       <c r="BI57" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BJ57" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="BK57" t="s">
-        <v>971</v>
+        <v>955</v>
       </c>
       <c r="BL57" t="s">
-        <v>972</v>
+        <v>797</v>
       </c>
       <c r="BM57" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="BN57" t="s">
-        <v>631</v>
+        <v>647</v>
       </c>
       <c r="BO57" t="s">
-        <v>969</v>
+        <v>962</v>
       </c>
       <c r="BP57" t="s">
+        <v>976</v>
+      </c>
+      <c r="BQ57" t="s">
+        <v>977</v>
+      </c>
+      <c r="BR57" t="s">
+        <v>976</v>
+      </c>
+      <c r="BS57" t="s">
+        <v>153</v>
+      </c>
+      <c r="BT57" t="s">
+        <v>153</v>
+      </c>
+      <c r="BU57" t="s">
+        <v>153</v>
+      </c>
+      <c r="BV57" t="s">
+        <v>153</v>
+      </c>
+      <c r="BW57" t="s">
+        <v>153</v>
+      </c>
+      <c r="BX57" t="s">
+        <v>153</v>
+      </c>
+      <c r="BY57" t="s">
+        <v>153</v>
+      </c>
+      <c r="BZ57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CA57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CD57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CH57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CO57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CP57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CQ57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CR57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CS57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CT57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CU57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CV57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CW57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CX57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CY57" t="s">
+        <v>153</v>
+      </c>
+      <c r="CZ57" t="s">
+        <v>153</v>
+      </c>
+      <c r="DA57" t="s">
+        <v>153</v>
+      </c>
+      <c r="DB57" t="s">
+        <v>153</v>
+      </c>
+      <c r="DC57" t="s">
+        <v>153</v>
+      </c>
+      <c r="DD57" t="s">
+        <v>641</v>
+      </c>
+      <c r="DE57" t="s">
+        <v>978</v>
+      </c>
+      <c r="DF57" t="s">
+        <v>955</v>
+      </c>
+      <c r="DG57" t="s">
+        <v>979</v>
+      </c>
+      <c r="DH57" t="s">
         <v>974</v>
       </c>
-      <c r="BQ57" t="s">
-[...130 lines deleted...]
-      </c>
       <c r="DI57" t="s">
-        <v>153</v>
+        <v>797</v>
       </c>
       <c r="DJ57" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="DK57" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="DL57" t="s">
-        <v>153</v>
+        <v>982</v>
       </c>
     </row>
     <row r="58" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="B58" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C58" t="s">
-        <v>979</v>
+        <v>959</v>
       </c>
       <c r="D58" t="s">
-        <v>980</v>
+        <v>960</v>
       </c>
       <c r="E58" t="s">
         <v>154</v>
       </c>
       <c r="F58" t="s">
-        <v>153</v>
+        <v>984</v>
       </c>
       <c r="G58" t="s">
         <v>153</v>
       </c>
       <c r="H58" t="s">
         <v>153</v>
       </c>
       <c r="I58" t="s">
         <v>154</v>
       </c>
       <c r="J58" t="s">
         <v>153</v>
       </c>
       <c r="K58" t="s">
-        <v>153</v>
+        <v>704</v>
       </c>
       <c r="L58" t="s">
         <v>153</v>
       </c>
       <c r="M58" t="s">
         <v>153</v>
       </c>
       <c r="N58" t="s">
         <v>153</v>
       </c>
       <c r="O58" t="s">
         <v>153</v>
       </c>
       <c r="P58" t="s">
         <v>153</v>
       </c>
       <c r="Q58" t="s">
         <v>153</v>
       </c>
       <c r="R58" t="s">
         <v>153</v>
       </c>
       <c r="S58" t="s">
         <v>153</v>
       </c>
@@ -22331,51 +22379,51 @@
       <c r="AH58" t="s">
         <v>153</v>
       </c>
       <c r="AI58" t="s">
         <v>153</v>
       </c>
       <c r="AJ58" t="s">
         <v>153</v>
       </c>
       <c r="AK58" t="s">
         <v>153</v>
       </c>
       <c r="AL58" t="s">
         <v>153</v>
       </c>
       <c r="AM58" t="s">
         <v>153</v>
       </c>
       <c r="AN58" t="s">
         <v>153</v>
       </c>
       <c r="AO58" t="s">
         <v>153</v>
       </c>
       <c r="AP58" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="AQ58" t="s">
         <v>153</v>
       </c>
       <c r="AR58" t="s">
         <v>153</v>
       </c>
       <c r="AS58" t="s">
         <v>153</v>
       </c>
       <c r="AT58" t="s">
         <v>153</v>
       </c>
       <c r="AU58" t="s">
         <v>153</v>
       </c>
       <c r="AV58" t="s">
         <v>153</v>
       </c>
       <c r="AW58" t="s">
         <v>153</v>
       </c>
       <c r="AX58" t="s">
         <v>153</v>
       </c>
@@ -22388,78 +22436,78 @@
       <c r="BA58" t="s">
         <v>153</v>
       </c>
       <c r="BB58" t="s">
         <v>153</v>
       </c>
       <c r="BC58" t="s">
         <v>153</v>
       </c>
       <c r="BD58" t="s">
         <v>153</v>
       </c>
       <c r="BE58" t="s">
         <v>153</v>
       </c>
       <c r="BF58" t="s">
         <v>153</v>
       </c>
       <c r="BG58" t="s">
         <v>153</v>
       </c>
       <c r="BH58" t="s">
         <v>153</v>
       </c>
       <c r="BI58" t="s">
-        <v>153</v>
+        <v>647</v>
       </c>
       <c r="BJ58" t="s">
-        <v>153</v>
+        <v>986</v>
       </c>
       <c r="BK58" t="s">
-        <v>153</v>
+        <v>987</v>
       </c>
       <c r="BL58" t="s">
-        <v>153</v>
+        <v>988</v>
       </c>
       <c r="BM58" t="s">
-        <v>153</v>
+        <v>989</v>
       </c>
       <c r="BN58" t="s">
-        <v>153</v>
+        <v>647</v>
       </c>
       <c r="BO58" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="BP58" t="s">
-        <v>153</v>
+        <v>990</v>
       </c>
       <c r="BQ58" t="s">
-        <v>153</v>
+        <v>991</v>
       </c>
       <c r="BR58" t="s">
-        <v>153</v>
+        <v>990</v>
       </c>
       <c r="BS58" t="s">
         <v>153</v>
       </c>
       <c r="BT58" t="s">
         <v>153</v>
       </c>
       <c r="BU58" t="s">
         <v>153</v>
       </c>
       <c r="BV58" t="s">
         <v>153</v>
       </c>
       <c r="BW58" t="s">
         <v>153</v>
       </c>
       <c r="BX58" t="s">
         <v>153</v>
       </c>
       <c r="BY58" t="s">
         <v>153</v>
       </c>
       <c r="BZ58" t="s">
         <v>153</v>
       </c>
@@ -22547,71 +22595,71 @@
       <c r="DB58" t="s">
         <v>153</v>
       </c>
       <c r="DC58" t="s">
         <v>153</v>
       </c>
       <c r="DD58" t="s">
         <v>153</v>
       </c>
       <c r="DE58" t="s">
         <v>153</v>
       </c>
       <c r="DF58" t="s">
         <v>153</v>
       </c>
       <c r="DG58" t="s">
         <v>153</v>
       </c>
       <c r="DH58" t="s">
         <v>153</v>
       </c>
       <c r="DI58" t="s">
         <v>153</v>
       </c>
       <c r="DJ58" t="s">
-        <v>982</v>
+        <v>992</v>
       </c>
       <c r="DK58" t="s">
-        <v>983</v>
+        <v>993</v>
       </c>
       <c r="DL58" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="59" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>984</v>
+        <v>994</v>
       </c>
       <c r="B59" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C59" t="s">
-        <v>979</v>
+        <v>995</v>
       </c>
       <c r="D59" t="s">
-        <v>980</v>
+        <v>996</v>
       </c>
       <c r="E59" t="s">
         <v>154</v>
       </c>
       <c r="F59" t="s">
         <v>153</v>
       </c>
       <c r="G59" t="s">
         <v>153</v>
       </c>
       <c r="H59" t="s">
         <v>153</v>
       </c>
       <c r="I59" t="s">
         <v>154</v>
       </c>
       <c r="J59" t="s">
         <v>153</v>
       </c>
       <c r="K59" t="s">
         <v>153</v>
       </c>
       <c r="L59" t="s">
         <v>153</v>
       </c>
@@ -22681,51 +22729,51 @@
       <c r="AH59" t="s">
         <v>153</v>
       </c>
       <c r="AI59" t="s">
         <v>153</v>
       </c>
       <c r="AJ59" t="s">
         <v>153</v>
       </c>
       <c r="AK59" t="s">
         <v>153</v>
       </c>
       <c r="AL59" t="s">
         <v>153</v>
       </c>
       <c r="AM59" t="s">
         <v>153</v>
       </c>
       <c r="AN59" t="s">
         <v>153</v>
       </c>
       <c r="AO59" t="s">
         <v>153</v>
       </c>
       <c r="AP59" t="s">
-        <v>945</v>
+        <v>997</v>
       </c>
       <c r="AQ59" t="s">
         <v>153</v>
       </c>
       <c r="AR59" t="s">
         <v>153</v>
       </c>
       <c r="AS59" t="s">
         <v>153</v>
       </c>
       <c r="AT59" t="s">
         <v>153</v>
       </c>
       <c r="AU59" t="s">
         <v>153</v>
       </c>
       <c r="AV59" t="s">
         <v>153</v>
       </c>
       <c r="AW59" t="s">
         <v>153</v>
       </c>
       <c r="AX59" t="s">
         <v>153</v>
       </c>
@@ -22756,51 +22804,51 @@
       <c r="BG59" t="s">
         <v>153</v>
       </c>
       <c r="BH59" t="s">
         <v>153</v>
       </c>
       <c r="BI59" t="s">
         <v>153</v>
       </c>
       <c r="BJ59" t="s">
         <v>153</v>
       </c>
       <c r="BK59" t="s">
         <v>153</v>
       </c>
       <c r="BL59" t="s">
         <v>153</v>
       </c>
       <c r="BM59" t="s">
         <v>153</v>
       </c>
       <c r="BN59" t="s">
         <v>153</v>
       </c>
       <c r="BO59" t="s">
-        <v>945</v>
+        <v>997</v>
       </c>
       <c r="BP59" t="s">
         <v>153</v>
       </c>
       <c r="BQ59" t="s">
         <v>153</v>
       </c>
       <c r="BR59" t="s">
         <v>153</v>
       </c>
       <c r="BS59" t="s">
         <v>153</v>
       </c>
       <c r="BT59" t="s">
         <v>153</v>
       </c>
       <c r="BU59" t="s">
         <v>153</v>
       </c>
       <c r="BV59" t="s">
         <v>153</v>
       </c>
       <c r="BW59" t="s">
         <v>153</v>
       </c>
@@ -22897,71 +22945,71 @@
       <c r="DB59" t="s">
         <v>153</v>
       </c>
       <c r="DC59" t="s">
         <v>153</v>
       </c>
       <c r="DD59" t="s">
         <v>153</v>
       </c>
       <c r="DE59" t="s">
         <v>153</v>
       </c>
       <c r="DF59" t="s">
         <v>153</v>
       </c>
       <c r="DG59" t="s">
         <v>153</v>
       </c>
       <c r="DH59" t="s">
         <v>153</v>
       </c>
       <c r="DI59" t="s">
         <v>153</v>
       </c>
       <c r="DJ59" t="s">
-        <v>985</v>
+        <v>998</v>
       </c>
       <c r="DK59" t="s">
-        <v>986</v>
+        <v>999</v>
       </c>
       <c r="DL59" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="60" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>987</v>
+        <v>1000</v>
       </c>
       <c r="B60" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C60" t="s">
-        <v>988</v>
+        <v>995</v>
       </c>
       <c r="D60" t="s">
-        <v>989</v>
+        <v>996</v>
       </c>
       <c r="E60" t="s">
         <v>154</v>
       </c>
       <c r="F60" t="s">
         <v>153</v>
       </c>
       <c r="G60" t="s">
         <v>153</v>
       </c>
       <c r="H60" t="s">
         <v>153</v>
       </c>
       <c r="I60" t="s">
         <v>154</v>
       </c>
       <c r="J60" t="s">
         <v>153</v>
       </c>
       <c r="K60" t="s">
         <v>153</v>
       </c>
       <c r="L60" t="s">
         <v>153</v>
       </c>
@@ -23031,51 +23079,51 @@
       <c r="AH60" t="s">
         <v>153</v>
       </c>
       <c r="AI60" t="s">
         <v>153</v>
       </c>
       <c r="AJ60" t="s">
         <v>153</v>
       </c>
       <c r="AK60" t="s">
         <v>153</v>
       </c>
       <c r="AL60" t="s">
         <v>153</v>
       </c>
       <c r="AM60" t="s">
         <v>153</v>
       </c>
       <c r="AN60" t="s">
         <v>153</v>
       </c>
       <c r="AO60" t="s">
         <v>153</v>
       </c>
       <c r="AP60" t="s">
-        <v>710</v>
+        <v>961</v>
       </c>
       <c r="AQ60" t="s">
         <v>153</v>
       </c>
       <c r="AR60" t="s">
         <v>153</v>
       </c>
       <c r="AS60" t="s">
         <v>153</v>
       </c>
       <c r="AT60" t="s">
         <v>153</v>
       </c>
       <c r="AU60" t="s">
         <v>153</v>
       </c>
       <c r="AV60" t="s">
         <v>153</v>
       </c>
       <c r="AW60" t="s">
         <v>153</v>
       </c>
       <c r="AX60" t="s">
         <v>153</v>
       </c>
@@ -23106,51 +23154,51 @@
       <c r="BG60" t="s">
         <v>153</v>
       </c>
       <c r="BH60" t="s">
         <v>153</v>
       </c>
       <c r="BI60" t="s">
         <v>153</v>
       </c>
       <c r="BJ60" t="s">
         <v>153</v>
       </c>
       <c r="BK60" t="s">
         <v>153</v>
       </c>
       <c r="BL60" t="s">
         <v>153</v>
       </c>
       <c r="BM60" t="s">
         <v>153</v>
       </c>
       <c r="BN60" t="s">
         <v>153</v>
       </c>
       <c r="BO60" t="s">
-        <v>710</v>
+        <v>961</v>
       </c>
       <c r="BP60" t="s">
         <v>153</v>
       </c>
       <c r="BQ60" t="s">
         <v>153</v>
       </c>
       <c r="BR60" t="s">
         <v>153</v>
       </c>
       <c r="BS60" t="s">
         <v>153</v>
       </c>
       <c r="BT60" t="s">
         <v>153</v>
       </c>
       <c r="BU60" t="s">
         <v>153</v>
       </c>
       <c r="BV60" t="s">
         <v>153</v>
       </c>
       <c r="BW60" t="s">
         <v>153</v>
       </c>
@@ -23247,71 +23295,71 @@
       <c r="DB60" t="s">
         <v>153</v>
       </c>
       <c r="DC60" t="s">
         <v>153</v>
       </c>
       <c r="DD60" t="s">
         <v>153</v>
       </c>
       <c r="DE60" t="s">
         <v>153</v>
       </c>
       <c r="DF60" t="s">
         <v>153</v>
       </c>
       <c r="DG60" t="s">
         <v>153</v>
       </c>
       <c r="DH60" t="s">
         <v>153</v>
       </c>
       <c r="DI60" t="s">
         <v>153</v>
       </c>
       <c r="DJ60" t="s">
-        <v>990</v>
+        <v>1001</v>
       </c>
       <c r="DK60" t="s">
-        <v>991</v>
+        <v>1002</v>
       </c>
       <c r="DL60" t="s">
-        <v>992</v>
+        <v>153</v>
       </c>
     </row>
     <row r="61" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>993</v>
+        <v>1003</v>
       </c>
       <c r="B61" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C61" t="s">
-        <v>994</v>
+        <v>1004</v>
       </c>
       <c r="D61" t="s">
-        <v>995</v>
+        <v>1005</v>
       </c>
       <c r="E61" t="s">
         <v>154</v>
       </c>
       <c r="F61" t="s">
         <v>153</v>
       </c>
       <c r="G61" t="s">
         <v>153</v>
       </c>
       <c r="H61" t="s">
         <v>153</v>
       </c>
       <c r="I61" t="s">
         <v>154</v>
       </c>
       <c r="J61" t="s">
         <v>153</v>
       </c>
       <c r="K61" t="s">
         <v>153</v>
       </c>
       <c r="L61" t="s">
         <v>153</v>
       </c>
@@ -23381,51 +23429,51 @@
       <c r="AH61" t="s">
         <v>153</v>
       </c>
       <c r="AI61" t="s">
         <v>153</v>
       </c>
       <c r="AJ61" t="s">
         <v>153</v>
       </c>
       <c r="AK61" t="s">
         <v>153</v>
       </c>
       <c r="AL61" t="s">
         <v>153</v>
       </c>
       <c r="AM61" t="s">
         <v>153</v>
       </c>
       <c r="AN61" t="s">
         <v>153</v>
       </c>
       <c r="AO61" t="s">
         <v>153</v>
       </c>
       <c r="AP61" t="s">
-        <v>153</v>
+        <v>726</v>
       </c>
       <c r="AQ61" t="s">
         <v>153</v>
       </c>
       <c r="AR61" t="s">
         <v>153</v>
       </c>
       <c r="AS61" t="s">
         <v>153</v>
       </c>
       <c r="AT61" t="s">
         <v>153</v>
       </c>
       <c r="AU61" t="s">
         <v>153</v>
       </c>
       <c r="AV61" t="s">
         <v>153</v>
       </c>
       <c r="AW61" t="s">
         <v>153</v>
       </c>
       <c r="AX61" t="s">
         <v>153</v>
       </c>
@@ -23456,51 +23504,51 @@
       <c r="BG61" t="s">
         <v>153</v>
       </c>
       <c r="BH61" t="s">
         <v>153</v>
       </c>
       <c r="BI61" t="s">
         <v>153</v>
       </c>
       <c r="BJ61" t="s">
         <v>153</v>
       </c>
       <c r="BK61" t="s">
         <v>153</v>
       </c>
       <c r="BL61" t="s">
         <v>153</v>
       </c>
       <c r="BM61" t="s">
         <v>153</v>
       </c>
       <c r="BN61" t="s">
         <v>153</v>
       </c>
       <c r="BO61" t="s">
-        <v>153</v>
+        <v>726</v>
       </c>
       <c r="BP61" t="s">
         <v>153</v>
       </c>
       <c r="BQ61" t="s">
         <v>153</v>
       </c>
       <c r="BR61" t="s">
         <v>153</v>
       </c>
       <c r="BS61" t="s">
         <v>153</v>
       </c>
       <c r="BT61" t="s">
         <v>153</v>
       </c>
       <c r="BU61" t="s">
         <v>153</v>
       </c>
       <c r="BV61" t="s">
         <v>153</v>
       </c>
       <c r="BW61" t="s">
         <v>153</v>
       </c>
@@ -23597,71 +23645,71 @@
       <c r="DB61" t="s">
         <v>153</v>
       </c>
       <c r="DC61" t="s">
         <v>153</v>
       </c>
       <c r="DD61" t="s">
         <v>153</v>
       </c>
       <c r="DE61" t="s">
         <v>153</v>
       </c>
       <c r="DF61" t="s">
         <v>153</v>
       </c>
       <c r="DG61" t="s">
         <v>153</v>
       </c>
       <c r="DH61" t="s">
         <v>153</v>
       </c>
       <c r="DI61" t="s">
         <v>153</v>
       </c>
       <c r="DJ61" t="s">
-        <v>153</v>
+        <v>1006</v>
       </c>
       <c r="DK61" t="s">
-        <v>153</v>
+        <v>1007</v>
       </c>
       <c r="DL61" t="s">
-        <v>153</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="62" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>996</v>
+        <v>1009</v>
       </c>
       <c r="B62" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="C62" t="s">
-        <v>153</v>
+        <v>1010</v>
       </c>
       <c r="D62" t="s">
-        <v>153</v>
+        <v>1011</v>
       </c>
       <c r="E62" t="s">
         <v>154</v>
       </c>
       <c r="F62" t="s">
         <v>153</v>
       </c>
       <c r="G62" t="s">
         <v>153</v>
       </c>
       <c r="H62" t="s">
         <v>153</v>
       </c>
       <c r="I62" t="s">
         <v>154</v>
       </c>
       <c r="J62" t="s">
         <v>153</v>
       </c>
       <c r="K62" t="s">
         <v>153</v>
       </c>
       <c r="L62" t="s">
         <v>153</v>
       </c>
@@ -23958,54 +24006,54 @@
       </c>
       <c r="DF62" t="s">
         <v>153</v>
       </c>
       <c r="DG62" t="s">
         <v>153</v>
       </c>
       <c r="DH62" t="s">
         <v>153</v>
       </c>
       <c r="DI62" t="s">
         <v>153</v>
       </c>
       <c r="DJ62" t="s">
         <v>153</v>
       </c>
       <c r="DK62" t="s">
         <v>153</v>
       </c>
       <c r="DL62" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="63" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>997</v>
+        <v>1012</v>
       </c>
       <c r="B63" t="s">
-        <v>998</v>
+        <v>282</v>
       </c>
       <c r="C63" t="s">
         <v>153</v>
       </c>
       <c r="D63" t="s">
         <v>153</v>
       </c>
       <c r="E63" t="s">
         <v>154</v>
       </c>
       <c r="F63" t="s">
         <v>153</v>
       </c>
       <c r="G63" t="s">
         <v>153</v>
       </c>
       <c r="H63" t="s">
         <v>153</v>
       </c>
       <c r="I63" t="s">
         <v>154</v>
       </c>
       <c r="J63" t="s">
         <v>153</v>
       </c>
@@ -24308,54 +24356,54 @@
       </c>
       <c r="DF63" t="s">
         <v>153</v>
       </c>
       <c r="DG63" t="s">
         <v>153</v>
       </c>
       <c r="DH63" t="s">
         <v>153</v>
       </c>
       <c r="DI63" t="s">
         <v>153</v>
       </c>
       <c r="DJ63" t="s">
         <v>153</v>
       </c>
       <c r="DK63" t="s">
         <v>153</v>
       </c>
       <c r="DL63" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="64" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>999</v>
+        <v>1013</v>
       </c>
       <c r="B64" t="s">
-        <v>196</v>
+        <v>1014</v>
       </c>
       <c r="C64" t="s">
         <v>153</v>
       </c>
       <c r="D64" t="s">
         <v>153</v>
       </c>
       <c r="E64" t="s">
         <v>154</v>
       </c>
       <c r="F64" t="s">
         <v>153</v>
       </c>
       <c r="G64" t="s">
         <v>153</v>
       </c>
       <c r="H64" t="s">
         <v>153</v>
       </c>
       <c r="I64" t="s">
         <v>154</v>
       </c>
       <c r="J64" t="s">
         <v>153</v>
       </c>
@@ -24658,54 +24706,54 @@
       </c>
       <c r="DF64" t="s">
         <v>153</v>
       </c>
       <c r="DG64" t="s">
         <v>153</v>
       </c>
       <c r="DH64" t="s">
         <v>153</v>
       </c>
       <c r="DI64" t="s">
         <v>153</v>
       </c>
       <c r="DJ64" t="s">
         <v>153</v>
       </c>
       <c r="DK64" t="s">
         <v>153</v>
       </c>
       <c r="DL64" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="65" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>1000</v>
+        <v>1015</v>
       </c>
       <c r="B65" t="s">
-        <v>154</v>
+        <v>196</v>
       </c>
       <c r="C65" t="s">
         <v>153</v>
       </c>
       <c r="D65" t="s">
         <v>153</v>
       </c>
       <c r="E65" t="s">
         <v>154</v>
       </c>
       <c r="F65" t="s">
         <v>153</v>
       </c>
       <c r="G65" t="s">
         <v>153</v>
       </c>
       <c r="H65" t="s">
         <v>153</v>
       </c>
       <c r="I65" t="s">
         <v>154</v>
       </c>
       <c r="J65" t="s">
         <v>153</v>
       </c>
@@ -25003,59 +25051,59 @@
       <c r="DD65" t="s">
         <v>153</v>
       </c>
       <c r="DE65" t="s">
         <v>153</v>
       </c>
       <c r="DF65" t="s">
         <v>153</v>
       </c>
       <c r="DG65" t="s">
         <v>153</v>
       </c>
       <c r="DH65" t="s">
         <v>153</v>
       </c>
       <c r="DI65" t="s">
         <v>153</v>
       </c>
       <c r="DJ65" t="s">
         <v>153</v>
       </c>
       <c r="DK65" t="s">
         <v>153</v>
       </c>
       <c r="DL65" t="s">
-        <v>1001</v>
+        <v>153</v>
       </c>
     </row>
     <row r="66" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>1002</v>
+        <v>1016</v>
       </c>
       <c r="B66" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C66" t="s">
         <v>153</v>
       </c>
       <c r="D66" t="s">
         <v>153</v>
       </c>
       <c r="E66" t="s">
         <v>154</v>
       </c>
       <c r="F66" t="s">
         <v>153</v>
       </c>
       <c r="G66" t="s">
         <v>153</v>
       </c>
       <c r="H66" t="s">
         <v>153</v>
       </c>
       <c r="I66" t="s">
         <v>154</v>
       </c>
       <c r="J66" t="s">
         <v>153</v>
       </c>
@@ -25353,77 +25401,77 @@
       <c r="DD66" t="s">
         <v>153</v>
       </c>
       <c r="DE66" t="s">
         <v>153</v>
       </c>
       <c r="DF66" t="s">
         <v>153</v>
       </c>
       <c r="DG66" t="s">
         <v>153</v>
       </c>
       <c r="DH66" t="s">
         <v>153</v>
       </c>
       <c r="DI66" t="s">
         <v>153</v>
       </c>
       <c r="DJ66" t="s">
         <v>153</v>
       </c>
       <c r="DK66" t="s">
         <v>153</v>
       </c>
       <c r="DL66" t="s">
-        <v>1003</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="67" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>1004</v>
+        <v>1018</v>
       </c>
       <c r="B67" t="s">
         <v>153</v>
       </c>
       <c r="C67" t="s">
         <v>153</v>
       </c>
       <c r="D67" t="s">
         <v>153</v>
       </c>
       <c r="E67" t="s">
         <v>154</v>
       </c>
       <c r="F67" t="s">
         <v>153</v>
       </c>
       <c r="G67" t="s">
         <v>153</v>
       </c>
       <c r="H67" t="s">
-        <v>1005</v>
+        <v>153</v>
       </c>
       <c r="I67" t="s">
         <v>154</v>
       </c>
       <c r="J67" t="s">
         <v>153</v>
       </c>
       <c r="K67" t="s">
         <v>153</v>
       </c>
       <c r="L67" t="s">
         <v>153</v>
       </c>
       <c r="M67" t="s">
         <v>153</v>
       </c>
       <c r="N67" t="s">
         <v>153</v>
       </c>
       <c r="O67" t="s">
         <v>153</v>
       </c>
       <c r="P67" t="s">
         <v>153</v>
       </c>
@@ -25703,77 +25751,77 @@
       <c r="DD67" t="s">
         <v>153</v>
       </c>
       <c r="DE67" t="s">
         <v>153</v>
       </c>
       <c r="DF67" t="s">
         <v>153</v>
       </c>
       <c r="DG67" t="s">
         <v>153</v>
       </c>
       <c r="DH67" t="s">
         <v>153</v>
       </c>
       <c r="DI67" t="s">
         <v>153</v>
       </c>
       <c r="DJ67" t="s">
         <v>153</v>
       </c>
       <c r="DK67" t="s">
         <v>153</v>
       </c>
       <c r="DL67" t="s">
-        <v>153</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="68" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>1006</v>
+        <v>1020</v>
       </c>
       <c r="B68" t="s">
         <v>153</v>
       </c>
       <c r="C68" t="s">
         <v>153</v>
       </c>
       <c r="D68" t="s">
         <v>153</v>
       </c>
       <c r="E68" t="s">
         <v>154</v>
       </c>
       <c r="F68" t="s">
         <v>153</v>
       </c>
       <c r="G68" t="s">
         <v>153</v>
       </c>
       <c r="H68" t="s">
-        <v>1007</v>
+        <v>1021</v>
       </c>
       <c r="I68" t="s">
         <v>154</v>
       </c>
       <c r="J68" t="s">
         <v>153</v>
       </c>
       <c r="K68" t="s">
         <v>153</v>
       </c>
       <c r="L68" t="s">
         <v>153</v>
       </c>
       <c r="M68" t="s">
         <v>153</v>
       </c>
       <c r="N68" t="s">
         <v>153</v>
       </c>
       <c r="O68" t="s">
         <v>153</v>
       </c>
       <c r="P68" t="s">
         <v>153</v>
       </c>
@@ -26058,72 +26106,72 @@
       </c>
       <c r="DF68" t="s">
         <v>153</v>
       </c>
       <c r="DG68" t="s">
         <v>153</v>
       </c>
       <c r="DH68" t="s">
         <v>153</v>
       </c>
       <c r="DI68" t="s">
         <v>153</v>
       </c>
       <c r="DJ68" t="s">
         <v>153</v>
       </c>
       <c r="DK68" t="s">
         <v>153</v>
       </c>
       <c r="DL68" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="69" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>1008</v>
+        <v>1022</v>
       </c>
       <c r="B69" t="s">
         <v>153</v>
       </c>
       <c r="C69" t="s">
         <v>153</v>
       </c>
       <c r="D69" t="s">
         <v>153</v>
       </c>
       <c r="E69" t="s">
         <v>154</v>
       </c>
       <c r="F69" t="s">
         <v>153</v>
       </c>
       <c r="G69" t="s">
         <v>153</v>
       </c>
       <c r="H69" t="s">
-        <v>1009</v>
+        <v>1023</v>
       </c>
       <c r="I69" t="s">
         <v>154</v>
       </c>
       <c r="J69" t="s">
         <v>153</v>
       </c>
       <c r="K69" t="s">
         <v>153</v>
       </c>
       <c r="L69" t="s">
         <v>153</v>
       </c>
       <c r="M69" t="s">
         <v>153</v>
       </c>
       <c r="N69" t="s">
         <v>153</v>
       </c>
       <c r="O69" t="s">
         <v>153</v>
       </c>
       <c r="P69" t="s">
         <v>153</v>
       </c>
@@ -26397,86 +26445,86 @@
       <c r="DB69" t="s">
         <v>153</v>
       </c>
       <c r="DC69" t="s">
         <v>153</v>
       </c>
       <c r="DD69" t="s">
         <v>153</v>
       </c>
       <c r="DE69" t="s">
         <v>153</v>
       </c>
       <c r="DF69" t="s">
         <v>153</v>
       </c>
       <c r="DG69" t="s">
         <v>153</v>
       </c>
       <c r="DH69" t="s">
         <v>153</v>
       </c>
       <c r="DI69" t="s">
         <v>153</v>
       </c>
       <c r="DJ69" t="s">
-        <v>1010</v>
+        <v>153</v>
       </c>
       <c r="DK69" t="s">
         <v>153</v>
       </c>
       <c r="DL69" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="70" spans="1:116" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>1011</v>
+        <v>1024</v>
       </c>
       <c r="B70" t="s">
         <v>153</v>
       </c>
       <c r="C70" t="s">
         <v>153</v>
       </c>
       <c r="D70" t="s">
         <v>153</v>
       </c>
       <c r="E70" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F70" t="s">
         <v>153</v>
       </c>
       <c r="G70" t="s">
         <v>153</v>
       </c>
       <c r="H70" t="s">
-        <v>153</v>
+        <v>1025</v>
       </c>
       <c r="I70" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="J70" t="s">
         <v>153</v>
       </c>
       <c r="K70" t="s">
         <v>153</v>
       </c>
       <c r="L70" t="s">
         <v>153</v>
       </c>
       <c r="M70" t="s">
         <v>153</v>
       </c>
       <c r="N70" t="s">
         <v>153</v>
       </c>
       <c r="O70" t="s">
         <v>153</v>
       </c>
       <c r="P70" t="s">
         <v>153</v>
       </c>
       <c r="Q70" t="s">
         <v>153</v>
       </c>
@@ -26747,62 +26795,412 @@
       <c r="DB70" t="s">
         <v>153</v>
       </c>
       <c r="DC70" t="s">
         <v>153</v>
       </c>
       <c r="DD70" t="s">
         <v>153</v>
       </c>
       <c r="DE70" t="s">
         <v>153</v>
       </c>
       <c r="DF70" t="s">
         <v>153</v>
       </c>
       <c r="DG70" t="s">
         <v>153</v>
       </c>
       <c r="DH70" t="s">
         <v>153</v>
       </c>
       <c r="DI70" t="s">
         <v>153</v>
       </c>
       <c r="DJ70" t="s">
-        <v>153</v>
+        <v>1026</v>
       </c>
       <c r="DK70" t="s">
         <v>153</v>
       </c>
       <c r="DL70" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="72" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>1012</v>
+    <row r="71" spans="1:116" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B71" t="s">
+        <v>153</v>
+      </c>
+      <c r="C71" t="s">
+        <v>153</v>
+      </c>
+      <c r="D71" t="s">
+        <v>153</v>
+      </c>
+      <c r="E71" t="s">
+        <v>153</v>
+      </c>
+      <c r="F71" t="s">
+        <v>153</v>
+      </c>
+      <c r="G71" t="s">
+        <v>153</v>
+      </c>
+      <c r="H71" t="s">
+        <v>153</v>
+      </c>
+      <c r="I71" t="s">
+        <v>153</v>
+      </c>
+      <c r="J71" t="s">
+        <v>153</v>
+      </c>
+      <c r="K71" t="s">
+        <v>153</v>
+      </c>
+      <c r="L71" t="s">
+        <v>153</v>
+      </c>
+      <c r="M71" t="s">
+        <v>153</v>
+      </c>
+      <c r="N71" t="s">
+        <v>153</v>
+      </c>
+      <c r="O71" t="s">
+        <v>153</v>
+      </c>
+      <c r="P71" t="s">
+        <v>153</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>153</v>
+      </c>
+      <c r="R71" t="s">
+        <v>153</v>
+      </c>
+      <c r="S71" t="s">
+        <v>153</v>
+      </c>
+      <c r="T71" t="s">
+        <v>153</v>
+      </c>
+      <c r="U71" t="s">
+        <v>153</v>
+      </c>
+      <c r="V71" t="s">
+        <v>153</v>
+      </c>
+      <c r="W71" t="s">
+        <v>153</v>
+      </c>
+      <c r="X71" t="s">
+        <v>153</v>
+      </c>
+      <c r="Y71" t="s">
+        <v>153</v>
+      </c>
+      <c r="Z71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AA71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AB71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AC71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AD71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AF71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AG71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AH71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AI71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AJ71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AK71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AL71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AM71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AN71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AO71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AP71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AQ71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AR71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AS71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AT71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AU71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AV71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AW71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AX71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AY71" t="s">
+        <v>153</v>
+      </c>
+      <c r="AZ71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BA71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BB71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BC71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BD71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BE71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BF71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BG71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BH71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BI71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BJ71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BK71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BL71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BM71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BN71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BO71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BQ71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BR71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BS71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BT71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BU71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BV71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BW71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BX71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BY71" t="s">
+        <v>153</v>
+      </c>
+      <c r="BZ71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CA71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CB71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CD71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CG71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CH71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CL71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CM71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CN71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CO71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CP71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CQ71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CR71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CS71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CT71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CU71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CV71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CW71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CX71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CY71" t="s">
+        <v>153</v>
+      </c>
+      <c r="CZ71" t="s">
+        <v>153</v>
+      </c>
+      <c r="DA71" t="s">
+        <v>153</v>
+      </c>
+      <c r="DB71" t="s">
+        <v>153</v>
+      </c>
+      <c r="DC71" t="s">
+        <v>153</v>
+      </c>
+      <c r="DD71" t="s">
+        <v>153</v>
+      </c>
+      <c r="DE71" t="s">
+        <v>153</v>
+      </c>
+      <c r="DF71" t="s">
+        <v>153</v>
+      </c>
+      <c r="DG71" t="s">
+        <v>153</v>
+      </c>
+      <c r="DH71" t="s">
+        <v>153</v>
+      </c>
+      <c r="DI71" t="s">
+        <v>153</v>
+      </c>
+      <c r="DJ71" t="s">
+        <v>153</v>
+      </c>
+      <c r="DK71" t="s">
+        <v>153</v>
+      </c>
+      <c r="DL71" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="73" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>1028</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="167">
     <mergeCell ref="B1:DI1"/>
     <mergeCell ref="A1:A7"/>
     <mergeCell ref="B2:O2"/>
     <mergeCell ref="P2:U2"/>
     <mergeCell ref="V2:AO2"/>
     <mergeCell ref="AP2:BH2"/>
     <mergeCell ref="BI2:BO2"/>
     <mergeCell ref="BP2:BS2"/>
     <mergeCell ref="BT2:CE2"/>
     <mergeCell ref="CF2:CJ2"/>
     <mergeCell ref="CK2:DC2"/>
     <mergeCell ref="DD2:DI2"/>
     <mergeCell ref="DJ1:DJ7"/>
     <mergeCell ref="DK1:DK7"/>
     <mergeCell ref="DL1:DL7"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="L3:O3"/>
     <mergeCell ref="P3:Q3"/>
     <mergeCell ref="R3:S3"/>
@@ -26932,54 +27330,54 @@
     <mergeCell ref="BI5:BI7"/>
     <mergeCell ref="BJ5:BJ7"/>
     <mergeCell ref="BK5:BK7"/>
     <mergeCell ref="BL5:BL7"/>
     <mergeCell ref="BM5:BM7"/>
     <mergeCell ref="BN5:BN7"/>
     <mergeCell ref="CQ5:CQ7"/>
     <mergeCell ref="CR5:CR7"/>
     <mergeCell ref="CS5:CS7"/>
     <mergeCell ref="CT5:CT7"/>
     <mergeCell ref="CV5:CV7"/>
     <mergeCell ref="CW5:CW7"/>
     <mergeCell ref="CX5:CX7"/>
     <mergeCell ref="DC5:DC7"/>
     <mergeCell ref="W6:W7"/>
     <mergeCell ref="X6:X7"/>
     <mergeCell ref="Y6:Y7"/>
     <mergeCell ref="AD6:AD7"/>
     <mergeCell ref="AE6:AE7"/>
     <mergeCell ref="CY6:CY7"/>
     <mergeCell ref="CZ6:CZ7"/>
     <mergeCell ref="DA6:DA7"/>
     <mergeCell ref="DB6:DB7"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="DJ22" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="DJ60" r:id="rId4"/>
+    <hyperlink ref="DJ23" r:id="rId1"/>
+    <hyperlink ref="DJ59" r:id="rId2"/>
+    <hyperlink ref="DJ60" r:id="rId3"/>
+    <hyperlink ref="DJ61" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>calcul_revenus_imposables</vt:lpstr>
     </vt:vector>