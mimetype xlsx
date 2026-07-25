--- v0 (2026-05-29)
+++ v1 (2026-07-25)
@@ -8,80 +8,92 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="smic_b_mensuel" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="620" uniqueCount="497">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="625" uniqueCount="501">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Smic brut mensuel</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>1 867,02 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 22 mai 2026 relatif au relèvement du salaire minimum de croissance</t>
+  </si>
+  <si>
+    <t>2026-05-24</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>1 823,03 €</t>
   </si>
   <si>
     <t>Décret n° 2025-1228 du 17/12/2025 portant relèvement du salaire minimum de croissance</t>
   </si>
   <si>
     <t>2025-12-18</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>01/11/2024</t>
   </si>
   <si>
     <t>1 801,8 €</t>
   </si>
   <si>
     <t>Décret n° 2024-951 23/10/2024</t>
   </si>
   <si>
     <t>2024-10-24</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>1 766,92 €</t>
   </si>
   <si>
     <t>Décret du 20/12/2023</t>
   </si>
   <si>
     <t>2023-12-21</t>
   </si>
@@ -1881,56 +1893,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053042520" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000050392683" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000048604684" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047495817" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046780043" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046113517" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000045602317" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044546647" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044126026" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2020/12/16/2020-1598/jo/texte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2019/12/18/MTRX1933646D/jo/texte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2018/12/19/2018-1173/jo/texte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000036240563" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2016/12/22/2016-1818/jo/texte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2015/12/17/2015-1688/jo/texte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2014/12/22/2014-1569/jo/texte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2013/12/19/2013-1190/jo/texte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2013/2/7/2013-123/jo/texte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2012/6/28/2012-828/jo/texte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2011/12/22/2011-1926/jo/texte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2010/12/17/2010-1584/jo/texte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2009/12/17/2009-1584/jo/texte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2009/6/24/2009-800/jo/texte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2008/6/27/2008-617/jo/texte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2007/6/28/2007-1052/jo/texte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2006/6/29/2006-751/jo/texte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2005/6/29/2005-719/jo/texte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2004/7/1/2004-633/jo/texte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2003/6/27/2003-564/jo/texte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2002/6/25/2002-941/jo/texte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000589597&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000589597&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000752386&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000210835" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000572164&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000199851&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000171924&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000735880&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000366108" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000529356" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000540270" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000720578&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000349212&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000332280&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000693583&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000882431" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000517392" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000689002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000885169&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000520230" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000327883" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000877238" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000336741&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000519673" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000879729&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000499425&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000693898" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054126589" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053042520" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000050392683" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000048604684" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047495817" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046780043" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046113517" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000045602317" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044546647" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044126026" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2020/12/16/2020-1598/jo/texte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2019/12/18/MTRX1933646D/jo/texte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2018/12/19/2018-1173/jo/texte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000036240563" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2016/12/22/2016-1818/jo/texte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2015/12/17/2015-1688/jo/texte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2014/12/22/2014-1569/jo/texte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2013/12/19/2013-1190/jo/texte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2013/2/7/2013-123/jo/texte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2012/6/28/2012-828/jo/texte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2011/12/22/2011-1926/jo/texte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2010/12/17/2010-1584/jo/texte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2009/12/17/2009-1584/jo/texte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2009/6/24/2009-800/jo/texte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2008/6/27/2008-617/jo/texte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2007/6/28/2007-1052/jo/texte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2006/6/29/2006-751/jo/texte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2005/6/29/2005-719/jo/texte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2004/7/1/2004-633/jo/texte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2003/6/27/2003-564/jo/texte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2002/6/25/2002-941/jo/texte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000589597&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000589597&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000752386&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000210835" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000572164&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000199851&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000171924&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000735880&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000366108" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000529356" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000540270" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000720578&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000349212&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000332280&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000693583&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000882431" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000517392" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000689002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000885169&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000520230" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000327883" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000877238" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000336741&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000519673" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000879729&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000499425&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000693898" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E124"/>
+  <dimension ref="A1:E125"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
@@ -2008,119 +2020,119 @@
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>46</v>
@@ -2470,85 +2482,85 @@
       </c>
       <c r="C33" t="s">
         <v>128</v>
       </c>
       <c r="D33" t="s">
         <v>129</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>130</v>
       </c>
       <c r="B34" t="s">
         <v>131</v>
       </c>
       <c r="C34" t="s">
         <v>132</v>
       </c>
       <c r="D34" t="s">
         <v>133</v>
       </c>
       <c r="E34" t="s">
-        <v>134</v>
+        <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>134</v>
+      </c>
+      <c r="B35" t="s">
         <v>135</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>136</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="E35" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B36" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C36" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D36" t="s">
+        <v>137</v>
+      </c>
+      <c r="E36" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>142</v>
       </c>
       <c r="B37" t="s">
         <v>143</v>
       </c>
       <c r="C37" t="s">
         <v>144</v>
       </c>
       <c r="D37" t="s">
         <v>145</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>146</v>
       </c>
       <c r="B38" t="s">
         <v>147</v>
@@ -2623,68 +2635,68 @@
       </c>
       <c r="C42" t="s">
         <v>164</v>
       </c>
       <c r="D42" t="s">
         <v>165</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>166</v>
       </c>
       <c r="B43" t="s">
         <v>167</v>
       </c>
       <c r="C43" t="s">
         <v>168</v>
       </c>
       <c r="D43" t="s">
         <v>169</v>
       </c>
       <c r="E43" t="s">
-        <v>170</v>
+        <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
+        <v>170</v>
+      </c>
+      <c r="B44" t="s">
         <v>171</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>172</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>173</v>
       </c>
-      <c r="D44" t="s">
+      <c r="E44" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>175</v>
       </c>
       <c r="B45" t="s">
         <v>176</v>
       </c>
       <c r="C45" t="s">
         <v>177</v>
       </c>
       <c r="D45" t="s">
         <v>178</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>179</v>
       </c>
       <c r="B46" t="s">
         <v>180</v>
@@ -2923,71 +2935,71 @@
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>235</v>
       </c>
       <c r="B60" t="s">
         <v>236</v>
       </c>
       <c r="C60" t="s">
         <v>237</v>
       </c>
       <c r="D60" t="s">
         <v>238</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>239</v>
       </c>
       <c r="B61" t="s">
         <v>240</v>
       </c>
       <c r="C61" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="D61" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
+        <v>243</v>
+      </c>
+      <c r="B62" t="s">
+        <v>244</v>
+      </c>
+      <c r="C62" t="s">
         <v>241</v>
       </c>
-      <c r="B62" t="s">
+      <c r="D62" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>245</v>
       </c>
       <c r="B63" t="s">
         <v>246</v>
       </c>
       <c r="C63" t="s">
         <v>247</v>
       </c>
       <c r="D63" t="s">
         <v>248</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>249</v>
@@ -3116,68 +3128,68 @@
       </c>
       <c r="C71" t="s">
         <v>279</v>
       </c>
       <c r="D71" t="s">
         <v>280</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>281</v>
       </c>
       <c r="B72" t="s">
         <v>282</v>
       </c>
       <c r="C72" t="s">
         <v>283</v>
       </c>
       <c r="D72" t="s">
         <v>284</v>
       </c>
       <c r="E72" t="s">
-        <v>285</v>
+        <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>285</v>
+      </c>
+      <c r="B73" t="s">
         <v>286</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
         <v>287</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>288</v>
       </c>
-      <c r="D73" t="s">
+      <c r="E73" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>290</v>
       </c>
       <c r="B74" t="s">
         <v>291</v>
       </c>
       <c r="C74" t="s">
         <v>292</v>
       </c>
       <c r="D74" t="s">
         <v>293</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>294</v>
       </c>
       <c r="B75" t="s">
         <v>295</v>
@@ -3592,85 +3604,85 @@
       </c>
       <c r="C99" t="s">
         <v>392</v>
       </c>
       <c r="D99" t="s">
         <v>393</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>394</v>
       </c>
       <c r="B100" t="s">
         <v>395</v>
       </c>
       <c r="C100" t="s">
         <v>396</v>
       </c>
       <c r="D100" t="s">
         <v>397</v>
       </c>
       <c r="E100" t="s">
-        <v>398</v>
+        <v>9</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
+        <v>398</v>
+      </c>
+      <c r="B101" t="s">
         <v>399</v>
       </c>
-      <c r="B101" t="s">
+      <c r="C101" t="s">
         <v>400</v>
       </c>
-      <c r="C101" t="s">
+      <c r="D101" t="s">
         <v>401</v>
       </c>
-      <c r="D101" t="s">
+      <c r="E101" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>403</v>
+      </c>
+      <c r="B102" t="s">
         <v>404</v>
       </c>
-      <c r="B102" t="s">
+      <c r="C102" t="s">
         <v>405</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>406</v>
       </c>
-      <c r="D102" t="s">
+      <c r="E102" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
         <v>408</v>
       </c>
       <c r="B103" t="s">
         <v>409</v>
       </c>
       <c r="C103" t="s">
         <v>410</v>
       </c>
       <c r="D103" t="s">
         <v>411</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
         <v>412</v>
       </c>
       <c r="B104" t="s">
         <v>413</v>
@@ -3949,163 +3961,181 @@
       </c>
       <c r="C120" t="s">
         <v>478</v>
       </c>
       <c r="D120" t="s">
         <v>479</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
         <v>480</v>
       </c>
       <c r="B121" t="s">
         <v>481</v>
       </c>
       <c r="C121" t="s">
         <v>482</v>
       </c>
       <c r="D121" t="s">
         <v>483</v>
       </c>
       <c r="E121" t="s">
-        <v>484</v>
+        <v>9</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
+        <v>484</v>
+      </c>
+      <c r="B122" t="s">
         <v>485</v>
       </c>
-      <c r="B122" t="s">
+      <c r="C122" t="s">
         <v>486</v>
       </c>
-      <c r="C122" t="s">
+      <c r="D122" t="s">
         <v>487</v>
       </c>
-      <c r="D122" t="s">
+      <c r="E122" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
         <v>489</v>
       </c>
       <c r="B123" t="s">
         <v>490</v>
       </c>
       <c r="C123" t="s">
         <v>491</v>
       </c>
       <c r="D123" t="s">
         <v>492</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
         <v>493</v>
       </c>
       <c r="B124" t="s">
         <v>494</v>
       </c>
       <c r="C124" t="s">
         <v>495</v>
       </c>
       <c r="D124" t="s">
         <v>496</v>
       </c>
       <c r="E124" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>497</v>
+      </c>
+      <c r="B125" t="s">
+        <v>498</v>
+      </c>
+      <c r="C125" t="s">
+        <v>499</v>
+      </c>
+      <c r="D125" t="s">
+        <v>500</v>
+      </c>
+      <c r="E125" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId1"/>
     <hyperlink ref="C3" r:id="rId2"/>
     <hyperlink ref="C4" r:id="rId3"/>
     <hyperlink ref="C5" r:id="rId4"/>
     <hyperlink ref="C6" r:id="rId5"/>
     <hyperlink ref="C7" r:id="rId6"/>
     <hyperlink ref="C8" r:id="rId7"/>
     <hyperlink ref="C9" r:id="rId8"/>
     <hyperlink ref="C10" r:id="rId9"/>
     <hyperlink ref="C11" r:id="rId10"/>
     <hyperlink ref="C12" r:id="rId11"/>
     <hyperlink ref="C13" r:id="rId12"/>
     <hyperlink ref="C14" r:id="rId13"/>
     <hyperlink ref="C15" r:id="rId14"/>
     <hyperlink ref="C16" r:id="rId15"/>
     <hyperlink ref="C17" r:id="rId16"/>
     <hyperlink ref="C18" r:id="rId17"/>
     <hyperlink ref="C19" r:id="rId18"/>
     <hyperlink ref="C20" r:id="rId19"/>
     <hyperlink ref="C21" r:id="rId20"/>
-    <hyperlink ref="C23" r:id="rId21"/>
+    <hyperlink ref="C22" r:id="rId21"/>
     <hyperlink ref="C24" r:id="rId22"/>
     <hyperlink ref="C25" r:id="rId23"/>
     <hyperlink ref="C26" r:id="rId24"/>
-    <hyperlink ref="C28" r:id="rId25"/>
+    <hyperlink ref="C27" r:id="rId25"/>
     <hyperlink ref="C29" r:id="rId26"/>
     <hyperlink ref="C30" r:id="rId27"/>
     <hyperlink ref="C31" r:id="rId28"/>
     <hyperlink ref="C32" r:id="rId29"/>
     <hyperlink ref="C33" r:id="rId30"/>
     <hyperlink ref="C34" r:id="rId31"/>
     <hyperlink ref="C35" r:id="rId32"/>
     <hyperlink ref="C36" r:id="rId33"/>
     <hyperlink ref="C37" r:id="rId34"/>
     <hyperlink ref="C38" r:id="rId35"/>
     <hyperlink ref="C39" r:id="rId36"/>
     <hyperlink ref="C40" r:id="rId37"/>
-    <hyperlink ref="C42" r:id="rId38"/>
+    <hyperlink ref="C41" r:id="rId38"/>
     <hyperlink ref="C43" r:id="rId39"/>
     <hyperlink ref="C44" r:id="rId40"/>
     <hyperlink ref="C45" r:id="rId41"/>
-    <hyperlink ref="C47" r:id="rId42"/>
-[...6 lines deleted...]
-    <hyperlink ref="C63" r:id="rId49"/>
+    <hyperlink ref="C46" r:id="rId42"/>
+    <hyperlink ref="C48" r:id="rId43"/>
+    <hyperlink ref="C50" r:id="rId44"/>
+    <hyperlink ref="C52" r:id="rId45"/>
+    <hyperlink ref="C54" r:id="rId46"/>
+    <hyperlink ref="C56" r:id="rId47"/>
+    <hyperlink ref="C58" r:id="rId48"/>
+    <hyperlink ref="C60" r:id="rId49"/>
     <hyperlink ref="C64" r:id="rId50"/>
-    <hyperlink ref="C67" r:id="rId51"/>
-    <hyperlink ref="C69" r:id="rId52"/>
+    <hyperlink ref="C65" r:id="rId51"/>
+    <hyperlink ref="C68" r:id="rId52"/>
     <hyperlink ref="C70" r:id="rId53"/>
     <hyperlink ref="C71" r:id="rId54"/>
-    <hyperlink ref="C73" r:id="rId55"/>
-[...1 lines deleted...]
-    <hyperlink ref="C124" r:id="rId57"/>
+    <hyperlink ref="C72" r:id="rId55"/>
+    <hyperlink ref="C74" r:id="rId56"/>
+    <hyperlink ref="C85" r:id="rId57"/>
+    <hyperlink ref="C125" r:id="rId58"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>smic_b_mensuel</vt:lpstr>
     </vt:vector>