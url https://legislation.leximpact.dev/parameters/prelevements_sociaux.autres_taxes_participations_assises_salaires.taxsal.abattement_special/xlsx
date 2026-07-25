--- v0 (2026-05-30)
+++ v1 (2026-07-25)
@@ -8,77 +8,86 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="abattement_special" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="53">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Abattement spécial</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>24 256 €</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-562 du 29/06/2026, art. 2; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054341109 | Article 1679-A du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051764500/2026-07-15</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>24 041 €</t>
   </si>
   <si>
     <t>Décret n° 2025-547 du 17/06/2025, art. 2; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000051754167 | Article 1679-A du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051764500/2025-06-19</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>23 616 €</t>
   </si>
   <si>
     <t>Décret n° 2024-496 du 30/05/2024, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000049629765 | Article 1679-A du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000042160214</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>22 535 €</t>
   </si>
   <si>
     <t>Décret n° 2023-422 du 31/05/2023, art. 1</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>21 381 €</t>
   </si>
@@ -545,51 +554,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047618675" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000045757192" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043641803" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFARTI000042143210" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000038559371" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000037090902" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E19"/>
+  <dimension ref="A1:E20"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
@@ -715,220 +724,237 @@
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>31</v>
       </c>
       <c r="C10" t="s">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
         <v>8</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>8</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>8</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C16" t="s">
         <v>8</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
         <v>8</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C18" t="s">
         <v>8</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C4" r:id="rId1"/>
-[...4 lines deleted...]
-    <hyperlink ref="C9" r:id="rId6"/>
+    <hyperlink ref="C5" r:id="rId1"/>
+    <hyperlink ref="C6" r:id="rId2"/>
+    <hyperlink ref="C7" r:id="rId3"/>
+    <hyperlink ref="C8" r:id="rId4"/>
+    <hyperlink ref="C9" r:id="rId5"/>
+    <hyperlink ref="C10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>abattement_special</vt:lpstr>
     </vt:vector>