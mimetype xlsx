--- v0 (2026-05-30)
+++ v1 (2026-07-25)
@@ -8,110 +8,125 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="taux_maj" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="474" uniqueCount="186">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="191">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Taxes sur les salaires : taux majorés (France métropolitaine seulement)</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Tranche 0</t>
   </si>
   <si>
     <t>Tranche 1</t>
   </si>
   <si>
     <t>Tranche 2</t>
   </si>
   <si>
     <t>Tranche 3</t>
   </si>
   <si>
     <t>Seuil</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>0 €</t>
+  </si>
+  <si>
+    <t>0 %</t>
+  </si>
+  <si>
+    <t>9 229 €</t>
+  </si>
+  <si>
+    <t>4,25 %</t>
+  </si>
+  <si>
+    <t>18 423 €</t>
+  </si>
+  <si>
+    <t>9,35 %</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Décret n° 2026-562 du 29/06/2026, art. 2; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054341109 | Article 231 du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047622885</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t>0 €</t>
-[...4 lines deleted...]
-  <si>
     <t>9 147 €</t>
   </si>
   <si>
-    <t>4,25 %</t>
-[...1 lines deleted...]
-  <si>
     <t>18 259 €</t>
   </si>
   <si>
-    <t>9,35 %</t>
-[...5 lines deleted...]
-    <t>Décret n° 2025-547 du 17/06/2025, art. 2; https://www.legifrance.gouv.fr/jorf/id/JORFARTI000051754167 | Article 231 du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047622885</t>
+    <t>Décret n° 2025-547 du 17/06/2025, art. 2; https://www.legifrance.gouv.fr/jorf/id/JORFARTI000051754167 | Article 231 du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047622885; 8.50% - 4.25% = 0.0425 ; 13.60% - 4.25% = 0.0935</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>8 985 €</t>
   </si>
   <si>
     <t>17 936 €</t>
   </si>
   <si>
     <t>Décret n° 2024-496 du 30/05/2024, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000049629765 | Article 231 du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047622885</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>8 573 €</t>
   </si>
   <si>
     <t>17 114 €</t>
   </si>
@@ -960,51 +975,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047618675" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000045757192" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000043641803" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000220595" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000762233" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000209044" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000569621" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000742825" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006318839&amp;cidTexte=JORFTEXT000000509319" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000886458" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L43"/>
+  <dimension ref="A1:L44"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1" t="s">
         <v>2</v>
       </c>
@@ -1077,89 +1092,89 @@
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
       <c r="I4" t="s">
         <v>18</v>
       </c>
       <c r="J4" t="s">
         <v>19</v>
       </c>
       <c r="K4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="L4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s">
         <v>17</v>
       </c>
       <c r="H5" t="s">
         <v>18</v>
       </c>
       <c r="I5" t="s">
         <v>18</v>
       </c>
       <c r="J5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K5" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="L5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
         <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
       <c r="G6" t="s">
@@ -1232,784 +1247,784 @@
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="H8" t="s">
         <v>18</v>
       </c>
       <c r="I8" t="s">
         <v>18</v>
       </c>
       <c r="J8" t="s">
         <v>38</v>
       </c>
       <c r="K8" t="s">
         <v>39</v>
       </c>
       <c r="L8" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" t="s">
+        <v>15</v>
+      </c>
+      <c r="F9" t="s">
         <v>42</v>
       </c>
-      <c r="E9" t="s">
-[...2 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" t="s">
+        <v>18</v>
+      </c>
+      <c r="I9" t="s">
+        <v>18</v>
+      </c>
+      <c r="J9" t="s">
         <v>43</v>
       </c>
-      <c r="G9" t="s">
-[...8 lines deleted...]
-      <c r="J9" t="s">
+      <c r="K9" t="s">
         <v>44</v>
       </c>
-      <c r="K9" t="s">
+      <c r="L9" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>13</v>
       </c>
       <c r="D10" t="s">
         <v>47</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>48</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" t="s">
         <v>18</v>
       </c>
       <c r="J10" t="s">
         <v>49</v>
       </c>
       <c r="K10" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="L10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>12</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="H11" t="s">
         <v>18</v>
       </c>
       <c r="I11" t="s">
         <v>18</v>
       </c>
       <c r="J11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K11" t="s">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="L11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
         <v>13</v>
       </c>
       <c r="D12" t="s">
         <v>56</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
       <c r="G12" t="s">
         <v>17</v>
       </c>
       <c r="H12" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" t="s">
+        <v>18</v>
+      </c>
+      <c r="J12" t="s">
         <v>58</v>
       </c>
-      <c r="I12" t="s">
+      <c r="K12" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="L12" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
+        <v>61</v>
+      </c>
+      <c r="E13" t="s">
+        <v>15</v>
+      </c>
+      <c r="F13" t="s">
         <v>62</v>
       </c>
-      <c r="E13" t="s">
-[...2 lines deleted...]
-      <c r="F13" t="s">
+      <c r="G13" t="s">
+        <v>17</v>
+      </c>
+      <c r="H13" t="s">
         <v>63</v>
       </c>
-      <c r="G13" t="s">
-[...2 lines deleted...]
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="J13" t="s">
         <v>65</v>
       </c>
       <c r="K13" t="s">
         <v>18</v>
       </c>
       <c r="L13" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>66</v>
       </c>
       <c r="B14" t="s">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>13</v>
       </c>
       <c r="D14" t="s">
         <v>67</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>68</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14" t="s">
         <v>69</v>
       </c>
       <c r="I14" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="J14" t="s">
         <v>70</v>
       </c>
       <c r="K14" t="s">
-        <v>71</v>
+        <v>18</v>
       </c>
       <c r="L14" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>12</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
+        <v>72</v>
+      </c>
+      <c r="E15" t="s">
+        <v>15</v>
+      </c>
+      <c r="F15" t="s">
         <v>73</v>
       </c>
-      <c r="E15" t="s">
-[...2 lines deleted...]
-      <c r="F15" t="s">
+      <c r="G15" t="s">
+        <v>17</v>
+      </c>
+      <c r="H15" t="s">
         <v>74</v>
       </c>
-      <c r="G15" t="s">
-[...2 lines deleted...]
-      <c r="H15" t="s">
+      <c r="I15" t="s">
+        <v>64</v>
+      </c>
+      <c r="J15" t="s">
         <v>75</v>
       </c>
-      <c r="I15" t="s">
-[...2 lines deleted...]
-      <c r="J15" t="s">
+      <c r="K15" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="L15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>77</v>
       </c>
       <c r="B16" t="s">
         <v>12</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>78</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>79</v>
       </c>
       <c r="G16" t="s">
         <v>17</v>
       </c>
       <c r="H16" t="s">
         <v>80</v>
       </c>
       <c r="I16" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="J16" t="s">
         <v>81</v>
       </c>
       <c r="K16" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="L16" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B17" t="s">
         <v>12</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="H17" t="s">
-        <v>18</v>
+        <v>85</v>
       </c>
       <c r="I17" t="s">
-        <v>18</v>
+        <v>64</v>
       </c>
       <c r="J17" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="K17" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="L17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="H18" t="s">
         <v>18</v>
       </c>
       <c r="I18" t="s">
         <v>18</v>
       </c>
       <c r="J18" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K18" t="s">
         <v>18</v>
       </c>
       <c r="L18" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B19" t="s">
         <v>12</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="H19" t="s">
         <v>18</v>
       </c>
       <c r="I19" t="s">
         <v>18</v>
       </c>
       <c r="J19" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K19" t="s">
         <v>18</v>
       </c>
       <c r="L19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B20" t="s">
         <v>12</v>
       </c>
       <c r="C20" t="s">
         <v>13</v>
       </c>
       <c r="D20" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="H20" t="s">
         <v>18</v>
       </c>
       <c r="I20" t="s">
         <v>18</v>
       </c>
       <c r="J20" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K20" t="s">
         <v>18</v>
       </c>
       <c r="L20" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B21" t="s">
         <v>12</v>
       </c>
       <c r="C21" t="s">
         <v>13</v>
       </c>
       <c r="D21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="G21" t="s">
         <v>17</v>
       </c>
       <c r="H21" t="s">
         <v>18</v>
       </c>
       <c r="I21" t="s">
         <v>18</v>
       </c>
       <c r="J21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K21" t="s">
         <v>18</v>
       </c>
       <c r="L21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22" t="s">
         <v>12</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
       <c r="D22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G22" t="s">
         <v>17</v>
       </c>
       <c r="H22" t="s">
         <v>18</v>
       </c>
       <c r="I22" t="s">
         <v>18</v>
       </c>
       <c r="J22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="K22" t="s">
         <v>18</v>
       </c>
       <c r="L22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23" t="s">
         <v>13</v>
       </c>
       <c r="D23" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="H23" t="s">
         <v>18</v>
       </c>
       <c r="I23" t="s">
         <v>18</v>
       </c>
       <c r="J23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="K23" t="s">
         <v>18</v>
       </c>
       <c r="L23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B24" t="s">
         <v>12</v>
       </c>
       <c r="C24" t="s">
         <v>13</v>
       </c>
       <c r="D24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
       </c>
       <c r="H24" t="s">
         <v>18</v>
       </c>
       <c r="I24" t="s">
         <v>18</v>
       </c>
       <c r="J24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K24" t="s">
         <v>18</v>
       </c>
       <c r="L24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25" t="s">
         <v>12</v>
       </c>
       <c r="C25" t="s">
         <v>13</v>
       </c>
       <c r="D25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G25" t="s">
         <v>17</v>
       </c>
       <c r="H25" t="s">
         <v>18</v>
       </c>
       <c r="I25" t="s">
         <v>18</v>
       </c>
       <c r="J25" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K25" t="s">
         <v>18</v>
       </c>
       <c r="L25" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B26" t="s">
         <v>12</v>
       </c>
       <c r="C26" t="s">
         <v>13</v>
       </c>
       <c r="D26" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G26" t="s">
         <v>17</v>
       </c>
       <c r="H26" t="s">
         <v>18</v>
       </c>
       <c r="I26" t="s">
         <v>18</v>
       </c>
       <c r="J26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="K26" t="s">
         <v>18</v>
       </c>
       <c r="L26" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B27" t="s">
-        <v>122</v>
+        <v>12</v>
       </c>
       <c r="C27" t="s">
         <v>13</v>
       </c>
       <c r="D27" t="s">
         <v>123</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>124</v>
       </c>
       <c r="G27" t="s">
         <v>17</v>
       </c>
       <c r="H27" t="s">
         <v>18</v>
       </c>
       <c r="I27" t="s">
         <v>18</v>
       </c>
       <c r="J27" t="s">
         <v>125</v>
       </c>
       <c r="K27" t="s">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="L27" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>126</v>
+      </c>
+      <c r="B28" t="s">
         <v>127</v>
       </c>
-      <c r="B28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D28" t="s">
         <v>128</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>129</v>
       </c>
       <c r="G28" t="s">
         <v>17</v>
       </c>
       <c r="H28" t="s">
         <v>18</v>
       </c>
       <c r="I28" t="s">
         <v>18</v>
       </c>
       <c r="J28" t="s">
         <v>130</v>
       </c>
       <c r="K28" t="s">
         <v>131</v>
       </c>
@@ -2141,426 +2156,464 @@
       <c r="C32" t="s">
         <v>18</v>
       </c>
       <c r="D32" t="s">
         <v>148</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>149</v>
       </c>
       <c r="G32" t="s">
         <v>17</v>
       </c>
       <c r="H32" t="s">
         <v>18</v>
       </c>
       <c r="I32" t="s">
         <v>18</v>
       </c>
       <c r="J32" t="s">
         <v>150</v>
       </c>
       <c r="K32" t="s">
-        <v>18</v>
+        <v>151</v>
       </c>
       <c r="L32" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B33" t="s">
         <v>18</v>
       </c>
       <c r="C33" t="s">
         <v>18</v>
       </c>
       <c r="D33" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33" t="s">
         <v>18</v>
       </c>
       <c r="I33" t="s">
         <v>18</v>
       </c>
       <c r="J33" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="K33" t="s">
-        <v>155</v>
+        <v>18</v>
       </c>
       <c r="L33" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>156</v>
       </c>
       <c r="B34" t="s">
         <v>18</v>
       </c>
       <c r="C34" t="s">
         <v>18</v>
       </c>
       <c r="D34" t="s">
         <v>157</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
       <c r="F34" t="s">
         <v>158</v>
       </c>
       <c r="G34" t="s">
         <v>17</v>
       </c>
       <c r="H34" t="s">
         <v>18</v>
       </c>
       <c r="I34" t="s">
         <v>18</v>
       </c>
       <c r="J34" t="s">
         <v>159</v>
       </c>
       <c r="K34" t="s">
-        <v>18</v>
+        <v>160</v>
       </c>
       <c r="L34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B35" t="s">
         <v>18</v>
       </c>
       <c r="C35" t="s">
         <v>18</v>
       </c>
       <c r="D35" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="G35" t="s">
         <v>17</v>
       </c>
       <c r="H35" t="s">
         <v>18</v>
       </c>
       <c r="I35" t="s">
         <v>18</v>
       </c>
       <c r="J35" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="K35" t="s">
         <v>18</v>
       </c>
       <c r="L35" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B36" t="s">
         <v>18</v>
       </c>
       <c r="C36" t="s">
         <v>18</v>
       </c>
       <c r="D36" t="s">
+        <v>166</v>
+      </c>
+      <c r="E36" t="s">
+        <v>15</v>
+      </c>
+      <c r="F36" t="s">
+        <v>167</v>
+      </c>
+      <c r="G36" t="s">
+        <v>17</v>
+      </c>
+      <c r="H36" t="s">
+        <v>18</v>
+      </c>
+      <c r="I36" t="s">
+        <v>18</v>
+      </c>
+      <c r="J36" t="s">
         <v>164</v>
-      </c>
-[...16 lines deleted...]
-        <v>159</v>
       </c>
       <c r="K36" t="s">
         <v>18</v>
       </c>
       <c r="L36" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="37" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B37" t="s">
         <v>18</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="G37" t="s">
         <v>17</v>
       </c>
       <c r="H37" t="s">
         <v>18</v>
       </c>
       <c r="I37" t="s">
         <v>18</v>
       </c>
       <c r="J37" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="K37" t="s">
         <v>18</v>
       </c>
       <c r="L37" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="38" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B38" t="s">
         <v>18</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G38" t="s">
         <v>17</v>
       </c>
       <c r="H38" t="s">
         <v>18</v>
       </c>
       <c r="I38" t="s">
         <v>18</v>
       </c>
       <c r="J38" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="K38" t="s">
         <v>18</v>
       </c>
       <c r="L38" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B39" t="s">
         <v>18</v>
       </c>
       <c r="C39" t="s">
         <v>18</v>
       </c>
       <c r="D39" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="G39" t="s">
         <v>17</v>
       </c>
       <c r="H39" t="s">
         <v>18</v>
       </c>
       <c r="I39" t="s">
         <v>18</v>
       </c>
       <c r="J39" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="K39" t="s">
         <v>18</v>
       </c>
       <c r="L39" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B40" t="s">
         <v>18</v>
       </c>
       <c r="C40" t="s">
         <v>18</v>
       </c>
       <c r="D40" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G40" t="s">
         <v>17</v>
       </c>
       <c r="H40" t="s">
         <v>18</v>
       </c>
       <c r="I40" t="s">
         <v>18</v>
       </c>
       <c r="J40" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="K40" t="s">
-        <v>179</v>
+        <v>18</v>
       </c>
       <c r="L40" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="41" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>180</v>
       </c>
       <c r="B41" t="s">
         <v>18</v>
       </c>
       <c r="C41" t="s">
         <v>18</v>
       </c>
       <c r="D41" t="s">
         <v>181</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>182</v>
       </c>
       <c r="G41" t="s">
         <v>17</v>
       </c>
       <c r="H41" t="s">
         <v>18</v>
       </c>
       <c r="I41" t="s">
         <v>18</v>
       </c>
       <c r="J41" t="s">
         <v>183</v>
       </c>
       <c r="K41" t="s">
         <v>184</v>
       </c>
       <c r="L41" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="43" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A43" t="s">
+    <row r="42" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
         <v>185</v>
+      </c>
+      <c r="B42" t="s">
+        <v>18</v>
+      </c>
+      <c r="C42" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" t="s">
+        <v>186</v>
+      </c>
+      <c r="E42" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" t="s">
+        <v>187</v>
+      </c>
+      <c r="G42" t="s">
+        <v>17</v>
+      </c>
+      <c r="H42" t="s">
+        <v>18</v>
+      </c>
+      <c r="I42" t="s">
+        <v>18</v>
+      </c>
+      <c r="J42" t="s">
+        <v>188</v>
+      </c>
+      <c r="K42" t="s">
+        <v>189</v>
+      </c>
+      <c r="L42" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="44" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J1:J3"/>
     <mergeCell ref="K1:K3"/>
     <mergeCell ref="L1:L3"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="J6" r:id="rId1"/>
-[...8 lines deleted...]
-    <hyperlink ref="J40" r:id="rId10"/>
+    <hyperlink ref="J7" r:id="rId1"/>
+    <hyperlink ref="J8" r:id="rId2"/>
+    <hyperlink ref="J9" r:id="rId3"/>
+    <hyperlink ref="J28" r:id="rId4"/>
+    <hyperlink ref="J29" r:id="rId5"/>
+    <hyperlink ref="J30" r:id="rId6"/>
+    <hyperlink ref="J31" r:id="rId7"/>
+    <hyperlink ref="J32" r:id="rId8"/>
+    <hyperlink ref="J34" r:id="rId9"/>
+    <hyperlink ref="J41" r:id="rId10"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>taux_maj</vt:lpstr>
     </vt:vector>