--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="autres_taxes_participations_a…" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6694" uniqueCount="515">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6777" uniqueCount="521">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Taxes et participations</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Versement forfaitaire sur les salaires (1)</t>
   </si>
   <si>
     <t>Taxe sur les salaires</t>
   </si>
   <si>
     <t>Participation employeur à l'effort de construction (3)</t>
   </si>
   <si>
@@ -310,159 +310,177 @@
   <si>
     <t>Val de Marne</t>
   </si>
   <si>
     <t>Val d'Oise</t>
   </si>
   <si>
     <t>Lyon</t>
   </si>
   <si>
     <t>Marseille</t>
   </si>
   <si>
     <t>Toulouse</t>
   </si>
   <si>
     <t>Bourg-en-Bresse</t>
   </si>
   <si>
     <t>Seuil</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>0 €</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>4,25 %</t>
+  </si>
+  <si>
+    <t>0 %</t>
+  </si>
+  <si>
+    <t>9 229 €</t>
+  </si>
+  <si>
+    <t>18 423 €</t>
+  </si>
+  <si>
+    <t>9,35 %</t>
+  </si>
+  <si>
+    <t>2,55 %</t>
+  </si>
+  <si>
+    <t>2,95 %</t>
+  </si>
+  <si>
+    <t>1 200 €</t>
+  </si>
+  <si>
+    <t>2 040 €</t>
+  </si>
+  <si>
+    <t>75 %</t>
+  </si>
+  <si>
+    <t>24 256 €</t>
+  </si>
+  <si>
+    <t>0,45 %</t>
+  </si>
+  <si>
+    <t>5 000 %</t>
+  </si>
+  <si>
+    <t>0,1 %</t>
+  </si>
+  <si>
+    <t>0,5 %</t>
+  </si>
+  <si>
+    <t>1 %</t>
+  </si>
+  <si>
+    <t>0,68 %</t>
+  </si>
+  <si>
+    <t>0,44 %</t>
+  </si>
+  <si>
+    <t>0,4 %</t>
+  </si>
+  <si>
+    <t>0,2 %</t>
+  </si>
+  <si>
+    <t>0,05 %</t>
+  </si>
+  <si>
+    <t>0,6 %</t>
+  </si>
+  <si>
+    <t>52 %</t>
+  </si>
+  <si>
+    <t>0,55 %</t>
+  </si>
+  <si>
+    <t>1,75 %</t>
+  </si>
+  <si>
+    <t>3,2 %</t>
+  </si>
+  <si>
+    <t>2,01 %</t>
+  </si>
+  <si>
+    <t>1,85 %</t>
+  </si>
+  <si>
+    <t>2 %</t>
+  </si>
+  <si>
+    <t>0,8 %</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>0,016 %</t>
+  </si>
+  <si>
+    <t>50 %</t>
+  </si>
+  <si>
+    <t>1,5 %</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-562 du 29/06/2026, art. 2; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054341109 | Article 1679-A du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051764500/2026-07-15 | Article 231 du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047622885</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
     <t>01/01/2025</t>
   </si>
   <si>
-    <t>0 €</t>
-[...10 lines deleted...]
-  <si>
     <t>9 147 €</t>
   </si>
   <si>
     <t>18 259 €</t>
   </si>
   <si>
-    <t>9,35 %</t>
-[...16 lines deleted...]
-  <si>
     <t>24 041 €</t>
-  </si>
-[...67 lines deleted...]
-    <t>1,5 %</t>
   </si>
   <si>
     <t>Décret n° 2025-547 du 17/06/2025, art. 2; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000051754167 | Article 1679-A du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051764500/2025-06-19 | Décret n° 2025-547 du 17/06/2025, art. 2; https://www.legifrance.gouv.fr/jorf/id/JORFARTI000051754167 | Article 231 du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047622885; 8.50% - 4.25% = 0.0425 ; 13.60% - 4.25% = 0.0935</t>
   </si>
   <si>
     <t>01/02/2024</t>
   </si>
   <si>
     <t>8 985 €</t>
   </si>
   <si>
     <t>17 936 €</t>
   </si>
   <si>
     <t>23 616 €</t>
   </si>
   <si>
     <t>Loi n°2023-1322 du 29/12/2023 de finances pour 2024, article 139; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000048727493 | Art. L2531-4 du Code général des collectivités territoriales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048837031/2023-12-31/</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>Décret n° 2024-496 du 30/05/2024, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000049629765 | Article 1679-A du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000042160214 | Article 231 du CGI; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047622885</t>
   </si>
@@ -2162,51 +2180,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047618675" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000045757192" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000762233" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000209044" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000569621" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006391169/1996-02-24/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000724129" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006318658&amp;cidTexte=JORFTEXT000000178406" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006339578&amp;cidTexte=JORFTEXT000000353814" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006840531&amp;cidTexte=JORFTEXT000000355163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000317544" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000687467" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000695977&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000687666" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006756031&amp;cidTexte=JORFTEXT000000504194" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agirc-arrco.fr/wp-content/uploads/2021/11/CCN_14mars1947-1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CE86"/>
+  <dimension ref="A1:CE87"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -3113,128 +3131,128 @@
       <c r="BV6" t="s">
         <v>133</v>
       </c>
       <c r="BW6" t="s">
         <v>102</v>
       </c>
       <c r="BX6" t="s">
         <v>102</v>
       </c>
       <c r="BY6" t="s">
         <v>102</v>
       </c>
       <c r="BZ6" t="s">
         <v>134</v>
       </c>
       <c r="CA6" t="s">
         <v>135</v>
       </c>
       <c r="CB6" t="s">
         <v>136</v>
       </c>
       <c r="CC6" t="s">
         <v>137</v>
       </c>
       <c r="CD6" t="s">
-        <v>102</v>
+        <v>138</v>
       </c>
       <c r="CE6" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="7" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B7" t="s">
         <v>101</v>
       </c>
       <c r="C7" t="s">
         <v>102</v>
       </c>
       <c r="D7" t="s">
         <v>102</v>
       </c>
       <c r="E7" t="s">
         <v>102</v>
       </c>
       <c r="F7" t="s">
         <v>102</v>
       </c>
       <c r="G7" t="s">
         <v>102</v>
       </c>
       <c r="H7" t="s">
         <v>102</v>
       </c>
       <c r="I7" t="s">
         <v>102</v>
       </c>
       <c r="J7" t="s">
         <v>103</v>
       </c>
       <c r="K7" t="s">
         <v>101</v>
       </c>
       <c r="L7" t="s">
         <v>104</v>
       </c>
       <c r="M7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="N7" t="s">
         <v>103</v>
       </c>
       <c r="O7" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P7" t="s">
         <v>107</v>
       </c>
       <c r="Q7" t="s">
         <v>102</v>
       </c>
       <c r="R7" t="s">
         <v>102</v>
       </c>
       <c r="S7" t="s">
         <v>108</v>
       </c>
       <c r="T7" t="s">
         <v>109</v>
       </c>
       <c r="U7" t="s">
         <v>110</v>
       </c>
       <c r="V7" t="s">
         <v>111</v>
       </c>
       <c r="W7" t="s">
         <v>112</v>
       </c>
       <c r="X7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="Y7" t="s">
         <v>102</v>
       </c>
       <c r="Z7" t="s">
         <v>102</v>
       </c>
       <c r="AA7" t="s">
         <v>114</v>
       </c>
       <c r="AB7" t="s">
         <v>115</v>
       </c>
       <c r="AC7" t="s">
         <v>116</v>
       </c>
       <c r="AD7" t="s">
         <v>117</v>
       </c>
       <c r="AE7" t="s">
         <v>102</v>
       </c>
       <c r="AF7" t="s">
         <v>102</v>
       </c>
@@ -3361,131 +3379,131 @@
       <c r="BU7" t="s">
         <v>132</v>
       </c>
       <c r="BV7" t="s">
         <v>133</v>
       </c>
       <c r="BW7" t="s">
         <v>102</v>
       </c>
       <c r="BX7" t="s">
         <v>102</v>
       </c>
       <c r="BY7" t="s">
         <v>102</v>
       </c>
       <c r="BZ7" t="s">
         <v>134</v>
       </c>
       <c r="CA7" t="s">
         <v>135</v>
       </c>
       <c r="CB7" t="s">
         <v>136</v>
       </c>
       <c r="CC7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="CD7" t="s">
         <v>102</v>
       </c>
       <c r="CE7" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="8" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8" t="s">
         <v>101</v>
       </c>
       <c r="C8" t="s">
         <v>102</v>
       </c>
       <c r="D8" t="s">
         <v>102</v>
       </c>
       <c r="E8" t="s">
         <v>102</v>
       </c>
       <c r="F8" t="s">
         <v>102</v>
       </c>
       <c r="G8" t="s">
         <v>102</v>
       </c>
       <c r="H8" t="s">
         <v>102</v>
       </c>
       <c r="I8" t="s">
         <v>102</v>
       </c>
       <c r="J8" t="s">
         <v>103</v>
       </c>
       <c r="K8" t="s">
         <v>101</v>
       </c>
       <c r="L8" t="s">
         <v>104</v>
       </c>
       <c r="M8" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="N8" t="s">
         <v>103</v>
       </c>
       <c r="O8" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="P8" t="s">
         <v>107</v>
       </c>
       <c r="Q8" t="s">
         <v>102</v>
       </c>
       <c r="R8" t="s">
         <v>102</v>
       </c>
       <c r="S8" t="s">
         <v>108</v>
       </c>
       <c r="T8" t="s">
         <v>109</v>
       </c>
       <c r="U8" t="s">
         <v>110</v>
       </c>
       <c r="V8" t="s">
         <v>111</v>
       </c>
       <c r="W8" t="s">
         <v>112</v>
       </c>
       <c r="X8" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="Y8" t="s">
         <v>102</v>
       </c>
       <c r="Z8" t="s">
         <v>102</v>
       </c>
       <c r="AA8" t="s">
         <v>114</v>
       </c>
       <c r="AB8" t="s">
         <v>115</v>
       </c>
       <c r="AC8" t="s">
         <v>116</v>
       </c>
       <c r="AD8" t="s">
         <v>117</v>
       </c>
       <c r="AE8" t="s">
         <v>102</v>
       </c>
       <c r="AF8" t="s">
         <v>102</v>
       </c>
@@ -3561,182 +3579,182 @@
       <c r="BD8" t="s">
         <v>124</v>
       </c>
       <c r="BE8" t="s">
         <v>125</v>
       </c>
       <c r="BF8" t="s">
         <v>126</v>
       </c>
       <c r="BG8" t="s">
         <v>118</v>
       </c>
       <c r="BH8" t="s">
         <v>119</v>
       </c>
       <c r="BI8" t="s">
         <v>120</v>
       </c>
       <c r="BJ8" t="s">
         <v>102</v>
       </c>
       <c r="BK8" t="s">
         <v>127</v>
       </c>
       <c r="BL8" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="BM8" t="s">
         <v>129</v>
       </c>
       <c r="BN8" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="BO8" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="BP8" t="s">
-        <v>109</v>
+        <v>128</v>
       </c>
       <c r="BQ8" t="s">
         <v>129</v>
       </c>
       <c r="BR8" t="s">
         <v>130</v>
       </c>
       <c r="BS8" t="s">
         <v>131</v>
       </c>
       <c r="BT8" t="s">
         <v>131</v>
       </c>
       <c r="BU8" t="s">
         <v>132</v>
       </c>
       <c r="BV8" t="s">
         <v>133</v>
       </c>
       <c r="BW8" t="s">
         <v>102</v>
       </c>
       <c r="BX8" t="s">
         <v>102</v>
       </c>
       <c r="BY8" t="s">
         <v>102</v>
       </c>
       <c r="BZ8" t="s">
         <v>134</v>
       </c>
       <c r="CA8" t="s">
         <v>135</v>
       </c>
       <c r="CB8" t="s">
         <v>136</v>
       </c>
       <c r="CC8" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="CD8" t="s">
-        <v>145</v>
+        <v>102</v>
       </c>
       <c r="CE8" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="9" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B9" t="s">
         <v>101</v>
       </c>
       <c r="C9" t="s">
         <v>102</v>
       </c>
       <c r="D9" t="s">
         <v>102</v>
       </c>
       <c r="E9" t="s">
         <v>102</v>
       </c>
       <c r="F9" t="s">
         <v>102</v>
       </c>
       <c r="G9" t="s">
         <v>102</v>
       </c>
       <c r="H9" t="s">
         <v>102</v>
       </c>
       <c r="I9" t="s">
         <v>102</v>
       </c>
       <c r="J9" t="s">
         <v>103</v>
       </c>
       <c r="K9" t="s">
         <v>101</v>
       </c>
       <c r="L9" t="s">
         <v>104</v>
       </c>
       <c r="M9" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="N9" t="s">
         <v>103</v>
       </c>
       <c r="O9" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="P9" t="s">
         <v>107</v>
       </c>
       <c r="Q9" t="s">
         <v>102</v>
       </c>
       <c r="R9" t="s">
         <v>102</v>
       </c>
       <c r="S9" t="s">
         <v>108</v>
       </c>
       <c r="T9" t="s">
         <v>109</v>
       </c>
       <c r="U9" t="s">
         <v>110</v>
       </c>
       <c r="V9" t="s">
         <v>111</v>
       </c>
       <c r="W9" t="s">
         <v>112</v>
       </c>
       <c r="X9" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="Y9" t="s">
         <v>102</v>
       </c>
       <c r="Z9" t="s">
         <v>102</v>
       </c>
       <c r="AA9" t="s">
         <v>114</v>
       </c>
       <c r="AB9" t="s">
         <v>115</v>
       </c>
       <c r="AC9" t="s">
         <v>116</v>
       </c>
       <c r="AD9" t="s">
         <v>117</v>
       </c>
       <c r="AE9" t="s">
         <v>102</v>
       </c>
       <c r="AF9" t="s">
         <v>102</v>
       </c>
@@ -4120,125 +4138,125 @@
       <c r="BW10" t="s">
         <v>102</v>
       </c>
       <c r="BX10" t="s">
         <v>102</v>
       </c>
       <c r="BY10" t="s">
         <v>102</v>
       </c>
       <c r="BZ10" t="s">
         <v>134</v>
       </c>
       <c r="CA10" t="s">
         <v>135</v>
       </c>
       <c r="CB10" t="s">
         <v>136</v>
       </c>
       <c r="CC10" t="s">
         <v>156</v>
       </c>
       <c r="CD10" t="s">
         <v>157</v>
       </c>
       <c r="CE10" t="s">
-        <v>158</v>
+        <v>102</v>
       </c>
     </row>
     <row r="11" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B11" t="s">
         <v>101</v>
       </c>
       <c r="C11" t="s">
         <v>102</v>
       </c>
       <c r="D11" t="s">
         <v>102</v>
       </c>
       <c r="E11" t="s">
         <v>102</v>
       </c>
       <c r="F11" t="s">
         <v>102</v>
       </c>
       <c r="G11" t="s">
         <v>102</v>
       </c>
       <c r="H11" t="s">
         <v>102</v>
       </c>
       <c r="I11" t="s">
         <v>102</v>
       </c>
       <c r="J11" t="s">
         <v>103</v>
       </c>
       <c r="K11" t="s">
         <v>101</v>
       </c>
       <c r="L11" t="s">
         <v>104</v>
       </c>
       <c r="M11" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="N11" t="s">
         <v>103</v>
       </c>
       <c r="O11" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="P11" t="s">
         <v>107</v>
       </c>
       <c r="Q11" t="s">
         <v>102</v>
       </c>
       <c r="R11" t="s">
         <v>102</v>
       </c>
       <c r="S11" t="s">
         <v>108</v>
       </c>
       <c r="T11" t="s">
         <v>109</v>
       </c>
       <c r="U11" t="s">
         <v>110</v>
       </c>
       <c r="V11" t="s">
         <v>111</v>
       </c>
       <c r="W11" t="s">
         <v>112</v>
       </c>
       <c r="X11" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="Y11" t="s">
         <v>102</v>
       </c>
       <c r="Z11" t="s">
         <v>102</v>
       </c>
       <c r="AA11" t="s">
         <v>114</v>
       </c>
       <c r="AB11" t="s">
         <v>115</v>
       </c>
       <c r="AC11" t="s">
         <v>116</v>
       </c>
       <c r="AD11" t="s">
         <v>117</v>
       </c>
       <c r="AE11" t="s">
         <v>102</v>
       </c>
       <c r="AF11" t="s">
         <v>102</v>
       </c>
@@ -4365,131 +4383,131 @@
       <c r="BU11" t="s">
         <v>132</v>
       </c>
       <c r="BV11" t="s">
         <v>133</v>
       </c>
       <c r="BW11" t="s">
         <v>102</v>
       </c>
       <c r="BX11" t="s">
         <v>102</v>
       </c>
       <c r="BY11" t="s">
         <v>102</v>
       </c>
       <c r="BZ11" t="s">
         <v>134</v>
       </c>
       <c r="CA11" t="s">
         <v>135</v>
       </c>
       <c r="CB11" t="s">
         <v>136</v>
       </c>
       <c r="CC11" t="s">
+        <v>162</v>
+      </c>
+      <c r="CD11" t="s">
         <v>163</v>
       </c>
-      <c r="CD11" t="s">
+      <c r="CE11" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="12" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B12" t="s">
         <v>101</v>
       </c>
       <c r="C12" t="s">
         <v>102</v>
       </c>
       <c r="D12" t="s">
         <v>102</v>
       </c>
       <c r="E12" t="s">
         <v>102</v>
       </c>
       <c r="F12" t="s">
         <v>102</v>
       </c>
       <c r="G12" t="s">
         <v>102</v>
       </c>
       <c r="H12" t="s">
         <v>102</v>
       </c>
       <c r="I12" t="s">
         <v>102</v>
       </c>
       <c r="J12" t="s">
         <v>103</v>
       </c>
       <c r="K12" t="s">
         <v>101</v>
       </c>
       <c r="L12" t="s">
         <v>104</v>
       </c>
       <c r="M12" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="N12" t="s">
         <v>103</v>
       </c>
       <c r="O12" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="P12" t="s">
         <v>107</v>
       </c>
       <c r="Q12" t="s">
         <v>102</v>
       </c>
       <c r="R12" t="s">
         <v>102</v>
       </c>
       <c r="S12" t="s">
         <v>108</v>
       </c>
       <c r="T12" t="s">
         <v>109</v>
       </c>
       <c r="U12" t="s">
         <v>110</v>
       </c>
       <c r="V12" t="s">
         <v>111</v>
       </c>
       <c r="W12" t="s">
         <v>112</v>
       </c>
       <c r="X12" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="Y12" t="s">
         <v>102</v>
       </c>
       <c r="Z12" t="s">
         <v>102</v>
       </c>
       <c r="AA12" t="s">
         <v>114</v>
       </c>
       <c r="AB12" t="s">
         <v>115</v>
       </c>
       <c r="AC12" t="s">
         <v>116</v>
       </c>
       <c r="AD12" t="s">
         <v>117</v>
       </c>
       <c r="AE12" t="s">
         <v>102</v>
       </c>
       <c r="AF12" t="s">
         <v>102</v>
       </c>
@@ -4574,200 +4592,200 @@
       <c r="BG12" t="s">
         <v>118</v>
       </c>
       <c r="BH12" t="s">
         <v>119</v>
       </c>
       <c r="BI12" t="s">
         <v>120</v>
       </c>
       <c r="BJ12" t="s">
         <v>102</v>
       </c>
       <c r="BK12" t="s">
         <v>127</v>
       </c>
       <c r="BL12" t="s">
         <v>109</v>
       </c>
       <c r="BM12" t="s">
         <v>129</v>
       </c>
       <c r="BN12" t="s">
         <v>109</v>
       </c>
       <c r="BO12" t="s">
-        <v>170</v>
+        <v>109</v>
       </c>
       <c r="BP12" t="s">
-        <v>170</v>
+        <v>109</v>
       </c>
       <c r="BQ12" t="s">
         <v>129</v>
       </c>
       <c r="BR12" t="s">
         <v>130</v>
       </c>
       <c r="BS12" t="s">
         <v>131</v>
       </c>
       <c r="BT12" t="s">
         <v>131</v>
       </c>
       <c r="BU12" t="s">
         <v>132</v>
       </c>
       <c r="BV12" t="s">
         <v>133</v>
       </c>
       <c r="BW12" t="s">
         <v>102</v>
       </c>
       <c r="BX12" t="s">
         <v>102</v>
       </c>
       <c r="BY12" t="s">
         <v>102</v>
       </c>
       <c r="BZ12" t="s">
         <v>134</v>
       </c>
       <c r="CA12" t="s">
         <v>135</v>
       </c>
       <c r="CB12" t="s">
         <v>136</v>
       </c>
       <c r="CC12" t="s">
+        <v>169</v>
+      </c>
+      <c r="CD12" t="s">
+        <v>170</v>
+      </c>
+      <c r="CE12" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="13" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B13" t="s">
         <v>101</v>
       </c>
       <c r="C13" t="s">
         <v>102</v>
       </c>
       <c r="D13" t="s">
         <v>102</v>
       </c>
       <c r="E13" t="s">
         <v>102</v>
       </c>
       <c r="F13" t="s">
         <v>102</v>
       </c>
       <c r="G13" t="s">
         <v>102</v>
       </c>
       <c r="H13" t="s">
         <v>102</v>
       </c>
       <c r="I13" t="s">
         <v>102</v>
       </c>
       <c r="J13" t="s">
         <v>103</v>
       </c>
       <c r="K13" t="s">
         <v>101</v>
       </c>
       <c r="L13" t="s">
         <v>104</v>
       </c>
       <c r="M13" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="N13" t="s">
         <v>103</v>
       </c>
       <c r="O13" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="P13" t="s">
         <v>107</v>
       </c>
       <c r="Q13" t="s">
         <v>102</v>
       </c>
       <c r="R13" t="s">
         <v>102</v>
       </c>
       <c r="S13" t="s">
         <v>108</v>
       </c>
       <c r="T13" t="s">
         <v>109</v>
       </c>
       <c r="U13" t="s">
         <v>110</v>
       </c>
       <c r="V13" t="s">
         <v>111</v>
       </c>
       <c r="W13" t="s">
         <v>112</v>
       </c>
       <c r="X13" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="Y13" t="s">
         <v>102</v>
       </c>
       <c r="Z13" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA13" t="s">
         <v>114</v>
       </c>
-      <c r="AA13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB13" t="s">
-        <v>177</v>
+        <v>115</v>
       </c>
       <c r="AC13" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="AD13" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="AE13" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="AF13" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="AG13" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="AH13" t="s">
         <v>102</v>
       </c>
       <c r="AI13" t="s">
         <v>102</v>
       </c>
       <c r="AJ13" t="s">
         <v>118</v>
       </c>
       <c r="AK13" t="s">
         <v>102</v>
       </c>
       <c r="AL13" t="s">
         <v>102</v>
       </c>
       <c r="AM13" t="s">
         <v>102</v>
       </c>
       <c r="AN13" t="s">
         <v>102</v>
       </c>
       <c r="AO13" t="s">
         <v>102</v>
       </c>
@@ -4825,215 +4843,215 @@
       <c r="BG13" t="s">
         <v>118</v>
       </c>
       <c r="BH13" t="s">
         <v>119</v>
       </c>
       <c r="BI13" t="s">
         <v>120</v>
       </c>
       <c r="BJ13" t="s">
         <v>102</v>
       </c>
       <c r="BK13" t="s">
         <v>127</v>
       </c>
       <c r="BL13" t="s">
         <v>109</v>
       </c>
       <c r="BM13" t="s">
         <v>129</v>
       </c>
       <c r="BN13" t="s">
         <v>109</v>
       </c>
       <c r="BO13" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="BP13" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="BQ13" t="s">
         <v>129</v>
       </c>
       <c r="BR13" t="s">
         <v>130</v>
       </c>
       <c r="BS13" t="s">
         <v>131</v>
       </c>
       <c r="BT13" t="s">
         <v>131</v>
       </c>
       <c r="BU13" t="s">
         <v>132</v>
       </c>
       <c r="BV13" t="s">
         <v>133</v>
       </c>
       <c r="BW13" t="s">
         <v>102</v>
       </c>
       <c r="BX13" t="s">
         <v>102</v>
       </c>
       <c r="BY13" t="s">
         <v>102</v>
       </c>
       <c r="BZ13" t="s">
         <v>134</v>
       </c>
       <c r="CA13" t="s">
         <v>135</v>
       </c>
       <c r="CB13" t="s">
         <v>136</v>
       </c>
       <c r="CC13" t="s">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="CD13" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="CE13" t="s">
-        <v>181</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="B14" t="s">
         <v>101</v>
       </c>
       <c r="C14" t="s">
         <v>102</v>
       </c>
       <c r="D14" t="s">
         <v>102</v>
       </c>
       <c r="E14" t="s">
         <v>102</v>
       </c>
       <c r="F14" t="s">
         <v>102</v>
       </c>
       <c r="G14" t="s">
         <v>102</v>
       </c>
       <c r="H14" t="s">
         <v>102</v>
       </c>
       <c r="I14" t="s">
         <v>102</v>
       </c>
       <c r="J14" t="s">
         <v>103</v>
       </c>
       <c r="K14" t="s">
         <v>101</v>
       </c>
       <c r="L14" t="s">
         <v>104</v>
       </c>
       <c r="M14" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="N14" t="s">
         <v>103</v>
       </c>
       <c r="O14" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="P14" t="s">
         <v>107</v>
       </c>
       <c r="Q14" t="s">
         <v>102</v>
       </c>
       <c r="R14" t="s">
         <v>102</v>
       </c>
       <c r="S14" t="s">
         <v>108</v>
       </c>
       <c r="T14" t="s">
         <v>109</v>
       </c>
       <c r="U14" t="s">
         <v>110</v>
       </c>
       <c r="V14" t="s">
         <v>111</v>
       </c>
       <c r="W14" t="s">
         <v>112</v>
       </c>
       <c r="X14" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="Y14" t="s">
         <v>102</v>
       </c>
       <c r="Z14" t="s">
         <v>114</v>
       </c>
       <c r="AA14" t="s">
         <v>102</v>
       </c>
       <c r="AB14" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC14" t="s">
         <v>102</v>
       </c>
       <c r="AD14" t="s">
         <v>102</v>
       </c>
       <c r="AE14" t="s">
         <v>116</v>
       </c>
       <c r="AF14" t="s">
         <v>117</v>
       </c>
       <c r="AG14" t="s">
         <v>117</v>
       </c>
       <c r="AH14" t="s">
         <v>102</v>
       </c>
       <c r="AI14" t="s">
         <v>102</v>
       </c>
       <c r="AJ14" t="s">
         <v>118</v>
       </c>
       <c r="AK14" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="AL14" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="AM14" t="s">
         <v>102</v>
       </c>
       <c r="AN14" t="s">
         <v>102</v>
       </c>
       <c r="AO14" t="s">
         <v>102</v>
       </c>
       <c r="AP14" t="s">
         <v>102</v>
       </c>
       <c r="AQ14" t="s">
         <v>102</v>
       </c>
       <c r="AR14" t="s">
         <v>102</v>
       </c>
       <c r="AS14" t="s">
         <v>102</v>
       </c>
       <c r="AT14" t="s">
         <v>119</v>
       </c>
@@ -5049,212 +5067,212 @@
       <c r="AX14" t="s">
         <v>121</v>
       </c>
       <c r="AY14" t="s">
         <v>122</v>
       </c>
       <c r="AZ14" t="s">
         <v>116</v>
       </c>
       <c r="BA14" t="s">
         <v>123</v>
       </c>
       <c r="BB14" t="s">
         <v>123</v>
       </c>
       <c r="BC14" t="s">
         <v>121</v>
       </c>
       <c r="BD14" t="s">
         <v>124</v>
       </c>
       <c r="BE14" t="s">
         <v>125</v>
       </c>
       <c r="BF14" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="BG14" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="BH14" t="s">
-        <v>102</v>
+        <v>119</v>
       </c>
       <c r="BI14" t="s">
-        <v>102</v>
+        <v>120</v>
       </c>
       <c r="BJ14" t="s">
         <v>102</v>
       </c>
       <c r="BK14" t="s">
         <v>127</v>
       </c>
       <c r="BL14" t="s">
         <v>109</v>
       </c>
       <c r="BM14" t="s">
         <v>129</v>
       </c>
       <c r="BN14" t="s">
         <v>109</v>
       </c>
       <c r="BO14" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="BP14" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="BQ14" t="s">
         <v>129</v>
       </c>
       <c r="BR14" t="s">
         <v>130</v>
       </c>
       <c r="BS14" t="s">
         <v>131</v>
       </c>
       <c r="BT14" t="s">
         <v>131</v>
       </c>
       <c r="BU14" t="s">
         <v>132</v>
       </c>
       <c r="BV14" t="s">
         <v>133</v>
       </c>
       <c r="BW14" t="s">
         <v>102</v>
       </c>
       <c r="BX14" t="s">
         <v>102</v>
       </c>
       <c r="BY14" t="s">
         <v>102</v>
       </c>
       <c r="BZ14" t="s">
         <v>134</v>
       </c>
       <c r="CA14" t="s">
         <v>135</v>
       </c>
       <c r="CB14" t="s">
         <v>136</v>
       </c>
       <c r="CC14" t="s">
+        <v>185</v>
+      </c>
+      <c r="CD14" t="s">
+        <v>186</v>
+      </c>
+      <c r="CE14" t="s">
         <v>187</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="15" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B15" t="s">
         <v>101</v>
       </c>
       <c r="C15" t="s">
         <v>102</v>
       </c>
       <c r="D15" t="s">
         <v>102</v>
       </c>
       <c r="E15" t="s">
         <v>102</v>
       </c>
       <c r="F15" t="s">
         <v>102</v>
       </c>
       <c r="G15" t="s">
         <v>102</v>
       </c>
       <c r="H15" t="s">
         <v>102</v>
       </c>
       <c r="I15" t="s">
         <v>102</v>
       </c>
       <c r="J15" t="s">
         <v>103</v>
       </c>
       <c r="K15" t="s">
         <v>101</v>
       </c>
       <c r="L15" t="s">
         <v>104</v>
       </c>
       <c r="M15" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="N15" t="s">
         <v>103</v>
       </c>
       <c r="O15" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="P15" t="s">
         <v>107</v>
       </c>
       <c r="Q15" t="s">
-        <v>192</v>
+        <v>102</v>
       </c>
       <c r="R15" t="s">
-        <v>193</v>
+        <v>102</v>
       </c>
       <c r="S15" t="s">
         <v>108</v>
       </c>
       <c r="T15" t="s">
         <v>109</v>
       </c>
       <c r="U15" t="s">
         <v>110</v>
       </c>
       <c r="V15" t="s">
         <v>111</v>
       </c>
       <c r="W15" t="s">
         <v>112</v>
       </c>
       <c r="X15" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="Y15" t="s">
         <v>102</v>
       </c>
       <c r="Z15" t="s">
         <v>114</v>
       </c>
       <c r="AA15" t="s">
         <v>102</v>
       </c>
       <c r="AB15" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC15" t="s">
         <v>102</v>
       </c>
       <c r="AD15" t="s">
         <v>102</v>
       </c>
       <c r="AE15" t="s">
         <v>116</v>
       </c>
       <c r="AF15" t="s">
         <v>117</v>
       </c>
       <c r="AG15" t="s">
         <v>117</v>
       </c>
       <c r="AH15" t="s">
         <v>102</v>
       </c>
       <c r="AI15" t="s">
         <v>102</v>
       </c>
       <c r="AJ15" t="s">
         <v>118</v>
       </c>
@@ -5327,185 +5345,185 @@
       <c r="BG15" t="s">
         <v>102</v>
       </c>
       <c r="BH15" t="s">
         <v>102</v>
       </c>
       <c r="BI15" t="s">
         <v>102</v>
       </c>
       <c r="BJ15" t="s">
         <v>102</v>
       </c>
       <c r="BK15" t="s">
         <v>127</v>
       </c>
       <c r="BL15" t="s">
         <v>109</v>
       </c>
       <c r="BM15" t="s">
         <v>129</v>
       </c>
       <c r="BN15" t="s">
         <v>109</v>
       </c>
       <c r="BO15" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="BP15" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="BQ15" t="s">
         <v>129</v>
       </c>
       <c r="BR15" t="s">
         <v>130</v>
       </c>
       <c r="BS15" t="s">
         <v>131</v>
       </c>
       <c r="BT15" t="s">
         <v>131</v>
       </c>
       <c r="BU15" t="s">
         <v>132</v>
       </c>
       <c r="BV15" t="s">
         <v>133</v>
       </c>
       <c r="BW15" t="s">
         <v>102</v>
       </c>
       <c r="BX15" t="s">
         <v>102</v>
       </c>
       <c r="BY15" t="s">
         <v>102</v>
       </c>
       <c r="BZ15" t="s">
         <v>134</v>
       </c>
       <c r="CA15" t="s">
         <v>135</v>
       </c>
       <c r="CB15" t="s">
         <v>136</v>
       </c>
       <c r="CC15" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="CD15" t="s">
-        <v>102</v>
+        <v>194</v>
       </c>
       <c r="CE15" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="16" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B16" t="s">
         <v>101</v>
       </c>
       <c r="C16" t="s">
         <v>102</v>
       </c>
       <c r="D16" t="s">
         <v>102</v>
       </c>
       <c r="E16" t="s">
         <v>102</v>
       </c>
       <c r="F16" t="s">
         <v>102</v>
       </c>
       <c r="G16" t="s">
         <v>102</v>
       </c>
       <c r="H16" t="s">
         <v>102</v>
       </c>
       <c r="I16" t="s">
         <v>102</v>
       </c>
       <c r="J16" t="s">
         <v>103</v>
       </c>
       <c r="K16" t="s">
         <v>101</v>
       </c>
       <c r="L16" t="s">
         <v>104</v>
       </c>
       <c r="M16" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="N16" t="s">
         <v>103</v>
       </c>
       <c r="O16" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="P16" t="s">
         <v>107</v>
       </c>
       <c r="Q16" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="R16" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="S16" t="s">
         <v>108</v>
       </c>
       <c r="T16" t="s">
         <v>109</v>
       </c>
       <c r="U16" t="s">
         <v>110</v>
       </c>
       <c r="V16" t="s">
         <v>111</v>
       </c>
       <c r="W16" t="s">
         <v>112</v>
       </c>
       <c r="X16" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="Y16" t="s">
         <v>102</v>
       </c>
       <c r="Z16" t="s">
         <v>114</v>
       </c>
       <c r="AA16" t="s">
         <v>102</v>
       </c>
       <c r="AB16" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC16" t="s">
         <v>102</v>
       </c>
       <c r="AD16" t="s">
         <v>102</v>
       </c>
       <c r="AE16" t="s">
         <v>116</v>
       </c>
       <c r="AF16" t="s">
         <v>117</v>
       </c>
       <c r="AG16" t="s">
         <v>117</v>
       </c>
       <c r="AH16" t="s">
         <v>102</v>
       </c>
       <c r="AI16" t="s">
         <v>102</v>
       </c>
       <c r="AJ16" t="s">
         <v>118</v>
       </c>
@@ -5578,185 +5596,185 @@
       <c r="BG16" t="s">
         <v>102</v>
       </c>
       <c r="BH16" t="s">
         <v>102</v>
       </c>
       <c r="BI16" t="s">
         <v>102</v>
       </c>
       <c r="BJ16" t="s">
         <v>102</v>
       </c>
       <c r="BK16" t="s">
         <v>127</v>
       </c>
       <c r="BL16" t="s">
         <v>109</v>
       </c>
       <c r="BM16" t="s">
         <v>129</v>
       </c>
       <c r="BN16" t="s">
         <v>109</v>
       </c>
       <c r="BO16" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="BP16" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="BQ16" t="s">
         <v>129</v>
       </c>
       <c r="BR16" t="s">
         <v>130</v>
       </c>
       <c r="BS16" t="s">
         <v>131</v>
       </c>
       <c r="BT16" t="s">
         <v>131</v>
       </c>
       <c r="BU16" t="s">
-        <v>198</v>
+        <v>132</v>
       </c>
       <c r="BV16" t="s">
         <v>133</v>
       </c>
       <c r="BW16" t="s">
         <v>102</v>
       </c>
       <c r="BX16" t="s">
         <v>102</v>
       </c>
       <c r="BY16" t="s">
         <v>102</v>
       </c>
       <c r="BZ16" t="s">
         <v>134</v>
       </c>
       <c r="CA16" t="s">
         <v>135</v>
       </c>
       <c r="CB16" t="s">
         <v>136</v>
       </c>
       <c r="CC16" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="CD16" t="s">
-        <v>200</v>
+        <v>102</v>
       </c>
       <c r="CE16" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="17" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B17" t="s">
         <v>101</v>
       </c>
       <c r="C17" t="s">
         <v>102</v>
       </c>
       <c r="D17" t="s">
         <v>102</v>
       </c>
       <c r="E17" t="s">
         <v>102</v>
       </c>
       <c r="F17" t="s">
         <v>102</v>
       </c>
       <c r="G17" t="s">
         <v>102</v>
       </c>
       <c r="H17" t="s">
         <v>102</v>
       </c>
       <c r="I17" t="s">
         <v>102</v>
       </c>
       <c r="J17" t="s">
         <v>103</v>
       </c>
       <c r="K17" t="s">
         <v>101</v>
       </c>
       <c r="L17" t="s">
         <v>104</v>
       </c>
       <c r="M17" t="s">
-        <v>202</v>
+        <v>196</v>
       </c>
       <c r="N17" t="s">
         <v>103</v>
       </c>
       <c r="O17" t="s">
-        <v>203</v>
+        <v>197</v>
       </c>
       <c r="P17" t="s">
         <v>107</v>
       </c>
       <c r="Q17" t="s">
-        <v>204</v>
+        <v>198</v>
       </c>
       <c r="R17" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="S17" t="s">
         <v>108</v>
       </c>
       <c r="T17" t="s">
         <v>109</v>
       </c>
       <c r="U17" t="s">
         <v>110</v>
       </c>
       <c r="V17" t="s">
         <v>111</v>
       </c>
       <c r="W17" t="s">
         <v>112</v>
       </c>
       <c r="X17" t="s">
-        <v>205</v>
+        <v>200</v>
       </c>
       <c r="Y17" t="s">
         <v>102</v>
       </c>
       <c r="Z17" t="s">
         <v>114</v>
       </c>
       <c r="AA17" t="s">
         <v>102</v>
       </c>
       <c r="AB17" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC17" t="s">
         <v>102</v>
       </c>
       <c r="AD17" t="s">
         <v>102</v>
       </c>
       <c r="AE17" t="s">
         <v>116</v>
       </c>
       <c r="AF17" t="s">
         <v>117</v>
       </c>
       <c r="AG17" t="s">
         <v>117</v>
       </c>
       <c r="AH17" t="s">
         <v>102</v>
       </c>
       <c r="AI17" t="s">
         <v>102</v>
       </c>
       <c r="AJ17" t="s">
         <v>118</v>
       </c>
@@ -5820,233 +5838,233 @@
       <c r="BD17" t="s">
         <v>124</v>
       </c>
       <c r="BE17" t="s">
         <v>125</v>
       </c>
       <c r="BF17" t="s">
         <v>102</v>
       </c>
       <c r="BG17" t="s">
         <v>102</v>
       </c>
       <c r="BH17" t="s">
         <v>102</v>
       </c>
       <c r="BI17" t="s">
         <v>102</v>
       </c>
       <c r="BJ17" t="s">
         <v>102</v>
       </c>
       <c r="BK17" t="s">
         <v>127</v>
       </c>
       <c r="BL17" t="s">
-        <v>206</v>
+        <v>109</v>
       </c>
       <c r="BM17" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="BN17" t="s">
-        <v>206</v>
+        <v>109</v>
       </c>
       <c r="BO17" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="BP17" t="s">
-        <v>207</v>
+        <v>201</v>
       </c>
       <c r="BQ17" t="s">
-        <v>207</v>
+        <v>129</v>
       </c>
       <c r="BR17" t="s">
         <v>130</v>
       </c>
       <c r="BS17" t="s">
         <v>131</v>
       </c>
       <c r="BT17" t="s">
         <v>131</v>
       </c>
       <c r="BU17" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="BV17" t="s">
         <v>133</v>
       </c>
       <c r="BW17" t="s">
         <v>102</v>
       </c>
       <c r="BX17" t="s">
         <v>102</v>
       </c>
       <c r="BY17" t="s">
         <v>102</v>
       </c>
       <c r="BZ17" t="s">
         <v>134</v>
       </c>
       <c r="CA17" t="s">
         <v>135</v>
       </c>
       <c r="CB17" t="s">
         <v>136</v>
       </c>
       <c r="CC17" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="CD17" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="CE17" t="s">
-        <v>210</v>
+        <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="B18" t="s">
         <v>101</v>
       </c>
       <c r="C18" t="s">
         <v>102</v>
       </c>
       <c r="D18" t="s">
         <v>102</v>
       </c>
       <c r="E18" t="s">
         <v>102</v>
       </c>
       <c r="F18" t="s">
         <v>102</v>
       </c>
       <c r="G18" t="s">
         <v>102</v>
       </c>
       <c r="H18" t="s">
         <v>102</v>
       </c>
       <c r="I18" t="s">
         <v>102</v>
       </c>
       <c r="J18" t="s">
         <v>103</v>
       </c>
       <c r="K18" t="s">
         <v>101</v>
       </c>
       <c r="L18" t="s">
         <v>104</v>
       </c>
       <c r="M18" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="N18" t="s">
         <v>103</v>
       </c>
       <c r="O18" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="P18" t="s">
         <v>107</v>
       </c>
       <c r="Q18" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="R18" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="S18" t="s">
         <v>108</v>
       </c>
       <c r="T18" t="s">
         <v>109</v>
       </c>
       <c r="U18" t="s">
         <v>110</v>
       </c>
       <c r="V18" t="s">
         <v>111</v>
       </c>
       <c r="W18" t="s">
         <v>112</v>
       </c>
       <c r="X18" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="Y18" t="s">
         <v>102</v>
       </c>
       <c r="Z18" t="s">
         <v>114</v>
       </c>
       <c r="AA18" t="s">
         <v>102</v>
       </c>
       <c r="AB18" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC18" t="s">
         <v>102</v>
       </c>
       <c r="AD18" t="s">
         <v>102</v>
       </c>
       <c r="AE18" t="s">
         <v>116</v>
       </c>
       <c r="AF18" t="s">
         <v>117</v>
       </c>
       <c r="AG18" t="s">
         <v>117</v>
       </c>
       <c r="AH18" t="s">
         <v>102</v>
       </c>
       <c r="AI18" t="s">
         <v>102</v>
       </c>
       <c r="AJ18" t="s">
         <v>118</v>
       </c>
       <c r="AK18" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="AL18" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="AM18" t="s">
-        <v>126</v>
+        <v>102</v>
       </c>
       <c r="AN18" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="AO18" t="s">
-        <v>118</v>
+        <v>102</v>
       </c>
       <c r="AP18" t="s">
         <v>102</v>
       </c>
       <c r="AQ18" t="s">
         <v>102</v>
       </c>
       <c r="AR18" t="s">
         <v>102</v>
       </c>
       <c r="AS18" t="s">
         <v>102</v>
       </c>
       <c r="AT18" t="s">
         <v>119</v>
       </c>
       <c r="AU18" t="s">
         <v>120</v>
       </c>
       <c r="AV18" t="s">
         <v>102</v>
       </c>
       <c r="AW18" t="s">
         <v>102</v>
       </c>
@@ -6071,194 +6089,194 @@
       <c r="BD18" t="s">
         <v>124</v>
       </c>
       <c r="BE18" t="s">
         <v>125</v>
       </c>
       <c r="BF18" t="s">
         <v>102</v>
       </c>
       <c r="BG18" t="s">
         <v>102</v>
       </c>
       <c r="BH18" t="s">
         <v>102</v>
       </c>
       <c r="BI18" t="s">
         <v>102</v>
       </c>
       <c r="BJ18" t="s">
         <v>102</v>
       </c>
       <c r="BK18" t="s">
         <v>127</v>
       </c>
       <c r="BL18" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="BM18" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="BN18" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="BO18" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="BP18" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="BQ18" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="BR18" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="BS18" t="s">
         <v>131</v>
       </c>
       <c r="BT18" t="s">
         <v>131</v>
       </c>
       <c r="BU18" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="BV18" t="s">
-        <v>216</v>
+        <v>133</v>
       </c>
       <c r="BW18" t="s">
         <v>102</v>
       </c>
       <c r="BX18" t="s">
         <v>102</v>
       </c>
       <c r="BY18" t="s">
         <v>102</v>
       </c>
       <c r="BZ18" t="s">
         <v>134</v>
       </c>
       <c r="CA18" t="s">
-        <v>102</v>
+        <v>135</v>
       </c>
       <c r="CB18" t="s">
         <v>136</v>
       </c>
       <c r="CC18" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="CD18" t="s">
-        <v>102</v>
+        <v>215</v>
       </c>
       <c r="CE18" t="s">
-        <v>102</v>
+        <v>216</v>
       </c>
     </row>
     <row r="19" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19" t="s">
         <v>102</v>
       </c>
       <c r="E19" t="s">
         <v>102</v>
       </c>
       <c r="F19" t="s">
         <v>102</v>
       </c>
       <c r="G19" t="s">
         <v>102</v>
       </c>
       <c r="H19" t="s">
         <v>102</v>
       </c>
       <c r="I19" t="s">
         <v>102</v>
       </c>
       <c r="J19" t="s">
         <v>103</v>
       </c>
       <c r="K19" t="s">
         <v>101</v>
       </c>
       <c r="L19" t="s">
         <v>104</v>
       </c>
       <c r="M19" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="N19" t="s">
         <v>103</v>
       </c>
       <c r="O19" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="P19" t="s">
         <v>107</v>
       </c>
       <c r="Q19" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="R19" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="S19" t="s">
         <v>108</v>
       </c>
       <c r="T19" t="s">
         <v>109</v>
       </c>
       <c r="U19" t="s">
         <v>110</v>
       </c>
       <c r="V19" t="s">
         <v>111</v>
       </c>
       <c r="W19" t="s">
         <v>112</v>
       </c>
       <c r="X19" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="Y19" t="s">
         <v>102</v>
       </c>
       <c r="Z19" t="s">
         <v>114</v>
       </c>
       <c r="AA19" t="s">
         <v>102</v>
       </c>
       <c r="AB19" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC19" t="s">
         <v>102</v>
       </c>
       <c r="AD19" t="s">
         <v>102</v>
       </c>
       <c r="AE19" t="s">
         <v>116</v>
       </c>
       <c r="AF19" t="s">
         <v>117</v>
       </c>
       <c r="AG19" t="s">
         <v>117</v>
       </c>
       <c r="AH19" t="s">
         <v>102</v>
       </c>
       <c r="AI19" t="s">
         <v>102</v>
       </c>
       <c r="AJ19" t="s">
         <v>118</v>
       </c>
@@ -6322,484 +6340,484 @@
       <c r="BD19" t="s">
         <v>124</v>
       </c>
       <c r="BE19" t="s">
         <v>125</v>
       </c>
       <c r="BF19" t="s">
         <v>102</v>
       </c>
       <c r="BG19" t="s">
         <v>102</v>
       </c>
       <c r="BH19" t="s">
         <v>102</v>
       </c>
       <c r="BI19" t="s">
         <v>102</v>
       </c>
       <c r="BJ19" t="s">
         <v>102</v>
       </c>
       <c r="BK19" t="s">
         <v>127</v>
       </c>
       <c r="BL19" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="BM19" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="BN19" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="BO19" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="BP19" t="s">
-        <v>221</v>
+        <v>213</v>
       </c>
       <c r="BQ19" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="BR19" t="s">
         <v>127</v>
       </c>
       <c r="BS19" t="s">
         <v>131</v>
       </c>
       <c r="BT19" t="s">
         <v>131</v>
       </c>
       <c r="BU19" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="BV19" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW19" t="s">
         <v>102</v>
       </c>
       <c r="BX19" t="s">
         <v>102</v>
       </c>
       <c r="BY19" t="s">
         <v>102</v>
       </c>
       <c r="BZ19" t="s">
         <v>134</v>
       </c>
       <c r="CA19" t="s">
         <v>102</v>
       </c>
       <c r="CB19" t="s">
         <v>136</v>
       </c>
       <c r="CC19" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="CD19" t="s">
-        <v>223</v>
+        <v>102</v>
       </c>
       <c r="CE19" t="s">
-        <v>224</v>
+        <v>102</v>
       </c>
     </row>
     <row r="20" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="B20" t="s">
         <v>101</v>
       </c>
       <c r="C20" t="s">
         <v>102</v>
       </c>
       <c r="D20" t="s">
         <v>102</v>
       </c>
       <c r="E20" t="s">
         <v>102</v>
       </c>
       <c r="F20" t="s">
         <v>102</v>
       </c>
       <c r="G20" t="s">
         <v>102</v>
       </c>
       <c r="H20" t="s">
         <v>102</v>
       </c>
       <c r="I20" t="s">
         <v>102</v>
       </c>
       <c r="J20" t="s">
         <v>103</v>
       </c>
       <c r="K20" t="s">
         <v>101</v>
       </c>
       <c r="L20" t="s">
         <v>104</v>
       </c>
       <c r="M20" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="N20" t="s">
         <v>103</v>
       </c>
       <c r="O20" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="P20" t="s">
         <v>107</v>
       </c>
       <c r="Q20" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="R20" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="S20" t="s">
         <v>108</v>
       </c>
       <c r="T20" t="s">
         <v>109</v>
       </c>
       <c r="U20" t="s">
         <v>110</v>
       </c>
       <c r="V20" t="s">
         <v>111</v>
       </c>
       <c r="W20" t="s">
         <v>112</v>
       </c>
       <c r="X20" t="s">
-        <v>229</v>
+        <v>221</v>
       </c>
       <c r="Y20" t="s">
         <v>102</v>
       </c>
       <c r="Z20" t="s">
         <v>114</v>
       </c>
       <c r="AA20" t="s">
         <v>102</v>
       </c>
       <c r="AB20" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC20" t="s">
         <v>102</v>
       </c>
       <c r="AD20" t="s">
         <v>102</v>
       </c>
       <c r="AE20" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="AF20" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="AG20" t="s">
         <v>117</v>
       </c>
       <c r="AH20" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="AI20" t="s">
         <v>102</v>
       </c>
       <c r="AJ20" t="s">
         <v>118</v>
       </c>
       <c r="AK20" t="s">
         <v>102</v>
       </c>
       <c r="AL20" t="s">
         <v>102</v>
       </c>
       <c r="AM20" t="s">
         <v>126</v>
       </c>
       <c r="AN20" t="s">
-        <v>230</v>
+        <v>118</v>
       </c>
       <c r="AO20" t="s">
-        <v>231</v>
+        <v>118</v>
       </c>
       <c r="AP20" t="s">
         <v>102</v>
       </c>
       <c r="AQ20" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="AR20" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="AS20" t="s">
         <v>102</v>
       </c>
       <c r="AT20" t="s">
         <v>119</v>
       </c>
       <c r="AU20" t="s">
         <v>120</v>
       </c>
       <c r="AV20" t="s">
         <v>102</v>
       </c>
       <c r="AW20" t="s">
         <v>102</v>
       </c>
       <c r="AX20" t="s">
         <v>121</v>
       </c>
       <c r="AY20" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="AZ20" t="s">
         <v>116</v>
       </c>
       <c r="BA20" t="s">
         <v>123</v>
       </c>
       <c r="BB20" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="BC20" t="s">
         <v>121</v>
       </c>
       <c r="BD20" t="s">
         <v>124</v>
       </c>
       <c r="BE20" t="s">
         <v>125</v>
       </c>
       <c r="BF20" t="s">
         <v>102</v>
       </c>
       <c r="BG20" t="s">
         <v>102</v>
       </c>
       <c r="BH20" t="s">
         <v>102</v>
       </c>
       <c r="BI20" t="s">
         <v>102</v>
       </c>
       <c r="BJ20" t="s">
         <v>102</v>
       </c>
       <c r="BK20" t="s">
         <v>127</v>
       </c>
       <c r="BL20" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="BM20" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BN20" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="BO20" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BP20" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BQ20" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BR20" t="s">
         <v>127</v>
       </c>
       <c r="BS20" t="s">
         <v>131</v>
       </c>
       <c r="BT20" t="s">
         <v>131</v>
       </c>
       <c r="BU20" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="BV20" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW20" t="s">
-        <v>232</v>
+        <v>102</v>
       </c>
       <c r="BX20" t="s">
-        <v>135</v>
+        <v>102</v>
       </c>
       <c r="BY20" t="s">
-        <v>233</v>
+        <v>102</v>
       </c>
       <c r="BZ20" t="s">
-        <v>102</v>
+        <v>134</v>
       </c>
       <c r="CA20" t="s">
         <v>102</v>
       </c>
       <c r="CB20" t="s">
         <v>136</v>
       </c>
       <c r="CC20" t="s">
-        <v>102</v>
+        <v>228</v>
       </c>
       <c r="CD20" t="s">
-        <v>102</v>
+        <v>229</v>
       </c>
       <c r="CE20" t="s">
-        <v>102</v>
+        <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B21" t="s">
         <v>101</v>
       </c>
       <c r="C21" t="s">
         <v>102</v>
       </c>
       <c r="D21" t="s">
         <v>102</v>
       </c>
       <c r="E21" t="s">
         <v>102</v>
       </c>
       <c r="F21" t="s">
         <v>102</v>
       </c>
       <c r="G21" t="s">
         <v>102</v>
       </c>
       <c r="H21" t="s">
         <v>102</v>
       </c>
       <c r="I21" t="s">
         <v>102</v>
       </c>
       <c r="J21" t="s">
         <v>103</v>
       </c>
       <c r="K21" t="s">
         <v>101</v>
       </c>
       <c r="L21" t="s">
         <v>104</v>
       </c>
       <c r="M21" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="N21" t="s">
         <v>103</v>
       </c>
       <c r="O21" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="P21" t="s">
         <v>107</v>
       </c>
       <c r="Q21" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="R21" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="S21" t="s">
         <v>108</v>
       </c>
       <c r="T21" t="s">
         <v>109</v>
       </c>
       <c r="U21" t="s">
         <v>110</v>
       </c>
       <c r="V21" t="s">
         <v>111</v>
       </c>
       <c r="W21" t="s">
         <v>112</v>
       </c>
       <c r="X21" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="Y21" t="s">
         <v>102</v>
       </c>
       <c r="Z21" t="s">
         <v>114</v>
       </c>
       <c r="AA21" t="s">
         <v>102</v>
       </c>
       <c r="AB21" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC21" t="s">
         <v>102</v>
       </c>
       <c r="AD21" t="s">
         <v>102</v>
       </c>
       <c r="AE21" t="s">
         <v>102</v>
       </c>
       <c r="AF21" t="s">
         <v>121</v>
       </c>
       <c r="AG21" t="s">
         <v>117</v>
       </c>
       <c r="AH21" t="s">
         <v>116</v>
       </c>
       <c r="AI21" t="s">
         <v>102</v>
       </c>
       <c r="AJ21" t="s">
         <v>118</v>
       </c>
       <c r="AK21" t="s">
         <v>102</v>
       </c>
       <c r="AL21" t="s">
         <v>102</v>
       </c>
       <c r="AM21" t="s">
         <v>126</v>
       </c>
       <c r="AN21" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="AO21" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP21" t="s">
         <v>102</v>
       </c>
       <c r="AQ21" t="s">
         <v>117</v>
       </c>
       <c r="AR21" t="s">
         <v>122</v>
       </c>
       <c r="AS21" t="s">
         <v>102</v>
       </c>
       <c r="AT21" t="s">
         <v>119</v>
       </c>
       <c r="AU21" t="s">
         <v>120</v>
       </c>
       <c r="AV21" t="s">
         <v>102</v>
       </c>
       <c r="AW21" t="s">
         <v>102</v>
       </c>
@@ -6824,1862 +6842,1862 @@
       <c r="BD21" t="s">
         <v>124</v>
       </c>
       <c r="BE21" t="s">
         <v>125</v>
       </c>
       <c r="BF21" t="s">
         <v>102</v>
       </c>
       <c r="BG21" t="s">
         <v>102</v>
       </c>
       <c r="BH21" t="s">
         <v>102</v>
       </c>
       <c r="BI21" t="s">
         <v>102</v>
       </c>
       <c r="BJ21" t="s">
         <v>102</v>
       </c>
       <c r="BK21" t="s">
         <v>127</v>
       </c>
       <c r="BL21" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="BM21" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="BN21" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="BO21" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BP21" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BQ21" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="BR21" t="s">
         <v>127</v>
       </c>
       <c r="BS21" t="s">
         <v>131</v>
       </c>
       <c r="BT21" t="s">
         <v>131</v>
       </c>
       <c r="BU21" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="BV21" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW21" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="BX21" t="s">
         <v>135</v>
       </c>
       <c r="BY21" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="BZ21" t="s">
         <v>102</v>
       </c>
       <c r="CA21" t="s">
         <v>102</v>
       </c>
       <c r="CB21" t="s">
         <v>136</v>
       </c>
       <c r="CC21" t="s">
-        <v>235</v>
+        <v>102</v>
       </c>
       <c r="CD21" t="s">
-        <v>236</v>
+        <v>102</v>
       </c>
       <c r="CE21" t="s">
-        <v>237</v>
+        <v>102</v>
       </c>
     </row>
     <row r="22" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B22" t="s">
         <v>101</v>
       </c>
       <c r="C22" t="s">
         <v>102</v>
       </c>
       <c r="D22" t="s">
         <v>102</v>
       </c>
       <c r="E22" t="s">
         <v>102</v>
       </c>
       <c r="F22" t="s">
         <v>102</v>
       </c>
       <c r="G22" t="s">
         <v>102</v>
       </c>
       <c r="H22" t="s">
         <v>102</v>
       </c>
       <c r="I22" t="s">
         <v>102</v>
       </c>
       <c r="J22" t="s">
         <v>103</v>
       </c>
       <c r="K22" t="s">
         <v>101</v>
       </c>
       <c r="L22" t="s">
         <v>104</v>
       </c>
       <c r="M22" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="N22" t="s">
         <v>103</v>
       </c>
       <c r="O22" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="P22" t="s">
         <v>107</v>
       </c>
       <c r="Q22" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="R22" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="S22" t="s">
         <v>108</v>
       </c>
       <c r="T22" t="s">
         <v>109</v>
       </c>
       <c r="U22" t="s">
         <v>110</v>
       </c>
       <c r="V22" t="s">
         <v>111</v>
       </c>
       <c r="W22" t="s">
         <v>112</v>
       </c>
       <c r="X22" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="Y22" t="s">
         <v>102</v>
       </c>
       <c r="Z22" t="s">
         <v>114</v>
       </c>
       <c r="AA22" t="s">
         <v>102</v>
       </c>
       <c r="AB22" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC22" t="s">
         <v>102</v>
       </c>
       <c r="AD22" t="s">
         <v>102</v>
       </c>
       <c r="AE22" t="s">
         <v>102</v>
       </c>
       <c r="AF22" t="s">
         <v>121</v>
       </c>
       <c r="AG22" t="s">
         <v>117</v>
       </c>
       <c r="AH22" t="s">
         <v>116</v>
       </c>
       <c r="AI22" t="s">
         <v>102</v>
       </c>
       <c r="AJ22" t="s">
         <v>118</v>
       </c>
       <c r="AK22" t="s">
         <v>102</v>
       </c>
       <c r="AL22" t="s">
         <v>102</v>
       </c>
       <c r="AM22" t="s">
         <v>126</v>
       </c>
       <c r="AN22" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="AO22" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP22" t="s">
         <v>102</v>
       </c>
       <c r="AQ22" t="s">
         <v>117</v>
       </c>
       <c r="AR22" t="s">
         <v>122</v>
       </c>
       <c r="AS22" t="s">
         <v>102</v>
       </c>
       <c r="AT22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="AU22" t="s">
-        <v>243</v>
+        <v>120</v>
       </c>
       <c r="AV22" t="s">
-        <v>244</v>
+        <v>102</v>
       </c>
       <c r="AW22" t="s">
         <v>102</v>
       </c>
       <c r="AX22" t="s">
-        <v>245</v>
+        <v>121</v>
       </c>
       <c r="AY22" t="s">
         <v>116</v>
       </c>
       <c r="AZ22" t="s">
         <v>116</v>
       </c>
       <c r="BA22" t="s">
         <v>123</v>
       </c>
       <c r="BB22" t="s">
         <v>102</v>
       </c>
       <c r="BC22" t="s">
-        <v>245</v>
+        <v>121</v>
       </c>
       <c r="BD22" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="BE22" t="s">
         <v>125</v>
       </c>
       <c r="BF22" t="s">
         <v>102</v>
       </c>
       <c r="BG22" t="s">
         <v>102</v>
       </c>
       <c r="BH22" t="s">
         <v>102</v>
       </c>
       <c r="BI22" t="s">
         <v>102</v>
       </c>
       <c r="BJ22" t="s">
         <v>102</v>
       </c>
       <c r="BK22" t="s">
         <v>127</v>
       </c>
       <c r="BL22" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="BM22" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BN22" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="BO22" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BP22" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BQ22" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BR22" t="s">
         <v>127</v>
       </c>
       <c r="BS22" t="s">
         <v>131</v>
       </c>
       <c r="BT22" t="s">
         <v>131</v>
       </c>
       <c r="BU22" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="BV22" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW22" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="BX22" t="s">
         <v>135</v>
       </c>
       <c r="BY22" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="BZ22" t="s">
         <v>102</v>
       </c>
       <c r="CA22" t="s">
         <v>102</v>
       </c>
       <c r="CB22" t="s">
         <v>136</v>
       </c>
       <c r="CC22" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="CD22" t="s">
-        <v>102</v>
+        <v>242</v>
       </c>
       <c r="CE22" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
     </row>
     <row r="23" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="B23" t="s">
         <v>101</v>
       </c>
       <c r="C23" t="s">
         <v>102</v>
       </c>
       <c r="D23" t="s">
         <v>102</v>
       </c>
       <c r="E23" t="s">
         <v>102</v>
       </c>
       <c r="F23" t="s">
         <v>102</v>
       </c>
       <c r="G23" t="s">
         <v>102</v>
       </c>
       <c r="H23" t="s">
         <v>102</v>
       </c>
       <c r="I23" t="s">
         <v>102</v>
       </c>
       <c r="J23" t="s">
         <v>103</v>
       </c>
       <c r="K23" t="s">
         <v>101</v>
       </c>
       <c r="L23" t="s">
         <v>104</v>
       </c>
       <c r="M23" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="N23" t="s">
         <v>103</v>
       </c>
       <c r="O23" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="P23" t="s">
         <v>107</v>
       </c>
       <c r="Q23" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="R23" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="S23" t="s">
         <v>108</v>
       </c>
       <c r="T23" t="s">
         <v>109</v>
       </c>
       <c r="U23" t="s">
         <v>110</v>
       </c>
       <c r="V23" t="s">
         <v>111</v>
       </c>
       <c r="W23" t="s">
         <v>112</v>
       </c>
       <c r="X23" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Y23" t="s">
         <v>102</v>
       </c>
       <c r="Z23" t="s">
         <v>114</v>
       </c>
       <c r="AA23" t="s">
         <v>102</v>
       </c>
       <c r="AB23" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC23" t="s">
         <v>102</v>
       </c>
       <c r="AD23" t="s">
         <v>102</v>
       </c>
       <c r="AE23" t="s">
         <v>102</v>
       </c>
       <c r="AF23" t="s">
         <v>121</v>
       </c>
       <c r="AG23" t="s">
         <v>117</v>
       </c>
       <c r="AH23" t="s">
         <v>116</v>
       </c>
       <c r="AI23" t="s">
         <v>102</v>
       </c>
       <c r="AJ23" t="s">
         <v>118</v>
       </c>
       <c r="AK23" t="s">
         <v>102</v>
       </c>
       <c r="AL23" t="s">
         <v>102</v>
       </c>
       <c r="AM23" t="s">
         <v>126</v>
       </c>
       <c r="AN23" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="AO23" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP23" t="s">
         <v>102</v>
       </c>
       <c r="AQ23" t="s">
         <v>117</v>
       </c>
       <c r="AR23" t="s">
         <v>122</v>
       </c>
       <c r="AS23" t="s">
         <v>102</v>
       </c>
       <c r="AT23" t="s">
         <v>117</v>
       </c>
       <c r="AU23" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="AV23" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="AW23" t="s">
         <v>102</v>
       </c>
       <c r="AX23" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="AY23" t="s">
         <v>116</v>
       </c>
       <c r="AZ23" t="s">
         <v>116</v>
       </c>
       <c r="BA23" t="s">
         <v>123</v>
       </c>
       <c r="BB23" t="s">
         <v>102</v>
       </c>
       <c r="BC23" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="BD23" t="s">
         <v>117</v>
       </c>
       <c r="BE23" t="s">
         <v>125</v>
       </c>
       <c r="BF23" t="s">
         <v>102</v>
       </c>
       <c r="BG23" t="s">
         <v>102</v>
       </c>
       <c r="BH23" t="s">
         <v>102</v>
       </c>
       <c r="BI23" t="s">
         <v>102</v>
       </c>
       <c r="BJ23" t="s">
         <v>102</v>
       </c>
       <c r="BK23" t="s">
         <v>127</v>
       </c>
       <c r="BL23" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="BM23" t="s">
-        <v>136</v>
+        <v>237</v>
       </c>
       <c r="BN23" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="BO23" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BP23" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BQ23" t="s">
-        <v>136</v>
+        <v>237</v>
       </c>
       <c r="BR23" t="s">
         <v>127</v>
       </c>
       <c r="BS23" t="s">
         <v>131</v>
       </c>
       <c r="BT23" t="s">
         <v>131</v>
       </c>
       <c r="BU23" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="BV23" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW23" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="BX23" t="s">
         <v>135</v>
       </c>
       <c r="BY23" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="BZ23" t="s">
         <v>102</v>
       </c>
       <c r="CA23" t="s">
         <v>102</v>
       </c>
       <c r="CB23" t="s">
         <v>136</v>
       </c>
       <c r="CC23" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="CD23" t="s">
-        <v>250</v>
+        <v>102</v>
       </c>
       <c r="CE23" t="s">
-        <v>102</v>
+        <v>253</v>
       </c>
     </row>
     <row r="24" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="B24" t="s">
         <v>101</v>
       </c>
       <c r="C24" t="s">
         <v>102</v>
       </c>
       <c r="D24" t="s">
         <v>102</v>
       </c>
       <c r="E24" t="s">
         <v>102</v>
       </c>
       <c r="F24" t="s">
         <v>102</v>
       </c>
       <c r="G24" t="s">
         <v>102</v>
       </c>
       <c r="H24" t="s">
         <v>102</v>
       </c>
       <c r="I24" t="s">
         <v>102</v>
       </c>
       <c r="J24" t="s">
         <v>103</v>
       </c>
       <c r="K24" t="s">
         <v>101</v>
       </c>
       <c r="L24" t="s">
         <v>104</v>
       </c>
       <c r="M24" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="N24" t="s">
         <v>103</v>
       </c>
       <c r="O24" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="P24" t="s">
         <v>107</v>
       </c>
       <c r="Q24" t="s">
-        <v>102</v>
+        <v>247</v>
       </c>
       <c r="R24" t="s">
-        <v>102</v>
+        <v>199</v>
       </c>
       <c r="S24" t="s">
         <v>108</v>
       </c>
       <c r="T24" t="s">
         <v>109</v>
       </c>
       <c r="U24" t="s">
         <v>110</v>
       </c>
       <c r="V24" t="s">
         <v>111</v>
       </c>
       <c r="W24" t="s">
         <v>112</v>
       </c>
       <c r="X24" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Y24" t="s">
         <v>102</v>
       </c>
       <c r="Z24" t="s">
         <v>114</v>
       </c>
       <c r="AA24" t="s">
         <v>102</v>
       </c>
       <c r="AB24" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC24" t="s">
         <v>102</v>
       </c>
       <c r="AD24" t="s">
         <v>102</v>
       </c>
       <c r="AE24" t="s">
         <v>102</v>
       </c>
       <c r="AF24" t="s">
         <v>121</v>
       </c>
       <c r="AG24" t="s">
         <v>117</v>
       </c>
       <c r="AH24" t="s">
         <v>116</v>
       </c>
       <c r="AI24" t="s">
         <v>102</v>
       </c>
       <c r="AJ24" t="s">
         <v>118</v>
       </c>
       <c r="AK24" t="s">
         <v>102</v>
       </c>
       <c r="AL24" t="s">
         <v>102</v>
       </c>
       <c r="AM24" t="s">
         <v>126</v>
       </c>
       <c r="AN24" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="AO24" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP24" t="s">
         <v>102</v>
       </c>
       <c r="AQ24" t="s">
         <v>117</v>
       </c>
       <c r="AR24" t="s">
         <v>122</v>
       </c>
       <c r="AS24" t="s">
         <v>102</v>
       </c>
       <c r="AT24" t="s">
         <v>117</v>
       </c>
       <c r="AU24" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="AV24" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="AW24" t="s">
         <v>102</v>
       </c>
       <c r="AX24" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="AY24" t="s">
         <v>116</v>
       </c>
       <c r="AZ24" t="s">
         <v>116</v>
       </c>
       <c r="BA24" t="s">
         <v>123</v>
       </c>
       <c r="BB24" t="s">
         <v>102</v>
       </c>
       <c r="BC24" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="BD24" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="BE24" t="s">
         <v>125</v>
       </c>
       <c r="BF24" t="s">
         <v>102</v>
       </c>
       <c r="BG24" t="s">
         <v>102</v>
       </c>
       <c r="BH24" t="s">
         <v>102</v>
       </c>
       <c r="BI24" t="s">
         <v>102</v>
       </c>
       <c r="BJ24" t="s">
         <v>102</v>
       </c>
       <c r="BK24" t="s">
         <v>127</v>
       </c>
       <c r="BL24" t="s">
-        <v>253</v>
+        <v>225</v>
       </c>
       <c r="BM24" t="s">
-        <v>254</v>
+        <v>136</v>
       </c>
       <c r="BN24" t="s">
-        <v>253</v>
+        <v>225</v>
       </c>
       <c r="BO24" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="BP24" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="BQ24" t="s">
-        <v>254</v>
+        <v>136</v>
       </c>
       <c r="BR24" t="s">
         <v>127</v>
       </c>
       <c r="BS24" t="s">
         <v>131</v>
       </c>
       <c r="BT24" t="s">
         <v>131</v>
       </c>
       <c r="BU24" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="BV24" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW24" t="s">
-        <v>102</v>
+        <v>238</v>
       </c>
       <c r="BX24" t="s">
-        <v>102</v>
+        <v>135</v>
       </c>
       <c r="BY24" t="s">
-        <v>102</v>
+        <v>239</v>
       </c>
       <c r="BZ24" t="s">
         <v>102</v>
       </c>
       <c r="CA24" t="s">
         <v>102</v>
       </c>
       <c r="CB24" t="s">
         <v>136</v>
       </c>
       <c r="CC24" t="s">
         <v>255</v>
       </c>
       <c r="CD24" t="s">
         <v>256</v>
       </c>
       <c r="CE24" t="s">
-        <v>257</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="B25" t="s">
         <v>101</v>
       </c>
       <c r="C25" t="s">
         <v>102</v>
       </c>
       <c r="D25" t="s">
         <v>102</v>
       </c>
       <c r="E25" t="s">
         <v>102</v>
       </c>
       <c r="F25" t="s">
         <v>102</v>
       </c>
       <c r="G25" t="s">
         <v>102</v>
       </c>
       <c r="H25" t="s">
         <v>102</v>
       </c>
       <c r="I25" t="s">
         <v>102</v>
       </c>
       <c r="J25" t="s">
         <v>103</v>
       </c>
       <c r="K25" t="s">
         <v>101</v>
       </c>
       <c r="L25" t="s">
         <v>104</v>
       </c>
       <c r="M25" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="N25" t="s">
         <v>103</v>
       </c>
       <c r="O25" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="P25" t="s">
         <v>107</v>
       </c>
       <c r="Q25" t="s">
         <v>102</v>
       </c>
       <c r="R25" t="s">
         <v>102</v>
       </c>
       <c r="S25" t="s">
         <v>108</v>
       </c>
       <c r="T25" t="s">
         <v>109</v>
       </c>
       <c r="U25" t="s">
         <v>110</v>
       </c>
       <c r="V25" t="s">
         <v>111</v>
       </c>
       <c r="W25" t="s">
         <v>112</v>
       </c>
       <c r="X25" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Y25" t="s">
         <v>102</v>
       </c>
       <c r="Z25" t="s">
         <v>114</v>
       </c>
       <c r="AA25" t="s">
         <v>102</v>
       </c>
       <c r="AB25" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC25" t="s">
         <v>102</v>
       </c>
       <c r="AD25" t="s">
         <v>102</v>
       </c>
       <c r="AE25" t="s">
         <v>102</v>
       </c>
       <c r="AF25" t="s">
         <v>121</v>
       </c>
       <c r="AG25" t="s">
         <v>117</v>
       </c>
       <c r="AH25" t="s">
         <v>116</v>
       </c>
       <c r="AI25" t="s">
         <v>102</v>
       </c>
       <c r="AJ25" t="s">
         <v>118</v>
       </c>
       <c r="AK25" t="s">
         <v>102</v>
       </c>
       <c r="AL25" t="s">
         <v>102</v>
       </c>
       <c r="AM25" t="s">
         <v>126</v>
       </c>
       <c r="AN25" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="AO25" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP25" t="s">
         <v>102</v>
       </c>
       <c r="AQ25" t="s">
         <v>117</v>
       </c>
       <c r="AR25" t="s">
         <v>122</v>
       </c>
       <c r="AS25" t="s">
         <v>102</v>
       </c>
       <c r="AT25" t="s">
         <v>117</v>
       </c>
       <c r="AU25" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="AV25" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="AW25" t="s">
         <v>102</v>
       </c>
       <c r="AX25" t="s">
-        <v>122</v>
+        <v>258</v>
       </c>
       <c r="AY25" t="s">
         <v>116</v>
       </c>
       <c r="AZ25" t="s">
         <v>116</v>
       </c>
       <c r="BA25" t="s">
         <v>123</v>
       </c>
       <c r="BB25" t="s">
         <v>102</v>
       </c>
       <c r="BC25" t="s">
-        <v>122</v>
+        <v>258</v>
       </c>
       <c r="BD25" t="s">
-        <v>245</v>
+        <v>121</v>
       </c>
       <c r="BE25" t="s">
-        <v>102</v>
+        <v>125</v>
       </c>
       <c r="BF25" t="s">
         <v>102</v>
       </c>
       <c r="BG25" t="s">
         <v>102</v>
       </c>
       <c r="BH25" t="s">
         <v>102</v>
       </c>
       <c r="BI25" t="s">
         <v>102</v>
       </c>
       <c r="BJ25" t="s">
         <v>102</v>
       </c>
       <c r="BK25" t="s">
         <v>127</v>
       </c>
       <c r="BL25" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BM25" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BN25" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BO25" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP25" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ25" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BR25" t="s">
         <v>127</v>
       </c>
       <c r="BS25" t="s">
         <v>131</v>
       </c>
       <c r="BT25" t="s">
         <v>131</v>
       </c>
       <c r="BU25" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="BV25" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW25" t="s">
         <v>102</v>
       </c>
       <c r="BX25" t="s">
         <v>102</v>
       </c>
       <c r="BY25" t="s">
         <v>102</v>
       </c>
       <c r="BZ25" t="s">
         <v>102</v>
       </c>
       <c r="CA25" t="s">
         <v>102</v>
       </c>
       <c r="CB25" t="s">
         <v>136</v>
       </c>
       <c r="CC25" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="CD25" t="s">
-        <v>102</v>
+        <v>262</v>
       </c>
       <c r="CE25" t="s">
-        <v>102</v>
+        <v>263</v>
       </c>
     </row>
     <row r="26" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="B26" t="s">
         <v>101</v>
       </c>
       <c r="C26" t="s">
         <v>102</v>
       </c>
       <c r="D26" t="s">
         <v>102</v>
       </c>
       <c r="E26" t="s">
         <v>102</v>
       </c>
       <c r="F26" t="s">
         <v>102</v>
       </c>
       <c r="G26" t="s">
         <v>102</v>
       </c>
       <c r="H26" t="s">
         <v>102</v>
       </c>
       <c r="I26" t="s">
         <v>102</v>
       </c>
       <c r="J26" t="s">
         <v>103</v>
       </c>
       <c r="K26" t="s">
         <v>101</v>
       </c>
       <c r="L26" t="s">
         <v>104</v>
       </c>
       <c r="M26" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="N26" t="s">
         <v>103</v>
       </c>
       <c r="O26" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="P26" t="s">
         <v>107</v>
       </c>
       <c r="Q26" t="s">
         <v>102</v>
       </c>
       <c r="R26" t="s">
         <v>102</v>
       </c>
       <c r="S26" t="s">
         <v>108</v>
       </c>
       <c r="T26" t="s">
         <v>109</v>
       </c>
       <c r="U26" t="s">
         <v>110</v>
       </c>
       <c r="V26" t="s">
         <v>111</v>
       </c>
       <c r="W26" t="s">
         <v>112</v>
       </c>
       <c r="X26" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Y26" t="s">
         <v>102</v>
       </c>
       <c r="Z26" t="s">
         <v>114</v>
       </c>
       <c r="AA26" t="s">
         <v>102</v>
       </c>
       <c r="AB26" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC26" t="s">
         <v>102</v>
       </c>
       <c r="AD26" t="s">
         <v>102</v>
       </c>
       <c r="AE26" t="s">
         <v>102</v>
       </c>
       <c r="AF26" t="s">
         <v>121</v>
       </c>
       <c r="AG26" t="s">
         <v>117</v>
       </c>
       <c r="AH26" t="s">
         <v>116</v>
       </c>
       <c r="AI26" t="s">
         <v>102</v>
       </c>
       <c r="AJ26" t="s">
         <v>118</v>
       </c>
       <c r="AK26" t="s">
         <v>102</v>
       </c>
       <c r="AL26" t="s">
         <v>102</v>
       </c>
       <c r="AM26" t="s">
         <v>126</v>
       </c>
       <c r="AN26" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="AO26" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP26" t="s">
         <v>102</v>
       </c>
       <c r="AQ26" t="s">
         <v>117</v>
       </c>
       <c r="AR26" t="s">
         <v>122</v>
       </c>
       <c r="AS26" t="s">
         <v>102</v>
       </c>
       <c r="AT26" t="s">
         <v>117</v>
       </c>
       <c r="AU26" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="AV26" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="AW26" t="s">
         <v>102</v>
       </c>
       <c r="AX26" t="s">
         <v>122</v>
       </c>
       <c r="AY26" t="s">
         <v>116</v>
       </c>
       <c r="AZ26" t="s">
         <v>116</v>
       </c>
       <c r="BA26" t="s">
         <v>123</v>
       </c>
       <c r="BB26" t="s">
         <v>102</v>
       </c>
       <c r="BC26" t="s">
         <v>122</v>
       </c>
       <c r="BD26" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="BE26" t="s">
         <v>102</v>
       </c>
       <c r="BF26" t="s">
         <v>102</v>
       </c>
       <c r="BG26" t="s">
         <v>102</v>
       </c>
       <c r="BH26" t="s">
         <v>102</v>
       </c>
       <c r="BI26" t="s">
         <v>102</v>
       </c>
       <c r="BJ26" t="s">
         <v>102</v>
       </c>
       <c r="BK26" t="s">
         <v>127</v>
       </c>
       <c r="BL26" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BM26" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BN26" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BO26" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP26" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ26" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BR26" t="s">
         <v>127</v>
       </c>
       <c r="BS26" t="s">
         <v>131</v>
       </c>
       <c r="BT26" t="s">
-        <v>221</v>
+        <v>131</v>
       </c>
       <c r="BU26" t="s">
-        <v>124</v>
+        <v>204</v>
       </c>
       <c r="BV26" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW26" t="s">
         <v>102</v>
       </c>
       <c r="BX26" t="s">
         <v>102</v>
       </c>
       <c r="BY26" t="s">
         <v>102</v>
       </c>
       <c r="BZ26" t="s">
         <v>102</v>
       </c>
       <c r="CA26" t="s">
         <v>102</v>
       </c>
       <c r="CB26" t="s">
         <v>136</v>
       </c>
       <c r="CC26" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="CD26" t="s">
-        <v>262</v>
+        <v>102</v>
       </c>
       <c r="CE26" t="s">
-        <v>263</v>
+        <v>102</v>
       </c>
     </row>
     <row r="27" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="B27" t="s">
         <v>101</v>
       </c>
       <c r="C27" t="s">
         <v>102</v>
       </c>
       <c r="D27" t="s">
         <v>102</v>
       </c>
       <c r="E27" t="s">
         <v>102</v>
       </c>
       <c r="F27" t="s">
         <v>102</v>
       </c>
       <c r="G27" t="s">
         <v>102</v>
       </c>
       <c r="H27" t="s">
         <v>102</v>
       </c>
       <c r="I27" t="s">
         <v>102</v>
       </c>
       <c r="J27" t="s">
         <v>103</v>
       </c>
       <c r="K27" t="s">
         <v>101</v>
       </c>
       <c r="L27" t="s">
         <v>104</v>
       </c>
       <c r="M27" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
       <c r="N27" t="s">
         <v>103</v>
       </c>
       <c r="O27" t="s">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="P27" t="s">
         <v>107</v>
       </c>
       <c r="Q27" t="s">
         <v>102</v>
       </c>
       <c r="R27" t="s">
         <v>102</v>
       </c>
       <c r="S27" t="s">
         <v>108</v>
       </c>
       <c r="T27" t="s">
         <v>109</v>
       </c>
       <c r="U27" t="s">
         <v>110</v>
       </c>
       <c r="V27" t="s">
         <v>111</v>
       </c>
       <c r="W27" t="s">
         <v>112</v>
       </c>
       <c r="X27" t="s">
-        <v>267</v>
+        <v>248</v>
       </c>
       <c r="Y27" t="s">
         <v>102</v>
       </c>
       <c r="Z27" t="s">
         <v>114</v>
       </c>
       <c r="AA27" t="s">
         <v>102</v>
       </c>
       <c r="AB27" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC27" t="s">
         <v>102</v>
       </c>
       <c r="AD27" t="s">
         <v>102</v>
       </c>
       <c r="AE27" t="s">
         <v>102</v>
       </c>
       <c r="AF27" t="s">
         <v>121</v>
       </c>
       <c r="AG27" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="AH27" t="s">
         <v>116</v>
       </c>
       <c r="AI27" t="s">
         <v>102</v>
       </c>
       <c r="AJ27" t="s">
         <v>118</v>
       </c>
       <c r="AK27" t="s">
         <v>102</v>
       </c>
       <c r="AL27" t="s">
         <v>102</v>
       </c>
       <c r="AM27" t="s">
         <v>126</v>
       </c>
       <c r="AN27" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="AO27" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP27" t="s">
         <v>102</v>
       </c>
       <c r="AQ27" t="s">
         <v>117</v>
       </c>
       <c r="AR27" t="s">
         <v>122</v>
       </c>
       <c r="AS27" t="s">
         <v>102</v>
       </c>
       <c r="AT27" t="s">
         <v>117</v>
       </c>
       <c r="AU27" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="AV27" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="AW27" t="s">
         <v>102</v>
       </c>
       <c r="AX27" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="AY27" t="s">
         <v>116</v>
       </c>
       <c r="AZ27" t="s">
         <v>116</v>
       </c>
       <c r="BA27" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="BB27" t="s">
         <v>102</v>
       </c>
       <c r="BC27" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="BD27" t="s">
-        <v>102</v>
+        <v>251</v>
       </c>
       <c r="BE27" t="s">
         <v>102</v>
       </c>
       <c r="BF27" t="s">
         <v>102</v>
       </c>
       <c r="BG27" t="s">
         <v>102</v>
       </c>
       <c r="BH27" t="s">
         <v>102</v>
       </c>
       <c r="BI27" t="s">
         <v>102</v>
       </c>
       <c r="BJ27" t="s">
         <v>102</v>
       </c>
       <c r="BK27" t="s">
         <v>127</v>
       </c>
       <c r="BL27" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BM27" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BN27" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BO27" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP27" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ27" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BR27" t="s">
         <v>127</v>
       </c>
       <c r="BS27" t="s">
-        <v>221</v>
+        <v>131</v>
       </c>
       <c r="BT27" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BU27" t="s">
         <v>124</v>
       </c>
       <c r="BV27" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW27" t="s">
         <v>102</v>
       </c>
       <c r="BX27" t="s">
         <v>102</v>
       </c>
       <c r="BY27" t="s">
         <v>102</v>
       </c>
       <c r="BZ27" t="s">
         <v>102</v>
       </c>
       <c r="CA27" t="s">
         <v>102</v>
       </c>
       <c r="CB27" t="s">
         <v>136</v>
       </c>
       <c r="CC27" t="s">
+        <v>267</v>
+      </c>
+      <c r="CD27" t="s">
         <v>268</v>
       </c>
-      <c r="CD27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CE27" t="s">
-        <v>102</v>
+        <v>269</v>
       </c>
     </row>
     <row r="28" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B28" t="s">
         <v>101</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28" t="s">
         <v>102</v>
       </c>
       <c r="E28" t="s">
         <v>102</v>
       </c>
       <c r="F28" t="s">
         <v>102</v>
       </c>
       <c r="G28" t="s">
         <v>102</v>
       </c>
       <c r="H28" t="s">
         <v>102</v>
       </c>
       <c r="I28" t="s">
         <v>102</v>
       </c>
       <c r="J28" t="s">
         <v>103</v>
       </c>
       <c r="K28" t="s">
         <v>101</v>
       </c>
       <c r="L28" t="s">
         <v>104</v>
       </c>
       <c r="M28" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="N28" t="s">
         <v>103</v>
       </c>
       <c r="O28" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="P28" t="s">
         <v>107</v>
       </c>
       <c r="Q28" t="s">
         <v>102</v>
       </c>
       <c r="R28" t="s">
         <v>102</v>
       </c>
       <c r="S28" t="s">
         <v>108</v>
       </c>
       <c r="T28" t="s">
         <v>109</v>
       </c>
       <c r="U28" t="s">
         <v>110</v>
       </c>
       <c r="V28" t="s">
         <v>111</v>
       </c>
       <c r="W28" t="s">
         <v>112</v>
       </c>
       <c r="X28" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="Y28" t="s">
         <v>102</v>
       </c>
       <c r="Z28" t="s">
         <v>114</v>
       </c>
       <c r="AA28" t="s">
         <v>102</v>
       </c>
       <c r="AB28" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC28" t="s">
         <v>102</v>
       </c>
       <c r="AD28" t="s">
         <v>102</v>
       </c>
       <c r="AE28" t="s">
         <v>102</v>
       </c>
       <c r="AF28" t="s">
         <v>121</v>
       </c>
       <c r="AG28" t="s">
         <v>121</v>
       </c>
       <c r="AH28" t="s">
         <v>116</v>
       </c>
       <c r="AI28" t="s">
         <v>102</v>
       </c>
       <c r="AJ28" t="s">
         <v>118</v>
       </c>
       <c r="AK28" t="s">
         <v>102</v>
       </c>
       <c r="AL28" t="s">
         <v>102</v>
       </c>
       <c r="AM28" t="s">
         <v>126</v>
       </c>
       <c r="AN28" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="AO28" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP28" t="s">
         <v>102</v>
       </c>
       <c r="AQ28" t="s">
         <v>117</v>
       </c>
       <c r="AR28" t="s">
         <v>122</v>
       </c>
       <c r="AS28" t="s">
         <v>102</v>
       </c>
       <c r="AT28" t="s">
         <v>117</v>
       </c>
       <c r="AU28" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="AV28" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="AW28" t="s">
         <v>102</v>
       </c>
       <c r="AX28" t="s">
         <v>116</v>
       </c>
       <c r="AY28" t="s">
         <v>116</v>
       </c>
       <c r="AZ28" t="s">
         <v>116</v>
       </c>
       <c r="BA28" t="s">
         <v>102</v>
       </c>
       <c r="BB28" t="s">
         <v>102</v>
       </c>
       <c r="BC28" t="s">
         <v>102</v>
       </c>
       <c r="BD28" t="s">
         <v>102</v>
       </c>
       <c r="BE28" t="s">
         <v>102</v>
       </c>
       <c r="BF28" t="s">
         <v>102</v>
       </c>
       <c r="BG28" t="s">
         <v>102</v>
       </c>
       <c r="BH28" t="s">
         <v>102</v>
       </c>
       <c r="BI28" t="s">
         <v>102</v>
       </c>
       <c r="BJ28" t="s">
         <v>102</v>
       </c>
       <c r="BK28" t="s">
         <v>127</v>
       </c>
       <c r="BL28" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BM28" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BN28" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BO28" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP28" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ28" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BR28" t="s">
         <v>127</v>
       </c>
       <c r="BS28" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BT28" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BU28" t="s">
         <v>124</v>
       </c>
       <c r="BV28" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW28" t="s">
         <v>102</v>
       </c>
       <c r="BX28" t="s">
         <v>102</v>
       </c>
       <c r="BY28" t="s">
         <v>102</v>
       </c>
       <c r="BZ28" t="s">
         <v>102</v>
       </c>
       <c r="CA28" t="s">
         <v>102</v>
       </c>
       <c r="CB28" t="s">
         <v>136</v>
       </c>
       <c r="CC28" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="CD28" t="s">
-        <v>274</v>
+        <v>102</v>
       </c>
       <c r="CE28" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="29" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>275</v>
       </c>
       <c r="B29" t="s">
         <v>101</v>
       </c>
       <c r="C29" t="s">
         <v>102</v>
       </c>
       <c r="D29" t="s">
         <v>102</v>
       </c>
       <c r="E29" t="s">
         <v>102</v>
       </c>
       <c r="F29" t="s">
         <v>102</v>
       </c>
       <c r="G29" t="s">
@@ -8724,715 +8742,715 @@
       <c r="T29" t="s">
         <v>109</v>
       </c>
       <c r="U29" t="s">
         <v>110</v>
       </c>
       <c r="V29" t="s">
         <v>111</v>
       </c>
       <c r="W29" t="s">
         <v>112</v>
       </c>
       <c r="X29" t="s">
         <v>278</v>
       </c>
       <c r="Y29" t="s">
         <v>102</v>
       </c>
       <c r="Z29" t="s">
         <v>114</v>
       </c>
       <c r="AA29" t="s">
         <v>102</v>
       </c>
       <c r="AB29" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC29" t="s">
         <v>102</v>
       </c>
       <c r="AD29" t="s">
         <v>102</v>
       </c>
       <c r="AE29" t="s">
         <v>102</v>
       </c>
       <c r="AF29" t="s">
         <v>121</v>
       </c>
       <c r="AG29" t="s">
         <v>121</v>
       </c>
       <c r="AH29" t="s">
         <v>116</v>
       </c>
       <c r="AI29" t="s">
         <v>102</v>
       </c>
       <c r="AJ29" t="s">
         <v>118</v>
       </c>
       <c r="AK29" t="s">
         <v>102</v>
       </c>
       <c r="AL29" t="s">
         <v>102</v>
       </c>
       <c r="AM29" t="s">
         <v>126</v>
       </c>
       <c r="AN29" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="AO29" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP29" t="s">
         <v>102</v>
       </c>
       <c r="AQ29" t="s">
         <v>117</v>
       </c>
       <c r="AR29" t="s">
         <v>122</v>
       </c>
       <c r="AS29" t="s">
         <v>102</v>
       </c>
       <c r="AT29" t="s">
         <v>117</v>
       </c>
       <c r="AU29" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="AV29" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="AW29" t="s">
         <v>102</v>
       </c>
       <c r="AX29" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="AY29" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="AZ29" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="BA29" t="s">
         <v>102</v>
       </c>
       <c r="BB29" t="s">
         <v>102</v>
       </c>
       <c r="BC29" t="s">
         <v>102</v>
       </c>
       <c r="BD29" t="s">
         <v>102</v>
       </c>
       <c r="BE29" t="s">
         <v>102</v>
       </c>
       <c r="BF29" t="s">
         <v>102</v>
       </c>
       <c r="BG29" t="s">
         <v>102</v>
       </c>
       <c r="BH29" t="s">
         <v>102</v>
       </c>
       <c r="BI29" t="s">
         <v>102</v>
       </c>
       <c r="BJ29" t="s">
         <v>102</v>
       </c>
       <c r="BK29" t="s">
         <v>127</v>
       </c>
       <c r="BL29" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BM29" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BN29" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BO29" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP29" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ29" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BR29" t="s">
         <v>127</v>
       </c>
       <c r="BS29" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BT29" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BU29" t="s">
         <v>124</v>
       </c>
       <c r="BV29" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW29" t="s">
         <v>102</v>
       </c>
       <c r="BX29" t="s">
         <v>102</v>
       </c>
       <c r="BY29" t="s">
         <v>102</v>
       </c>
       <c r="BZ29" t="s">
         <v>102</v>
       </c>
       <c r="CA29" t="s">
         <v>102</v>
       </c>
       <c r="CB29" t="s">
         <v>136</v>
       </c>
       <c r="CC29" t="s">
-        <v>102</v>
+        <v>279</v>
       </c>
       <c r="CD29" t="s">
-        <v>102</v>
+        <v>280</v>
       </c>
       <c r="CE29" t="s">
-        <v>279</v>
+        <v>102</v>
       </c>
     </row>
     <row r="30" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B30" t="s">
         <v>101</v>
       </c>
       <c r="C30" t="s">
         <v>102</v>
       </c>
       <c r="D30" t="s">
         <v>102</v>
       </c>
       <c r="E30" t="s">
         <v>102</v>
       </c>
       <c r="F30" t="s">
         <v>102</v>
       </c>
       <c r="G30" t="s">
         <v>102</v>
       </c>
       <c r="H30" t="s">
         <v>102</v>
       </c>
       <c r="I30" t="s">
         <v>102</v>
       </c>
       <c r="J30" t="s">
         <v>103</v>
       </c>
       <c r="K30" t="s">
         <v>101</v>
       </c>
       <c r="L30" t="s">
         <v>104</v>
       </c>
       <c r="M30" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="N30" t="s">
         <v>103</v>
       </c>
       <c r="O30" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="P30" t="s">
         <v>107</v>
       </c>
       <c r="Q30" t="s">
         <v>102</v>
       </c>
       <c r="R30" t="s">
         <v>102</v>
       </c>
       <c r="S30" t="s">
         <v>108</v>
       </c>
       <c r="T30" t="s">
         <v>109</v>
       </c>
       <c r="U30" t="s">
         <v>110</v>
       </c>
       <c r="V30" t="s">
         <v>111</v>
       </c>
       <c r="W30" t="s">
         <v>112</v>
       </c>
       <c r="X30" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="Y30" t="s">
         <v>102</v>
       </c>
       <c r="Z30" t="s">
         <v>114</v>
       </c>
       <c r="AA30" t="s">
         <v>102</v>
       </c>
       <c r="AB30" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC30" t="s">
         <v>102</v>
       </c>
       <c r="AD30" t="s">
         <v>102</v>
       </c>
       <c r="AE30" t="s">
         <v>102</v>
       </c>
       <c r="AF30" t="s">
         <v>121</v>
       </c>
       <c r="AG30" t="s">
         <v>121</v>
       </c>
       <c r="AH30" t="s">
         <v>116</v>
       </c>
       <c r="AI30" t="s">
         <v>102</v>
       </c>
       <c r="AJ30" t="s">
         <v>118</v>
       </c>
       <c r="AK30" t="s">
         <v>102</v>
       </c>
       <c r="AL30" t="s">
         <v>102</v>
       </c>
       <c r="AM30" t="s">
         <v>126</v>
       </c>
       <c r="AN30" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="AO30" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP30" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="AQ30" t="s">
         <v>117</v>
       </c>
       <c r="AR30" t="s">
         <v>122</v>
       </c>
       <c r="AS30" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="AT30" t="s">
         <v>117</v>
       </c>
       <c r="AU30" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="AV30" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="AW30" t="s">
         <v>102</v>
       </c>
       <c r="AX30" t="s">
         <v>102</v>
       </c>
       <c r="AY30" t="s">
         <v>102</v>
       </c>
       <c r="AZ30" t="s">
         <v>102</v>
       </c>
       <c r="BA30" t="s">
         <v>102</v>
       </c>
       <c r="BB30" t="s">
         <v>102</v>
       </c>
       <c r="BC30" t="s">
         <v>102</v>
       </c>
       <c r="BD30" t="s">
         <v>102</v>
       </c>
       <c r="BE30" t="s">
         <v>102</v>
       </c>
       <c r="BF30" t="s">
         <v>102</v>
       </c>
       <c r="BG30" t="s">
         <v>102</v>
       </c>
       <c r="BH30" t="s">
         <v>102</v>
       </c>
       <c r="BI30" t="s">
         <v>102</v>
       </c>
       <c r="BJ30" t="s">
         <v>102</v>
       </c>
       <c r="BK30" t="s">
         <v>127</v>
       </c>
       <c r="BL30" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BM30" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BN30" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BO30" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP30" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ30" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BR30" t="s">
         <v>127</v>
       </c>
       <c r="BS30" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BT30" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BU30" t="s">
         <v>124</v>
       </c>
       <c r="BV30" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW30" t="s">
         <v>102</v>
       </c>
       <c r="BX30" t="s">
         <v>102</v>
       </c>
       <c r="BY30" t="s">
         <v>102</v>
       </c>
       <c r="BZ30" t="s">
         <v>102</v>
       </c>
       <c r="CA30" t="s">
         <v>102</v>
       </c>
       <c r="CB30" t="s">
         <v>136</v>
       </c>
       <c r="CC30" t="s">
-        <v>281</v>
+        <v>102</v>
       </c>
       <c r="CD30" t="s">
         <v>102</v>
       </c>
       <c r="CE30" t="s">
-        <v>102</v>
+        <v>285</v>
       </c>
     </row>
     <row r="31" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="B31" t="s">
         <v>101</v>
       </c>
       <c r="C31" t="s">
         <v>102</v>
       </c>
       <c r="D31" t="s">
         <v>102</v>
       </c>
       <c r="E31" t="s">
         <v>102</v>
       </c>
       <c r="F31" t="s">
         <v>102</v>
       </c>
       <c r="G31" t="s">
         <v>102</v>
       </c>
       <c r="H31" t="s">
         <v>102</v>
       </c>
       <c r="I31" t="s">
         <v>102</v>
       </c>
       <c r="J31" t="s">
         <v>103</v>
       </c>
       <c r="K31" t="s">
         <v>101</v>
       </c>
       <c r="L31" t="s">
         <v>104</v>
       </c>
       <c r="M31" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="N31" t="s">
         <v>103</v>
       </c>
       <c r="O31" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="P31" t="s">
         <v>107</v>
       </c>
       <c r="Q31" t="s">
         <v>102</v>
       </c>
       <c r="R31" t="s">
         <v>102</v>
       </c>
       <c r="S31" t="s">
         <v>108</v>
       </c>
       <c r="T31" t="s">
         <v>109</v>
       </c>
       <c r="U31" t="s">
         <v>110</v>
       </c>
       <c r="V31" t="s">
         <v>111</v>
       </c>
       <c r="W31" t="s">
         <v>112</v>
       </c>
       <c r="X31" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="Y31" t="s">
         <v>102</v>
       </c>
       <c r="Z31" t="s">
         <v>114</v>
       </c>
       <c r="AA31" t="s">
         <v>102</v>
       </c>
       <c r="AB31" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC31" t="s">
         <v>102</v>
       </c>
       <c r="AD31" t="s">
         <v>102</v>
       </c>
       <c r="AE31" t="s">
         <v>102</v>
       </c>
       <c r="AF31" t="s">
         <v>121</v>
       </c>
       <c r="AG31" t="s">
         <v>121</v>
       </c>
       <c r="AH31" t="s">
         <v>116</v>
       </c>
       <c r="AI31" t="s">
         <v>102</v>
       </c>
       <c r="AJ31" t="s">
         <v>118</v>
       </c>
       <c r="AK31" t="s">
         <v>102</v>
       </c>
       <c r="AL31" t="s">
         <v>102</v>
       </c>
       <c r="AM31" t="s">
         <v>126</v>
       </c>
       <c r="AN31" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="AO31" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP31" t="s">
         <v>121</v>
       </c>
       <c r="AQ31" t="s">
         <v>117</v>
       </c>
       <c r="AR31" t="s">
         <v>122</v>
       </c>
       <c r="AS31" t="s">
         <v>104</v>
       </c>
       <c r="AT31" t="s">
         <v>117</v>
       </c>
       <c r="AU31" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="AV31" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="AW31" t="s">
         <v>102</v>
       </c>
       <c r="AX31" t="s">
         <v>102</v>
       </c>
       <c r="AY31" t="s">
         <v>102</v>
       </c>
       <c r="AZ31" t="s">
         <v>102</v>
       </c>
       <c r="BA31" t="s">
         <v>102</v>
       </c>
       <c r="BB31" t="s">
         <v>102</v>
       </c>
       <c r="BC31" t="s">
         <v>102</v>
       </c>
       <c r="BD31" t="s">
         <v>102</v>
       </c>
       <c r="BE31" t="s">
         <v>102</v>
       </c>
       <c r="BF31" t="s">
         <v>102</v>
       </c>
       <c r="BG31" t="s">
         <v>102</v>
       </c>
       <c r="BH31" t="s">
         <v>102</v>
       </c>
       <c r="BI31" t="s">
         <v>102</v>
       </c>
       <c r="BJ31" t="s">
         <v>102</v>
       </c>
       <c r="BK31" t="s">
         <v>127</v>
       </c>
       <c r="BL31" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BM31" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BN31" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BO31" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP31" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ31" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BR31" t="s">
         <v>127</v>
       </c>
       <c r="BS31" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BT31" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BU31" t="s">
         <v>124</v>
       </c>
       <c r="BV31" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW31" t="s">
         <v>102</v>
       </c>
       <c r="BX31" t="s">
         <v>102</v>
       </c>
       <c r="BY31" t="s">
         <v>102</v>
       </c>
       <c r="BZ31" t="s">
         <v>102</v>
       </c>
       <c r="CA31" t="s">
         <v>102</v>
       </c>
       <c r="CB31" t="s">
         <v>136</v>
       </c>
       <c r="CC31" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="CD31" t="s">
-        <v>287</v>
+        <v>102</v>
       </c>
       <c r="CE31" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>288</v>
       </c>
       <c r="B32" t="s">
         <v>101</v>
       </c>
       <c r="C32" t="s">
         <v>102</v>
       </c>
       <c r="D32" t="s">
         <v>102</v>
       </c>
       <c r="E32" t="s">
         <v>102</v>
       </c>
       <c r="F32" t="s">
         <v>102</v>
       </c>
       <c r="G32" t="s">
@@ -9477,189 +9495,189 @@
       <c r="T32" t="s">
         <v>109</v>
       </c>
       <c r="U32" t="s">
         <v>110</v>
       </c>
       <c r="V32" t="s">
         <v>111</v>
       </c>
       <c r="W32" t="s">
         <v>112</v>
       </c>
       <c r="X32" t="s">
         <v>291</v>
       </c>
       <c r="Y32" t="s">
         <v>102</v>
       </c>
       <c r="Z32" t="s">
         <v>114</v>
       </c>
       <c r="AA32" t="s">
         <v>102</v>
       </c>
       <c r="AB32" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC32" t="s">
         <v>102</v>
       </c>
       <c r="AD32" t="s">
         <v>102</v>
       </c>
       <c r="AE32" t="s">
         <v>102</v>
       </c>
       <c r="AF32" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="AG32" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="AH32" t="s">
         <v>116</v>
       </c>
       <c r="AI32" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="AJ32" t="s">
         <v>118</v>
       </c>
       <c r="AK32" t="s">
         <v>102</v>
       </c>
       <c r="AL32" t="s">
         <v>102</v>
       </c>
       <c r="AM32" t="s">
         <v>126</v>
       </c>
       <c r="AN32" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="AO32" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP32" t="s">
         <v>121</v>
       </c>
       <c r="AQ32" t="s">
         <v>117</v>
       </c>
       <c r="AR32" t="s">
         <v>122</v>
       </c>
       <c r="AS32" t="s">
         <v>104</v>
       </c>
       <c r="AT32" t="s">
         <v>117</v>
       </c>
       <c r="AU32" t="s">
-        <v>122</v>
+        <v>249</v>
       </c>
       <c r="AV32" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="AW32" t="s">
         <v>102</v>
       </c>
       <c r="AX32" t="s">
         <v>102</v>
       </c>
       <c r="AY32" t="s">
         <v>102</v>
       </c>
       <c r="AZ32" t="s">
         <v>102</v>
       </c>
       <c r="BA32" t="s">
         <v>102</v>
       </c>
       <c r="BB32" t="s">
         <v>102</v>
       </c>
       <c r="BC32" t="s">
         <v>102</v>
       </c>
       <c r="BD32" t="s">
         <v>102</v>
       </c>
       <c r="BE32" t="s">
         <v>102</v>
       </c>
       <c r="BF32" t="s">
         <v>102</v>
       </c>
       <c r="BG32" t="s">
         <v>102</v>
       </c>
       <c r="BH32" t="s">
         <v>102</v>
       </c>
       <c r="BI32" t="s">
         <v>102</v>
       </c>
       <c r="BJ32" t="s">
         <v>102</v>
       </c>
       <c r="BK32" t="s">
         <v>127</v>
       </c>
       <c r="BL32" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BM32" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BN32" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BO32" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP32" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ32" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BR32" t="s">
         <v>127</v>
       </c>
       <c r="BS32" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BT32" t="s">
-        <v>127</v>
+        <v>227</v>
       </c>
       <c r="BU32" t="s">
         <v>124</v>
       </c>
       <c r="BV32" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW32" t="s">
         <v>102</v>
       </c>
       <c r="BX32" t="s">
         <v>102</v>
       </c>
       <c r="BY32" t="s">
         <v>102</v>
       </c>
       <c r="BZ32" t="s">
         <v>102</v>
       </c>
       <c r="CA32" t="s">
         <v>102</v>
       </c>
       <c r="CB32" t="s">
         <v>136</v>
       </c>
       <c r="CC32" t="s">
         <v>292</v>
       </c>
       <c r="CD32" t="s">
         <v>293</v>
       </c>
@@ -9716,1100 +9734,1100 @@
       <c r="P33" t="s">
         <v>107</v>
       </c>
       <c r="Q33" t="s">
         <v>102</v>
       </c>
       <c r="R33" t="s">
         <v>102</v>
       </c>
       <c r="S33" t="s">
         <v>108</v>
       </c>
       <c r="T33" t="s">
         <v>109</v>
       </c>
       <c r="U33" t="s">
         <v>110</v>
       </c>
       <c r="V33" t="s">
         <v>111</v>
       </c>
       <c r="W33" t="s">
         <v>112</v>
       </c>
       <c r="X33" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="Y33" t="s">
         <v>102</v>
       </c>
       <c r="Z33" t="s">
         <v>114</v>
       </c>
       <c r="AA33" t="s">
         <v>102</v>
       </c>
       <c r="AB33" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="AC33" t="s">
         <v>102</v>
       </c>
       <c r="AD33" t="s">
         <v>102</v>
       </c>
       <c r="AE33" t="s">
         <v>102</v>
       </c>
       <c r="AF33" t="s">
         <v>102</v>
       </c>
       <c r="AG33" t="s">
         <v>102</v>
       </c>
       <c r="AH33" t="s">
         <v>116</v>
       </c>
       <c r="AI33" t="s">
         <v>121</v>
       </c>
       <c r="AJ33" t="s">
         <v>118</v>
       </c>
       <c r="AK33" t="s">
         <v>102</v>
       </c>
       <c r="AL33" t="s">
         <v>102</v>
       </c>
       <c r="AM33" t="s">
         <v>126</v>
       </c>
       <c r="AN33" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="AO33" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP33" t="s">
         <v>121</v>
       </c>
       <c r="AQ33" t="s">
         <v>117</v>
       </c>
       <c r="AR33" t="s">
         <v>122</v>
       </c>
       <c r="AS33" t="s">
         <v>104</v>
       </c>
       <c r="AT33" t="s">
         <v>117</v>
       </c>
       <c r="AU33" t="s">
         <v>122</v>
       </c>
       <c r="AV33" t="s">
-        <v>297</v>
+        <v>250</v>
       </c>
       <c r="AW33" t="s">
         <v>102</v>
       </c>
       <c r="AX33" t="s">
         <v>102</v>
       </c>
       <c r="AY33" t="s">
         <v>102</v>
       </c>
       <c r="AZ33" t="s">
         <v>102</v>
       </c>
       <c r="BA33" t="s">
         <v>102</v>
       </c>
       <c r="BB33" t="s">
         <v>102</v>
       </c>
       <c r="BC33" t="s">
         <v>102</v>
       </c>
       <c r="BD33" t="s">
         <v>102</v>
       </c>
       <c r="BE33" t="s">
         <v>102</v>
       </c>
       <c r="BF33" t="s">
         <v>102</v>
       </c>
       <c r="BG33" t="s">
         <v>102</v>
       </c>
       <c r="BH33" t="s">
         <v>102</v>
       </c>
       <c r="BI33" t="s">
         <v>102</v>
       </c>
       <c r="BJ33" t="s">
         <v>102</v>
       </c>
       <c r="BK33" t="s">
         <v>127</v>
       </c>
       <c r="BL33" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BM33" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BN33" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BO33" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP33" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ33" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BR33" t="s">
         <v>127</v>
       </c>
       <c r="BS33" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BT33" t="s">
         <v>127</v>
       </c>
       <c r="BU33" t="s">
         <v>124</v>
       </c>
       <c r="BV33" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW33" t="s">
         <v>102</v>
       </c>
       <c r="BX33" t="s">
         <v>102</v>
       </c>
       <c r="BY33" t="s">
         <v>102</v>
       </c>
       <c r="BZ33" t="s">
         <v>102</v>
       </c>
       <c r="CA33" t="s">
         <v>102</v>
       </c>
       <c r="CB33" t="s">
         <v>136</v>
       </c>
       <c r="CC33" t="s">
         <v>298</v>
       </c>
       <c r="CD33" t="s">
         <v>299</v>
       </c>
       <c r="CE33" t="s">
-        <v>300</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B34" t="s">
         <v>101</v>
       </c>
       <c r="C34" t="s">
         <v>102</v>
       </c>
       <c r="D34" t="s">
         <v>102</v>
       </c>
       <c r="E34" t="s">
         <v>102</v>
       </c>
       <c r="F34" t="s">
         <v>102</v>
       </c>
       <c r="G34" t="s">
         <v>102</v>
       </c>
       <c r="H34" t="s">
         <v>102</v>
       </c>
       <c r="I34" t="s">
         <v>102</v>
       </c>
       <c r="J34" t="s">
         <v>103</v>
       </c>
       <c r="K34" t="s">
         <v>101</v>
       </c>
       <c r="L34" t="s">
         <v>104</v>
       </c>
       <c r="M34" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="N34" t="s">
         <v>103</v>
       </c>
       <c r="O34" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="P34" t="s">
         <v>107</v>
       </c>
       <c r="Q34" t="s">
         <v>102</v>
       </c>
       <c r="R34" t="s">
         <v>102</v>
       </c>
       <c r="S34" t="s">
         <v>108</v>
       </c>
       <c r="T34" t="s">
         <v>109</v>
       </c>
       <c r="U34" t="s">
         <v>110</v>
       </c>
       <c r="V34" t="s">
         <v>111</v>
       </c>
       <c r="W34" t="s">
         <v>112</v>
       </c>
       <c r="X34" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="Y34" t="s">
-        <v>114</v>
+        <v>102</v>
       </c>
       <c r="Z34" t="s">
         <v>114</v>
       </c>
       <c r="AA34" t="s">
         <v>102</v>
       </c>
       <c r="AB34" t="s">
-        <v>304</v>
+        <v>183</v>
       </c>
       <c r="AC34" t="s">
         <v>102</v>
       </c>
       <c r="AD34" t="s">
         <v>102</v>
       </c>
       <c r="AE34" t="s">
         <v>102</v>
       </c>
       <c r="AF34" t="s">
         <v>102</v>
       </c>
       <c r="AG34" t="s">
         <v>102</v>
       </c>
       <c r="AH34" t="s">
         <v>116</v>
       </c>
       <c r="AI34" t="s">
         <v>121</v>
       </c>
       <c r="AJ34" t="s">
         <v>118</v>
       </c>
       <c r="AK34" t="s">
         <v>102</v>
       </c>
       <c r="AL34" t="s">
         <v>102</v>
       </c>
       <c r="AM34" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="AN34" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="AO34" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP34" t="s">
         <v>121</v>
       </c>
       <c r="AQ34" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="AR34" t="s">
         <v>122</v>
       </c>
       <c r="AS34" t="s">
         <v>104</v>
       </c>
       <c r="AT34" t="s">
         <v>117</v>
       </c>
       <c r="AU34" t="s">
         <v>122</v>
       </c>
       <c r="AV34" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="AW34" t="s">
         <v>102</v>
       </c>
       <c r="AX34" t="s">
         <v>102</v>
       </c>
       <c r="AY34" t="s">
         <v>102</v>
       </c>
       <c r="AZ34" t="s">
         <v>102</v>
       </c>
       <c r="BA34" t="s">
         <v>102</v>
       </c>
       <c r="BB34" t="s">
         <v>102</v>
       </c>
       <c r="BC34" t="s">
         <v>102</v>
       </c>
       <c r="BD34" t="s">
         <v>102</v>
       </c>
       <c r="BE34" t="s">
         <v>102</v>
       </c>
       <c r="BF34" t="s">
         <v>102</v>
       </c>
       <c r="BG34" t="s">
         <v>102</v>
       </c>
       <c r="BH34" t="s">
         <v>102</v>
       </c>
       <c r="BI34" t="s">
         <v>102</v>
       </c>
       <c r="BJ34" t="s">
         <v>102</v>
       </c>
       <c r="BK34" t="s">
         <v>127</v>
       </c>
       <c r="BL34" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BM34" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BN34" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BO34" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP34" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ34" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BR34" t="s">
         <v>127</v>
       </c>
       <c r="BS34" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BT34" t="s">
         <v>127</v>
       </c>
       <c r="BU34" t="s">
         <v>124</v>
       </c>
       <c r="BV34" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW34" t="s">
         <v>102</v>
       </c>
       <c r="BX34" t="s">
         <v>102</v>
       </c>
       <c r="BY34" t="s">
         <v>102</v>
       </c>
       <c r="BZ34" t="s">
         <v>102</v>
       </c>
       <c r="CA34" t="s">
         <v>102</v>
       </c>
       <c r="CB34" t="s">
         <v>136</v>
       </c>
       <c r="CC34" t="s">
+        <v>304</v>
+      </c>
+      <c r="CD34" t="s">
+        <v>305</v>
+      </c>
+      <c r="CE34" t="s">
         <v>306</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>307</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" t="s">
         <v>102</v>
       </c>
       <c r="D35" t="s">
         <v>102</v>
       </c>
       <c r="E35" t="s">
         <v>102</v>
       </c>
       <c r="F35" t="s">
         <v>102</v>
       </c>
       <c r="G35" t="s">
         <v>102</v>
       </c>
       <c r="H35" t="s">
         <v>102</v>
       </c>
       <c r="I35" t="s">
         <v>102</v>
       </c>
       <c r="J35" t="s">
         <v>103</v>
       </c>
       <c r="K35" t="s">
         <v>101</v>
       </c>
       <c r="L35" t="s">
         <v>104</v>
       </c>
       <c r="M35" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="N35" t="s">
         <v>103</v>
       </c>
       <c r="O35" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="P35" t="s">
         <v>107</v>
       </c>
       <c r="Q35" t="s">
         <v>102</v>
       </c>
       <c r="R35" t="s">
         <v>102</v>
       </c>
       <c r="S35" t="s">
         <v>108</v>
       </c>
       <c r="T35" t="s">
         <v>109</v>
       </c>
       <c r="U35" t="s">
         <v>110</v>
       </c>
       <c r="V35" t="s">
         <v>111</v>
       </c>
       <c r="W35" t="s">
         <v>112</v>
       </c>
       <c r="X35" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="Y35" t="s">
         <v>114</v>
       </c>
       <c r="Z35" t="s">
         <v>114</v>
       </c>
       <c r="AA35" t="s">
         <v>102</v>
       </c>
       <c r="AB35" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC35" t="s">
         <v>102</v>
       </c>
       <c r="AD35" t="s">
         <v>102</v>
       </c>
       <c r="AE35" t="s">
         <v>102</v>
       </c>
       <c r="AF35" t="s">
         <v>102</v>
       </c>
       <c r="AG35" t="s">
         <v>102</v>
       </c>
       <c r="AH35" t="s">
         <v>116</v>
       </c>
       <c r="AI35" t="s">
         <v>121</v>
       </c>
       <c r="AJ35" t="s">
         <v>118</v>
       </c>
       <c r="AK35" t="s">
         <v>102</v>
       </c>
       <c r="AL35" t="s">
         <v>102</v>
       </c>
       <c r="AM35" t="s">
         <v>121</v>
       </c>
       <c r="AN35" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AO35" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="AP35" t="s">
         <v>121</v>
       </c>
       <c r="AQ35" t="s">
         <v>102</v>
       </c>
       <c r="AR35" t="s">
         <v>122</v>
       </c>
       <c r="AS35" t="s">
         <v>104</v>
       </c>
       <c r="AT35" t="s">
         <v>117</v>
       </c>
       <c r="AU35" t="s">
         <v>122</v>
       </c>
       <c r="AV35" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="AW35" t="s">
         <v>102</v>
       </c>
       <c r="AX35" t="s">
         <v>102</v>
       </c>
       <c r="AY35" t="s">
         <v>102</v>
       </c>
       <c r="AZ35" t="s">
         <v>102</v>
       </c>
       <c r="BA35" t="s">
         <v>102</v>
       </c>
       <c r="BB35" t="s">
         <v>102</v>
       </c>
       <c r="BC35" t="s">
         <v>102</v>
       </c>
       <c r="BD35" t="s">
         <v>102</v>
       </c>
       <c r="BE35" t="s">
         <v>102</v>
       </c>
       <c r="BF35" t="s">
         <v>102</v>
       </c>
       <c r="BG35" t="s">
         <v>102</v>
       </c>
       <c r="BH35" t="s">
         <v>102</v>
       </c>
       <c r="BI35" t="s">
         <v>102</v>
       </c>
       <c r="BJ35" t="s">
         <v>102</v>
       </c>
       <c r="BK35" t="s">
         <v>127</v>
       </c>
       <c r="BL35" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BM35" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BN35" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="BO35" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP35" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ35" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="BR35" t="s">
         <v>127</v>
       </c>
       <c r="BS35" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BT35" t="s">
         <v>127</v>
       </c>
       <c r="BU35" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="BV35" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW35" t="s">
         <v>102</v>
       </c>
       <c r="BX35" t="s">
         <v>102</v>
       </c>
       <c r="BY35" t="s">
         <v>102</v>
       </c>
       <c r="BZ35" t="s">
         <v>102</v>
       </c>
       <c r="CA35" t="s">
         <v>102</v>
       </c>
       <c r="CB35" t="s">
         <v>136</v>
       </c>
       <c r="CC35" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="CD35" t="s">
-        <v>309</v>
+        <v>102</v>
       </c>
       <c r="CE35" t="s">
-        <v>310</v>
+        <v>102</v>
       </c>
     </row>
     <row r="36" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B36" t="s">
         <v>101</v>
       </c>
       <c r="C36" t="s">
         <v>102</v>
       </c>
       <c r="D36" t="s">
         <v>102</v>
       </c>
       <c r="E36" t="s">
         <v>102</v>
       </c>
       <c r="F36" t="s">
         <v>102</v>
       </c>
       <c r="G36" t="s">
         <v>102</v>
       </c>
       <c r="H36" t="s">
         <v>102</v>
       </c>
       <c r="I36" t="s">
         <v>102</v>
       </c>
       <c r="J36" t="s">
         <v>103</v>
       </c>
       <c r="K36" t="s">
         <v>101</v>
       </c>
       <c r="L36" t="s">
         <v>104</v>
       </c>
       <c r="M36" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="N36" t="s">
         <v>103</v>
       </c>
       <c r="O36" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="P36" t="s">
         <v>107</v>
       </c>
       <c r="Q36" t="s">
         <v>102</v>
       </c>
       <c r="R36" t="s">
         <v>102</v>
       </c>
       <c r="S36" t="s">
         <v>108</v>
       </c>
       <c r="T36" t="s">
         <v>109</v>
       </c>
       <c r="U36" t="s">
         <v>110</v>
       </c>
       <c r="V36" t="s">
         <v>111</v>
       </c>
       <c r="W36" t="s">
         <v>112</v>
       </c>
       <c r="X36" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="Y36" t="s">
         <v>114</v>
       </c>
       <c r="Z36" t="s">
         <v>114</v>
       </c>
       <c r="AA36" t="s">
         <v>102</v>
       </c>
       <c r="AB36" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC36" t="s">
         <v>102</v>
       </c>
       <c r="AD36" t="s">
         <v>102</v>
       </c>
       <c r="AE36" t="s">
         <v>102</v>
       </c>
       <c r="AF36" t="s">
         <v>102</v>
       </c>
       <c r="AG36" t="s">
         <v>102</v>
       </c>
       <c r="AH36" t="s">
         <v>116</v>
       </c>
       <c r="AI36" t="s">
         <v>121</v>
       </c>
       <c r="AJ36" t="s">
         <v>118</v>
       </c>
       <c r="AK36" t="s">
         <v>102</v>
       </c>
       <c r="AL36" t="s">
         <v>102</v>
       </c>
       <c r="AM36" t="s">
-        <v>314</v>
+        <v>121</v>
       </c>
       <c r="AN36" t="s">
-        <v>136</v>
+        <v>237</v>
       </c>
       <c r="AO36" t="s">
-        <v>136</v>
+        <v>237</v>
       </c>
       <c r="AP36" t="s">
         <v>121</v>
       </c>
       <c r="AQ36" t="s">
         <v>102</v>
       </c>
       <c r="AR36" t="s">
         <v>122</v>
       </c>
       <c r="AS36" t="s">
-        <v>116</v>
+        <v>104</v>
       </c>
       <c r="AT36" t="s">
         <v>117</v>
       </c>
       <c r="AU36" t="s">
         <v>122</v>
       </c>
       <c r="AV36" t="s">
-        <v>102</v>
+        <v>311</v>
       </c>
       <c r="AW36" t="s">
         <v>102</v>
       </c>
       <c r="AX36" t="s">
         <v>102</v>
       </c>
       <c r="AY36" t="s">
         <v>102</v>
       </c>
       <c r="AZ36" t="s">
         <v>102</v>
       </c>
       <c r="BA36" t="s">
         <v>102</v>
       </c>
       <c r="BB36" t="s">
         <v>102</v>
       </c>
       <c r="BC36" t="s">
         <v>102</v>
       </c>
       <c r="BD36" t="s">
         <v>102</v>
       </c>
       <c r="BE36" t="s">
         <v>102</v>
       </c>
       <c r="BF36" t="s">
         <v>102</v>
       </c>
       <c r="BG36" t="s">
         <v>102</v>
       </c>
       <c r="BH36" t="s">
         <v>102</v>
       </c>
       <c r="BI36" t="s">
         <v>102</v>
       </c>
       <c r="BJ36" t="s">
         <v>102</v>
       </c>
       <c r="BK36" t="s">
         <v>127</v>
       </c>
       <c r="BL36" t="s">
-        <v>315</v>
+        <v>259</v>
       </c>
       <c r="BM36" t="s">
-        <v>316</v>
+        <v>260</v>
       </c>
       <c r="BN36" t="s">
-        <v>315</v>
+        <v>259</v>
       </c>
       <c r="BO36" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="BP36" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="BQ36" t="s">
-        <v>316</v>
+        <v>260</v>
       </c>
       <c r="BR36" t="s">
         <v>127</v>
       </c>
       <c r="BS36" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BT36" t="s">
         <v>127</v>
       </c>
       <c r="BU36" t="s">
         <v>117</v>
       </c>
       <c r="BV36" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW36" t="s">
         <v>102</v>
       </c>
       <c r="BX36" t="s">
         <v>102</v>
       </c>
       <c r="BY36" t="s">
         <v>102</v>
       </c>
       <c r="BZ36" t="s">
         <v>102</v>
       </c>
       <c r="CA36" t="s">
         <v>102</v>
       </c>
       <c r="CB36" t="s">
         <v>136</v>
       </c>
       <c r="CC36" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="CD36" t="s">
-        <v>102</v>
+        <v>315</v>
       </c>
       <c r="CE36" t="s">
-        <v>102</v>
+        <v>316</v>
       </c>
     </row>
     <row r="37" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B37" t="s">
         <v>101</v>
       </c>
       <c r="C37" t="s">
         <v>102</v>
       </c>
       <c r="D37" t="s">
         <v>102</v>
       </c>
       <c r="E37" t="s">
         <v>102</v>
       </c>
       <c r="F37" t="s">
         <v>102</v>
       </c>
       <c r="G37" t="s">
         <v>102</v>
       </c>
       <c r="H37" t="s">
         <v>102</v>
       </c>
       <c r="I37" t="s">
         <v>102</v>
       </c>
       <c r="J37" t="s">
         <v>103</v>
       </c>
       <c r="K37" t="s">
         <v>101</v>
       </c>
       <c r="L37" t="s">
         <v>104</v>
       </c>
       <c r="M37" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="N37" t="s">
         <v>103</v>
       </c>
       <c r="O37" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="P37" t="s">
         <v>107</v>
       </c>
       <c r="Q37" t="s">
         <v>102</v>
       </c>
       <c r="R37" t="s">
         <v>102</v>
       </c>
       <c r="S37" t="s">
         <v>108</v>
       </c>
       <c r="T37" t="s">
         <v>109</v>
       </c>
       <c r="U37" t="s">
         <v>110</v>
       </c>
       <c r="V37" t="s">
         <v>111</v>
       </c>
       <c r="W37" t="s">
         <v>112</v>
       </c>
       <c r="X37" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="Y37" t="s">
         <v>114</v>
       </c>
       <c r="Z37" t="s">
         <v>114</v>
       </c>
       <c r="AA37" t="s">
         <v>102</v>
       </c>
       <c r="AB37" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC37" t="s">
         <v>102</v>
       </c>
       <c r="AD37" t="s">
         <v>102</v>
       </c>
       <c r="AE37" t="s">
         <v>102</v>
       </c>
       <c r="AF37" t="s">
         <v>102</v>
       </c>
       <c r="AG37" t="s">
         <v>102</v>
       </c>
       <c r="AH37" t="s">
         <v>116</v>
       </c>
       <c r="AI37" t="s">
         <v>121</v>
       </c>
       <c r="AJ37" t="s">
         <v>118</v>
       </c>
       <c r="AK37" t="s">
         <v>102</v>
       </c>
       <c r="AL37" t="s">
         <v>102</v>
       </c>
       <c r="AM37" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN37" t="s">
         <v>136</v>
       </c>
       <c r="AO37" t="s">
         <v>136</v>
       </c>
       <c r="AP37" t="s">
         <v>121</v>
       </c>
       <c r="AQ37" t="s">
         <v>102</v>
       </c>
       <c r="AR37" t="s">
         <v>122</v>
       </c>
       <c r="AS37" t="s">
         <v>116</v>
       </c>
       <c r="AT37" t="s">
         <v>117</v>
       </c>
       <c r="AU37" t="s">
         <v>122</v>
       </c>
@@ -10837,230 +10855,230 @@
       <c r="BC37" t="s">
         <v>102</v>
       </c>
       <c r="BD37" t="s">
         <v>102</v>
       </c>
       <c r="BE37" t="s">
         <v>102</v>
       </c>
       <c r="BF37" t="s">
         <v>102</v>
       </c>
       <c r="BG37" t="s">
         <v>102</v>
       </c>
       <c r="BH37" t="s">
         <v>102</v>
       </c>
       <c r="BI37" t="s">
         <v>102</v>
       </c>
       <c r="BJ37" t="s">
         <v>102</v>
       </c>
       <c r="BK37" t="s">
+        <v>127</v>
+      </c>
+      <c r="BL37" t="s">
         <v>321</v>
       </c>
-      <c r="BL37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM37" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BN37" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="BO37" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP37" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ37" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BR37" t="s">
-        <v>321</v>
+        <v>127</v>
       </c>
       <c r="BS37" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BT37" t="s">
         <v>127</v>
       </c>
       <c r="BU37" t="s">
         <v>117</v>
       </c>
       <c r="BV37" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW37" t="s">
         <v>102</v>
       </c>
       <c r="BX37" t="s">
         <v>102</v>
       </c>
       <c r="BY37" t="s">
         <v>102</v>
       </c>
       <c r="BZ37" t="s">
         <v>102</v>
       </c>
       <c r="CA37" t="s">
         <v>102</v>
       </c>
       <c r="CB37" t="s">
         <v>136</v>
       </c>
       <c r="CC37" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="CD37" t="s">
         <v>102</v>
       </c>
       <c r="CE37" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="38" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B38" t="s">
-        <v>324</v>
+        <v>101</v>
       </c>
       <c r="C38" t="s">
         <v>102</v>
       </c>
       <c r="D38" t="s">
         <v>102</v>
       </c>
       <c r="E38" t="s">
         <v>102</v>
       </c>
       <c r="F38" t="s">
         <v>102</v>
       </c>
       <c r="G38" t="s">
         <v>102</v>
       </c>
       <c r="H38" t="s">
         <v>102</v>
       </c>
       <c r="I38" t="s">
         <v>102</v>
       </c>
       <c r="J38" t="s">
         <v>103</v>
       </c>
       <c r="K38" t="s">
-        <v>324</v>
+        <v>101</v>
       </c>
       <c r="L38" t="s">
         <v>104</v>
       </c>
       <c r="M38" t="s">
         <v>325</v>
       </c>
       <c r="N38" t="s">
         <v>103</v>
       </c>
       <c r="O38" t="s">
         <v>326</v>
       </c>
       <c r="P38" t="s">
         <v>107</v>
       </c>
       <c r="Q38" t="s">
         <v>102</v>
       </c>
       <c r="R38" t="s">
         <v>102</v>
       </c>
       <c r="S38" t="s">
         <v>108</v>
       </c>
       <c r="T38" t="s">
         <v>109</v>
       </c>
       <c r="U38" t="s">
-        <v>327</v>
+        <v>110</v>
       </c>
       <c r="V38" t="s">
-        <v>328</v>
+        <v>111</v>
       </c>
       <c r="W38" t="s">
         <v>112</v>
       </c>
       <c r="X38" t="s">
-        <v>102</v>
+        <v>297</v>
       </c>
       <c r="Y38" t="s">
         <v>114</v>
       </c>
       <c r="Z38" t="s">
         <v>114</v>
       </c>
       <c r="AA38" t="s">
         <v>102</v>
       </c>
       <c r="AB38" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC38" t="s">
         <v>102</v>
       </c>
       <c r="AD38" t="s">
         <v>102</v>
       </c>
       <c r="AE38" t="s">
         <v>102</v>
       </c>
       <c r="AF38" t="s">
         <v>102</v>
       </c>
       <c r="AG38" t="s">
         <v>102</v>
       </c>
       <c r="AH38" t="s">
         <v>116</v>
       </c>
       <c r="AI38" t="s">
         <v>121</v>
       </c>
       <c r="AJ38" t="s">
         <v>118</v>
       </c>
       <c r="AK38" t="s">
         <v>102</v>
       </c>
       <c r="AL38" t="s">
         <v>102</v>
       </c>
       <c r="AM38" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN38" t="s">
         <v>136</v>
       </c>
       <c r="AO38" t="s">
         <v>136</v>
       </c>
       <c r="AP38" t="s">
         <v>121</v>
       </c>
       <c r="AQ38" t="s">
         <v>102</v>
       </c>
       <c r="AR38" t="s">
         <v>122</v>
       </c>
       <c r="AS38" t="s">
         <v>116</v>
       </c>
       <c r="AT38" t="s">
         <v>117</v>
       </c>
       <c r="AU38" t="s">
         <v>122</v>
       </c>
@@ -11088,230 +11106,230 @@
       <c r="BC38" t="s">
         <v>102</v>
       </c>
       <c r="BD38" t="s">
         <v>102</v>
       </c>
       <c r="BE38" t="s">
         <v>102</v>
       </c>
       <c r="BF38" t="s">
         <v>102</v>
       </c>
       <c r="BG38" t="s">
         <v>102</v>
       </c>
       <c r="BH38" t="s">
         <v>102</v>
       </c>
       <c r="BI38" t="s">
         <v>102</v>
       </c>
       <c r="BJ38" t="s">
         <v>102</v>
       </c>
       <c r="BK38" t="s">
+        <v>327</v>
+      </c>
+      <c r="BL38" t="s">
         <v>321</v>
       </c>
-      <c r="BL38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM38" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BN38" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="BO38" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP38" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ38" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BR38" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="BS38" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BT38" t="s">
         <v>127</v>
       </c>
       <c r="BU38" t="s">
         <v>117</v>
       </c>
       <c r="BV38" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW38" t="s">
         <v>102</v>
       </c>
       <c r="BX38" t="s">
         <v>102</v>
       </c>
       <c r="BY38" t="s">
         <v>102</v>
       </c>
       <c r="BZ38" t="s">
         <v>102</v>
       </c>
       <c r="CA38" t="s">
         <v>102</v>
       </c>
       <c r="CB38" t="s">
         <v>136</v>
       </c>
       <c r="CC38" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="CD38" t="s">
-        <v>330</v>
+        <v>102</v>
       </c>
       <c r="CE38" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="B39" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C39" t="s">
         <v>102</v>
       </c>
       <c r="D39" t="s">
         <v>102</v>
       </c>
       <c r="E39" t="s">
         <v>102</v>
       </c>
       <c r="F39" t="s">
         <v>102</v>
       </c>
       <c r="G39" t="s">
         <v>102</v>
       </c>
       <c r="H39" t="s">
         <v>102</v>
       </c>
       <c r="I39" t="s">
         <v>102</v>
       </c>
       <c r="J39" t="s">
         <v>103</v>
       </c>
       <c r="K39" t="s">
-        <v>102</v>
+        <v>330</v>
       </c>
       <c r="L39" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="M39" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="N39" t="s">
         <v>103</v>
       </c>
       <c r="O39" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="P39" t="s">
         <v>107</v>
       </c>
       <c r="Q39" t="s">
         <v>102</v>
       </c>
       <c r="R39" t="s">
         <v>102</v>
       </c>
       <c r="S39" t="s">
         <v>108</v>
       </c>
       <c r="T39" t="s">
         <v>109</v>
       </c>
       <c r="U39" t="s">
-        <v>102</v>
+        <v>333</v>
       </c>
       <c r="V39" t="s">
-        <v>102</v>
+        <v>334</v>
       </c>
       <c r="W39" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="X39" t="s">
         <v>102</v>
       </c>
       <c r="Y39" t="s">
         <v>114</v>
       </c>
       <c r="Z39" t="s">
         <v>114</v>
       </c>
       <c r="AA39" t="s">
         <v>102</v>
       </c>
       <c r="AB39" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC39" t="s">
         <v>102</v>
       </c>
       <c r="AD39" t="s">
         <v>102</v>
       </c>
       <c r="AE39" t="s">
         <v>102</v>
       </c>
       <c r="AF39" t="s">
         <v>102</v>
       </c>
       <c r="AG39" t="s">
         <v>102</v>
       </c>
       <c r="AH39" t="s">
         <v>116</v>
       </c>
       <c r="AI39" t="s">
         <v>121</v>
       </c>
       <c r="AJ39" t="s">
         <v>118</v>
       </c>
       <c r="AK39" t="s">
         <v>102</v>
       </c>
       <c r="AL39" t="s">
         <v>102</v>
       </c>
       <c r="AM39" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN39" t="s">
         <v>136</v>
       </c>
       <c r="AO39" t="s">
         <v>136</v>
       </c>
       <c r="AP39" t="s">
         <v>121</v>
       </c>
       <c r="AQ39" t="s">
         <v>102</v>
       </c>
       <c r="AR39" t="s">
         <v>122</v>
       </c>
       <c r="AS39" t="s">
         <v>116</v>
       </c>
       <c r="AT39" t="s">
         <v>117</v>
       </c>
       <c r="AU39" t="s">
         <v>122</v>
       </c>
@@ -11339,230 +11357,230 @@
       <c r="BC39" t="s">
         <v>102</v>
       </c>
       <c r="BD39" t="s">
         <v>102</v>
       </c>
       <c r="BE39" t="s">
         <v>102</v>
       </c>
       <c r="BF39" t="s">
         <v>102</v>
       </c>
       <c r="BG39" t="s">
         <v>102</v>
       </c>
       <c r="BH39" t="s">
         <v>102</v>
       </c>
       <c r="BI39" t="s">
         <v>102</v>
       </c>
       <c r="BJ39" t="s">
         <v>102</v>
       </c>
       <c r="BK39" t="s">
+        <v>327</v>
+      </c>
+      <c r="BL39" t="s">
         <v>321</v>
       </c>
-      <c r="BL39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM39" t="s">
-        <v>118</v>
+        <v>322</v>
       </c>
       <c r="BN39" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="BO39" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP39" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ39" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BR39" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="BS39" t="s">
-        <v>127</v>
+        <v>227</v>
       </c>
       <c r="BT39" t="s">
         <v>127</v>
       </c>
       <c r="BU39" t="s">
         <v>117</v>
       </c>
       <c r="BV39" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW39" t="s">
         <v>102</v>
       </c>
       <c r="BX39" t="s">
         <v>102</v>
       </c>
       <c r="BY39" t="s">
         <v>102</v>
       </c>
       <c r="BZ39" t="s">
         <v>102</v>
       </c>
       <c r="CA39" t="s">
         <v>102</v>
       </c>
       <c r="CB39" t="s">
         <v>136</v>
       </c>
       <c r="CC39" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="CD39" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="CE39" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="40" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="B40" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C40" t="s">
         <v>102</v>
       </c>
       <c r="D40" t="s">
         <v>102</v>
       </c>
       <c r="E40" t="s">
         <v>102</v>
       </c>
       <c r="F40" t="s">
         <v>102</v>
       </c>
       <c r="G40" t="s">
         <v>102</v>
       </c>
       <c r="H40" t="s">
         <v>102</v>
       </c>
       <c r="I40" t="s">
         <v>102</v>
       </c>
       <c r="J40" t="s">
         <v>103</v>
       </c>
       <c r="K40" t="s">
         <v>102</v>
       </c>
       <c r="L40" t="s">
         <v>102</v>
       </c>
       <c r="M40" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="N40" t="s">
         <v>103</v>
       </c>
       <c r="O40" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="P40" t="s">
         <v>107</v>
       </c>
       <c r="Q40" t="s">
         <v>102</v>
       </c>
       <c r="R40" t="s">
         <v>102</v>
       </c>
       <c r="S40" t="s">
         <v>108</v>
       </c>
       <c r="T40" t="s">
         <v>109</v>
       </c>
       <c r="U40" t="s">
         <v>102</v>
       </c>
       <c r="V40" t="s">
         <v>102</v>
       </c>
       <c r="W40" t="s">
         <v>102</v>
       </c>
       <c r="X40" t="s">
         <v>102</v>
       </c>
       <c r="Y40" t="s">
         <v>114</v>
       </c>
       <c r="Z40" t="s">
         <v>114</v>
       </c>
       <c r="AA40" t="s">
         <v>102</v>
       </c>
       <c r="AB40" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC40" t="s">
         <v>102</v>
       </c>
       <c r="AD40" t="s">
         <v>102</v>
       </c>
       <c r="AE40" t="s">
         <v>102</v>
       </c>
       <c r="AF40" t="s">
         <v>102</v>
       </c>
       <c r="AG40" t="s">
         <v>102</v>
       </c>
       <c r="AH40" t="s">
         <v>116</v>
       </c>
       <c r="AI40" t="s">
         <v>121</v>
       </c>
       <c r="AJ40" t="s">
         <v>118</v>
       </c>
       <c r="AK40" t="s">
         <v>102</v>
       </c>
       <c r="AL40" t="s">
         <v>102</v>
       </c>
       <c r="AM40" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN40" t="s">
         <v>136</v>
       </c>
       <c r="AO40" t="s">
         <v>136</v>
       </c>
       <c r="AP40" t="s">
         <v>121</v>
       </c>
       <c r="AQ40" t="s">
         <v>102</v>
       </c>
       <c r="AR40" t="s">
         <v>122</v>
       </c>
       <c r="AS40" t="s">
         <v>116</v>
       </c>
       <c r="AT40" t="s">
         <v>117</v>
       </c>
       <c r="AU40" t="s">
         <v>122</v>
       </c>
@@ -11590,230 +11608,230 @@
       <c r="BC40" t="s">
         <v>102</v>
       </c>
       <c r="BD40" t="s">
         <v>102</v>
       </c>
       <c r="BE40" t="s">
         <v>102</v>
       </c>
       <c r="BF40" t="s">
         <v>102</v>
       </c>
       <c r="BG40" t="s">
         <v>102</v>
       </c>
       <c r="BH40" t="s">
         <v>102</v>
       </c>
       <c r="BI40" t="s">
         <v>102</v>
       </c>
       <c r="BJ40" t="s">
         <v>102</v>
       </c>
       <c r="BK40" t="s">
+        <v>327</v>
+      </c>
+      <c r="BL40" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="BM40" t="s">
         <v>118</v>
       </c>
       <c r="BN40" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="BO40" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP40" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ40" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BR40" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="BS40" t="s">
         <v>127</v>
       </c>
       <c r="BT40" t="s">
         <v>127</v>
       </c>
       <c r="BU40" t="s">
         <v>117</v>
       </c>
       <c r="BV40" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW40" t="s">
         <v>102</v>
       </c>
       <c r="BX40" t="s">
         <v>102</v>
       </c>
       <c r="BY40" t="s">
         <v>102</v>
       </c>
       <c r="BZ40" t="s">
         <v>102</v>
       </c>
       <c r="CA40" t="s">
         <v>102</v>
       </c>
       <c r="CB40" t="s">
         <v>136</v>
       </c>
       <c r="CC40" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="CD40" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="CE40" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="41" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B41" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C41" t="s">
         <v>102</v>
       </c>
       <c r="D41" t="s">
         <v>102</v>
       </c>
       <c r="E41" t="s">
         <v>102</v>
       </c>
       <c r="F41" t="s">
         <v>102</v>
       </c>
       <c r="G41" t="s">
         <v>102</v>
       </c>
       <c r="H41" t="s">
         <v>102</v>
       </c>
       <c r="I41" t="s">
         <v>102</v>
       </c>
       <c r="J41" t="s">
         <v>103</v>
       </c>
       <c r="K41" t="s">
         <v>102</v>
       </c>
       <c r="L41" t="s">
         <v>102</v>
       </c>
       <c r="M41" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="N41" t="s">
         <v>103</v>
       </c>
       <c r="O41" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="P41" t="s">
         <v>107</v>
       </c>
       <c r="Q41" t="s">
         <v>102</v>
       </c>
       <c r="R41" t="s">
         <v>102</v>
       </c>
       <c r="S41" t="s">
         <v>108</v>
       </c>
       <c r="T41" t="s">
         <v>109</v>
       </c>
       <c r="U41" t="s">
         <v>102</v>
       </c>
       <c r="V41" t="s">
         <v>102</v>
       </c>
       <c r="W41" t="s">
         <v>102</v>
       </c>
       <c r="X41" t="s">
         <v>102</v>
       </c>
       <c r="Y41" t="s">
         <v>114</v>
       </c>
       <c r="Z41" t="s">
         <v>114</v>
       </c>
       <c r="AA41" t="s">
         <v>102</v>
       </c>
       <c r="AB41" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC41" t="s">
         <v>102</v>
       </c>
       <c r="AD41" t="s">
         <v>102</v>
       </c>
       <c r="AE41" t="s">
         <v>102</v>
       </c>
       <c r="AF41" t="s">
         <v>102</v>
       </c>
       <c r="AG41" t="s">
         <v>102</v>
       </c>
       <c r="AH41" t="s">
         <v>116</v>
       </c>
       <c r="AI41" t="s">
         <v>121</v>
       </c>
       <c r="AJ41" t="s">
         <v>118</v>
       </c>
       <c r="AK41" t="s">
         <v>102</v>
       </c>
       <c r="AL41" t="s">
         <v>102</v>
       </c>
       <c r="AM41" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN41" t="s">
         <v>136</v>
       </c>
       <c r="AO41" t="s">
         <v>136</v>
       </c>
       <c r="AP41" t="s">
         <v>121</v>
       </c>
       <c r="AQ41" t="s">
         <v>102</v>
       </c>
       <c r="AR41" t="s">
         <v>122</v>
       </c>
       <c r="AS41" t="s">
         <v>116</v>
       </c>
       <c r="AT41" t="s">
         <v>117</v>
       </c>
       <c r="AU41" t="s">
         <v>122</v>
       </c>
@@ -11841,230 +11859,230 @@
       <c r="BC41" t="s">
         <v>102</v>
       </c>
       <c r="BD41" t="s">
         <v>102</v>
       </c>
       <c r="BE41" t="s">
         <v>102</v>
       </c>
       <c r="BF41" t="s">
         <v>102</v>
       </c>
       <c r="BG41" t="s">
         <v>102</v>
       </c>
       <c r="BH41" t="s">
         <v>102</v>
       </c>
       <c r="BI41" t="s">
         <v>102</v>
       </c>
       <c r="BJ41" t="s">
         <v>102</v>
       </c>
       <c r="BK41" t="s">
+        <v>327</v>
+      </c>
+      <c r="BL41" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="BM41" t="s">
         <v>118</v>
       </c>
       <c r="BN41" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="BO41" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP41" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ41" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BR41" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="BS41" t="s">
         <v>127</v>
       </c>
       <c r="BT41" t="s">
         <v>127</v>
       </c>
       <c r="BU41" t="s">
         <v>117</v>
       </c>
       <c r="BV41" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW41" t="s">
         <v>102</v>
       </c>
       <c r="BX41" t="s">
         <v>102</v>
       </c>
       <c r="BY41" t="s">
         <v>102</v>
       </c>
       <c r="BZ41" t="s">
         <v>102</v>
       </c>
       <c r="CA41" t="s">
         <v>102</v>
       </c>
       <c r="CB41" t="s">
         <v>136</v>
       </c>
       <c r="CC41" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="CD41" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="CE41" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="42" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B42" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C42" t="s">
         <v>102</v>
       </c>
       <c r="D42" t="s">
         <v>102</v>
       </c>
       <c r="E42" t="s">
         <v>102</v>
       </c>
       <c r="F42" t="s">
         <v>102</v>
       </c>
       <c r="G42" t="s">
         <v>102</v>
       </c>
       <c r="H42" t="s">
         <v>102</v>
       </c>
       <c r="I42" t="s">
         <v>102</v>
       </c>
       <c r="J42" t="s">
         <v>103</v>
       </c>
       <c r="K42" t="s">
         <v>102</v>
       </c>
       <c r="L42" t="s">
         <v>102</v>
       </c>
       <c r="M42" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="N42" t="s">
         <v>103</v>
       </c>
       <c r="O42" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="P42" t="s">
         <v>107</v>
       </c>
       <c r="Q42" t="s">
         <v>102</v>
       </c>
       <c r="R42" t="s">
         <v>102</v>
       </c>
       <c r="S42" t="s">
         <v>108</v>
       </c>
       <c r="T42" t="s">
         <v>109</v>
       </c>
       <c r="U42" t="s">
         <v>102</v>
       </c>
       <c r="V42" t="s">
         <v>102</v>
       </c>
       <c r="W42" t="s">
         <v>102</v>
       </c>
       <c r="X42" t="s">
         <v>102</v>
       </c>
       <c r="Y42" t="s">
         <v>114</v>
       </c>
       <c r="Z42" t="s">
         <v>114</v>
       </c>
       <c r="AA42" t="s">
         <v>102</v>
       </c>
       <c r="AB42" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC42" t="s">
         <v>102</v>
       </c>
       <c r="AD42" t="s">
         <v>102</v>
       </c>
       <c r="AE42" t="s">
         <v>102</v>
       </c>
       <c r="AF42" t="s">
         <v>102</v>
       </c>
       <c r="AG42" t="s">
         <v>102</v>
       </c>
       <c r="AH42" t="s">
         <v>116</v>
       </c>
       <c r="AI42" t="s">
         <v>121</v>
       </c>
       <c r="AJ42" t="s">
         <v>118</v>
       </c>
       <c r="AK42" t="s">
         <v>102</v>
       </c>
       <c r="AL42" t="s">
         <v>102</v>
       </c>
       <c r="AM42" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN42" t="s">
         <v>136</v>
       </c>
       <c r="AO42" t="s">
         <v>136</v>
       </c>
       <c r="AP42" t="s">
         <v>121</v>
       </c>
       <c r="AQ42" t="s">
         <v>102</v>
       </c>
       <c r="AR42" t="s">
         <v>122</v>
       </c>
       <c r="AS42" t="s">
         <v>116</v>
       </c>
       <c r="AT42" t="s">
         <v>117</v>
       </c>
       <c r="AU42" t="s">
         <v>122</v>
       </c>
@@ -12092,119 +12110,119 @@
       <c r="BC42" t="s">
         <v>102</v>
       </c>
       <c r="BD42" t="s">
         <v>102</v>
       </c>
       <c r="BE42" t="s">
         <v>102</v>
       </c>
       <c r="BF42" t="s">
         <v>102</v>
       </c>
       <c r="BG42" t="s">
         <v>102</v>
       </c>
       <c r="BH42" t="s">
         <v>102</v>
       </c>
       <c r="BI42" t="s">
         <v>102</v>
       </c>
       <c r="BJ42" t="s">
         <v>102</v>
       </c>
       <c r="BK42" t="s">
+        <v>327</v>
+      </c>
+      <c r="BL42" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="BM42" t="s">
         <v>118</v>
       </c>
       <c r="BN42" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="BO42" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP42" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ42" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BR42" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="BS42" t="s">
         <v>127</v>
       </c>
       <c r="BT42" t="s">
         <v>127</v>
       </c>
       <c r="BU42" t="s">
         <v>117</v>
       </c>
       <c r="BV42" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW42" t="s">
         <v>102</v>
       </c>
       <c r="BX42" t="s">
         <v>102</v>
       </c>
       <c r="BY42" t="s">
         <v>102</v>
       </c>
       <c r="BZ42" t="s">
         <v>102</v>
       </c>
       <c r="CA42" t="s">
         <v>102</v>
       </c>
       <c r="CB42" t="s">
         <v>136</v>
       </c>
       <c r="CC42" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="CD42" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="CE42" t="s">
-        <v>351</v>
+        <v>102</v>
       </c>
     </row>
     <row r="43" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>352</v>
       </c>
       <c r="B43" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C43" t="s">
         <v>102</v>
       </c>
       <c r="D43" t="s">
         <v>102</v>
       </c>
       <c r="E43" t="s">
         <v>102</v>
       </c>
       <c r="F43" t="s">
         <v>102</v>
       </c>
       <c r="G43" t="s">
         <v>102</v>
       </c>
       <c r="H43" t="s">
         <v>102</v>
       </c>
       <c r="I43" t="s">
         <v>102</v>
       </c>
       <c r="J43" t="s">
         <v>103</v>
       </c>
@@ -12238,335 +12256,335 @@
       <c r="T43" t="s">
         <v>109</v>
       </c>
       <c r="U43" t="s">
         <v>102</v>
       </c>
       <c r="V43" t="s">
         <v>102</v>
       </c>
       <c r="W43" t="s">
         <v>102</v>
       </c>
       <c r="X43" t="s">
         <v>102</v>
       </c>
       <c r="Y43" t="s">
         <v>114</v>
       </c>
       <c r="Z43" t="s">
         <v>114</v>
       </c>
       <c r="AA43" t="s">
         <v>102</v>
       </c>
       <c r="AB43" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC43" t="s">
         <v>102</v>
       </c>
       <c r="AD43" t="s">
         <v>102</v>
       </c>
       <c r="AE43" t="s">
         <v>102</v>
       </c>
       <c r="AF43" t="s">
         <v>102</v>
       </c>
       <c r="AG43" t="s">
         <v>102</v>
       </c>
       <c r="AH43" t="s">
         <v>116</v>
       </c>
       <c r="AI43" t="s">
         <v>121</v>
       </c>
       <c r="AJ43" t="s">
         <v>118</v>
       </c>
       <c r="AK43" t="s">
         <v>102</v>
       </c>
       <c r="AL43" t="s">
         <v>102</v>
       </c>
       <c r="AM43" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN43" t="s">
         <v>136</v>
       </c>
       <c r="AO43" t="s">
         <v>136</v>
       </c>
       <c r="AP43" t="s">
         <v>121</v>
       </c>
       <c r="AQ43" t="s">
         <v>102</v>
       </c>
       <c r="AR43" t="s">
         <v>122</v>
       </c>
       <c r="AS43" t="s">
         <v>116</v>
       </c>
       <c r="AT43" t="s">
         <v>117</v>
       </c>
       <c r="AU43" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="AV43" t="s">
         <v>102</v>
       </c>
       <c r="AW43" t="s">
         <v>102</v>
       </c>
       <c r="AX43" t="s">
         <v>102</v>
       </c>
       <c r="AY43" t="s">
         <v>102</v>
       </c>
       <c r="AZ43" t="s">
         <v>102</v>
       </c>
       <c r="BA43" t="s">
         <v>102</v>
       </c>
       <c r="BB43" t="s">
         <v>102</v>
       </c>
       <c r="BC43" t="s">
         <v>102</v>
       </c>
       <c r="BD43" t="s">
         <v>102</v>
       </c>
       <c r="BE43" t="s">
         <v>102</v>
       </c>
       <c r="BF43" t="s">
         <v>102</v>
       </c>
       <c r="BG43" t="s">
         <v>102</v>
       </c>
       <c r="BH43" t="s">
         <v>102</v>
       </c>
       <c r="BI43" t="s">
         <v>102</v>
       </c>
       <c r="BJ43" t="s">
         <v>102</v>
       </c>
       <c r="BK43" t="s">
+        <v>327</v>
+      </c>
+      <c r="BL43" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="BM43" t="s">
         <v>118</v>
       </c>
       <c r="BN43" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="BO43" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP43" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ43" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BR43" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="BS43" t="s">
         <v>127</v>
       </c>
       <c r="BT43" t="s">
         <v>127</v>
       </c>
       <c r="BU43" t="s">
         <v>117</v>
       </c>
       <c r="BV43" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW43" t="s">
         <v>102</v>
       </c>
       <c r="BX43" t="s">
         <v>102</v>
       </c>
       <c r="BY43" t="s">
         <v>102</v>
       </c>
       <c r="BZ43" t="s">
         <v>102</v>
       </c>
       <c r="CA43" t="s">
         <v>102</v>
       </c>
       <c r="CB43" t="s">
         <v>136</v>
       </c>
       <c r="CC43" t="s">
         <v>355</v>
       </c>
       <c r="CD43" t="s">
-        <v>102</v>
+        <v>356</v>
       </c>
       <c r="CE43" t="s">
-        <v>102</v>
+        <v>357</v>
       </c>
     </row>
     <row r="44" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B44" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C44" t="s">
         <v>102</v>
       </c>
       <c r="D44" t="s">
         <v>102</v>
       </c>
       <c r="E44" t="s">
         <v>102</v>
       </c>
       <c r="F44" t="s">
         <v>102</v>
       </c>
       <c r="G44" t="s">
         <v>102</v>
       </c>
       <c r="H44" t="s">
         <v>102</v>
       </c>
       <c r="I44" t="s">
         <v>102</v>
       </c>
       <c r="J44" t="s">
         <v>103</v>
       </c>
       <c r="K44" t="s">
         <v>102</v>
       </c>
       <c r="L44" t="s">
         <v>102</v>
       </c>
       <c r="M44" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="N44" t="s">
         <v>103</v>
       </c>
       <c r="O44" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="P44" t="s">
         <v>107</v>
       </c>
       <c r="Q44" t="s">
         <v>102</v>
       </c>
       <c r="R44" t="s">
         <v>102</v>
       </c>
       <c r="S44" t="s">
         <v>108</v>
       </c>
       <c r="T44" t="s">
         <v>109</v>
       </c>
       <c r="U44" t="s">
         <v>102</v>
       </c>
       <c r="V44" t="s">
         <v>102</v>
       </c>
       <c r="W44" t="s">
         <v>102</v>
       </c>
       <c r="X44" t="s">
         <v>102</v>
       </c>
       <c r="Y44" t="s">
         <v>114</v>
       </c>
       <c r="Z44" t="s">
         <v>114</v>
       </c>
       <c r="AA44" t="s">
         <v>102</v>
       </c>
       <c r="AB44" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC44" t="s">
         <v>102</v>
       </c>
       <c r="AD44" t="s">
         <v>102</v>
       </c>
       <c r="AE44" t="s">
         <v>102</v>
       </c>
       <c r="AF44" t="s">
         <v>102</v>
       </c>
       <c r="AG44" t="s">
         <v>102</v>
       </c>
       <c r="AH44" t="s">
         <v>116</v>
       </c>
       <c r="AI44" t="s">
         <v>121</v>
       </c>
       <c r="AJ44" t="s">
         <v>118</v>
       </c>
       <c r="AK44" t="s">
         <v>102</v>
       </c>
       <c r="AL44" t="s">
         <v>102</v>
       </c>
       <c r="AM44" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN44" t="s">
         <v>136</v>
       </c>
       <c r="AO44" t="s">
         <v>136</v>
       </c>
       <c r="AP44" t="s">
         <v>121</v>
       </c>
       <c r="AQ44" t="s">
         <v>102</v>
       </c>
       <c r="AR44" t="s">
         <v>122</v>
       </c>
       <c r="AS44" t="s">
         <v>116</v>
       </c>
       <c r="AT44" t="s">
         <v>117</v>
       </c>
       <c r="AU44" t="s">
         <v>116</v>
       </c>
@@ -12594,230 +12612,230 @@
       <c r="BC44" t="s">
         <v>102</v>
       </c>
       <c r="BD44" t="s">
         <v>102</v>
       </c>
       <c r="BE44" t="s">
         <v>102</v>
       </c>
       <c r="BF44" t="s">
         <v>102</v>
       </c>
       <c r="BG44" t="s">
         <v>102</v>
       </c>
       <c r="BH44" t="s">
         <v>102</v>
       </c>
       <c r="BI44" t="s">
         <v>102</v>
       </c>
       <c r="BJ44" t="s">
         <v>102</v>
       </c>
       <c r="BK44" t="s">
+        <v>327</v>
+      </c>
+      <c r="BL44" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="BM44" t="s">
         <v>118</v>
       </c>
       <c r="BN44" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="BO44" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP44" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ44" t="s">
-        <v>118</v>
+        <v>322</v>
       </c>
       <c r="BR44" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="BS44" t="s">
         <v>127</v>
       </c>
       <c r="BT44" t="s">
         <v>127</v>
       </c>
       <c r="BU44" t="s">
         <v>117</v>
       </c>
       <c r="BV44" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="BW44" t="s">
         <v>102</v>
       </c>
       <c r="BX44" t="s">
         <v>102</v>
       </c>
       <c r="BY44" t="s">
         <v>102</v>
       </c>
       <c r="BZ44" t="s">
         <v>102</v>
       </c>
       <c r="CA44" t="s">
         <v>102</v>
       </c>
       <c r="CB44" t="s">
         <v>136</v>
       </c>
       <c r="CC44" t="s">
-        <v>102</v>
+        <v>361</v>
       </c>
       <c r="CD44" t="s">
         <v>102</v>
       </c>
       <c r="CE44" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="45" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="B45" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C45" t="s">
         <v>102</v>
       </c>
       <c r="D45" t="s">
         <v>102</v>
       </c>
       <c r="E45" t="s">
         <v>102</v>
       </c>
       <c r="F45" t="s">
         <v>102</v>
       </c>
       <c r="G45" t="s">
         <v>102</v>
       </c>
       <c r="H45" t="s">
         <v>102</v>
       </c>
       <c r="I45" t="s">
         <v>102</v>
       </c>
       <c r="J45" t="s">
         <v>103</v>
       </c>
       <c r="K45" t="s">
         <v>102</v>
       </c>
       <c r="L45" t="s">
         <v>102</v>
       </c>
       <c r="M45" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="N45" t="s">
         <v>103</v>
       </c>
       <c r="O45" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="P45" t="s">
         <v>107</v>
       </c>
       <c r="Q45" t="s">
         <v>102</v>
       </c>
       <c r="R45" t="s">
         <v>102</v>
       </c>
       <c r="S45" t="s">
         <v>108</v>
       </c>
       <c r="T45" t="s">
         <v>109</v>
       </c>
       <c r="U45" t="s">
         <v>102</v>
       </c>
       <c r="V45" t="s">
         <v>102</v>
       </c>
       <c r="W45" t="s">
         <v>102</v>
       </c>
       <c r="X45" t="s">
         <v>102</v>
       </c>
       <c r="Y45" t="s">
         <v>114</v>
       </c>
       <c r="Z45" t="s">
         <v>114</v>
       </c>
       <c r="AA45" t="s">
         <v>102</v>
       </c>
       <c r="AB45" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC45" t="s">
         <v>102</v>
       </c>
       <c r="AD45" t="s">
         <v>102</v>
       </c>
       <c r="AE45" t="s">
         <v>102</v>
       </c>
       <c r="AF45" t="s">
         <v>102</v>
       </c>
       <c r="AG45" t="s">
         <v>102</v>
       </c>
       <c r="AH45" t="s">
         <v>116</v>
       </c>
       <c r="AI45" t="s">
         <v>121</v>
       </c>
       <c r="AJ45" t="s">
         <v>118</v>
       </c>
       <c r="AK45" t="s">
         <v>102</v>
       </c>
       <c r="AL45" t="s">
         <v>102</v>
       </c>
       <c r="AM45" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN45" t="s">
         <v>136</v>
       </c>
       <c r="AO45" t="s">
         <v>136</v>
       </c>
       <c r="AP45" t="s">
         <v>121</v>
       </c>
       <c r="AQ45" t="s">
         <v>102</v>
       </c>
       <c r="AR45" t="s">
         <v>122</v>
       </c>
       <c r="AS45" t="s">
         <v>116</v>
       </c>
       <c r="AT45" t="s">
         <v>117</v>
       </c>
       <c r="AU45" t="s">
         <v>116</v>
       </c>
@@ -12845,230 +12863,230 @@
       <c r="BC45" t="s">
         <v>102</v>
       </c>
       <c r="BD45" t="s">
         <v>102</v>
       </c>
       <c r="BE45" t="s">
         <v>102</v>
       </c>
       <c r="BF45" t="s">
         <v>102</v>
       </c>
       <c r="BG45" t="s">
         <v>102</v>
       </c>
       <c r="BH45" t="s">
         <v>102</v>
       </c>
       <c r="BI45" t="s">
         <v>102</v>
       </c>
       <c r="BJ45" t="s">
         <v>102</v>
       </c>
       <c r="BK45" t="s">
+        <v>327</v>
+      </c>
+      <c r="BL45" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="BM45" t="s">
         <v>118</v>
       </c>
       <c r="BN45" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="BO45" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP45" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ45" t="s">
         <v>118</v>
       </c>
       <c r="BR45" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="BS45" t="s">
         <v>127</v>
       </c>
       <c r="BT45" t="s">
         <v>127</v>
       </c>
       <c r="BU45" t="s">
         <v>117</v>
       </c>
       <c r="BV45" t="s">
-        <v>102</v>
+        <v>222</v>
       </c>
       <c r="BW45" t="s">
         <v>102</v>
       </c>
       <c r="BX45" t="s">
         <v>102</v>
       </c>
       <c r="BY45" t="s">
         <v>102</v>
       </c>
       <c r="BZ45" t="s">
         <v>102</v>
       </c>
       <c r="CA45" t="s">
         <v>102</v>
       </c>
       <c r="CB45" t="s">
         <v>136</v>
       </c>
       <c r="CC45" t="s">
-        <v>358</v>
+        <v>102</v>
       </c>
       <c r="CD45" t="s">
-        <v>359</v>
+        <v>102</v>
       </c>
       <c r="CE45" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="46" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B46" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C46" t="s">
         <v>102</v>
       </c>
       <c r="D46" t="s">
         <v>102</v>
       </c>
       <c r="E46" t="s">
         <v>102</v>
       </c>
       <c r="F46" t="s">
         <v>102</v>
       </c>
       <c r="G46" t="s">
         <v>102</v>
       </c>
       <c r="H46" t="s">
         <v>102</v>
       </c>
       <c r="I46" t="s">
         <v>102</v>
       </c>
       <c r="J46" t="s">
         <v>103</v>
       </c>
       <c r="K46" t="s">
         <v>102</v>
       </c>
       <c r="L46" t="s">
         <v>102</v>
       </c>
       <c r="M46" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="N46" t="s">
         <v>103</v>
       </c>
       <c r="O46" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="P46" t="s">
         <v>107</v>
       </c>
       <c r="Q46" t="s">
         <v>102</v>
       </c>
       <c r="R46" t="s">
         <v>102</v>
       </c>
       <c r="S46" t="s">
         <v>108</v>
       </c>
       <c r="T46" t="s">
         <v>109</v>
       </c>
       <c r="U46" t="s">
         <v>102</v>
       </c>
       <c r="V46" t="s">
         <v>102</v>
       </c>
       <c r="W46" t="s">
         <v>102</v>
       </c>
       <c r="X46" t="s">
         <v>102</v>
       </c>
       <c r="Y46" t="s">
         <v>114</v>
       </c>
       <c r="Z46" t="s">
         <v>114</v>
       </c>
       <c r="AA46" t="s">
         <v>102</v>
       </c>
       <c r="AB46" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC46" t="s">
         <v>102</v>
       </c>
       <c r="AD46" t="s">
         <v>102</v>
       </c>
       <c r="AE46" t="s">
         <v>102</v>
       </c>
       <c r="AF46" t="s">
         <v>102</v>
       </c>
       <c r="AG46" t="s">
         <v>102</v>
       </c>
       <c r="AH46" t="s">
         <v>116</v>
       </c>
       <c r="AI46" t="s">
         <v>121</v>
       </c>
       <c r="AJ46" t="s">
         <v>118</v>
       </c>
       <c r="AK46" t="s">
         <v>102</v>
       </c>
       <c r="AL46" t="s">
         <v>102</v>
       </c>
       <c r="AM46" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN46" t="s">
         <v>136</v>
       </c>
       <c r="AO46" t="s">
         <v>136</v>
       </c>
       <c r="AP46" t="s">
         <v>121</v>
       </c>
       <c r="AQ46" t="s">
         <v>102</v>
       </c>
       <c r="AR46" t="s">
         <v>122</v>
       </c>
       <c r="AS46" t="s">
         <v>116</v>
       </c>
       <c r="AT46" t="s">
         <v>117</v>
       </c>
       <c r="AU46" t="s">
         <v>116</v>
       </c>
@@ -13096,230 +13114,230 @@
       <c r="BC46" t="s">
         <v>102</v>
       </c>
       <c r="BD46" t="s">
         <v>102</v>
       </c>
       <c r="BE46" t="s">
         <v>102</v>
       </c>
       <c r="BF46" t="s">
         <v>102</v>
       </c>
       <c r="BG46" t="s">
         <v>102</v>
       </c>
       <c r="BH46" t="s">
         <v>102</v>
       </c>
       <c r="BI46" t="s">
         <v>102</v>
       </c>
       <c r="BJ46" t="s">
         <v>102</v>
       </c>
       <c r="BK46" t="s">
+        <v>327</v>
+      </c>
+      <c r="BL46" t="s">
         <v>321</v>
       </c>
-      <c r="BL46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM46" t="s">
-        <v>316</v>
+        <v>118</v>
       </c>
       <c r="BN46" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="BO46" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP46" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ46" t="s">
-        <v>316</v>
+        <v>118</v>
       </c>
       <c r="BR46" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="BS46" t="s">
         <v>127</v>
       </c>
       <c r="BT46" t="s">
         <v>127</v>
       </c>
       <c r="BU46" t="s">
         <v>117</v>
       </c>
       <c r="BV46" t="s">
         <v>102</v>
       </c>
       <c r="BW46" t="s">
         <v>102</v>
       </c>
       <c r="BX46" t="s">
         <v>102</v>
       </c>
       <c r="BY46" t="s">
         <v>102</v>
       </c>
       <c r="BZ46" t="s">
         <v>102</v>
       </c>
       <c r="CA46" t="s">
         <v>102</v>
       </c>
       <c r="CB46" t="s">
         <v>136</v>
       </c>
       <c r="CC46" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="CD46" t="s">
-        <v>362</v>
+        <v>365</v>
       </c>
       <c r="CE46" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="47" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="B47" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C47" t="s">
         <v>102</v>
       </c>
       <c r="D47" t="s">
         <v>102</v>
       </c>
       <c r="E47" t="s">
         <v>102</v>
       </c>
       <c r="F47" t="s">
         <v>102</v>
       </c>
       <c r="G47" t="s">
         <v>102</v>
       </c>
       <c r="H47" t="s">
         <v>102</v>
       </c>
       <c r="I47" t="s">
         <v>102</v>
       </c>
       <c r="J47" t="s">
         <v>103</v>
       </c>
       <c r="K47" t="s">
         <v>102</v>
       </c>
       <c r="L47" t="s">
         <v>102</v>
       </c>
       <c r="M47" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="N47" t="s">
         <v>103</v>
       </c>
       <c r="O47" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="P47" t="s">
         <v>107</v>
       </c>
       <c r="Q47" t="s">
         <v>102</v>
       </c>
       <c r="R47" t="s">
         <v>102</v>
       </c>
       <c r="S47" t="s">
         <v>108</v>
       </c>
       <c r="T47" t="s">
         <v>109</v>
       </c>
       <c r="U47" t="s">
         <v>102</v>
       </c>
       <c r="V47" t="s">
         <v>102</v>
       </c>
       <c r="W47" t="s">
         <v>102</v>
       </c>
       <c r="X47" t="s">
         <v>102</v>
       </c>
       <c r="Y47" t="s">
         <v>114</v>
       </c>
       <c r="Z47" t="s">
         <v>114</v>
       </c>
       <c r="AA47" t="s">
         <v>102</v>
       </c>
       <c r="AB47" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC47" t="s">
         <v>102</v>
       </c>
       <c r="AD47" t="s">
         <v>102</v>
       </c>
       <c r="AE47" t="s">
         <v>102</v>
       </c>
       <c r="AF47" t="s">
         <v>102</v>
       </c>
       <c r="AG47" t="s">
         <v>102</v>
       </c>
       <c r="AH47" t="s">
         <v>116</v>
       </c>
       <c r="AI47" t="s">
         <v>121</v>
       </c>
       <c r="AJ47" t="s">
         <v>118</v>
       </c>
       <c r="AK47" t="s">
         <v>102</v>
       </c>
       <c r="AL47" t="s">
         <v>102</v>
       </c>
       <c r="AM47" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN47" t="s">
         <v>136</v>
       </c>
       <c r="AO47" t="s">
         <v>136</v>
       </c>
       <c r="AP47" t="s">
         <v>121</v>
       </c>
       <c r="AQ47" t="s">
         <v>102</v>
       </c>
       <c r="AR47" t="s">
         <v>122</v>
       </c>
       <c r="AS47" t="s">
         <v>116</v>
       </c>
       <c r="AT47" t="s">
         <v>117</v>
       </c>
       <c r="AU47" t="s">
         <v>116</v>
       </c>
@@ -13347,230 +13365,230 @@
       <c r="BC47" t="s">
         <v>102</v>
       </c>
       <c r="BD47" t="s">
         <v>102</v>
       </c>
       <c r="BE47" t="s">
         <v>102</v>
       </c>
       <c r="BF47" t="s">
         <v>102</v>
       </c>
       <c r="BG47" t="s">
         <v>102</v>
       </c>
       <c r="BH47" t="s">
         <v>102</v>
       </c>
       <c r="BI47" t="s">
         <v>102</v>
       </c>
       <c r="BJ47" t="s">
         <v>102</v>
       </c>
       <c r="BK47" t="s">
+        <v>327</v>
+      </c>
+      <c r="BL47" t="s">
         <v>321</v>
       </c>
-      <c r="BL47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BM47" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BN47" t="s">
-        <v>366</v>
+        <v>321</v>
       </c>
       <c r="BO47" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP47" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ47" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BR47" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="BS47" t="s">
         <v>127</v>
       </c>
       <c r="BT47" t="s">
         <v>127</v>
       </c>
       <c r="BU47" t="s">
         <v>117</v>
       </c>
       <c r="BV47" t="s">
         <v>102</v>
       </c>
       <c r="BW47" t="s">
         <v>102</v>
       </c>
       <c r="BX47" t="s">
         <v>102</v>
       </c>
       <c r="BY47" t="s">
         <v>102</v>
       </c>
       <c r="BZ47" t="s">
         <v>102</v>
       </c>
       <c r="CA47" t="s">
         <v>102</v>
       </c>
       <c r="CB47" t="s">
         <v>136</v>
       </c>
       <c r="CC47" t="s">
         <v>367</v>
       </c>
       <c r="CD47" t="s">
         <v>368</v>
       </c>
       <c r="CE47" t="s">
-        <v>369</v>
+        <v>102</v>
       </c>
     </row>
     <row r="48" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="B48" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C48" t="s">
         <v>102</v>
       </c>
       <c r="D48" t="s">
         <v>102</v>
       </c>
       <c r="E48" t="s">
         <v>102</v>
       </c>
       <c r="F48" t="s">
         <v>102</v>
       </c>
       <c r="G48" t="s">
         <v>102</v>
       </c>
       <c r="H48" t="s">
         <v>102</v>
       </c>
       <c r="I48" t="s">
         <v>102</v>
       </c>
       <c r="J48" t="s">
         <v>103</v>
       </c>
       <c r="K48" t="s">
         <v>102</v>
       </c>
       <c r="L48" t="s">
         <v>102</v>
       </c>
       <c r="M48" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="N48" t="s">
         <v>103</v>
       </c>
       <c r="O48" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="P48" t="s">
         <v>107</v>
       </c>
       <c r="Q48" t="s">
         <v>102</v>
       </c>
       <c r="R48" t="s">
         <v>102</v>
       </c>
       <c r="S48" t="s">
         <v>108</v>
       </c>
       <c r="T48" t="s">
         <v>109</v>
       </c>
       <c r="U48" t="s">
         <v>102</v>
       </c>
       <c r="V48" t="s">
         <v>102</v>
       </c>
       <c r="W48" t="s">
         <v>102</v>
       </c>
       <c r="X48" t="s">
         <v>102</v>
       </c>
       <c r="Y48" t="s">
         <v>114</v>
       </c>
       <c r="Z48" t="s">
         <v>114</v>
       </c>
       <c r="AA48" t="s">
         <v>102</v>
       </c>
       <c r="AB48" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC48" t="s">
         <v>102</v>
       </c>
       <c r="AD48" t="s">
         <v>102</v>
       </c>
       <c r="AE48" t="s">
         <v>102</v>
       </c>
       <c r="AF48" t="s">
         <v>102</v>
       </c>
       <c r="AG48" t="s">
         <v>102</v>
       </c>
       <c r="AH48" t="s">
         <v>116</v>
       </c>
       <c r="AI48" t="s">
         <v>121</v>
       </c>
       <c r="AJ48" t="s">
         <v>118</v>
       </c>
       <c r="AK48" t="s">
         <v>102</v>
       </c>
       <c r="AL48" t="s">
         <v>102</v>
       </c>
       <c r="AM48" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN48" t="s">
         <v>136</v>
       </c>
       <c r="AO48" t="s">
         <v>136</v>
       </c>
       <c r="AP48" t="s">
         <v>121</v>
       </c>
       <c r="AQ48" t="s">
         <v>102</v>
       </c>
       <c r="AR48" t="s">
         <v>122</v>
       </c>
       <c r="AS48" t="s">
         <v>116</v>
       </c>
       <c r="AT48" t="s">
         <v>117</v>
       </c>
       <c r="AU48" t="s">
         <v>116</v>
       </c>
@@ -13598,230 +13616,230 @@
       <c r="BC48" t="s">
         <v>102</v>
       </c>
       <c r="BD48" t="s">
         <v>102</v>
       </c>
       <c r="BE48" t="s">
         <v>102</v>
       </c>
       <c r="BF48" t="s">
         <v>102</v>
       </c>
       <c r="BG48" t="s">
         <v>102</v>
       </c>
       <c r="BH48" t="s">
         <v>102</v>
       </c>
       <c r="BI48" t="s">
         <v>102</v>
       </c>
       <c r="BJ48" t="s">
         <v>102</v>
       </c>
       <c r="BK48" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="BL48" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BM48" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BN48" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BO48" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP48" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ48" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BR48" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="BS48" t="s">
         <v>127</v>
       </c>
       <c r="BT48" t="s">
         <v>127</v>
       </c>
       <c r="BU48" t="s">
         <v>117</v>
       </c>
       <c r="BV48" t="s">
         <v>102</v>
       </c>
       <c r="BW48" t="s">
         <v>102</v>
       </c>
       <c r="BX48" t="s">
         <v>102</v>
       </c>
       <c r="BY48" t="s">
         <v>102</v>
       </c>
       <c r="BZ48" t="s">
         <v>102</v>
       </c>
       <c r="CA48" t="s">
         <v>102</v>
       </c>
       <c r="CB48" t="s">
         <v>136</v>
       </c>
       <c r="CC48" t="s">
         <v>373</v>
       </c>
       <c r="CD48" t="s">
-        <v>102</v>
+        <v>374</v>
       </c>
       <c r="CE48" t="s">
-        <v>102</v>
+        <v>375</v>
       </c>
     </row>
     <row r="49" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="B49" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C49" t="s">
         <v>102</v>
       </c>
       <c r="D49" t="s">
         <v>102</v>
       </c>
       <c r="E49" t="s">
         <v>102</v>
       </c>
       <c r="F49" t="s">
         <v>102</v>
       </c>
       <c r="G49" t="s">
         <v>102</v>
       </c>
       <c r="H49" t="s">
         <v>102</v>
       </c>
       <c r="I49" t="s">
         <v>102</v>
       </c>
       <c r="J49" t="s">
         <v>103</v>
       </c>
       <c r="K49" t="s">
         <v>102</v>
       </c>
       <c r="L49" t="s">
         <v>102</v>
       </c>
       <c r="M49" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="N49" t="s">
         <v>103</v>
       </c>
       <c r="O49" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="P49" t="s">
         <v>107</v>
       </c>
       <c r="Q49" t="s">
         <v>102</v>
       </c>
       <c r="R49" t="s">
         <v>102</v>
       </c>
       <c r="S49" t="s">
         <v>108</v>
       </c>
       <c r="T49" t="s">
         <v>109</v>
       </c>
       <c r="U49" t="s">
         <v>102</v>
       </c>
       <c r="V49" t="s">
         <v>102</v>
       </c>
       <c r="W49" t="s">
         <v>102</v>
       </c>
       <c r="X49" t="s">
         <v>102</v>
       </c>
       <c r="Y49" t="s">
         <v>114</v>
       </c>
       <c r="Z49" t="s">
         <v>114</v>
       </c>
       <c r="AA49" t="s">
         <v>102</v>
       </c>
       <c r="AB49" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC49" t="s">
         <v>102</v>
       </c>
       <c r="AD49" t="s">
         <v>102</v>
       </c>
       <c r="AE49" t="s">
         <v>102</v>
       </c>
       <c r="AF49" t="s">
         <v>102</v>
       </c>
       <c r="AG49" t="s">
         <v>102</v>
       </c>
       <c r="AH49" t="s">
         <v>116</v>
       </c>
       <c r="AI49" t="s">
         <v>121</v>
       </c>
       <c r="AJ49" t="s">
         <v>118</v>
       </c>
       <c r="AK49" t="s">
         <v>102</v>
       </c>
       <c r="AL49" t="s">
         <v>102</v>
       </c>
       <c r="AM49" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN49" t="s">
         <v>136</v>
       </c>
       <c r="AO49" t="s">
         <v>136</v>
       </c>
       <c r="AP49" t="s">
         <v>121</v>
       </c>
       <c r="AQ49" t="s">
         <v>102</v>
       </c>
       <c r="AR49" t="s">
         <v>122</v>
       </c>
       <c r="AS49" t="s">
         <v>116</v>
       </c>
       <c r="AT49" t="s">
         <v>117</v>
       </c>
       <c r="AU49" t="s">
         <v>116</v>
       </c>
@@ -13849,251 +13867,251 @@
       <c r="BC49" t="s">
         <v>102</v>
       </c>
       <c r="BD49" t="s">
         <v>102</v>
       </c>
       <c r="BE49" t="s">
         <v>102</v>
       </c>
       <c r="BF49" t="s">
         <v>102</v>
       </c>
       <c r="BG49" t="s">
         <v>102</v>
       </c>
       <c r="BH49" t="s">
         <v>102</v>
       </c>
       <c r="BI49" t="s">
         <v>102</v>
       </c>
       <c r="BJ49" t="s">
         <v>102</v>
       </c>
       <c r="BK49" t="s">
-        <v>136</v>
+        <v>327</v>
       </c>
       <c r="BL49" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BM49" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BN49" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BO49" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP49" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ49" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BR49" t="s">
-        <v>136</v>
+        <v>327</v>
       </c>
       <c r="BS49" t="s">
         <v>127</v>
       </c>
       <c r="BT49" t="s">
         <v>127</v>
       </c>
       <c r="BU49" t="s">
         <v>117</v>
       </c>
       <c r="BV49" t="s">
         <v>102</v>
       </c>
       <c r="BW49" t="s">
         <v>102</v>
       </c>
       <c r="BX49" t="s">
         <v>102</v>
       </c>
       <c r="BY49" t="s">
         <v>102</v>
       </c>
       <c r="BZ49" t="s">
         <v>102</v>
       </c>
       <c r="CA49" t="s">
         <v>102</v>
       </c>
       <c r="CB49" t="s">
         <v>136</v>
       </c>
       <c r="CC49" t="s">
-        <v>102</v>
+        <v>379</v>
       </c>
       <c r="CD49" t="s">
         <v>102</v>
       </c>
       <c r="CE49" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="50" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="B50" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C50" t="s">
         <v>102</v>
       </c>
       <c r="D50" t="s">
         <v>102</v>
       </c>
       <c r="E50" t="s">
         <v>102</v>
       </c>
       <c r="F50" t="s">
         <v>102</v>
       </c>
       <c r="G50" t="s">
         <v>102</v>
       </c>
       <c r="H50" t="s">
         <v>102</v>
       </c>
       <c r="I50" t="s">
         <v>102</v>
       </c>
       <c r="J50" t="s">
         <v>103</v>
       </c>
       <c r="K50" t="s">
         <v>102</v>
       </c>
       <c r="L50" t="s">
         <v>102</v>
       </c>
       <c r="M50" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="N50" t="s">
         <v>103</v>
       </c>
       <c r="O50" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="P50" t="s">
         <v>107</v>
       </c>
       <c r="Q50" t="s">
         <v>102</v>
       </c>
       <c r="R50" t="s">
         <v>102</v>
       </c>
       <c r="S50" t="s">
         <v>108</v>
       </c>
       <c r="T50" t="s">
         <v>109</v>
       </c>
       <c r="U50" t="s">
         <v>102</v>
       </c>
       <c r="V50" t="s">
         <v>102</v>
       </c>
       <c r="W50" t="s">
         <v>102</v>
       </c>
       <c r="X50" t="s">
         <v>102</v>
       </c>
       <c r="Y50" t="s">
         <v>114</v>
       </c>
       <c r="Z50" t="s">
         <v>114</v>
       </c>
       <c r="AA50" t="s">
         <v>102</v>
       </c>
       <c r="AB50" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC50" t="s">
         <v>102</v>
       </c>
       <c r="AD50" t="s">
         <v>102</v>
       </c>
       <c r="AE50" t="s">
         <v>102</v>
       </c>
       <c r="AF50" t="s">
         <v>102</v>
       </c>
       <c r="AG50" t="s">
         <v>102</v>
       </c>
       <c r="AH50" t="s">
         <v>116</v>
       </c>
       <c r="AI50" t="s">
         <v>121</v>
       </c>
       <c r="AJ50" t="s">
         <v>118</v>
       </c>
       <c r="AK50" t="s">
         <v>102</v>
       </c>
       <c r="AL50" t="s">
         <v>102</v>
       </c>
       <c r="AM50" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN50" t="s">
         <v>136</v>
       </c>
       <c r="AO50" t="s">
         <v>136</v>
       </c>
       <c r="AP50" t="s">
         <v>121</v>
       </c>
       <c r="AQ50" t="s">
         <v>102</v>
       </c>
       <c r="AR50" t="s">
         <v>122</v>
       </c>
       <c r="AS50" t="s">
         <v>116</v>
       </c>
       <c r="AT50" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="AU50" t="s">
         <v>116</v>
       </c>
       <c r="AV50" t="s">
         <v>102</v>
       </c>
       <c r="AW50" t="s">
         <v>102</v>
       </c>
       <c r="AX50" t="s">
         <v>102</v>
       </c>
       <c r="AY50" t="s">
         <v>102</v>
       </c>
       <c r="AZ50" t="s">
         <v>102</v>
       </c>
       <c r="BA50" t="s">
         <v>102</v>
       </c>
       <c r="BB50" t="s">
         <v>102</v>
       </c>
@@ -14103,227 +14121,227 @@
       <c r="BD50" t="s">
         <v>102</v>
       </c>
       <c r="BE50" t="s">
         <v>102</v>
       </c>
       <c r="BF50" t="s">
         <v>102</v>
       </c>
       <c r="BG50" t="s">
         <v>102</v>
       </c>
       <c r="BH50" t="s">
         <v>102</v>
       </c>
       <c r="BI50" t="s">
         <v>102</v>
       </c>
       <c r="BJ50" t="s">
         <v>102</v>
       </c>
       <c r="BK50" t="s">
         <v>136</v>
       </c>
       <c r="BL50" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BM50" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BN50" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BO50" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP50" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ50" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BR50" t="s">
         <v>136</v>
       </c>
       <c r="BS50" t="s">
         <v>127</v>
       </c>
       <c r="BT50" t="s">
         <v>127</v>
       </c>
       <c r="BU50" t="s">
         <v>117</v>
       </c>
       <c r="BV50" t="s">
         <v>102</v>
       </c>
       <c r="BW50" t="s">
         <v>102</v>
       </c>
       <c r="BX50" t="s">
         <v>102</v>
       </c>
       <c r="BY50" t="s">
         <v>102</v>
       </c>
       <c r="BZ50" t="s">
         <v>102</v>
       </c>
       <c r="CA50" t="s">
         <v>102</v>
       </c>
       <c r="CB50" t="s">
         <v>136</v>
       </c>
       <c r="CC50" t="s">
-        <v>378</v>
+        <v>102</v>
       </c>
       <c r="CD50" t="s">
-        <v>379</v>
+        <v>102</v>
       </c>
       <c r="CE50" t="s">
-        <v>380</v>
+        <v>102</v>
       </c>
     </row>
     <row r="51" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="B51" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C51" t="s">
         <v>102</v>
       </c>
       <c r="D51" t="s">
         <v>102</v>
       </c>
       <c r="E51" t="s">
         <v>102</v>
       </c>
       <c r="F51" t="s">
         <v>102</v>
       </c>
       <c r="G51" t="s">
         <v>102</v>
       </c>
       <c r="H51" t="s">
         <v>102</v>
       </c>
       <c r="I51" t="s">
         <v>102</v>
       </c>
       <c r="J51" t="s">
         <v>103</v>
       </c>
       <c r="K51" t="s">
         <v>102</v>
       </c>
       <c r="L51" t="s">
         <v>102</v>
       </c>
       <c r="M51" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="N51" t="s">
         <v>103</v>
       </c>
       <c r="O51" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="P51" t="s">
         <v>107</v>
       </c>
       <c r="Q51" t="s">
         <v>102</v>
       </c>
       <c r="R51" t="s">
         <v>102</v>
       </c>
       <c r="S51" t="s">
         <v>108</v>
       </c>
       <c r="T51" t="s">
         <v>109</v>
       </c>
       <c r="U51" t="s">
         <v>102</v>
       </c>
       <c r="V51" t="s">
         <v>102</v>
       </c>
       <c r="W51" t="s">
         <v>102</v>
       </c>
       <c r="X51" t="s">
         <v>102</v>
       </c>
       <c r="Y51" t="s">
         <v>114</v>
       </c>
       <c r="Z51" t="s">
         <v>114</v>
       </c>
       <c r="AA51" t="s">
         <v>102</v>
       </c>
       <c r="AB51" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC51" t="s">
         <v>102</v>
       </c>
       <c r="AD51" t="s">
         <v>102</v>
       </c>
       <c r="AE51" t="s">
         <v>102</v>
       </c>
       <c r="AF51" t="s">
         <v>102</v>
       </c>
       <c r="AG51" t="s">
         <v>102</v>
       </c>
       <c r="AH51" t="s">
         <v>116</v>
       </c>
       <c r="AI51" t="s">
         <v>121</v>
       </c>
       <c r="AJ51" t="s">
         <v>118</v>
       </c>
       <c r="AK51" t="s">
         <v>102</v>
       </c>
       <c r="AL51" t="s">
         <v>102</v>
       </c>
       <c r="AM51" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN51" t="s">
         <v>136</v>
       </c>
       <c r="AO51" t="s">
         <v>136</v>
       </c>
       <c r="AP51" t="s">
         <v>121</v>
       </c>
       <c r="AQ51" t="s">
         <v>102</v>
       </c>
       <c r="AR51" t="s">
         <v>122</v>
       </c>
       <c r="AS51" t="s">
         <v>116</v>
       </c>
       <c r="AT51" t="s">
         <v>124</v>
       </c>
       <c r="AU51" t="s">
         <v>116</v>
       </c>
@@ -14348,373 +14366,373 @@
       <c r="BB51" t="s">
         <v>102</v>
       </c>
       <c r="BC51" t="s">
         <v>102</v>
       </c>
       <c r="BD51" t="s">
         <v>102</v>
       </c>
       <c r="BE51" t="s">
         <v>102</v>
       </c>
       <c r="BF51" t="s">
         <v>102</v>
       </c>
       <c r="BG51" t="s">
         <v>102</v>
       </c>
       <c r="BH51" t="s">
         <v>102</v>
       </c>
       <c r="BI51" t="s">
         <v>102</v>
       </c>
       <c r="BJ51" t="s">
-        <v>127</v>
+        <v>102</v>
       </c>
       <c r="BK51" t="s">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="BL51" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BM51" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BN51" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BO51" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BP51" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="BQ51" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="BR51" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="BS51" t="s">
         <v>127</v>
       </c>
       <c r="BT51" t="s">
         <v>127</v>
       </c>
       <c r="BU51" t="s">
         <v>117</v>
       </c>
       <c r="BV51" t="s">
         <v>102</v>
       </c>
       <c r="BW51" t="s">
         <v>102</v>
       </c>
       <c r="BX51" t="s">
         <v>102</v>
       </c>
       <c r="BY51" t="s">
         <v>102</v>
       </c>
       <c r="BZ51" t="s">
         <v>102</v>
       </c>
       <c r="CA51" t="s">
         <v>102</v>
       </c>
       <c r="CB51" t="s">
         <v>136</v>
       </c>
       <c r="CC51" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="CD51" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="CE51" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="52" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="B52" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C52" t="s">
         <v>102</v>
       </c>
       <c r="D52" t="s">
         <v>102</v>
       </c>
       <c r="E52" t="s">
         <v>102</v>
       </c>
       <c r="F52" t="s">
         <v>102</v>
       </c>
       <c r="G52" t="s">
         <v>102</v>
       </c>
       <c r="H52" t="s">
         <v>102</v>
       </c>
       <c r="I52" t="s">
         <v>102</v>
       </c>
       <c r="J52" t="s">
         <v>103</v>
       </c>
       <c r="K52" t="s">
         <v>102</v>
       </c>
       <c r="L52" t="s">
         <v>102</v>
       </c>
       <c r="M52" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="N52" t="s">
         <v>103</v>
       </c>
       <c r="O52" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="P52" t="s">
         <v>107</v>
       </c>
       <c r="Q52" t="s">
         <v>102</v>
       </c>
       <c r="R52" t="s">
         <v>102</v>
       </c>
       <c r="S52" t="s">
         <v>108</v>
       </c>
       <c r="T52" t="s">
         <v>109</v>
       </c>
       <c r="U52" t="s">
         <v>102</v>
       </c>
       <c r="V52" t="s">
         <v>102</v>
       </c>
       <c r="W52" t="s">
         <v>102</v>
       </c>
       <c r="X52" t="s">
         <v>102</v>
       </c>
       <c r="Y52" t="s">
         <v>114</v>
       </c>
       <c r="Z52" t="s">
         <v>114</v>
       </c>
       <c r="AA52" t="s">
         <v>102</v>
       </c>
       <c r="AB52" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC52" t="s">
         <v>102</v>
       </c>
       <c r="AD52" t="s">
         <v>102</v>
       </c>
       <c r="AE52" t="s">
         <v>102</v>
       </c>
       <c r="AF52" t="s">
         <v>102</v>
       </c>
       <c r="AG52" t="s">
         <v>102</v>
       </c>
       <c r="AH52" t="s">
         <v>116</v>
       </c>
       <c r="AI52" t="s">
         <v>121</v>
       </c>
       <c r="AJ52" t="s">
         <v>118</v>
       </c>
       <c r="AK52" t="s">
         <v>102</v>
       </c>
       <c r="AL52" t="s">
         <v>102</v>
       </c>
       <c r="AM52" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AN52" t="s">
-        <v>254</v>
+        <v>136</v>
       </c>
       <c r="AO52" t="s">
-        <v>254</v>
+        <v>136</v>
       </c>
       <c r="AP52" t="s">
-        <v>245</v>
+        <v>121</v>
       </c>
       <c r="AQ52" t="s">
         <v>102</v>
       </c>
       <c r="AR52" t="s">
-        <v>314</v>
+        <v>122</v>
       </c>
       <c r="AS52" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="AT52" t="s">
         <v>124</v>
       </c>
       <c r="AU52" t="s">
         <v>116</v>
       </c>
       <c r="AV52" t="s">
         <v>102</v>
       </c>
       <c r="AW52" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="AX52" t="s">
         <v>102</v>
       </c>
       <c r="AY52" t="s">
         <v>102</v>
       </c>
       <c r="AZ52" t="s">
         <v>102</v>
       </c>
       <c r="BA52" t="s">
         <v>102</v>
       </c>
       <c r="BB52" t="s">
         <v>102</v>
       </c>
       <c r="BC52" t="s">
         <v>102</v>
       </c>
       <c r="BD52" t="s">
         <v>102</v>
       </c>
       <c r="BE52" t="s">
         <v>102</v>
       </c>
       <c r="BF52" t="s">
         <v>102</v>
       </c>
       <c r="BG52" t="s">
         <v>102</v>
       </c>
       <c r="BH52" t="s">
         <v>102</v>
       </c>
       <c r="BI52" t="s">
         <v>102</v>
       </c>
       <c r="BJ52" t="s">
         <v>127</v>
       </c>
       <c r="BK52" t="s">
         <v>102</v>
       </c>
       <c r="BL52" t="s">
-        <v>388</v>
+        <v>372</v>
       </c>
       <c r="BM52" t="s">
-        <v>136</v>
+        <v>322</v>
       </c>
       <c r="BN52" t="s">
-        <v>388</v>
+        <v>372</v>
       </c>
       <c r="BO52" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="BP52" t="s">
-        <v>221</v>
+        <v>237</v>
       </c>
       <c r="BQ52" t="s">
-        <v>136</v>
+        <v>322</v>
       </c>
       <c r="BR52" t="s">
         <v>127</v>
       </c>
       <c r="BS52" t="s">
         <v>127</v>
       </c>
       <c r="BT52" t="s">
         <v>127</v>
       </c>
       <c r="BU52" t="s">
         <v>117</v>
       </c>
       <c r="BV52" t="s">
         <v>102</v>
       </c>
       <c r="BW52" t="s">
         <v>102</v>
       </c>
       <c r="BX52" t="s">
         <v>102</v>
       </c>
       <c r="BY52" t="s">
         <v>102</v>
       </c>
       <c r="BZ52" t="s">
         <v>102</v>
       </c>
       <c r="CA52" t="s">
         <v>102</v>
       </c>
       <c r="CB52" t="s">
         <v>136</v>
       </c>
       <c r="CC52" t="s">
+        <v>388</v>
+      </c>
+      <c r="CD52" t="s">
         <v>389</v>
       </c>
-      <c r="CD52" t="s">
+      <c r="CE52" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>391</v>
       </c>
       <c r="B53" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53" t="s">
         <v>102</v>
       </c>
       <c r="E53" t="s">
         <v>102</v>
       </c>
       <c r="F53" t="s">
         <v>102</v>
       </c>
       <c r="G53" t="s">
         <v>102</v>
       </c>
       <c r="H53" t="s">
         <v>102</v>
       </c>
       <c r="I53" t="s">
         <v>102</v>
       </c>
       <c r="J53" t="s">
         <v>103</v>
       </c>
@@ -14739,108 +14757,108 @@
       <c r="Q53" t="s">
         <v>102</v>
       </c>
       <c r="R53" t="s">
         <v>102</v>
       </c>
       <c r="S53" t="s">
         <v>108</v>
       </c>
       <c r="T53" t="s">
         <v>109</v>
       </c>
       <c r="U53" t="s">
         <v>102</v>
       </c>
       <c r="V53" t="s">
         <v>102</v>
       </c>
       <c r="W53" t="s">
         <v>102</v>
       </c>
       <c r="X53" t="s">
         <v>102</v>
       </c>
       <c r="Y53" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="Z53" t="s">
-        <v>126</v>
+        <v>114</v>
       </c>
       <c r="AA53" t="s">
         <v>102</v>
       </c>
       <c r="AB53" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC53" t="s">
         <v>102</v>
       </c>
       <c r="AD53" t="s">
         <v>102</v>
       </c>
       <c r="AE53" t="s">
         <v>102</v>
       </c>
       <c r="AF53" t="s">
         <v>102</v>
       </c>
       <c r="AG53" t="s">
         <v>102</v>
       </c>
       <c r="AH53" t="s">
         <v>116</v>
       </c>
       <c r="AI53" t="s">
         <v>121</v>
       </c>
       <c r="AJ53" t="s">
         <v>118</v>
       </c>
       <c r="AK53" t="s">
         <v>102</v>
       </c>
       <c r="AL53" t="s">
         <v>102</v>
       </c>
       <c r="AM53" t="s">
-        <v>102</v>
+        <v>320</v>
       </c>
       <c r="AN53" t="s">
-        <v>394</v>
+        <v>260</v>
       </c>
       <c r="AO53" t="s">
-        <v>394</v>
+        <v>260</v>
       </c>
       <c r="AP53" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="AQ53" t="s">
         <v>102</v>
       </c>
       <c r="AR53" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AS53" t="s">
         <v>102</v>
       </c>
       <c r="AT53" t="s">
         <v>124</v>
       </c>
       <c r="AU53" t="s">
         <v>116</v>
       </c>
       <c r="AV53" t="s">
         <v>102</v>
       </c>
       <c r="AW53" t="s">
         <v>116</v>
       </c>
       <c r="AX53" t="s">
         <v>102</v>
       </c>
       <c r="AY53" t="s">
         <v>102</v>
       </c>
       <c r="AZ53" t="s">
         <v>102</v>
       </c>
@@ -14856,63 +14874,63 @@
       <c r="BD53" t="s">
         <v>102</v>
       </c>
       <c r="BE53" t="s">
         <v>102</v>
       </c>
       <c r="BF53" t="s">
         <v>102</v>
       </c>
       <c r="BG53" t="s">
         <v>102</v>
       </c>
       <c r="BH53" t="s">
         <v>102</v>
       </c>
       <c r="BI53" t="s">
         <v>102</v>
       </c>
       <c r="BJ53" t="s">
         <v>127</v>
       </c>
       <c r="BK53" t="s">
         <v>102</v>
       </c>
       <c r="BL53" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="BM53" t="s">
         <v>136</v>
       </c>
       <c r="BN53" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="BO53" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BP53" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BQ53" t="s">
         <v>136</v>
       </c>
       <c r="BR53" t="s">
         <v>127</v>
       </c>
       <c r="BS53" t="s">
         <v>127</v>
       </c>
       <c r="BT53" t="s">
         <v>127</v>
       </c>
       <c r="BU53" t="s">
         <v>117</v>
       </c>
       <c r="BV53" t="s">
         <v>102</v>
       </c>
       <c r="BW53" t="s">
         <v>102</v>
       </c>
       <c r="BX53" t="s">
         <v>102</v>
       </c>
@@ -14921,177 +14939,177 @@
       </c>
       <c r="BZ53" t="s">
         <v>102</v>
       </c>
       <c r="CA53" t="s">
         <v>102</v>
       </c>
       <c r="CB53" t="s">
         <v>136</v>
       </c>
       <c r="CC53" t="s">
         <v>395</v>
       </c>
       <c r="CD53" t="s">
         <v>396</v>
       </c>
       <c r="CE53" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="54" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>397</v>
       </c>
       <c r="B54" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54" t="s">
         <v>102</v>
       </c>
       <c r="E54" t="s">
         <v>102</v>
       </c>
       <c r="F54" t="s">
         <v>102</v>
       </c>
       <c r="G54" t="s">
         <v>102</v>
       </c>
       <c r="H54" t="s">
         <v>102</v>
       </c>
       <c r="I54" t="s">
         <v>102</v>
       </c>
       <c r="J54" t="s">
         <v>103</v>
       </c>
       <c r="K54" t="s">
         <v>102</v>
       </c>
       <c r="L54" t="s">
         <v>102</v>
       </c>
       <c r="M54" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="N54" t="s">
         <v>103</v>
       </c>
       <c r="O54" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="P54" t="s">
         <v>107</v>
       </c>
       <c r="Q54" t="s">
         <v>102</v>
       </c>
       <c r="R54" t="s">
         <v>102</v>
       </c>
       <c r="S54" t="s">
         <v>108</v>
       </c>
       <c r="T54" t="s">
         <v>109</v>
       </c>
       <c r="U54" t="s">
         <v>102</v>
       </c>
       <c r="V54" t="s">
         <v>102</v>
       </c>
       <c r="W54" t="s">
         <v>102</v>
       </c>
       <c r="X54" t="s">
         <v>102</v>
       </c>
       <c r="Y54" t="s">
         <v>126</v>
       </c>
       <c r="Z54" t="s">
         <v>126</v>
       </c>
       <c r="AA54" t="s">
         <v>102</v>
       </c>
       <c r="AB54" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC54" t="s">
         <v>102</v>
       </c>
       <c r="AD54" t="s">
         <v>102</v>
       </c>
       <c r="AE54" t="s">
         <v>102</v>
       </c>
       <c r="AF54" t="s">
         <v>102</v>
       </c>
       <c r="AG54" t="s">
         <v>102</v>
       </c>
       <c r="AH54" t="s">
         <v>116</v>
       </c>
       <c r="AI54" t="s">
         <v>121</v>
       </c>
       <c r="AJ54" t="s">
         <v>118</v>
       </c>
       <c r="AK54" t="s">
         <v>102</v>
       </c>
       <c r="AL54" t="s">
         <v>102</v>
       </c>
       <c r="AM54" t="s">
         <v>102</v>
       </c>
       <c r="AN54" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AO54" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AP54" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="AQ54" t="s">
         <v>102</v>
       </c>
       <c r="AR54" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AS54" t="s">
         <v>102</v>
       </c>
       <c r="AT54" t="s">
         <v>124</v>
       </c>
       <c r="AU54" t="s">
         <v>116</v>
       </c>
       <c r="AV54" t="s">
         <v>102</v>
       </c>
       <c r="AW54" t="s">
         <v>116</v>
       </c>
       <c r="AX54" t="s">
         <v>102</v>
       </c>
       <c r="AY54" t="s">
         <v>102</v>
       </c>
       <c r="AZ54" t="s">
         <v>102</v>
       </c>
@@ -15107,242 +15125,242 @@
       <c r="BD54" t="s">
         <v>102</v>
       </c>
       <c r="BE54" t="s">
         <v>102</v>
       </c>
       <c r="BF54" t="s">
         <v>102</v>
       </c>
       <c r="BG54" t="s">
         <v>102</v>
       </c>
       <c r="BH54" t="s">
         <v>102</v>
       </c>
       <c r="BI54" t="s">
         <v>102</v>
       </c>
       <c r="BJ54" t="s">
         <v>127</v>
       </c>
       <c r="BK54" t="s">
         <v>102</v>
       </c>
       <c r="BL54" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="BM54" t="s">
         <v>136</v>
       </c>
       <c r="BN54" t="s">
-        <v>366</v>
+        <v>394</v>
       </c>
       <c r="BO54" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BP54" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BQ54" t="s">
         <v>136</v>
       </c>
       <c r="BR54" t="s">
         <v>127</v>
       </c>
       <c r="BS54" t="s">
         <v>127</v>
       </c>
       <c r="BT54" t="s">
         <v>127</v>
       </c>
       <c r="BU54" t="s">
         <v>117</v>
       </c>
       <c r="BV54" t="s">
         <v>102</v>
       </c>
       <c r="BW54" t="s">
         <v>102</v>
       </c>
       <c r="BX54" t="s">
         <v>102</v>
       </c>
       <c r="BY54" t="s">
         <v>102</v>
       </c>
       <c r="BZ54" t="s">
         <v>102</v>
       </c>
       <c r="CA54" t="s">
         <v>102</v>
       </c>
       <c r="CB54" t="s">
         <v>136</v>
       </c>
       <c r="CC54" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="CD54" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="CE54" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="55" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="B55" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C55" t="s">
         <v>102</v>
       </c>
       <c r="D55" t="s">
         <v>102</v>
       </c>
       <c r="E55" t="s">
         <v>102</v>
       </c>
       <c r="F55" t="s">
         <v>102</v>
       </c>
       <c r="G55" t="s">
         <v>102</v>
       </c>
       <c r="H55" t="s">
         <v>102</v>
       </c>
       <c r="I55" t="s">
         <v>102</v>
       </c>
       <c r="J55" t="s">
         <v>103</v>
       </c>
       <c r="K55" t="s">
         <v>102</v>
       </c>
       <c r="L55" t="s">
         <v>102</v>
       </c>
       <c r="M55" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="N55" t="s">
         <v>103</v>
       </c>
       <c r="O55" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="P55" t="s">
         <v>107</v>
       </c>
       <c r="Q55" t="s">
         <v>102</v>
       </c>
       <c r="R55" t="s">
         <v>102</v>
       </c>
       <c r="S55" t="s">
         <v>108</v>
       </c>
       <c r="T55" t="s">
         <v>109</v>
       </c>
       <c r="U55" t="s">
         <v>102</v>
       </c>
       <c r="V55" t="s">
         <v>102</v>
       </c>
       <c r="W55" t="s">
         <v>102</v>
       </c>
       <c r="X55" t="s">
         <v>102</v>
       </c>
       <c r="Y55" t="s">
         <v>126</v>
       </c>
       <c r="Z55" t="s">
         <v>126</v>
       </c>
       <c r="AA55" t="s">
         <v>102</v>
       </c>
       <c r="AB55" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC55" t="s">
         <v>102</v>
       </c>
       <c r="AD55" t="s">
         <v>102</v>
       </c>
       <c r="AE55" t="s">
         <v>102</v>
       </c>
       <c r="AF55" t="s">
         <v>102</v>
       </c>
       <c r="AG55" t="s">
         <v>102</v>
       </c>
       <c r="AH55" t="s">
         <v>116</v>
       </c>
       <c r="AI55" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="AJ55" t="s">
         <v>118</v>
       </c>
       <c r="AK55" t="s">
         <v>102</v>
       </c>
       <c r="AL55" t="s">
         <v>102</v>
       </c>
       <c r="AM55" t="s">
         <v>102</v>
       </c>
       <c r="AN55" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AO55" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AP55" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="AQ55" t="s">
         <v>102</v>
       </c>
       <c r="AR55" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AS55" t="s">
         <v>102</v>
       </c>
       <c r="AT55" t="s">
         <v>124</v>
       </c>
       <c r="AU55" t="s">
         <v>116</v>
       </c>
       <c r="AV55" t="s">
         <v>102</v>
       </c>
       <c r="AW55" t="s">
         <v>116</v>
       </c>
       <c r="AX55" t="s">
         <v>102</v>
       </c>
       <c r="AY55" t="s">
         <v>102</v>
       </c>
       <c r="AZ55" t="s">
         <v>102</v>
       </c>
@@ -15358,242 +15376,242 @@
       <c r="BD55" t="s">
         <v>102</v>
       </c>
       <c r="BE55" t="s">
         <v>102</v>
       </c>
       <c r="BF55" t="s">
         <v>102</v>
       </c>
       <c r="BG55" t="s">
         <v>102</v>
       </c>
       <c r="BH55" t="s">
         <v>102</v>
       </c>
       <c r="BI55" t="s">
         <v>102</v>
       </c>
       <c r="BJ55" t="s">
         <v>127</v>
       </c>
       <c r="BK55" t="s">
         <v>102</v>
       </c>
       <c r="BL55" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BM55" t="s">
         <v>136</v>
       </c>
       <c r="BN55" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BO55" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BP55" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BQ55" t="s">
         <v>136</v>
       </c>
       <c r="BR55" t="s">
         <v>127</v>
       </c>
       <c r="BS55" t="s">
         <v>127</v>
       </c>
       <c r="BT55" t="s">
         <v>127</v>
       </c>
       <c r="BU55" t="s">
         <v>117</v>
       </c>
       <c r="BV55" t="s">
         <v>102</v>
       </c>
       <c r="BW55" t="s">
         <v>102</v>
       </c>
       <c r="BX55" t="s">
         <v>102</v>
       </c>
       <c r="BY55" t="s">
         <v>102</v>
       </c>
       <c r="BZ55" t="s">
         <v>102</v>
       </c>
       <c r="CA55" t="s">
         <v>102</v>
       </c>
       <c r="CB55" t="s">
         <v>136</v>
       </c>
       <c r="CC55" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="CD55" t="s">
-        <v>102</v>
+        <v>405</v>
       </c>
       <c r="CE55" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="56" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="B56" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C56" t="s">
         <v>102</v>
       </c>
       <c r="D56" t="s">
         <v>102</v>
       </c>
       <c r="E56" t="s">
         <v>102</v>
       </c>
       <c r="F56" t="s">
         <v>102</v>
       </c>
       <c r="G56" t="s">
         <v>102</v>
       </c>
       <c r="H56" t="s">
         <v>102</v>
       </c>
       <c r="I56" t="s">
         <v>102</v>
       </c>
       <c r="J56" t="s">
         <v>103</v>
       </c>
       <c r="K56" t="s">
         <v>102</v>
       </c>
       <c r="L56" t="s">
         <v>102</v>
       </c>
       <c r="M56" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="N56" t="s">
         <v>103</v>
       </c>
       <c r="O56" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="P56" t="s">
         <v>107</v>
       </c>
       <c r="Q56" t="s">
         <v>102</v>
       </c>
       <c r="R56" t="s">
         <v>102</v>
       </c>
       <c r="S56" t="s">
         <v>108</v>
       </c>
       <c r="T56" t="s">
         <v>109</v>
       </c>
       <c r="U56" t="s">
         <v>102</v>
       </c>
       <c r="V56" t="s">
         <v>102</v>
       </c>
       <c r="W56" t="s">
         <v>102</v>
       </c>
       <c r="X56" t="s">
         <v>102</v>
       </c>
       <c r="Y56" t="s">
         <v>126</v>
       </c>
       <c r="Z56" t="s">
         <v>126</v>
       </c>
       <c r="AA56" t="s">
         <v>102</v>
       </c>
       <c r="AB56" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC56" t="s">
         <v>102</v>
       </c>
       <c r="AD56" t="s">
         <v>102</v>
       </c>
       <c r="AE56" t="s">
         <v>102</v>
       </c>
       <c r="AF56" t="s">
         <v>102</v>
       </c>
       <c r="AG56" t="s">
         <v>102</v>
       </c>
       <c r="AH56" t="s">
         <v>116</v>
       </c>
       <c r="AI56" t="s">
         <v>122</v>
       </c>
       <c r="AJ56" t="s">
         <v>118</v>
       </c>
       <c r="AK56" t="s">
         <v>102</v>
       </c>
       <c r="AL56" t="s">
         <v>102</v>
       </c>
       <c r="AM56" t="s">
         <v>102</v>
       </c>
       <c r="AN56" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AO56" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AP56" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="AQ56" t="s">
         <v>102</v>
       </c>
       <c r="AR56" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="AS56" t="s">
         <v>102</v>
       </c>
       <c r="AT56" t="s">
         <v>124</v>
       </c>
       <c r="AU56" t="s">
         <v>116</v>
       </c>
       <c r="AV56" t="s">
         <v>102</v>
       </c>
       <c r="AW56" t="s">
         <v>116</v>
       </c>
       <c r="AX56" t="s">
         <v>102</v>
       </c>
       <c r="AY56" t="s">
         <v>102</v>
       </c>
       <c r="AZ56" t="s">
         <v>102</v>
       </c>
@@ -15609,242 +15627,242 @@
       <c r="BD56" t="s">
         <v>102</v>
       </c>
       <c r="BE56" t="s">
         <v>102</v>
       </c>
       <c r="BF56" t="s">
         <v>102</v>
       </c>
       <c r="BG56" t="s">
         <v>102</v>
       </c>
       <c r="BH56" t="s">
         <v>102</v>
       </c>
       <c r="BI56" t="s">
         <v>102</v>
       </c>
       <c r="BJ56" t="s">
         <v>127</v>
       </c>
       <c r="BK56" t="s">
         <v>102</v>
       </c>
       <c r="BL56" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BM56" t="s">
         <v>136</v>
       </c>
       <c r="BN56" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BO56" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BP56" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BQ56" t="s">
         <v>136</v>
       </c>
       <c r="BR56" t="s">
         <v>127</v>
       </c>
       <c r="BS56" t="s">
         <v>127</v>
       </c>
       <c r="BT56" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="BU56" t="s">
         <v>117</v>
       </c>
       <c r="BV56" t="s">
         <v>102</v>
       </c>
       <c r="BW56" t="s">
         <v>102</v>
       </c>
       <c r="BX56" t="s">
         <v>102</v>
       </c>
       <c r="BY56" t="s">
         <v>102</v>
       </c>
       <c r="BZ56" t="s">
         <v>102</v>
       </c>
       <c r="CA56" t="s">
         <v>102</v>
       </c>
       <c r="CB56" t="s">
         <v>136</v>
       </c>
       <c r="CC56" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="CD56" t="s">
-        <v>404</v>
+        <v>102</v>
       </c>
       <c r="CE56" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="57" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="B57" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C57" t="s">
         <v>102</v>
       </c>
       <c r="D57" t="s">
         <v>102</v>
       </c>
       <c r="E57" t="s">
         <v>102</v>
       </c>
       <c r="F57" t="s">
         <v>102</v>
       </c>
       <c r="G57" t="s">
         <v>102</v>
       </c>
       <c r="H57" t="s">
         <v>102</v>
       </c>
       <c r="I57" t="s">
         <v>102</v>
       </c>
       <c r="J57" t="s">
         <v>103</v>
       </c>
       <c r="K57" t="s">
         <v>102</v>
       </c>
       <c r="L57" t="s">
         <v>102</v>
       </c>
       <c r="M57" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="N57" t="s">
         <v>103</v>
       </c>
       <c r="O57" t="s">
-        <v>407</v>
+        <v>399</v>
       </c>
       <c r="P57" t="s">
         <v>107</v>
       </c>
       <c r="Q57" t="s">
         <v>102</v>
       </c>
       <c r="R57" t="s">
         <v>102</v>
       </c>
       <c r="S57" t="s">
         <v>108</v>
       </c>
       <c r="T57" t="s">
         <v>109</v>
       </c>
       <c r="U57" t="s">
         <v>102</v>
       </c>
       <c r="V57" t="s">
         <v>102</v>
       </c>
       <c r="W57" t="s">
         <v>102</v>
       </c>
       <c r="X57" t="s">
         <v>102</v>
       </c>
       <c r="Y57" t="s">
-        <v>408</v>
+        <v>126</v>
       </c>
       <c r="Z57" t="s">
-        <v>408</v>
+        <v>126</v>
       </c>
       <c r="AA57" t="s">
         <v>102</v>
       </c>
       <c r="AB57" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC57" t="s">
         <v>102</v>
       </c>
       <c r="AD57" t="s">
         <v>102</v>
       </c>
       <c r="AE57" t="s">
         <v>102</v>
       </c>
       <c r="AF57" t="s">
         <v>102</v>
       </c>
       <c r="AG57" t="s">
         <v>102</v>
       </c>
       <c r="AH57" t="s">
         <v>116</v>
       </c>
       <c r="AI57" t="s">
         <v>122</v>
       </c>
       <c r="AJ57" t="s">
         <v>118</v>
       </c>
       <c r="AK57" t="s">
         <v>102</v>
       </c>
       <c r="AL57" t="s">
         <v>102</v>
       </c>
       <c r="AM57" t="s">
         <v>102</v>
       </c>
       <c r="AN57" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AO57" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AP57" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="AQ57" t="s">
         <v>102</v>
       </c>
       <c r="AR57" t="s">
-        <v>116</v>
+        <v>320</v>
       </c>
       <c r="AS57" t="s">
         <v>102</v>
       </c>
       <c r="AT57" t="s">
         <v>124</v>
       </c>
       <c r="AU57" t="s">
         <v>116</v>
       </c>
       <c r="AV57" t="s">
         <v>102</v>
       </c>
       <c r="AW57" t="s">
         <v>116</v>
       </c>
       <c r="AX57" t="s">
         <v>102</v>
       </c>
       <c r="AY57" t="s">
         <v>102</v>
       </c>
       <c r="AZ57" t="s">
         <v>102</v>
       </c>
@@ -15860,236 +15878,236 @@
       <c r="BD57" t="s">
         <v>102</v>
       </c>
       <c r="BE57" t="s">
         <v>102</v>
       </c>
       <c r="BF57" t="s">
         <v>102</v>
       </c>
       <c r="BG57" t="s">
         <v>102</v>
       </c>
       <c r="BH57" t="s">
         <v>102</v>
       </c>
       <c r="BI57" t="s">
         <v>102</v>
       </c>
       <c r="BJ57" t="s">
         <v>127</v>
       </c>
       <c r="BK57" t="s">
         <v>102</v>
       </c>
       <c r="BL57" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BM57" t="s">
         <v>136</v>
       </c>
       <c r="BN57" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BO57" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BP57" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BQ57" t="s">
         <v>136</v>
       </c>
       <c r="BR57" t="s">
         <v>127</v>
       </c>
       <c r="BS57" t="s">
         <v>127</v>
       </c>
       <c r="BT57" t="s">
         <v>136</v>
       </c>
       <c r="BU57" t="s">
         <v>117</v>
       </c>
       <c r="BV57" t="s">
         <v>102</v>
       </c>
       <c r="BW57" t="s">
         <v>102</v>
       </c>
       <c r="BX57" t="s">
         <v>102</v>
       </c>
       <c r="BY57" t="s">
         <v>102</v>
       </c>
       <c r="BZ57" t="s">
         <v>102</v>
       </c>
       <c r="CA57" t="s">
         <v>102</v>
       </c>
       <c r="CB57" t="s">
         <v>136</v>
       </c>
       <c r="CC57" t="s">
         <v>409</v>
       </c>
       <c r="CD57" t="s">
         <v>410</v>
       </c>
       <c r="CE57" t="s">
-        <v>411</v>
+        <v>102</v>
       </c>
     </row>
     <row r="58" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="B58" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58" t="s">
         <v>102</v>
       </c>
       <c r="E58" t="s">
         <v>102</v>
       </c>
       <c r="F58" t="s">
         <v>102</v>
       </c>
       <c r="G58" t="s">
         <v>102</v>
       </c>
       <c r="H58" t="s">
         <v>102</v>
       </c>
       <c r="I58" t="s">
         <v>102</v>
       </c>
       <c r="J58" t="s">
         <v>103</v>
       </c>
       <c r="K58" t="s">
         <v>102</v>
       </c>
       <c r="L58" t="s">
         <v>102</v>
       </c>
       <c r="M58" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="N58" t="s">
         <v>103</v>
       </c>
       <c r="O58" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="P58" t="s">
         <v>107</v>
       </c>
       <c r="Q58" t="s">
         <v>102</v>
       </c>
       <c r="R58" t="s">
         <v>102</v>
       </c>
       <c r="S58" t="s">
         <v>108</v>
       </c>
       <c r="T58" t="s">
         <v>109</v>
       </c>
       <c r="U58" t="s">
         <v>102</v>
       </c>
       <c r="V58" t="s">
         <v>102</v>
       </c>
       <c r="W58" t="s">
         <v>102</v>
       </c>
       <c r="X58" t="s">
         <v>102</v>
       </c>
       <c r="Y58" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="Z58" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="AA58" t="s">
         <v>102</v>
       </c>
       <c r="AB58" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC58" t="s">
         <v>102</v>
       </c>
       <c r="AD58" t="s">
         <v>102</v>
       </c>
       <c r="AE58" t="s">
         <v>102</v>
       </c>
       <c r="AF58" t="s">
         <v>102</v>
       </c>
       <c r="AG58" t="s">
         <v>102</v>
       </c>
       <c r="AH58" t="s">
         <v>116</v>
       </c>
       <c r="AI58" t="s">
         <v>122</v>
       </c>
       <c r="AJ58" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="AK58" t="s">
         <v>102</v>
       </c>
       <c r="AL58" t="s">
         <v>102</v>
       </c>
       <c r="AM58" t="s">
         <v>102</v>
       </c>
       <c r="AN58" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AO58" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AP58" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="AQ58" t="s">
         <v>102</v>
       </c>
       <c r="AR58" t="s">
         <v>116</v>
       </c>
       <c r="AS58" t="s">
         <v>102</v>
       </c>
       <c r="AT58" t="s">
         <v>124</v>
       </c>
       <c r="AU58" t="s">
         <v>116</v>
       </c>
       <c r="AV58" t="s">
         <v>102</v>
       </c>
       <c r="AW58" t="s">
         <v>116</v>
       </c>
       <c r="AX58" t="s">
         <v>102</v>
       </c>
@@ -16111,236 +16129,236 @@
       <c r="BD58" t="s">
         <v>102</v>
       </c>
       <c r="BE58" t="s">
         <v>102</v>
       </c>
       <c r="BF58" t="s">
         <v>102</v>
       </c>
       <c r="BG58" t="s">
         <v>102</v>
       </c>
       <c r="BH58" t="s">
         <v>102</v>
       </c>
       <c r="BI58" t="s">
         <v>102</v>
       </c>
       <c r="BJ58" t="s">
         <v>127</v>
       </c>
       <c r="BK58" t="s">
         <v>102</v>
       </c>
       <c r="BL58" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BM58" t="s">
         <v>136</v>
       </c>
       <c r="BN58" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BO58" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BP58" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BQ58" t="s">
         <v>136</v>
       </c>
       <c r="BR58" t="s">
         <v>127</v>
       </c>
       <c r="BS58" t="s">
         <v>127</v>
       </c>
       <c r="BT58" t="s">
         <v>136</v>
       </c>
       <c r="BU58" t="s">
         <v>117</v>
       </c>
       <c r="BV58" t="s">
         <v>102</v>
       </c>
       <c r="BW58" t="s">
         <v>102</v>
       </c>
       <c r="BX58" t="s">
         <v>102</v>
       </c>
       <c r="BY58" t="s">
         <v>102</v>
       </c>
       <c r="BZ58" t="s">
         <v>102</v>
       </c>
       <c r="CA58" t="s">
         <v>102</v>
       </c>
       <c r="CB58" t="s">
         <v>136</v>
       </c>
       <c r="CC58" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
       <c r="CD58" t="s">
-        <v>102</v>
+        <v>416</v>
       </c>
       <c r="CE58" t="s">
-        <v>102</v>
+        <v>417</v>
       </c>
     </row>
     <row r="59" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="B59" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59" t="s">
         <v>102</v>
       </c>
       <c r="E59" t="s">
         <v>102</v>
       </c>
       <c r="F59" t="s">
         <v>102</v>
       </c>
       <c r="G59" t="s">
         <v>102</v>
       </c>
       <c r="H59" t="s">
         <v>102</v>
       </c>
       <c r="I59" t="s">
         <v>102</v>
       </c>
       <c r="J59" t="s">
         <v>103</v>
       </c>
       <c r="K59" t="s">
         <v>102</v>
       </c>
       <c r="L59" t="s">
         <v>102</v>
       </c>
       <c r="M59" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="N59" t="s">
         <v>103</v>
       </c>
       <c r="O59" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="P59" t="s">
         <v>107</v>
       </c>
       <c r="Q59" t="s">
         <v>102</v>
       </c>
       <c r="R59" t="s">
         <v>102</v>
       </c>
       <c r="S59" t="s">
         <v>108</v>
       </c>
       <c r="T59" t="s">
         <v>109</v>
       </c>
       <c r="U59" t="s">
         <v>102</v>
       </c>
       <c r="V59" t="s">
         <v>102</v>
       </c>
       <c r="W59" t="s">
         <v>102</v>
       </c>
       <c r="X59" t="s">
         <v>102</v>
       </c>
       <c r="Y59" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="Z59" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="AA59" t="s">
         <v>102</v>
       </c>
       <c r="AB59" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC59" t="s">
         <v>102</v>
       </c>
       <c r="AD59" t="s">
         <v>102</v>
       </c>
       <c r="AE59" t="s">
         <v>102</v>
       </c>
       <c r="AF59" t="s">
         <v>102</v>
       </c>
       <c r="AG59" t="s">
         <v>102</v>
       </c>
       <c r="AH59" t="s">
         <v>116</v>
       </c>
       <c r="AI59" t="s">
         <v>122</v>
       </c>
       <c r="AJ59" t="s">
         <v>102</v>
       </c>
       <c r="AK59" t="s">
         <v>102</v>
       </c>
       <c r="AL59" t="s">
         <v>102</v>
       </c>
       <c r="AM59" t="s">
         <v>102</v>
       </c>
       <c r="AN59" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AO59" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AP59" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="AQ59" t="s">
         <v>102</v>
       </c>
       <c r="AR59" t="s">
         <v>116</v>
       </c>
       <c r="AS59" t="s">
         <v>102</v>
       </c>
       <c r="AT59" t="s">
         <v>124</v>
       </c>
       <c r="AU59" t="s">
         <v>116</v>
       </c>
       <c r="AV59" t="s">
         <v>102</v>
       </c>
       <c r="AW59" t="s">
         <v>116</v>
       </c>
       <c r="AX59" t="s">
         <v>102</v>
       </c>
@@ -16362,236 +16380,236 @@
       <c r="BD59" t="s">
         <v>102</v>
       </c>
       <c r="BE59" t="s">
         <v>102</v>
       </c>
       <c r="BF59" t="s">
         <v>102</v>
       </c>
       <c r="BG59" t="s">
         <v>102</v>
       </c>
       <c r="BH59" t="s">
         <v>102</v>
       </c>
       <c r="BI59" t="s">
         <v>102</v>
       </c>
       <c r="BJ59" t="s">
         <v>127</v>
       </c>
       <c r="BK59" t="s">
         <v>102</v>
       </c>
       <c r="BL59" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BM59" t="s">
         <v>136</v>
       </c>
       <c r="BN59" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BO59" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BP59" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BQ59" t="s">
         <v>136</v>
       </c>
       <c r="BR59" t="s">
         <v>127</v>
       </c>
       <c r="BS59" t="s">
         <v>127</v>
       </c>
       <c r="BT59" t="s">
         <v>136</v>
       </c>
       <c r="BU59" t="s">
         <v>117</v>
       </c>
       <c r="BV59" t="s">
         <v>102</v>
       </c>
       <c r="BW59" t="s">
         <v>102</v>
       </c>
       <c r="BX59" t="s">
         <v>102</v>
       </c>
       <c r="BY59" t="s">
         <v>102</v>
       </c>
       <c r="BZ59" t="s">
         <v>102</v>
       </c>
       <c r="CA59" t="s">
         <v>102</v>
       </c>
       <c r="CB59" t="s">
         <v>136</v>
       </c>
       <c r="CC59" t="s">
-        <v>401</v>
+        <v>419</v>
       </c>
       <c r="CD59" t="s">
         <v>102</v>
       </c>
       <c r="CE59" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="60" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="B60" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C60" t="s">
         <v>102</v>
       </c>
       <c r="D60" t="s">
         <v>102</v>
       </c>
       <c r="E60" t="s">
         <v>102</v>
       </c>
       <c r="F60" t="s">
         <v>102</v>
       </c>
       <c r="G60" t="s">
         <v>102</v>
       </c>
       <c r="H60" t="s">
         <v>102</v>
       </c>
       <c r="I60" t="s">
         <v>102</v>
       </c>
       <c r="J60" t="s">
         <v>103</v>
       </c>
       <c r="K60" t="s">
         <v>102</v>
       </c>
       <c r="L60" t="s">
         <v>102</v>
       </c>
       <c r="M60" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="N60" t="s">
         <v>103</v>
       </c>
       <c r="O60" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="P60" t="s">
         <v>107</v>
       </c>
       <c r="Q60" t="s">
         <v>102</v>
       </c>
       <c r="R60" t="s">
         <v>102</v>
       </c>
       <c r="S60" t="s">
         <v>108</v>
       </c>
       <c r="T60" t="s">
         <v>109</v>
       </c>
       <c r="U60" t="s">
         <v>102</v>
       </c>
       <c r="V60" t="s">
         <v>102</v>
       </c>
       <c r="W60" t="s">
         <v>102</v>
       </c>
       <c r="X60" t="s">
         <v>102</v>
       </c>
       <c r="Y60" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="Z60" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="AA60" t="s">
         <v>102</v>
       </c>
       <c r="AB60" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC60" t="s">
         <v>102</v>
       </c>
       <c r="AD60" t="s">
         <v>102</v>
       </c>
       <c r="AE60" t="s">
         <v>102</v>
       </c>
       <c r="AF60" t="s">
         <v>102</v>
       </c>
       <c r="AG60" t="s">
         <v>102</v>
       </c>
       <c r="AH60" t="s">
         <v>116</v>
       </c>
       <c r="AI60" t="s">
         <v>122</v>
       </c>
       <c r="AJ60" t="s">
         <v>102</v>
       </c>
       <c r="AK60" t="s">
         <v>102</v>
       </c>
       <c r="AL60" t="s">
         <v>102</v>
       </c>
       <c r="AM60" t="s">
         <v>102</v>
       </c>
       <c r="AN60" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AO60" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AP60" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="AQ60" t="s">
         <v>102</v>
       </c>
       <c r="AR60" t="s">
         <v>116</v>
       </c>
       <c r="AS60" t="s">
         <v>102</v>
       </c>
       <c r="AT60" t="s">
         <v>124</v>
       </c>
       <c r="AU60" t="s">
         <v>116</v>
       </c>
       <c r="AV60" t="s">
         <v>102</v>
       </c>
       <c r="AW60" t="s">
         <v>116</v>
       </c>
       <c r="AX60" t="s">
         <v>102</v>
       </c>
@@ -16607,122 +16625,122 @@
       <c r="BB60" t="s">
         <v>102</v>
       </c>
       <c r="BC60" t="s">
         <v>102</v>
       </c>
       <c r="BD60" t="s">
         <v>102</v>
       </c>
       <c r="BE60" t="s">
         <v>102</v>
       </c>
       <c r="BF60" t="s">
         <v>102</v>
       </c>
       <c r="BG60" t="s">
         <v>102</v>
       </c>
       <c r="BH60" t="s">
         <v>102</v>
       </c>
       <c r="BI60" t="s">
         <v>102</v>
       </c>
       <c r="BJ60" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="BK60" t="s">
         <v>102</v>
       </c>
       <c r="BL60" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BM60" t="s">
         <v>136</v>
       </c>
       <c r="BN60" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="BO60" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BP60" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="BQ60" t="s">
         <v>136</v>
       </c>
       <c r="BR60" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="BS60" t="s">
         <v>127</v>
       </c>
       <c r="BT60" t="s">
         <v>136</v>
       </c>
       <c r="BU60" t="s">
         <v>117</v>
       </c>
       <c r="BV60" t="s">
         <v>102</v>
       </c>
       <c r="BW60" t="s">
         <v>102</v>
       </c>
       <c r="BX60" t="s">
         <v>102</v>
       </c>
       <c r="BY60" t="s">
         <v>102</v>
       </c>
       <c r="BZ60" t="s">
         <v>102</v>
       </c>
       <c r="CA60" t="s">
         <v>102</v>
       </c>
       <c r="CB60" t="s">
         <v>136</v>
       </c>
       <c r="CC60" t="s">
-        <v>418</v>
+        <v>407</v>
       </c>
       <c r="CD60" t="s">
-        <v>419</v>
+        <v>102</v>
       </c>
       <c r="CE60" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="61" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="B61" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C61" t="s">
         <v>102</v>
       </c>
       <c r="D61" t="s">
         <v>102</v>
       </c>
       <c r="E61" t="s">
         <v>102</v>
       </c>
       <c r="F61" t="s">
         <v>102</v>
       </c>
       <c r="G61" t="s">
         <v>102</v>
       </c>
       <c r="H61" t="s">
         <v>102</v>
       </c>
       <c r="I61" t="s">
         <v>102</v>
       </c>
       <c r="J61" t="s">
         <v>103</v>
       </c>
@@ -16747,102 +16765,102 @@
       <c r="Q61" t="s">
         <v>102</v>
       </c>
       <c r="R61" t="s">
         <v>102</v>
       </c>
       <c r="S61" t="s">
         <v>108</v>
       </c>
       <c r="T61" t="s">
         <v>109</v>
       </c>
       <c r="U61" t="s">
         <v>102</v>
       </c>
       <c r="V61" t="s">
         <v>102</v>
       </c>
       <c r="W61" t="s">
         <v>102</v>
       </c>
       <c r="X61" t="s">
         <v>102</v>
       </c>
       <c r="Y61" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="Z61" t="s">
-        <v>423</v>
+        <v>414</v>
       </c>
       <c r="AA61" t="s">
         <v>102</v>
       </c>
       <c r="AB61" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC61" t="s">
         <v>102</v>
       </c>
       <c r="AD61" t="s">
         <v>102</v>
       </c>
       <c r="AE61" t="s">
         <v>102</v>
       </c>
       <c r="AF61" t="s">
         <v>102</v>
       </c>
       <c r="AG61" t="s">
         <v>102</v>
       </c>
       <c r="AH61" t="s">
         <v>116</v>
       </c>
       <c r="AI61" t="s">
-        <v>424</v>
+        <v>122</v>
       </c>
       <c r="AJ61" t="s">
         <v>102</v>
       </c>
       <c r="AK61" t="s">
         <v>102</v>
       </c>
       <c r="AL61" t="s">
         <v>102</v>
       </c>
       <c r="AM61" t="s">
         <v>102</v>
       </c>
       <c r="AN61" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AO61" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AP61" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="AQ61" t="s">
         <v>102</v>
       </c>
       <c r="AR61" t="s">
         <v>116</v>
       </c>
       <c r="AS61" t="s">
         <v>102</v>
       </c>
       <c r="AT61" t="s">
         <v>124</v>
       </c>
       <c r="AU61" t="s">
         <v>116</v>
       </c>
       <c r="AV61" t="s">
         <v>102</v>
       </c>
       <c r="AW61" t="s">
         <v>116</v>
       </c>
       <c r="AX61" t="s">
         <v>102</v>
       </c>
@@ -16864,236 +16882,236 @@
       <c r="BD61" t="s">
         <v>102</v>
       </c>
       <c r="BE61" t="s">
         <v>102</v>
       </c>
       <c r="BF61" t="s">
         <v>102</v>
       </c>
       <c r="BG61" t="s">
         <v>102</v>
       </c>
       <c r="BH61" t="s">
         <v>102</v>
       </c>
       <c r="BI61" t="s">
         <v>102</v>
       </c>
       <c r="BJ61" t="s">
         <v>136</v>
       </c>
       <c r="BK61" t="s">
         <v>102</v>
       </c>
       <c r="BL61" t="s">
-        <v>131</v>
+        <v>372</v>
       </c>
       <c r="BM61" t="s">
-        <v>394</v>
+        <v>136</v>
       </c>
       <c r="BN61" t="s">
-        <v>131</v>
+        <v>372</v>
       </c>
       <c r="BO61" t="s">
-        <v>131</v>
+        <v>227</v>
       </c>
       <c r="BP61" t="s">
-        <v>131</v>
+        <v>227</v>
       </c>
       <c r="BQ61" t="s">
-        <v>394</v>
+        <v>136</v>
       </c>
       <c r="BR61" t="s">
         <v>136</v>
       </c>
       <c r="BS61" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="BT61" t="s">
         <v>136</v>
       </c>
       <c r="BU61" t="s">
         <v>117</v>
       </c>
       <c r="BV61" t="s">
         <v>102</v>
       </c>
       <c r="BW61" t="s">
         <v>102</v>
       </c>
       <c r="BX61" t="s">
         <v>102</v>
       </c>
       <c r="BY61" t="s">
         <v>102</v>
       </c>
       <c r="BZ61" t="s">
         <v>102</v>
       </c>
       <c r="CA61" t="s">
         <v>102</v>
       </c>
       <c r="CB61" t="s">
         <v>136</v>
       </c>
       <c r="CC61" t="s">
+        <v>424</v>
+      </c>
+      <c r="CD61" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="CE61" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="62" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B62" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C62" t="s">
         <v>102</v>
       </c>
       <c r="D62" t="s">
         <v>102</v>
       </c>
       <c r="E62" t="s">
         <v>102</v>
       </c>
       <c r="F62" t="s">
         <v>102</v>
       </c>
       <c r="G62" t="s">
         <v>102</v>
       </c>
       <c r="H62" t="s">
         <v>102</v>
       </c>
       <c r="I62" t="s">
         <v>102</v>
       </c>
       <c r="J62" t="s">
         <v>103</v>
       </c>
       <c r="K62" t="s">
         <v>102</v>
       </c>
       <c r="L62" t="s">
         <v>102</v>
       </c>
       <c r="M62" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="N62" t="s">
         <v>103</v>
       </c>
       <c r="O62" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="P62" t="s">
         <v>107</v>
       </c>
       <c r="Q62" t="s">
         <v>102</v>
       </c>
       <c r="R62" t="s">
         <v>102</v>
       </c>
       <c r="S62" t="s">
         <v>108</v>
       </c>
       <c r="T62" t="s">
         <v>109</v>
       </c>
       <c r="U62" t="s">
         <v>102</v>
       </c>
       <c r="V62" t="s">
         <v>102</v>
       </c>
       <c r="W62" t="s">
         <v>102</v>
       </c>
       <c r="X62" t="s">
         <v>102</v>
       </c>
       <c r="Y62" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="Z62" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="AA62" t="s">
         <v>102</v>
       </c>
       <c r="AB62" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC62" t="s">
         <v>102</v>
       </c>
       <c r="AD62" t="s">
         <v>102</v>
       </c>
       <c r="AE62" t="s">
         <v>102</v>
       </c>
       <c r="AF62" t="s">
         <v>102</v>
       </c>
       <c r="AG62" t="s">
         <v>102</v>
       </c>
       <c r="AH62" t="s">
         <v>116</v>
       </c>
       <c r="AI62" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="AJ62" t="s">
         <v>102</v>
       </c>
       <c r="AK62" t="s">
         <v>102</v>
       </c>
       <c r="AL62" t="s">
         <v>102</v>
       </c>
       <c r="AM62" t="s">
         <v>102</v>
       </c>
       <c r="AN62" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AO62" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="AP62" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="AQ62" t="s">
         <v>102</v>
       </c>
       <c r="AR62" t="s">
         <v>116</v>
       </c>
       <c r="AS62" t="s">
         <v>102</v>
       </c>
       <c r="AT62" t="s">
         <v>124</v>
       </c>
       <c r="AU62" t="s">
         <v>116</v>
       </c>
       <c r="AV62" t="s">
         <v>102</v>
       </c>
       <c r="AW62" t="s">
         <v>116</v>
       </c>
       <c r="AX62" t="s">
         <v>102</v>
       </c>
@@ -17118,233 +17136,233 @@
       <c r="BE62" t="s">
         <v>102</v>
       </c>
       <c r="BF62" t="s">
         <v>102</v>
       </c>
       <c r="BG62" t="s">
         <v>102</v>
       </c>
       <c r="BH62" t="s">
         <v>102</v>
       </c>
       <c r="BI62" t="s">
         <v>102</v>
       </c>
       <c r="BJ62" t="s">
         <v>136</v>
       </c>
       <c r="BK62" t="s">
         <v>102</v>
       </c>
       <c r="BL62" t="s">
         <v>131</v>
       </c>
       <c r="BM62" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="BN62" t="s">
         <v>131</v>
       </c>
       <c r="BO62" t="s">
         <v>131</v>
       </c>
       <c r="BP62" t="s">
         <v>131</v>
       </c>
       <c r="BQ62" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="BR62" t="s">
         <v>136</v>
       </c>
       <c r="BS62" t="s">
         <v>136</v>
       </c>
       <c r="BT62" t="s">
         <v>136</v>
       </c>
       <c r="BU62" t="s">
         <v>117</v>
       </c>
       <c r="BV62" t="s">
         <v>102</v>
       </c>
       <c r="BW62" t="s">
         <v>102</v>
       </c>
       <c r="BX62" t="s">
         <v>102</v>
       </c>
       <c r="BY62" t="s">
         <v>102</v>
       </c>
       <c r="BZ62" t="s">
         <v>102</v>
       </c>
       <c r="CA62" t="s">
         <v>102</v>
       </c>
       <c r="CB62" t="s">
         <v>136</v>
       </c>
       <c r="CC62" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="CD62" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="CE62" t="s">
-        <v>431</v>
+        <v>102</v>
       </c>
     </row>
     <row r="63" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="B63" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63" t="s">
         <v>102</v>
       </c>
       <c r="E63" t="s">
         <v>102</v>
       </c>
       <c r="F63" t="s">
         <v>102</v>
       </c>
       <c r="G63" t="s">
         <v>102</v>
       </c>
       <c r="H63" t="s">
         <v>102</v>
       </c>
       <c r="I63" t="s">
         <v>102</v>
       </c>
       <c r="J63" t="s">
         <v>103</v>
       </c>
       <c r="K63" t="s">
         <v>102</v>
       </c>
       <c r="L63" t="s">
         <v>102</v>
       </c>
       <c r="M63" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="N63" t="s">
         <v>103</v>
       </c>
       <c r="O63" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="P63" t="s">
         <v>107</v>
       </c>
       <c r="Q63" t="s">
         <v>102</v>
       </c>
       <c r="R63" t="s">
         <v>102</v>
       </c>
       <c r="S63" t="s">
         <v>108</v>
       </c>
       <c r="T63" t="s">
         <v>109</v>
       </c>
       <c r="U63" t="s">
         <v>102</v>
       </c>
       <c r="V63" t="s">
         <v>102</v>
       </c>
       <c r="W63" t="s">
         <v>102</v>
       </c>
       <c r="X63" t="s">
         <v>102</v>
       </c>
       <c r="Y63" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="Z63" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="AA63" t="s">
         <v>102</v>
       </c>
       <c r="AB63" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC63" t="s">
         <v>102</v>
       </c>
       <c r="AD63" t="s">
         <v>102</v>
       </c>
       <c r="AE63" t="s">
         <v>102</v>
       </c>
       <c r="AF63" t="s">
         <v>102</v>
       </c>
       <c r="AG63" t="s">
         <v>102</v>
       </c>
       <c r="AH63" t="s">
         <v>116</v>
       </c>
       <c r="AI63" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="AJ63" t="s">
         <v>102</v>
       </c>
       <c r="AK63" t="s">
         <v>102</v>
       </c>
       <c r="AL63" t="s">
         <v>102</v>
       </c>
       <c r="AM63" t="s">
         <v>102</v>
       </c>
       <c r="AN63" t="s">
-        <v>433</v>
+        <v>400</v>
       </c>
       <c r="AO63" t="s">
-        <v>433</v>
+        <v>400</v>
       </c>
       <c r="AP63" t="s">
-        <v>102</v>
+        <v>251</v>
       </c>
       <c r="AQ63" t="s">
         <v>102</v>
       </c>
       <c r="AR63" t="s">
         <v>116</v>
       </c>
       <c r="AS63" t="s">
         <v>102</v>
       </c>
       <c r="AT63" t="s">
         <v>124</v>
       </c>
       <c r="AU63" t="s">
         <v>116</v>
       </c>
       <c r="AV63" t="s">
         <v>102</v>
       </c>
       <c r="AW63" t="s">
         <v>116</v>
       </c>
       <c r="AX63" t="s">
         <v>102</v>
       </c>
@@ -17369,230 +17387,230 @@
       <c r="BE63" t="s">
         <v>102</v>
       </c>
       <c r="BF63" t="s">
         <v>102</v>
       </c>
       <c r="BG63" t="s">
         <v>102</v>
       </c>
       <c r="BH63" t="s">
         <v>102</v>
       </c>
       <c r="BI63" t="s">
         <v>102</v>
       </c>
       <c r="BJ63" t="s">
         <v>136</v>
       </c>
       <c r="BK63" t="s">
         <v>102</v>
       </c>
       <c r="BL63" t="s">
         <v>131</v>
       </c>
       <c r="BM63" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="BN63" t="s">
         <v>131</v>
       </c>
       <c r="BO63" t="s">
         <v>131</v>
       </c>
       <c r="BP63" t="s">
         <v>131</v>
       </c>
       <c r="BQ63" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="BR63" t="s">
         <v>136</v>
       </c>
       <c r="BS63" t="s">
         <v>136</v>
       </c>
       <c r="BT63" t="s">
         <v>136</v>
       </c>
       <c r="BU63" t="s">
         <v>117</v>
       </c>
       <c r="BV63" t="s">
         <v>102</v>
       </c>
       <c r="BW63" t="s">
         <v>102</v>
       </c>
       <c r="BX63" t="s">
         <v>102</v>
       </c>
       <c r="BY63" t="s">
         <v>102</v>
       </c>
       <c r="BZ63" t="s">
         <v>102</v>
       </c>
       <c r="CA63" t="s">
         <v>102</v>
       </c>
       <c r="CB63" t="s">
         <v>136</v>
       </c>
       <c r="CC63" t="s">
-        <v>401</v>
+        <v>435</v>
       </c>
       <c r="CD63" t="s">
-        <v>102</v>
+        <v>436</v>
       </c>
       <c r="CE63" t="s">
-        <v>102</v>
+        <v>437</v>
       </c>
     </row>
     <row r="64" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="B64" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C64" t="s">
         <v>102</v>
       </c>
       <c r="D64" t="s">
         <v>102</v>
       </c>
       <c r="E64" t="s">
         <v>102</v>
       </c>
       <c r="F64" t="s">
         <v>102</v>
       </c>
       <c r="G64" t="s">
         <v>102</v>
       </c>
       <c r="H64" t="s">
         <v>102</v>
       </c>
       <c r="I64" t="s">
         <v>102</v>
       </c>
       <c r="J64" t="s">
         <v>103</v>
       </c>
       <c r="K64" t="s">
         <v>102</v>
       </c>
       <c r="L64" t="s">
         <v>102</v>
       </c>
       <c r="M64" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="N64" t="s">
         <v>103</v>
       </c>
       <c r="O64" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="P64" t="s">
         <v>107</v>
       </c>
       <c r="Q64" t="s">
         <v>102</v>
       </c>
       <c r="R64" t="s">
         <v>102</v>
       </c>
       <c r="S64" t="s">
         <v>108</v>
       </c>
       <c r="T64" t="s">
         <v>109</v>
       </c>
       <c r="U64" t="s">
         <v>102</v>
       </c>
       <c r="V64" t="s">
         <v>102</v>
       </c>
       <c r="W64" t="s">
         <v>102</v>
       </c>
       <c r="X64" t="s">
         <v>102</v>
       </c>
       <c r="Y64" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="Z64" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="AA64" t="s">
         <v>102</v>
       </c>
       <c r="AB64" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC64" t="s">
         <v>102</v>
       </c>
       <c r="AD64" t="s">
         <v>102</v>
       </c>
       <c r="AE64" t="s">
         <v>102</v>
       </c>
       <c r="AF64" t="s">
         <v>102</v>
       </c>
       <c r="AG64" t="s">
         <v>102</v>
       </c>
       <c r="AH64" t="s">
         <v>116</v>
       </c>
       <c r="AI64" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="AJ64" t="s">
         <v>102</v>
       </c>
       <c r="AK64" t="s">
         <v>102</v>
       </c>
       <c r="AL64" t="s">
         <v>102</v>
       </c>
       <c r="AM64" t="s">
         <v>102</v>
       </c>
       <c r="AN64" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="AO64" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="AP64" t="s">
         <v>102</v>
       </c>
       <c r="AQ64" t="s">
         <v>102</v>
       </c>
       <c r="AR64" t="s">
         <v>116</v>
       </c>
       <c r="AS64" t="s">
         <v>102</v>
       </c>
       <c r="AT64" t="s">
         <v>124</v>
       </c>
       <c r="AU64" t="s">
         <v>116</v>
       </c>
       <c r="AV64" t="s">
         <v>102</v>
       </c>
       <c r="AW64" t="s">
         <v>116</v>
       </c>
@@ -17620,230 +17638,230 @@
       <c r="BE64" t="s">
         <v>102</v>
       </c>
       <c r="BF64" t="s">
         <v>102</v>
       </c>
       <c r="BG64" t="s">
         <v>102</v>
       </c>
       <c r="BH64" t="s">
         <v>102</v>
       </c>
       <c r="BI64" t="s">
         <v>102</v>
       </c>
       <c r="BJ64" t="s">
         <v>136</v>
       </c>
       <c r="BK64" t="s">
         <v>102</v>
       </c>
       <c r="BL64" t="s">
         <v>131</v>
       </c>
       <c r="BM64" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="BN64" t="s">
         <v>131</v>
       </c>
       <c r="BO64" t="s">
         <v>131</v>
       </c>
       <c r="BP64" t="s">
         <v>131</v>
       </c>
       <c r="BQ64" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="BR64" t="s">
         <v>136</v>
       </c>
       <c r="BS64" t="s">
         <v>136</v>
       </c>
       <c r="BT64" t="s">
-        <v>118</v>
+        <v>136</v>
       </c>
       <c r="BU64" t="s">
         <v>117</v>
       </c>
       <c r="BV64" t="s">
         <v>102</v>
       </c>
       <c r="BW64" t="s">
         <v>102</v>
       </c>
       <c r="BX64" t="s">
         <v>102</v>
       </c>
       <c r="BY64" t="s">
         <v>102</v>
       </c>
       <c r="BZ64" t="s">
         <v>102</v>
       </c>
       <c r="CA64" t="s">
         <v>102</v>
       </c>
       <c r="CB64" t="s">
         <v>136</v>
       </c>
       <c r="CC64" t="s">
-        <v>435</v>
+        <v>407</v>
       </c>
       <c r="CD64" t="s">
-        <v>436</v>
+        <v>102</v>
       </c>
       <c r="CE64" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="65" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="B65" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C65" t="s">
         <v>102</v>
       </c>
       <c r="D65" t="s">
         <v>102</v>
       </c>
       <c r="E65" t="s">
         <v>102</v>
       </c>
       <c r="F65" t="s">
         <v>102</v>
       </c>
       <c r="G65" t="s">
         <v>102</v>
       </c>
       <c r="H65" t="s">
         <v>102</v>
       </c>
       <c r="I65" t="s">
         <v>102</v>
       </c>
       <c r="J65" t="s">
         <v>103</v>
       </c>
       <c r="K65" t="s">
         <v>102</v>
       </c>
       <c r="L65" t="s">
         <v>102</v>
       </c>
       <c r="M65" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="N65" t="s">
         <v>103</v>
       </c>
       <c r="O65" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="P65" t="s">
         <v>107</v>
       </c>
       <c r="Q65" t="s">
         <v>102</v>
       </c>
       <c r="R65" t="s">
         <v>102</v>
       </c>
       <c r="S65" t="s">
         <v>108</v>
       </c>
       <c r="T65" t="s">
         <v>109</v>
       </c>
       <c r="U65" t="s">
         <v>102</v>
       </c>
       <c r="V65" t="s">
         <v>102</v>
       </c>
       <c r="W65" t="s">
         <v>102</v>
       </c>
       <c r="X65" t="s">
         <v>102</v>
       </c>
       <c r="Y65" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="Z65" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="AA65" t="s">
         <v>102</v>
       </c>
       <c r="AB65" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC65" t="s">
         <v>102</v>
       </c>
       <c r="AD65" t="s">
         <v>102</v>
       </c>
       <c r="AE65" t="s">
         <v>102</v>
       </c>
       <c r="AF65" t="s">
         <v>102</v>
       </c>
       <c r="AG65" t="s">
         <v>102</v>
       </c>
       <c r="AH65" t="s">
         <v>116</v>
       </c>
       <c r="AI65" t="s">
-        <v>102</v>
+        <v>430</v>
       </c>
       <c r="AJ65" t="s">
         <v>102</v>
       </c>
       <c r="AK65" t="s">
         <v>102</v>
       </c>
       <c r="AL65" t="s">
         <v>102</v>
       </c>
       <c r="AM65" t="s">
         <v>102</v>
       </c>
       <c r="AN65" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="AO65" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="AP65" t="s">
         <v>102</v>
       </c>
       <c r="AQ65" t="s">
         <v>102</v>
       </c>
       <c r="AR65" t="s">
         <v>116</v>
       </c>
       <c r="AS65" t="s">
         <v>102</v>
       </c>
       <c r="AT65" t="s">
         <v>124</v>
       </c>
       <c r="AU65" t="s">
         <v>116</v>
       </c>
       <c r="AV65" t="s">
         <v>102</v>
       </c>
       <c r="AW65" t="s">
         <v>116</v>
       </c>
@@ -17871,239 +17889,239 @@
       <c r="BE65" t="s">
         <v>102</v>
       </c>
       <c r="BF65" t="s">
         <v>102</v>
       </c>
       <c r="BG65" t="s">
         <v>102</v>
       </c>
       <c r="BH65" t="s">
         <v>102</v>
       </c>
       <c r="BI65" t="s">
         <v>102</v>
       </c>
       <c r="BJ65" t="s">
         <v>136</v>
       </c>
       <c r="BK65" t="s">
         <v>102</v>
       </c>
       <c r="BL65" t="s">
         <v>131</v>
       </c>
       <c r="BM65" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="BN65" t="s">
         <v>131</v>
       </c>
       <c r="BO65" t="s">
         <v>131</v>
       </c>
       <c r="BP65" t="s">
         <v>131</v>
       </c>
       <c r="BQ65" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="BR65" t="s">
         <v>136</v>
       </c>
       <c r="BS65" t="s">
         <v>136</v>
       </c>
       <c r="BT65" t="s">
         <v>118</v>
       </c>
       <c r="BU65" t="s">
         <v>117</v>
       </c>
       <c r="BV65" t="s">
         <v>102</v>
       </c>
       <c r="BW65" t="s">
         <v>102</v>
       </c>
       <c r="BX65" t="s">
         <v>102</v>
       </c>
       <c r="BY65" t="s">
         <v>102</v>
       </c>
       <c r="BZ65" t="s">
         <v>102</v>
       </c>
       <c r="CA65" t="s">
         <v>102</v>
       </c>
       <c r="CB65" t="s">
         <v>136</v>
       </c>
       <c r="CC65" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="CD65" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="CE65" t="s">
-        <v>441</v>
+        <v>102</v>
       </c>
     </row>
     <row r="66" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B66" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C66" t="s">
         <v>102</v>
       </c>
       <c r="D66" t="s">
         <v>102</v>
       </c>
       <c r="E66" t="s">
         <v>102</v>
       </c>
       <c r="F66" t="s">
         <v>102</v>
       </c>
       <c r="G66" t="s">
         <v>102</v>
       </c>
       <c r="H66" t="s">
         <v>102</v>
       </c>
       <c r="I66" t="s">
         <v>102</v>
       </c>
       <c r="J66" t="s">
         <v>103</v>
       </c>
       <c r="K66" t="s">
         <v>102</v>
       </c>
       <c r="L66" t="s">
         <v>102</v>
       </c>
       <c r="M66" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="N66" t="s">
         <v>103</v>
       </c>
       <c r="O66" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="P66" t="s">
         <v>107</v>
       </c>
       <c r="Q66" t="s">
         <v>102</v>
       </c>
       <c r="R66" t="s">
         <v>102</v>
       </c>
       <c r="S66" t="s">
         <v>108</v>
       </c>
       <c r="T66" t="s">
         <v>109</v>
       </c>
       <c r="U66" t="s">
         <v>102</v>
       </c>
       <c r="V66" t="s">
         <v>102</v>
       </c>
       <c r="W66" t="s">
         <v>102</v>
       </c>
       <c r="X66" t="s">
         <v>102</v>
       </c>
       <c r="Y66" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="Z66" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="AA66" t="s">
         <v>102</v>
       </c>
       <c r="AB66" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC66" t="s">
         <v>102</v>
       </c>
       <c r="AD66" t="s">
         <v>102</v>
       </c>
       <c r="AE66" t="s">
         <v>102</v>
       </c>
       <c r="AF66" t="s">
         <v>102</v>
       </c>
       <c r="AG66" t="s">
         <v>102</v>
       </c>
       <c r="AH66" t="s">
         <v>116</v>
       </c>
       <c r="AI66" t="s">
         <v>102</v>
       </c>
       <c r="AJ66" t="s">
         <v>102</v>
       </c>
       <c r="AK66" t="s">
         <v>102</v>
       </c>
       <c r="AL66" t="s">
         <v>102</v>
       </c>
       <c r="AM66" t="s">
         <v>102</v>
       </c>
       <c r="AN66" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="AO66" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="AP66" t="s">
         <v>102</v>
       </c>
       <c r="AQ66" t="s">
         <v>102</v>
       </c>
       <c r="AR66" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="AS66" t="s">
         <v>102</v>
       </c>
       <c r="AT66" t="s">
         <v>124</v>
       </c>
       <c r="AU66" t="s">
         <v>116</v>
       </c>
       <c r="AV66" t="s">
         <v>102</v>
       </c>
       <c r="AW66" t="s">
         <v>116</v>
       </c>
       <c r="AX66" t="s">
         <v>102</v>
       </c>
       <c r="AY66" t="s">
         <v>102</v>
       </c>
       <c r="AZ66" t="s">
         <v>102</v>
       </c>
@@ -18122,230 +18140,230 @@
       <c r="BE66" t="s">
         <v>102</v>
       </c>
       <c r="BF66" t="s">
         <v>102</v>
       </c>
       <c r="BG66" t="s">
         <v>102</v>
       </c>
       <c r="BH66" t="s">
         <v>102</v>
       </c>
       <c r="BI66" t="s">
         <v>102</v>
       </c>
       <c r="BJ66" t="s">
         <v>136</v>
       </c>
       <c r="BK66" t="s">
         <v>102</v>
       </c>
       <c r="BL66" t="s">
         <v>131</v>
       </c>
       <c r="BM66" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="BN66" t="s">
         <v>131</v>
       </c>
       <c r="BO66" t="s">
         <v>131</v>
       </c>
       <c r="BP66" t="s">
         <v>131</v>
       </c>
       <c r="BQ66" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="BR66" t="s">
         <v>136</v>
       </c>
       <c r="BS66" t="s">
         <v>136</v>
       </c>
       <c r="BT66" t="s">
         <v>118</v>
       </c>
       <c r="BU66" t="s">
         <v>117</v>
       </c>
       <c r="BV66" t="s">
         <v>102</v>
       </c>
       <c r="BW66" t="s">
         <v>102</v>
       </c>
       <c r="BX66" t="s">
         <v>102</v>
       </c>
       <c r="BY66" t="s">
         <v>102</v>
       </c>
       <c r="BZ66" t="s">
         <v>102</v>
       </c>
       <c r="CA66" t="s">
         <v>102</v>
       </c>
       <c r="CB66" t="s">
         <v>136</v>
       </c>
       <c r="CC66" t="s">
-        <v>401</v>
+        <v>445</v>
       </c>
       <c r="CD66" t="s">
-        <v>102</v>
+        <v>446</v>
       </c>
       <c r="CE66" t="s">
-        <v>102</v>
+        <v>447</v>
       </c>
     </row>
     <row r="67" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="B67" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C67" t="s">
         <v>102</v>
       </c>
       <c r="D67" t="s">
         <v>102</v>
       </c>
       <c r="E67" t="s">
         <v>102</v>
       </c>
       <c r="F67" t="s">
         <v>102</v>
       </c>
       <c r="G67" t="s">
         <v>102</v>
       </c>
       <c r="H67" t="s">
         <v>102</v>
       </c>
       <c r="I67" t="s">
         <v>102</v>
       </c>
       <c r="J67" t="s">
         <v>103</v>
       </c>
       <c r="K67" t="s">
         <v>102</v>
       </c>
       <c r="L67" t="s">
         <v>102</v>
       </c>
       <c r="M67" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="N67" t="s">
         <v>103</v>
       </c>
       <c r="O67" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="P67" t="s">
         <v>107</v>
       </c>
       <c r="Q67" t="s">
         <v>102</v>
       </c>
       <c r="R67" t="s">
         <v>102</v>
       </c>
       <c r="S67" t="s">
         <v>108</v>
       </c>
       <c r="T67" t="s">
         <v>109</v>
       </c>
       <c r="U67" t="s">
         <v>102</v>
       </c>
       <c r="V67" t="s">
         <v>102</v>
       </c>
       <c r="W67" t="s">
         <v>102</v>
       </c>
       <c r="X67" t="s">
         <v>102</v>
       </c>
       <c r="Y67" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="Z67" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="AA67" t="s">
         <v>102</v>
       </c>
       <c r="AB67" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC67" t="s">
         <v>102</v>
       </c>
       <c r="AD67" t="s">
         <v>102</v>
       </c>
       <c r="AE67" t="s">
         <v>102</v>
       </c>
       <c r="AF67" t="s">
         <v>102</v>
       </c>
       <c r="AG67" t="s">
         <v>102</v>
       </c>
       <c r="AH67" t="s">
         <v>116</v>
       </c>
       <c r="AI67" t="s">
         <v>102</v>
       </c>
       <c r="AJ67" t="s">
         <v>102</v>
       </c>
       <c r="AK67" t="s">
         <v>102</v>
       </c>
       <c r="AL67" t="s">
         <v>102</v>
       </c>
       <c r="AM67" t="s">
         <v>102</v>
       </c>
       <c r="AN67" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="AO67" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="AP67" t="s">
         <v>102</v>
       </c>
       <c r="AQ67" t="s">
         <v>102</v>
       </c>
       <c r="AR67" t="s">
         <v>102</v>
       </c>
       <c r="AS67" t="s">
         <v>102</v>
       </c>
       <c r="AT67" t="s">
         <v>124</v>
       </c>
       <c r="AU67" t="s">
         <v>116</v>
       </c>
       <c r="AV67" t="s">
         <v>102</v>
       </c>
       <c r="AW67" t="s">
         <v>116</v>
       </c>
@@ -18373,481 +18391,481 @@
       <c r="BE67" t="s">
         <v>102</v>
       </c>
       <c r="BF67" t="s">
         <v>102</v>
       </c>
       <c r="BG67" t="s">
         <v>102</v>
       </c>
       <c r="BH67" t="s">
         <v>102</v>
       </c>
       <c r="BI67" t="s">
         <v>102</v>
       </c>
       <c r="BJ67" t="s">
         <v>136</v>
       </c>
       <c r="BK67" t="s">
         <v>102</v>
       </c>
       <c r="BL67" t="s">
         <v>131</v>
       </c>
       <c r="BM67" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="BN67" t="s">
         <v>131</v>
       </c>
       <c r="BO67" t="s">
         <v>131</v>
       </c>
       <c r="BP67" t="s">
         <v>131</v>
       </c>
       <c r="BQ67" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="BR67" t="s">
         <v>136</v>
       </c>
       <c r="BS67" t="s">
         <v>136</v>
       </c>
       <c r="BT67" t="s">
         <v>118</v>
       </c>
       <c r="BU67" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="BV67" t="s">
         <v>102</v>
       </c>
       <c r="BW67" t="s">
         <v>102</v>
       </c>
       <c r="BX67" t="s">
         <v>102</v>
       </c>
       <c r="BY67" t="s">
         <v>102</v>
       </c>
       <c r="BZ67" t="s">
         <v>102</v>
       </c>
       <c r="CA67" t="s">
         <v>102</v>
       </c>
       <c r="CB67" t="s">
         <v>136</v>
       </c>
       <c r="CC67" t="s">
-        <v>444</v>
+        <v>407</v>
       </c>
       <c r="CD67" t="s">
-        <v>445</v>
+        <v>102</v>
       </c>
       <c r="CE67" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="68" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B68" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C68" t="s">
         <v>102</v>
       </c>
       <c r="D68" t="s">
         <v>102</v>
       </c>
       <c r="E68" t="s">
         <v>102</v>
       </c>
       <c r="F68" t="s">
         <v>102</v>
       </c>
       <c r="G68" t="s">
         <v>102</v>
       </c>
       <c r="H68" t="s">
         <v>102</v>
       </c>
       <c r="I68" t="s">
         <v>102</v>
       </c>
       <c r="J68" t="s">
         <v>103</v>
       </c>
       <c r="K68" t="s">
         <v>102</v>
       </c>
       <c r="L68" t="s">
         <v>102</v>
       </c>
       <c r="M68" t="s">
-        <v>447</v>
+        <v>427</v>
       </c>
       <c r="N68" t="s">
         <v>103</v>
       </c>
       <c r="O68" t="s">
-        <v>448</v>
+        <v>428</v>
       </c>
       <c r="P68" t="s">
         <v>107</v>
       </c>
       <c r="Q68" t="s">
         <v>102</v>
       </c>
       <c r="R68" t="s">
         <v>102</v>
       </c>
       <c r="S68" t="s">
         <v>108</v>
       </c>
       <c r="T68" t="s">
         <v>109</v>
       </c>
       <c r="U68" t="s">
         <v>102</v>
       </c>
       <c r="V68" t="s">
         <v>102</v>
       </c>
       <c r="W68" t="s">
         <v>102</v>
       </c>
       <c r="X68" t="s">
         <v>102</v>
       </c>
       <c r="Y68" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="Z68" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="AA68" t="s">
         <v>102</v>
       </c>
       <c r="AB68" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC68" t="s">
         <v>102</v>
       </c>
       <c r="AD68" t="s">
         <v>102</v>
       </c>
       <c r="AE68" t="s">
         <v>102</v>
       </c>
       <c r="AF68" t="s">
         <v>102</v>
       </c>
       <c r="AG68" t="s">
         <v>102</v>
       </c>
       <c r="AH68" t="s">
         <v>116</v>
       </c>
       <c r="AI68" t="s">
         <v>102</v>
       </c>
       <c r="AJ68" t="s">
         <v>102</v>
       </c>
       <c r="AK68" t="s">
         <v>102</v>
       </c>
       <c r="AL68" t="s">
         <v>102</v>
       </c>
       <c r="AM68" t="s">
         <v>102</v>
       </c>
       <c r="AN68" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="AO68" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="AP68" t="s">
         <v>102</v>
       </c>
       <c r="AQ68" t="s">
         <v>102</v>
       </c>
       <c r="AR68" t="s">
         <v>102</v>
       </c>
       <c r="AS68" t="s">
         <v>102</v>
       </c>
       <c r="AT68" t="s">
         <v>124</v>
       </c>
       <c r="AU68" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="AV68" t="s">
         <v>102</v>
       </c>
       <c r="AW68" t="s">
         <v>116</v>
       </c>
       <c r="AX68" t="s">
         <v>102</v>
       </c>
       <c r="AY68" t="s">
         <v>102</v>
       </c>
       <c r="AZ68" t="s">
         <v>102</v>
       </c>
       <c r="BA68" t="s">
         <v>102</v>
       </c>
       <c r="BB68" t="s">
         <v>102</v>
       </c>
       <c r="BC68" t="s">
         <v>102</v>
       </c>
       <c r="BD68" t="s">
         <v>102</v>
       </c>
       <c r="BE68" t="s">
         <v>102</v>
       </c>
       <c r="BF68" t="s">
         <v>102</v>
       </c>
       <c r="BG68" t="s">
         <v>102</v>
       </c>
       <c r="BH68" t="s">
         <v>102</v>
       </c>
       <c r="BI68" t="s">
         <v>102</v>
       </c>
       <c r="BJ68" t="s">
         <v>136</v>
       </c>
       <c r="BK68" t="s">
         <v>102</v>
       </c>
       <c r="BL68" t="s">
-        <v>449</v>
+        <v>131</v>
       </c>
       <c r="BM68" t="s">
-        <v>118</v>
+        <v>400</v>
       </c>
       <c r="BN68" t="s">
-        <v>449</v>
+        <v>131</v>
       </c>
       <c r="BO68" t="s">
-        <v>449</v>
+        <v>131</v>
       </c>
       <c r="BP68" t="s">
-        <v>449</v>
+        <v>131</v>
       </c>
       <c r="BQ68" t="s">
-        <v>118</v>
+        <v>400</v>
       </c>
       <c r="BR68" t="s">
         <v>136</v>
       </c>
       <c r="BS68" t="s">
         <v>136</v>
       </c>
       <c r="BT68" t="s">
         <v>118</v>
       </c>
       <c r="BU68" t="s">
         <v>102</v>
       </c>
       <c r="BV68" t="s">
         <v>102</v>
       </c>
       <c r="BW68" t="s">
         <v>102</v>
       </c>
       <c r="BX68" t="s">
         <v>102</v>
       </c>
       <c r="BY68" t="s">
         <v>102</v>
       </c>
       <c r="BZ68" t="s">
         <v>102</v>
       </c>
       <c r="CA68" t="s">
         <v>102</v>
       </c>
       <c r="CB68" t="s">
         <v>136</v>
       </c>
       <c r="CC68" t="s">
         <v>450</v>
       </c>
       <c r="CD68" t="s">
         <v>451</v>
       </c>
       <c r="CE68" t="s">
-        <v>452</v>
+        <v>102</v>
       </c>
     </row>
     <row r="69" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="B69" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C69" t="s">
         <v>102</v>
       </c>
       <c r="D69" t="s">
         <v>102</v>
       </c>
       <c r="E69" t="s">
         <v>102</v>
       </c>
       <c r="F69" t="s">
         <v>102</v>
       </c>
       <c r="G69" t="s">
         <v>102</v>
       </c>
       <c r="H69" t="s">
         <v>102</v>
       </c>
       <c r="I69" t="s">
         <v>102</v>
       </c>
       <c r="J69" t="s">
         <v>103</v>
       </c>
       <c r="K69" t="s">
         <v>102</v>
       </c>
       <c r="L69" t="s">
         <v>102</v>
       </c>
       <c r="M69" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="N69" t="s">
         <v>103</v>
       </c>
       <c r="O69" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="P69" t="s">
         <v>107</v>
       </c>
       <c r="Q69" t="s">
         <v>102</v>
       </c>
       <c r="R69" t="s">
         <v>102</v>
       </c>
       <c r="S69" t="s">
         <v>108</v>
       </c>
       <c r="T69" t="s">
         <v>109</v>
       </c>
       <c r="U69" t="s">
         <v>102</v>
       </c>
       <c r="V69" t="s">
         <v>102</v>
       </c>
       <c r="W69" t="s">
         <v>102</v>
       </c>
       <c r="X69" t="s">
         <v>102</v>
       </c>
       <c r="Y69" t="s">
-        <v>118</v>
+        <v>444</v>
       </c>
       <c r="Z69" t="s">
-        <v>118</v>
+        <v>444</v>
       </c>
       <c r="AA69" t="s">
         <v>102</v>
       </c>
       <c r="AB69" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC69" t="s">
         <v>102</v>
       </c>
       <c r="AD69" t="s">
         <v>102</v>
       </c>
       <c r="AE69" t="s">
         <v>102</v>
       </c>
       <c r="AF69" t="s">
         <v>102</v>
       </c>
       <c r="AG69" t="s">
         <v>102</v>
       </c>
       <c r="AH69" t="s">
         <v>116</v>
       </c>
       <c r="AI69" t="s">
         <v>102</v>
       </c>
       <c r="AJ69" t="s">
         <v>102</v>
       </c>
       <c r="AK69" t="s">
         <v>102</v>
       </c>
       <c r="AL69" t="s">
         <v>102</v>
       </c>
       <c r="AM69" t="s">
         <v>102</v>
       </c>
       <c r="AN69" t="s">
-        <v>118</v>
+        <v>439</v>
       </c>
       <c r="AO69" t="s">
-        <v>118</v>
+        <v>439</v>
       </c>
       <c r="AP69" t="s">
         <v>102</v>
       </c>
       <c r="AQ69" t="s">
         <v>102</v>
       </c>
       <c r="AR69" t="s">
         <v>102</v>
       </c>
       <c r="AS69" t="s">
         <v>102</v>
       </c>
       <c r="AT69" t="s">
         <v>124</v>
       </c>
       <c r="AU69" t="s">
         <v>102</v>
       </c>
       <c r="AV69" t="s">
         <v>102</v>
       </c>
       <c r="AW69" t="s">
         <v>116</v>
       </c>
@@ -18872,194 +18890,194 @@
       <c r="BD69" t="s">
         <v>102</v>
       </c>
       <c r="BE69" t="s">
         <v>102</v>
       </c>
       <c r="BF69" t="s">
         <v>102</v>
       </c>
       <c r="BG69" t="s">
         <v>102</v>
       </c>
       <c r="BH69" t="s">
         <v>102</v>
       </c>
       <c r="BI69" t="s">
         <v>102</v>
       </c>
       <c r="BJ69" t="s">
         <v>136</v>
       </c>
       <c r="BK69" t="s">
         <v>102</v>
       </c>
       <c r="BL69" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="BM69" t="s">
         <v>118</v>
       </c>
       <c r="BN69" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="BO69" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="BP69" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="BQ69" t="s">
         <v>118</v>
       </c>
       <c r="BR69" t="s">
         <v>136</v>
       </c>
       <c r="BS69" t="s">
         <v>136</v>
       </c>
       <c r="BT69" t="s">
         <v>118</v>
       </c>
       <c r="BU69" t="s">
         <v>102</v>
       </c>
       <c r="BV69" t="s">
         <v>102</v>
       </c>
       <c r="BW69" t="s">
         <v>102</v>
       </c>
       <c r="BX69" t="s">
         <v>102</v>
       </c>
       <c r="BY69" t="s">
         <v>102</v>
       </c>
       <c r="BZ69" t="s">
         <v>102</v>
       </c>
       <c r="CA69" t="s">
         <v>102</v>
       </c>
       <c r="CB69" t="s">
         <v>136</v>
       </c>
       <c r="CC69" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="CD69" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="CE69" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="70" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="B70" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C70" t="s">
         <v>102</v>
       </c>
       <c r="D70" t="s">
         <v>102</v>
       </c>
       <c r="E70" t="s">
         <v>102</v>
       </c>
       <c r="F70" t="s">
         <v>102</v>
       </c>
       <c r="G70" t="s">
         <v>102</v>
       </c>
       <c r="H70" t="s">
         <v>102</v>
       </c>
       <c r="I70" t="s">
         <v>102</v>
       </c>
       <c r="J70" t="s">
         <v>103</v>
       </c>
       <c r="K70" t="s">
         <v>102</v>
       </c>
       <c r="L70" t="s">
         <v>102</v>
       </c>
       <c r="M70" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="N70" t="s">
         <v>103</v>
       </c>
       <c r="O70" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="P70" t="s">
         <v>107</v>
       </c>
       <c r="Q70" t="s">
         <v>102</v>
       </c>
       <c r="R70" t="s">
         <v>102</v>
       </c>
       <c r="S70" t="s">
         <v>108</v>
       </c>
       <c r="T70" t="s">
         <v>109</v>
       </c>
       <c r="U70" t="s">
         <v>102</v>
       </c>
       <c r="V70" t="s">
         <v>102</v>
       </c>
       <c r="W70" t="s">
         <v>102</v>
       </c>
       <c r="X70" t="s">
         <v>102</v>
       </c>
       <c r="Y70" t="s">
         <v>118</v>
       </c>
       <c r="Z70" t="s">
         <v>118</v>
       </c>
       <c r="AA70" t="s">
         <v>102</v>
       </c>
       <c r="AB70" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC70" t="s">
         <v>102</v>
       </c>
       <c r="AD70" t="s">
         <v>102</v>
       </c>
       <c r="AE70" t="s">
         <v>102</v>
       </c>
       <c r="AF70" t="s">
         <v>102</v>
       </c>
       <c r="AG70" t="s">
         <v>102</v>
       </c>
       <c r="AH70" t="s">
         <v>116</v>
       </c>
       <c r="AI70" t="s">
         <v>102</v>
       </c>
       <c r="AJ70" t="s">
         <v>102</v>
       </c>
@@ -19069,248 +19087,248 @@
       <c r="AL70" t="s">
         <v>102</v>
       </c>
       <c r="AM70" t="s">
         <v>102</v>
       </c>
       <c r="AN70" t="s">
         <v>118</v>
       </c>
       <c r="AO70" t="s">
         <v>118</v>
       </c>
       <c r="AP70" t="s">
         <v>102</v>
       </c>
       <c r="AQ70" t="s">
         <v>102</v>
       </c>
       <c r="AR70" t="s">
         <v>102</v>
       </c>
       <c r="AS70" t="s">
         <v>102</v>
       </c>
       <c r="AT70" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="AU70" t="s">
         <v>102</v>
       </c>
       <c r="AV70" t="s">
         <v>102</v>
       </c>
       <c r="AW70" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="AX70" t="s">
         <v>102</v>
       </c>
       <c r="AY70" t="s">
         <v>102</v>
       </c>
       <c r="AZ70" t="s">
         <v>102</v>
       </c>
       <c r="BA70" t="s">
         <v>102</v>
       </c>
       <c r="BB70" t="s">
         <v>102</v>
       </c>
       <c r="BC70" t="s">
         <v>102</v>
       </c>
       <c r="BD70" t="s">
         <v>102</v>
       </c>
       <c r="BE70" t="s">
         <v>102</v>
       </c>
       <c r="BF70" t="s">
         <v>102</v>
       </c>
       <c r="BG70" t="s">
         <v>102</v>
       </c>
       <c r="BH70" t="s">
         <v>102</v>
       </c>
       <c r="BI70" t="s">
         <v>102</v>
       </c>
       <c r="BJ70" t="s">
         <v>136</v>
       </c>
       <c r="BK70" t="s">
         <v>102</v>
       </c>
       <c r="BL70" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="BM70" t="s">
         <v>118</v>
       </c>
       <c r="BN70" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="BO70" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="BP70" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="BQ70" t="s">
         <v>118</v>
       </c>
       <c r="BR70" t="s">
-        <v>458</v>
+        <v>136</v>
       </c>
       <c r="BS70" t="s">
         <v>136</v>
       </c>
       <c r="BT70" t="s">
         <v>118</v>
       </c>
       <c r="BU70" t="s">
         <v>102</v>
       </c>
       <c r="BV70" t="s">
         <v>102</v>
       </c>
       <c r="BW70" t="s">
         <v>102</v>
       </c>
       <c r="BX70" t="s">
         <v>102</v>
       </c>
       <c r="BY70" t="s">
         <v>102</v>
       </c>
       <c r="BZ70" t="s">
         <v>102</v>
       </c>
       <c r="CA70" t="s">
         <v>102</v>
       </c>
       <c r="CB70" t="s">
         <v>136</v>
       </c>
       <c r="CC70" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="CD70" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="CE70" t="s">
-        <v>102</v>
+        <v>462</v>
       </c>
     </row>
     <row r="71" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="B71" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C71" t="s">
         <v>102</v>
       </c>
       <c r="D71" t="s">
         <v>102</v>
       </c>
       <c r="E71" t="s">
         <v>102</v>
       </c>
       <c r="F71" t="s">
         <v>102</v>
       </c>
       <c r="G71" t="s">
         <v>102</v>
       </c>
       <c r="H71" t="s">
         <v>102</v>
       </c>
       <c r="I71" t="s">
         <v>102</v>
       </c>
       <c r="J71" t="s">
         <v>103</v>
       </c>
       <c r="K71" t="s">
         <v>102</v>
       </c>
       <c r="L71" t="s">
         <v>102</v>
       </c>
       <c r="M71" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="N71" t="s">
         <v>103</v>
       </c>
       <c r="O71" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="P71" t="s">
         <v>107</v>
       </c>
       <c r="Q71" t="s">
         <v>102</v>
       </c>
       <c r="R71" t="s">
         <v>102</v>
       </c>
       <c r="S71" t="s">
         <v>108</v>
       </c>
       <c r="T71" t="s">
         <v>109</v>
       </c>
       <c r="U71" t="s">
         <v>102</v>
       </c>
       <c r="V71" t="s">
         <v>102</v>
       </c>
       <c r="W71" t="s">
         <v>102</v>
       </c>
       <c r="X71" t="s">
         <v>102</v>
       </c>
       <c r="Y71" t="s">
         <v>118</v>
       </c>
       <c r="Z71" t="s">
         <v>118</v>
       </c>
       <c r="AA71" t="s">
         <v>102</v>
       </c>
       <c r="AB71" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC71" t="s">
         <v>102</v>
       </c>
       <c r="AD71" t="s">
         <v>102</v>
       </c>
       <c r="AE71" t="s">
         <v>102</v>
       </c>
       <c r="AF71" t="s">
         <v>102</v>
       </c>
       <c r="AG71" t="s">
         <v>102</v>
       </c>
       <c r="AH71" t="s">
         <v>116</v>
       </c>
       <c r="AI71" t="s">
         <v>102</v>
       </c>
       <c r="AJ71" t="s">
         <v>102</v>
       </c>
@@ -19374,194 +19392,194 @@
       <c r="BD71" t="s">
         <v>102</v>
       </c>
       <c r="BE71" t="s">
         <v>102</v>
       </c>
       <c r="BF71" t="s">
         <v>102</v>
       </c>
       <c r="BG71" t="s">
         <v>102</v>
       </c>
       <c r="BH71" t="s">
         <v>102</v>
       </c>
       <c r="BI71" t="s">
         <v>102</v>
       </c>
       <c r="BJ71" t="s">
         <v>136</v>
       </c>
       <c r="BK71" t="s">
         <v>102</v>
       </c>
       <c r="BL71" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="BM71" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="BN71" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="BO71" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="BP71" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="BQ71" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="BR71" t="s">
-        <v>198</v>
+        <v>464</v>
       </c>
       <c r="BS71" t="s">
         <v>136</v>
       </c>
       <c r="BT71" t="s">
         <v>118</v>
       </c>
       <c r="BU71" t="s">
         <v>102</v>
       </c>
       <c r="BV71" t="s">
         <v>102</v>
       </c>
       <c r="BW71" t="s">
         <v>102</v>
       </c>
       <c r="BX71" t="s">
         <v>102</v>
       </c>
       <c r="BY71" t="s">
         <v>102</v>
       </c>
       <c r="BZ71" t="s">
         <v>102</v>
       </c>
       <c r="CA71" t="s">
         <v>102</v>
       </c>
       <c r="CB71" t="s">
         <v>136</v>
       </c>
       <c r="CC71" t="s">
-        <v>462</v>
+        <v>465</v>
       </c>
       <c r="CD71" t="s">
-        <v>463</v>
+        <v>466</v>
       </c>
       <c r="CE71" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="72" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="B72" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C72" t="s">
         <v>102</v>
       </c>
       <c r="D72" t="s">
         <v>102</v>
       </c>
       <c r="E72" t="s">
         <v>102</v>
       </c>
       <c r="F72" t="s">
         <v>102</v>
       </c>
       <c r="G72" t="s">
         <v>102</v>
       </c>
       <c r="H72" t="s">
         <v>102</v>
       </c>
       <c r="I72" t="s">
         <v>102</v>
       </c>
       <c r="J72" t="s">
         <v>103</v>
       </c>
       <c r="K72" t="s">
         <v>102</v>
       </c>
       <c r="L72" t="s">
         <v>102</v>
       </c>
       <c r="M72" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="N72" t="s">
         <v>103</v>
       </c>
       <c r="O72" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="P72" t="s">
         <v>107</v>
       </c>
       <c r="Q72" t="s">
         <v>102</v>
       </c>
       <c r="R72" t="s">
         <v>102</v>
       </c>
       <c r="S72" t="s">
         <v>108</v>
       </c>
       <c r="T72" t="s">
         <v>109</v>
       </c>
       <c r="U72" t="s">
         <v>102</v>
       </c>
       <c r="V72" t="s">
         <v>102</v>
       </c>
       <c r="W72" t="s">
         <v>102</v>
       </c>
       <c r="X72" t="s">
         <v>102</v>
       </c>
       <c r="Y72" t="s">
         <v>118</v>
       </c>
       <c r="Z72" t="s">
         <v>118</v>
       </c>
       <c r="AA72" t="s">
         <v>102</v>
       </c>
       <c r="AB72" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC72" t="s">
         <v>102</v>
       </c>
       <c r="AD72" t="s">
         <v>102</v>
       </c>
       <c r="AE72" t="s">
         <v>102</v>
       </c>
       <c r="AF72" t="s">
         <v>102</v>
       </c>
       <c r="AG72" t="s">
         <v>102</v>
       </c>
       <c r="AH72" t="s">
         <v>116</v>
       </c>
       <c r="AI72" t="s">
         <v>102</v>
       </c>
       <c r="AJ72" t="s">
         <v>102</v>
       </c>
@@ -19625,194 +19643,194 @@
       <c r="BD72" t="s">
         <v>102</v>
       </c>
       <c r="BE72" t="s">
         <v>102</v>
       </c>
       <c r="BF72" t="s">
         <v>102</v>
       </c>
       <c r="BG72" t="s">
         <v>102</v>
       </c>
       <c r="BH72" t="s">
         <v>102</v>
       </c>
       <c r="BI72" t="s">
         <v>102</v>
       </c>
       <c r="BJ72" t="s">
         <v>136</v>
       </c>
       <c r="BK72" t="s">
         <v>102</v>
       </c>
       <c r="BL72" t="s">
-        <v>220</v>
+        <v>455</v>
       </c>
       <c r="BM72" t="s">
         <v>102</v>
       </c>
       <c r="BN72" t="s">
-        <v>220</v>
+        <v>455</v>
       </c>
       <c r="BO72" t="s">
-        <v>220</v>
+        <v>455</v>
       </c>
       <c r="BP72" t="s">
-        <v>220</v>
+        <v>455</v>
       </c>
       <c r="BQ72" t="s">
         <v>102</v>
       </c>
       <c r="BR72" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="BS72" t="s">
         <v>136</v>
       </c>
       <c r="BT72" t="s">
         <v>118</v>
       </c>
       <c r="BU72" t="s">
         <v>102</v>
       </c>
       <c r="BV72" t="s">
         <v>102</v>
       </c>
       <c r="BW72" t="s">
         <v>102</v>
       </c>
       <c r="BX72" t="s">
         <v>102</v>
       </c>
       <c r="BY72" t="s">
         <v>102</v>
       </c>
       <c r="BZ72" t="s">
         <v>102</v>
       </c>
       <c r="CA72" t="s">
         <v>102</v>
       </c>
       <c r="CB72" t="s">
         <v>136</v>
       </c>
       <c r="CC72" t="s">
-        <v>465</v>
+        <v>468</v>
       </c>
       <c r="CD72" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="CE72" t="s">
-        <v>467</v>
+        <v>102</v>
       </c>
     </row>
     <row r="73" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="B73" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C73" t="s">
         <v>102</v>
       </c>
       <c r="D73" t="s">
         <v>102</v>
       </c>
       <c r="E73" t="s">
         <v>102</v>
       </c>
       <c r="F73" t="s">
         <v>102</v>
       </c>
       <c r="G73" t="s">
         <v>102</v>
       </c>
       <c r="H73" t="s">
         <v>102</v>
       </c>
       <c r="I73" t="s">
         <v>102</v>
       </c>
       <c r="J73" t="s">
         <v>103</v>
       </c>
       <c r="K73" t="s">
         <v>102</v>
       </c>
       <c r="L73" t="s">
         <v>102</v>
       </c>
       <c r="M73" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="N73" t="s">
         <v>103</v>
       </c>
       <c r="O73" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="P73" t="s">
         <v>107</v>
       </c>
       <c r="Q73" t="s">
         <v>102</v>
       </c>
       <c r="R73" t="s">
         <v>102</v>
       </c>
       <c r="S73" t="s">
         <v>108</v>
       </c>
       <c r="T73" t="s">
         <v>109</v>
       </c>
       <c r="U73" t="s">
         <v>102</v>
       </c>
       <c r="V73" t="s">
         <v>102</v>
       </c>
       <c r="W73" t="s">
         <v>102</v>
       </c>
       <c r="X73" t="s">
         <v>102</v>
       </c>
       <c r="Y73" t="s">
         <v>118</v>
       </c>
       <c r="Z73" t="s">
         <v>118</v>
       </c>
       <c r="AA73" t="s">
         <v>102</v>
       </c>
       <c r="AB73" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC73" t="s">
         <v>102</v>
       </c>
       <c r="AD73" t="s">
         <v>102</v>
       </c>
       <c r="AE73" t="s">
         <v>102</v>
       </c>
       <c r="AF73" t="s">
         <v>102</v>
       </c>
       <c r="AG73" t="s">
         <v>102</v>
       </c>
       <c r="AH73" t="s">
         <v>116</v>
       </c>
       <c r="AI73" t="s">
         <v>102</v>
       </c>
       <c r="AJ73" t="s">
         <v>102</v>
       </c>
@@ -19876,233 +19894,233 @@
       <c r="BD73" t="s">
         <v>102</v>
       </c>
       <c r="BE73" t="s">
         <v>102</v>
       </c>
       <c r="BF73" t="s">
         <v>102</v>
       </c>
       <c r="BG73" t="s">
         <v>102</v>
       </c>
       <c r="BH73" t="s">
         <v>102</v>
       </c>
       <c r="BI73" t="s">
         <v>102</v>
       </c>
       <c r="BJ73" t="s">
         <v>136</v>
       </c>
       <c r="BK73" t="s">
         <v>102</v>
       </c>
       <c r="BL73" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BM73" t="s">
         <v>102</v>
       </c>
       <c r="BN73" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BO73" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP73" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ73" t="s">
         <v>102</v>
       </c>
       <c r="BR73" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="BS73" t="s">
         <v>136</v>
       </c>
       <c r="BT73" t="s">
-        <v>469</v>
+        <v>118</v>
       </c>
       <c r="BU73" t="s">
         <v>102</v>
       </c>
       <c r="BV73" t="s">
         <v>102</v>
       </c>
       <c r="BW73" t="s">
         <v>102</v>
       </c>
       <c r="BX73" t="s">
         <v>102</v>
       </c>
       <c r="BY73" t="s">
         <v>102</v>
       </c>
       <c r="BZ73" t="s">
         <v>102</v>
       </c>
       <c r="CA73" t="s">
         <v>102</v>
       </c>
       <c r="CB73" t="s">
         <v>136</v>
       </c>
       <c r="CC73" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="CD73" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="CE73" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
     </row>
     <row r="74" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B74" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C74" t="s">
         <v>102</v>
       </c>
       <c r="D74" t="s">
         <v>102</v>
       </c>
       <c r="E74" t="s">
         <v>102</v>
       </c>
       <c r="F74" t="s">
         <v>102</v>
       </c>
       <c r="G74" t="s">
         <v>102</v>
       </c>
       <c r="H74" t="s">
         <v>102</v>
       </c>
       <c r="I74" t="s">
         <v>102</v>
       </c>
       <c r="J74" t="s">
         <v>103</v>
       </c>
       <c r="K74" t="s">
         <v>102</v>
       </c>
       <c r="L74" t="s">
         <v>102</v>
       </c>
       <c r="M74" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="N74" t="s">
         <v>103</v>
       </c>
       <c r="O74" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="P74" t="s">
         <v>107</v>
       </c>
       <c r="Q74" t="s">
         <v>102</v>
       </c>
       <c r="R74" t="s">
         <v>102</v>
       </c>
       <c r="S74" t="s">
         <v>108</v>
       </c>
       <c r="T74" t="s">
         <v>109</v>
       </c>
       <c r="U74" t="s">
         <v>102</v>
       </c>
       <c r="V74" t="s">
         <v>102</v>
       </c>
       <c r="W74" t="s">
         <v>102</v>
       </c>
       <c r="X74" t="s">
         <v>102</v>
       </c>
       <c r="Y74" t="s">
         <v>118</v>
       </c>
       <c r="Z74" t="s">
         <v>118</v>
       </c>
       <c r="AA74" t="s">
         <v>102</v>
       </c>
       <c r="AB74" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC74" t="s">
         <v>102</v>
       </c>
       <c r="AD74" t="s">
         <v>102</v>
       </c>
       <c r="AE74" t="s">
         <v>102</v>
       </c>
       <c r="AF74" t="s">
         <v>102</v>
       </c>
       <c r="AG74" t="s">
         <v>102</v>
       </c>
       <c r="AH74" t="s">
         <v>116</v>
       </c>
       <c r="AI74" t="s">
         <v>102</v>
       </c>
       <c r="AJ74" t="s">
         <v>102</v>
       </c>
       <c r="AK74" t="s">
         <v>102</v>
       </c>
       <c r="AL74" t="s">
         <v>102</v>
       </c>
       <c r="AM74" t="s">
         <v>102</v>
       </c>
       <c r="AN74" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="AO74" t="s">
-        <v>132</v>
+        <v>118</v>
       </c>
       <c r="AP74" t="s">
         <v>102</v>
       </c>
       <c r="AQ74" t="s">
         <v>102</v>
       </c>
       <c r="AR74" t="s">
         <v>102</v>
       </c>
       <c r="AS74" t="s">
         <v>102</v>
       </c>
       <c r="AT74" t="s">
         <v>117</v>
       </c>
       <c r="AU74" t="s">
         <v>102</v>
       </c>
       <c r="AV74" t="s">
         <v>102</v>
       </c>
       <c r="AW74" t="s">
         <v>102</v>
       </c>
@@ -20121,200 +20139,200 @@
       <c r="BB74" t="s">
         <v>102</v>
       </c>
       <c r="BC74" t="s">
         <v>102</v>
       </c>
       <c r="BD74" t="s">
         <v>102</v>
       </c>
       <c r="BE74" t="s">
         <v>102</v>
       </c>
       <c r="BF74" t="s">
         <v>102</v>
       </c>
       <c r="BG74" t="s">
         <v>102</v>
       </c>
       <c r="BH74" t="s">
         <v>102</v>
       </c>
       <c r="BI74" t="s">
         <v>102</v>
       </c>
       <c r="BJ74" t="s">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="BK74" t="s">
         <v>102</v>
       </c>
       <c r="BL74" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BM74" t="s">
         <v>102</v>
       </c>
       <c r="BN74" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BO74" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP74" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ74" t="s">
         <v>102</v>
       </c>
       <c r="BR74" t="s">
-        <v>102</v>
+        <v>204</v>
       </c>
       <c r="BS74" t="s">
-        <v>102</v>
+        <v>136</v>
       </c>
       <c r="BT74" t="s">
-        <v>102</v>
+        <v>475</v>
       </c>
       <c r="BU74" t="s">
         <v>102</v>
       </c>
       <c r="BV74" t="s">
         <v>102</v>
       </c>
       <c r="BW74" t="s">
         <v>102</v>
       </c>
       <c r="BX74" t="s">
         <v>102</v>
       </c>
       <c r="BY74" t="s">
         <v>102</v>
       </c>
       <c r="BZ74" t="s">
         <v>102</v>
       </c>
       <c r="CA74" t="s">
         <v>102</v>
       </c>
       <c r="CB74" t="s">
         <v>136</v>
       </c>
       <c r="CC74" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="CD74" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
       <c r="CE74" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="75" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="B75" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C75" t="s">
         <v>102</v>
       </c>
       <c r="D75" t="s">
         <v>102</v>
       </c>
       <c r="E75" t="s">
         <v>102</v>
       </c>
       <c r="F75" t="s">
         <v>102</v>
       </c>
       <c r="G75" t="s">
         <v>102</v>
       </c>
       <c r="H75" t="s">
         <v>102</v>
       </c>
       <c r="I75" t="s">
         <v>102</v>
       </c>
       <c r="J75" t="s">
         <v>103</v>
       </c>
       <c r="K75" t="s">
         <v>102</v>
       </c>
       <c r="L75" t="s">
         <v>102</v>
       </c>
       <c r="M75" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="N75" t="s">
         <v>103</v>
       </c>
       <c r="O75" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="P75" t="s">
         <v>107</v>
       </c>
       <c r="Q75" t="s">
         <v>102</v>
       </c>
       <c r="R75" t="s">
         <v>102</v>
       </c>
       <c r="S75" t="s">
         <v>108</v>
       </c>
       <c r="T75" t="s">
         <v>109</v>
       </c>
       <c r="U75" t="s">
         <v>102</v>
       </c>
       <c r="V75" t="s">
         <v>102</v>
       </c>
       <c r="W75" t="s">
         <v>102</v>
       </c>
       <c r="X75" t="s">
         <v>102</v>
       </c>
       <c r="Y75" t="s">
         <v>118</v>
       </c>
       <c r="Z75" t="s">
         <v>118</v>
       </c>
       <c r="AA75" t="s">
         <v>102</v>
       </c>
       <c r="AB75" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC75" t="s">
         <v>102</v>
       </c>
       <c r="AD75" t="s">
         <v>102</v>
       </c>
       <c r="AE75" t="s">
         <v>102</v>
       </c>
       <c r="AF75" t="s">
         <v>102</v>
       </c>
       <c r="AG75" t="s">
         <v>102</v>
       </c>
       <c r="AH75" t="s">
         <v>116</v>
       </c>
       <c r="AI75" t="s">
         <v>102</v>
       </c>
       <c r="AJ75" t="s">
         <v>102</v>
       </c>
@@ -20378,248 +20396,248 @@
       <c r="BD75" t="s">
         <v>102</v>
       </c>
       <c r="BE75" t="s">
         <v>102</v>
       </c>
       <c r="BF75" t="s">
         <v>102</v>
       </c>
       <c r="BG75" t="s">
         <v>102</v>
       </c>
       <c r="BH75" t="s">
         <v>102</v>
       </c>
       <c r="BI75" t="s">
         <v>102</v>
       </c>
       <c r="BJ75" t="s">
         <v>102</v>
       </c>
       <c r="BK75" t="s">
         <v>102</v>
       </c>
       <c r="BL75" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BM75" t="s">
         <v>102</v>
       </c>
       <c r="BN75" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BO75" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP75" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ75" t="s">
         <v>102</v>
       </c>
       <c r="BR75" t="s">
         <v>102</v>
       </c>
       <c r="BS75" t="s">
         <v>102</v>
       </c>
       <c r="BT75" t="s">
         <v>102</v>
       </c>
       <c r="BU75" t="s">
         <v>102</v>
       </c>
       <c r="BV75" t="s">
         <v>102</v>
       </c>
       <c r="BW75" t="s">
         <v>102</v>
       </c>
       <c r="BX75" t="s">
         <v>102</v>
       </c>
       <c r="BY75" t="s">
         <v>102</v>
       </c>
       <c r="BZ75" t="s">
         <v>102</v>
       </c>
       <c r="CA75" t="s">
         <v>102</v>
       </c>
       <c r="CB75" t="s">
         <v>136</v>
       </c>
       <c r="CC75" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
       <c r="CD75" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
       <c r="CE75" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="76" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B76" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C76" t="s">
         <v>102</v>
       </c>
       <c r="D76" t="s">
         <v>102</v>
       </c>
       <c r="E76" t="s">
         <v>102</v>
       </c>
       <c r="F76" t="s">
         <v>102</v>
       </c>
       <c r="G76" t="s">
         <v>102</v>
       </c>
       <c r="H76" t="s">
         <v>102</v>
       </c>
       <c r="I76" t="s">
         <v>102</v>
       </c>
       <c r="J76" t="s">
         <v>103</v>
       </c>
       <c r="K76" t="s">
         <v>102</v>
       </c>
       <c r="L76" t="s">
         <v>102</v>
       </c>
       <c r="M76" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="N76" t="s">
         <v>103</v>
       </c>
       <c r="O76" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="P76" t="s">
         <v>107</v>
       </c>
       <c r="Q76" t="s">
         <v>102</v>
       </c>
       <c r="R76" t="s">
         <v>102</v>
       </c>
       <c r="S76" t="s">
         <v>108</v>
       </c>
       <c r="T76" t="s">
         <v>109</v>
       </c>
       <c r="U76" t="s">
         <v>102</v>
       </c>
       <c r="V76" t="s">
         <v>102</v>
       </c>
       <c r="W76" t="s">
         <v>102</v>
       </c>
       <c r="X76" t="s">
         <v>102</v>
       </c>
       <c r="Y76" t="s">
         <v>118</v>
       </c>
       <c r="Z76" t="s">
         <v>118</v>
       </c>
       <c r="AA76" t="s">
         <v>102</v>
       </c>
       <c r="AB76" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC76" t="s">
         <v>102</v>
       </c>
       <c r="AD76" t="s">
         <v>102</v>
       </c>
       <c r="AE76" t="s">
         <v>102</v>
       </c>
       <c r="AF76" t="s">
         <v>102</v>
       </c>
       <c r="AG76" t="s">
         <v>102</v>
       </c>
       <c r="AH76" t="s">
-        <v>102</v>
+        <v>116</v>
       </c>
       <c r="AI76" t="s">
         <v>102</v>
       </c>
       <c r="AJ76" t="s">
         <v>102</v>
       </c>
       <c r="AK76" t="s">
         <v>102</v>
       </c>
       <c r="AL76" t="s">
         <v>102</v>
       </c>
       <c r="AM76" t="s">
         <v>102</v>
       </c>
       <c r="AN76" t="s">
         <v>132</v>
       </c>
       <c r="AO76" t="s">
         <v>132</v>
       </c>
       <c r="AP76" t="s">
         <v>102</v>
       </c>
       <c r="AQ76" t="s">
         <v>102</v>
       </c>
       <c r="AR76" t="s">
         <v>102</v>
       </c>
       <c r="AS76" t="s">
         <v>102</v>
       </c>
       <c r="AT76" t="s">
-        <v>102</v>
+        <v>117</v>
       </c>
       <c r="AU76" t="s">
         <v>102</v>
       </c>
       <c r="AV76" t="s">
         <v>102</v>
       </c>
       <c r="AW76" t="s">
         <v>102</v>
       </c>
       <c r="AX76" t="s">
         <v>102</v>
       </c>
       <c r="AY76" t="s">
         <v>102</v>
       </c>
       <c r="AZ76" t="s">
         <v>102</v>
       </c>
       <c r="BA76" t="s">
         <v>102</v>
       </c>
       <c r="BB76" t="s">
         <v>102</v>
       </c>
@@ -20629,233 +20647,233 @@
       <c r="BD76" t="s">
         <v>102</v>
       </c>
       <c r="BE76" t="s">
         <v>102</v>
       </c>
       <c r="BF76" t="s">
         <v>102</v>
       </c>
       <c r="BG76" t="s">
         <v>102</v>
       </c>
       <c r="BH76" t="s">
         <v>102</v>
       </c>
       <c r="BI76" t="s">
         <v>102</v>
       </c>
       <c r="BJ76" t="s">
         <v>102</v>
       </c>
       <c r="BK76" t="s">
         <v>102</v>
       </c>
       <c r="BL76" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BM76" t="s">
         <v>102</v>
       </c>
       <c r="BN76" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BO76" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP76" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ76" t="s">
         <v>102</v>
       </c>
       <c r="BR76" t="s">
         <v>102</v>
       </c>
       <c r="BS76" t="s">
         <v>102</v>
       </c>
       <c r="BT76" t="s">
         <v>102</v>
       </c>
       <c r="BU76" t="s">
         <v>102</v>
       </c>
       <c r="BV76" t="s">
         <v>102</v>
       </c>
       <c r="BW76" t="s">
         <v>102</v>
       </c>
       <c r="BX76" t="s">
         <v>102</v>
       </c>
       <c r="BY76" t="s">
         <v>102</v>
       </c>
       <c r="BZ76" t="s">
         <v>102</v>
       </c>
       <c r="CA76" t="s">
         <v>102</v>
       </c>
       <c r="CB76" t="s">
         <v>136</v>
       </c>
       <c r="CC76" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="CD76" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="CE76" t="s">
-        <v>102</v>
+        <v>486</v>
       </c>
     </row>
     <row r="77" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="B77" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C77" t="s">
         <v>102</v>
       </c>
       <c r="D77" t="s">
         <v>102</v>
       </c>
       <c r="E77" t="s">
         <v>102</v>
       </c>
       <c r="F77" t="s">
         <v>102</v>
       </c>
       <c r="G77" t="s">
         <v>102</v>
       </c>
       <c r="H77" t="s">
         <v>102</v>
       </c>
       <c r="I77" t="s">
         <v>102</v>
       </c>
       <c r="J77" t="s">
         <v>103</v>
       </c>
       <c r="K77" t="s">
         <v>102</v>
       </c>
       <c r="L77" t="s">
         <v>102</v>
       </c>
       <c r="M77" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="N77" t="s">
         <v>103</v>
       </c>
       <c r="O77" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="P77" t="s">
         <v>107</v>
       </c>
       <c r="Q77" t="s">
         <v>102</v>
       </c>
       <c r="R77" t="s">
         <v>102</v>
       </c>
       <c r="S77" t="s">
         <v>108</v>
       </c>
       <c r="T77" t="s">
         <v>109</v>
       </c>
       <c r="U77" t="s">
         <v>102</v>
       </c>
       <c r="V77" t="s">
         <v>102</v>
       </c>
       <c r="W77" t="s">
         <v>102</v>
       </c>
       <c r="X77" t="s">
         <v>102</v>
       </c>
       <c r="Y77" t="s">
         <v>118</v>
       </c>
       <c r="Z77" t="s">
         <v>118</v>
       </c>
       <c r="AA77" t="s">
         <v>102</v>
       </c>
       <c r="AB77" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC77" t="s">
         <v>102</v>
       </c>
       <c r="AD77" t="s">
         <v>102</v>
       </c>
       <c r="AE77" t="s">
         <v>102</v>
       </c>
       <c r="AF77" t="s">
         <v>102</v>
       </c>
       <c r="AG77" t="s">
         <v>102</v>
       </c>
       <c r="AH77" t="s">
         <v>102</v>
       </c>
       <c r="AI77" t="s">
         <v>102</v>
       </c>
       <c r="AJ77" t="s">
         <v>102</v>
       </c>
       <c r="AK77" t="s">
         <v>102</v>
       </c>
       <c r="AL77" t="s">
         <v>102</v>
       </c>
       <c r="AM77" t="s">
         <v>102</v>
       </c>
       <c r="AN77" t="s">
-        <v>102</v>
+        <v>132</v>
       </c>
       <c r="AO77" t="s">
-        <v>102</v>
+        <v>132</v>
       </c>
       <c r="AP77" t="s">
         <v>102</v>
       </c>
       <c r="AQ77" t="s">
         <v>102</v>
       </c>
       <c r="AR77" t="s">
         <v>102</v>
       </c>
       <c r="AS77" t="s">
         <v>102</v>
       </c>
       <c r="AT77" t="s">
         <v>102</v>
       </c>
       <c r="AU77" t="s">
         <v>102</v>
       </c>
       <c r="AV77" t="s">
         <v>102</v>
       </c>
       <c r="AW77" t="s">
         <v>102</v>
       </c>
@@ -20880,194 +20898,194 @@
       <c r="BD77" t="s">
         <v>102</v>
       </c>
       <c r="BE77" t="s">
         <v>102</v>
       </c>
       <c r="BF77" t="s">
         <v>102</v>
       </c>
       <c r="BG77" t="s">
         <v>102</v>
       </c>
       <c r="BH77" t="s">
         <v>102</v>
       </c>
       <c r="BI77" t="s">
         <v>102</v>
       </c>
       <c r="BJ77" t="s">
         <v>102</v>
       </c>
       <c r="BK77" t="s">
         <v>102</v>
       </c>
       <c r="BL77" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BM77" t="s">
         <v>102</v>
       </c>
       <c r="BN77" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BO77" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BP77" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="BQ77" t="s">
         <v>102</v>
       </c>
       <c r="BR77" t="s">
         <v>102</v>
       </c>
       <c r="BS77" t="s">
         <v>102</v>
       </c>
       <c r="BT77" t="s">
         <v>102</v>
       </c>
       <c r="BU77" t="s">
         <v>102</v>
       </c>
       <c r="BV77" t="s">
         <v>102</v>
       </c>
       <c r="BW77" t="s">
         <v>102</v>
       </c>
       <c r="BX77" t="s">
         <v>102</v>
       </c>
       <c r="BY77" t="s">
         <v>102</v>
       </c>
       <c r="BZ77" t="s">
         <v>102</v>
       </c>
       <c r="CA77" t="s">
         <v>102</v>
       </c>
       <c r="CB77" t="s">
         <v>136</v>
       </c>
       <c r="CC77" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="CD77" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="CE77" t="s">
-        <v>487</v>
+        <v>102</v>
       </c>
     </row>
     <row r="78" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B78" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C78" t="s">
         <v>102</v>
       </c>
       <c r="D78" t="s">
         <v>102</v>
       </c>
       <c r="E78" t="s">
         <v>102</v>
       </c>
       <c r="F78" t="s">
         <v>102</v>
       </c>
       <c r="G78" t="s">
         <v>102</v>
       </c>
       <c r="H78" t="s">
         <v>102</v>
       </c>
       <c r="I78" t="s">
         <v>102</v>
       </c>
       <c r="J78" t="s">
         <v>103</v>
       </c>
       <c r="K78" t="s">
         <v>102</v>
       </c>
       <c r="L78" t="s">
         <v>102</v>
       </c>
       <c r="M78" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="N78" t="s">
         <v>103</v>
       </c>
       <c r="O78" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="P78" t="s">
         <v>107</v>
       </c>
       <c r="Q78" t="s">
         <v>102</v>
       </c>
       <c r="R78" t="s">
         <v>102</v>
       </c>
       <c r="S78" t="s">
         <v>108</v>
       </c>
       <c r="T78" t="s">
         <v>109</v>
       </c>
       <c r="U78" t="s">
         <v>102</v>
       </c>
       <c r="V78" t="s">
         <v>102</v>
       </c>
       <c r="W78" t="s">
         <v>102</v>
       </c>
       <c r="X78" t="s">
         <v>102</v>
       </c>
       <c r="Y78" t="s">
         <v>118</v>
       </c>
       <c r="Z78" t="s">
         <v>118</v>
       </c>
       <c r="AA78" t="s">
         <v>102</v>
       </c>
       <c r="AB78" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC78" t="s">
         <v>102</v>
       </c>
       <c r="AD78" t="s">
         <v>102</v>
       </c>
       <c r="AE78" t="s">
         <v>102</v>
       </c>
       <c r="AF78" t="s">
         <v>102</v>
       </c>
       <c r="AG78" t="s">
         <v>102</v>
       </c>
       <c r="AH78" t="s">
         <v>102</v>
       </c>
       <c r="AI78" t="s">
         <v>102</v>
       </c>
       <c r="AJ78" t="s">
         <v>102</v>
       </c>
@@ -21131,194 +21149,194 @@
       <c r="BD78" t="s">
         <v>102</v>
       </c>
       <c r="BE78" t="s">
         <v>102</v>
       </c>
       <c r="BF78" t="s">
         <v>102</v>
       </c>
       <c r="BG78" t="s">
         <v>102</v>
       </c>
       <c r="BH78" t="s">
         <v>102</v>
       </c>
       <c r="BI78" t="s">
         <v>102</v>
       </c>
       <c r="BJ78" t="s">
         <v>102</v>
       </c>
       <c r="BK78" t="s">
         <v>102</v>
       </c>
       <c r="BL78" t="s">
-        <v>102</v>
+        <v>226</v>
       </c>
       <c r="BM78" t="s">
         <v>102</v>
       </c>
       <c r="BN78" t="s">
-        <v>102</v>
+        <v>226</v>
       </c>
       <c r="BO78" t="s">
-        <v>102</v>
+        <v>226</v>
       </c>
       <c r="BP78" t="s">
-        <v>102</v>
+        <v>226</v>
       </c>
       <c r="BQ78" t="s">
         <v>102</v>
       </c>
       <c r="BR78" t="s">
         <v>102</v>
       </c>
       <c r="BS78" t="s">
         <v>102</v>
       </c>
       <c r="BT78" t="s">
         <v>102</v>
       </c>
       <c r="BU78" t="s">
         <v>102</v>
       </c>
       <c r="BV78" t="s">
         <v>102</v>
       </c>
       <c r="BW78" t="s">
         <v>102</v>
       </c>
       <c r="BX78" t="s">
         <v>102</v>
       </c>
       <c r="BY78" t="s">
         <v>102</v>
       </c>
       <c r="BZ78" t="s">
         <v>102</v>
       </c>
       <c r="CA78" t="s">
         <v>102</v>
       </c>
       <c r="CB78" t="s">
         <v>136</v>
       </c>
       <c r="CC78" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="CD78" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="CE78" t="s">
-        <v>102</v>
+        <v>493</v>
       </c>
     </row>
     <row r="79" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B79" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="C79" t="s">
         <v>102</v>
       </c>
       <c r="D79" t="s">
         <v>102</v>
       </c>
       <c r="E79" t="s">
         <v>102</v>
       </c>
       <c r="F79" t="s">
         <v>102</v>
       </c>
       <c r="G79" t="s">
         <v>102</v>
       </c>
       <c r="H79" t="s">
         <v>102</v>
       </c>
       <c r="I79" t="s">
         <v>102</v>
       </c>
       <c r="J79" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="K79" t="s">
         <v>102</v>
       </c>
       <c r="L79" t="s">
         <v>102</v>
       </c>
       <c r="M79" t="s">
-        <v>102</v>
+        <v>453</v>
       </c>
       <c r="N79" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="O79" t="s">
-        <v>102</v>
+        <v>454</v>
       </c>
       <c r="P79" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="Q79" t="s">
         <v>102</v>
       </c>
       <c r="R79" t="s">
         <v>102</v>
       </c>
       <c r="S79" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="T79" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="U79" t="s">
         <v>102</v>
       </c>
       <c r="V79" t="s">
         <v>102</v>
       </c>
       <c r="W79" t="s">
         <v>102</v>
       </c>
       <c r="X79" t="s">
         <v>102</v>
       </c>
       <c r="Y79" t="s">
         <v>118</v>
       </c>
       <c r="Z79" t="s">
         <v>118</v>
       </c>
       <c r="AA79" t="s">
         <v>102</v>
       </c>
       <c r="AB79" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC79" t="s">
         <v>102</v>
       </c>
       <c r="AD79" t="s">
         <v>102</v>
       </c>
       <c r="AE79" t="s">
         <v>102</v>
       </c>
       <c r="AF79" t="s">
         <v>102</v>
       </c>
       <c r="AG79" t="s">
         <v>102</v>
       </c>
       <c r="AH79" t="s">
         <v>102</v>
       </c>
       <c r="AI79" t="s">
         <v>102</v>
       </c>
       <c r="AJ79" t="s">
         <v>102</v>
       </c>
@@ -21433,80 +21451,80 @@
       <c r="BU79" t="s">
         <v>102</v>
       </c>
       <c r="BV79" t="s">
         <v>102</v>
       </c>
       <c r="BW79" t="s">
         <v>102</v>
       </c>
       <c r="BX79" t="s">
         <v>102</v>
       </c>
       <c r="BY79" t="s">
         <v>102</v>
       </c>
       <c r="BZ79" t="s">
         <v>102</v>
       </c>
       <c r="CA79" t="s">
         <v>102</v>
       </c>
       <c r="CB79" t="s">
         <v>136</v>
       </c>
       <c r="CC79" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="CD79" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="CE79" t="s">
-        <v>493</v>
+        <v>102</v>
       </c>
     </row>
     <row r="80" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B80" t="s">
-        <v>495</v>
+        <v>330</v>
       </c>
       <c r="C80" t="s">
-        <v>233</v>
+        <v>102</v>
       </c>
       <c r="D80" t="s">
-        <v>496</v>
+        <v>102</v>
       </c>
       <c r="E80" t="s">
-        <v>497</v>
+        <v>102</v>
       </c>
       <c r="F80" t="s">
-        <v>498</v>
+        <v>102</v>
       </c>
       <c r="G80" t="s">
-        <v>499</v>
+        <v>102</v>
       </c>
       <c r="H80" t="s">
         <v>102</v>
       </c>
       <c r="I80" t="s">
         <v>102</v>
       </c>
       <c r="J80" t="s">
         <v>102</v>
       </c>
       <c r="K80" t="s">
         <v>102</v>
       </c>
       <c r="L80" t="s">
         <v>102</v>
       </c>
       <c r="M80" t="s">
         <v>102</v>
       </c>
       <c r="N80" t="s">
         <v>102</v>
       </c>
       <c r="O80" t="s">
         <v>102</v>
       </c>
@@ -21525,51 +21543,51 @@
       <c r="T80" t="s">
         <v>102</v>
       </c>
       <c r="U80" t="s">
         <v>102</v>
       </c>
       <c r="V80" t="s">
         <v>102</v>
       </c>
       <c r="W80" t="s">
         <v>102</v>
       </c>
       <c r="X80" t="s">
         <v>102</v>
       </c>
       <c r="Y80" t="s">
         <v>118</v>
       </c>
       <c r="Z80" t="s">
         <v>118</v>
       </c>
       <c r="AA80" t="s">
         <v>102</v>
       </c>
       <c r="AB80" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC80" t="s">
         <v>102</v>
       </c>
       <c r="AD80" t="s">
         <v>102</v>
       </c>
       <c r="AE80" t="s">
         <v>102</v>
       </c>
       <c r="AF80" t="s">
         <v>102</v>
       </c>
       <c r="AG80" t="s">
         <v>102</v>
       </c>
       <c r="AH80" t="s">
         <v>102</v>
       </c>
       <c r="AI80" t="s">
         <v>102</v>
       </c>
       <c r="AJ80" t="s">
         <v>102</v>
       </c>
@@ -21684,86 +21702,86 @@
       <c r="BU80" t="s">
         <v>102</v>
       </c>
       <c r="BV80" t="s">
         <v>102</v>
       </c>
       <c r="BW80" t="s">
         <v>102</v>
       </c>
       <c r="BX80" t="s">
         <v>102</v>
       </c>
       <c r="BY80" t="s">
         <v>102</v>
       </c>
       <c r="BZ80" t="s">
         <v>102</v>
       </c>
       <c r="CA80" t="s">
         <v>102</v>
       </c>
       <c r="CB80" t="s">
         <v>136</v>
       </c>
       <c r="CC80" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="CD80" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="CE80" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
     </row>
     <row r="81" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
+        <v>500</v>
+      </c>
+      <c r="B81" t="s">
+        <v>501</v>
+      </c>
+      <c r="C81" t="s">
+        <v>239</v>
+      </c>
+      <c r="D81" t="s">
+        <v>502</v>
+      </c>
+      <c r="E81" t="s">
         <v>503</v>
       </c>
-      <c r="B81" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F81" t="s">
-        <v>102</v>
+        <v>504</v>
       </c>
       <c r="G81" t="s">
-        <v>102</v>
+        <v>505</v>
       </c>
       <c r="H81" t="s">
-        <v>495</v>
+        <v>102</v>
       </c>
       <c r="I81" t="s">
-        <v>504</v>
+        <v>102</v>
       </c>
       <c r="J81" t="s">
         <v>102</v>
       </c>
       <c r="K81" t="s">
         <v>102</v>
       </c>
       <c r="L81" t="s">
         <v>102</v>
       </c>
       <c r="M81" t="s">
         <v>102</v>
       </c>
       <c r="N81" t="s">
         <v>102</v>
       </c>
       <c r="O81" t="s">
         <v>102</v>
       </c>
       <c r="P81" t="s">
         <v>102</v>
       </c>
       <c r="Q81" t="s">
         <v>102</v>
       </c>
@@ -21776,51 +21794,51 @@
       <c r="T81" t="s">
         <v>102</v>
       </c>
       <c r="U81" t="s">
         <v>102</v>
       </c>
       <c r="V81" t="s">
         <v>102</v>
       </c>
       <c r="W81" t="s">
         <v>102</v>
       </c>
       <c r="X81" t="s">
         <v>102</v>
       </c>
       <c r="Y81" t="s">
         <v>118</v>
       </c>
       <c r="Z81" t="s">
         <v>118</v>
       </c>
       <c r="AA81" t="s">
         <v>102</v>
       </c>
       <c r="AB81" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="AC81" t="s">
         <v>102</v>
       </c>
       <c r="AD81" t="s">
         <v>102</v>
       </c>
       <c r="AE81" t="s">
         <v>102</v>
       </c>
       <c r="AF81" t="s">
         <v>102</v>
       </c>
       <c r="AG81" t="s">
         <v>102</v>
       </c>
       <c r="AH81" t="s">
         <v>102</v>
       </c>
       <c r="AI81" t="s">
         <v>102</v>
       </c>
       <c r="AJ81" t="s">
         <v>102</v>
       </c>
@@ -21935,143 +21953,143 @@
       <c r="BU81" t="s">
         <v>102</v>
       </c>
       <c r="BV81" t="s">
         <v>102</v>
       </c>
       <c r="BW81" t="s">
         <v>102</v>
       </c>
       <c r="BX81" t="s">
         <v>102</v>
       </c>
       <c r="BY81" t="s">
         <v>102</v>
       </c>
       <c r="BZ81" t="s">
         <v>102</v>
       </c>
       <c r="CA81" t="s">
         <v>102</v>
       </c>
       <c r="CB81" t="s">
         <v>136</v>
       </c>
       <c r="CC81" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="CD81" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="CE81" t="s">
-        <v>102</v>
+        <v>508</v>
       </c>
     </row>
     <row r="82" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="B82" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="C82" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="D82" t="s">
         <v>102</v>
       </c>
       <c r="E82" t="s">
         <v>102</v>
       </c>
       <c r="F82" t="s">
         <v>102</v>
       </c>
       <c r="G82" t="s">
         <v>102</v>
       </c>
       <c r="H82" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="I82" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="J82" t="s">
         <v>102</v>
       </c>
       <c r="K82" t="s">
         <v>102</v>
       </c>
       <c r="L82" t="s">
         <v>102</v>
       </c>
       <c r="M82" t="s">
         <v>102</v>
       </c>
       <c r="N82" t="s">
         <v>102</v>
       </c>
       <c r="O82" t="s">
         <v>102</v>
       </c>
       <c r="P82" t="s">
         <v>102</v>
       </c>
       <c r="Q82" t="s">
         <v>102</v>
       </c>
       <c r="R82" t="s">
         <v>102</v>
       </c>
       <c r="S82" t="s">
         <v>102</v>
       </c>
       <c r="T82" t="s">
         <v>102</v>
       </c>
       <c r="U82" t="s">
         <v>102</v>
       </c>
       <c r="V82" t="s">
         <v>102</v>
       </c>
       <c r="W82" t="s">
         <v>102</v>
       </c>
       <c r="X82" t="s">
         <v>102</v>
       </c>
       <c r="Y82" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="Z82" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="AA82" t="s">
         <v>102</v>
       </c>
       <c r="AB82" t="s">
-        <v>102</v>
+        <v>310</v>
       </c>
       <c r="AC82" t="s">
         <v>102</v>
       </c>
       <c r="AD82" t="s">
         <v>102</v>
       </c>
       <c r="AE82" t="s">
         <v>102</v>
       </c>
       <c r="AF82" t="s">
         <v>102</v>
       </c>
       <c r="AG82" t="s">
         <v>102</v>
       </c>
       <c r="AH82" t="s">
         <v>102</v>
       </c>
       <c r="AI82" t="s">
         <v>102</v>
       </c>
       <c r="AJ82" t="s">
         <v>102</v>
       </c>
@@ -22186,86 +22204,86 @@
       <c r="BU82" t="s">
         <v>102</v>
       </c>
       <c r="BV82" t="s">
         <v>102</v>
       </c>
       <c r="BW82" t="s">
         <v>102</v>
       </c>
       <c r="BX82" t="s">
         <v>102</v>
       </c>
       <c r="BY82" t="s">
         <v>102</v>
       </c>
       <c r="BZ82" t="s">
         <v>102</v>
       </c>
       <c r="CA82" t="s">
         <v>102</v>
       </c>
       <c r="CB82" t="s">
         <v>136</v>
       </c>
       <c r="CC82" t="s">
-        <v>102</v>
+        <v>511</v>
       </c>
       <c r="CD82" t="s">
-        <v>102</v>
+        <v>512</v>
       </c>
       <c r="CE82" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="83" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c r="B83" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="C83" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="D83" t="s">
         <v>102</v>
       </c>
       <c r="E83" t="s">
         <v>102</v>
       </c>
       <c r="F83" t="s">
         <v>102</v>
       </c>
       <c r="G83" t="s">
         <v>102</v>
       </c>
       <c r="H83" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="I83" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="J83" t="s">
         <v>102</v>
       </c>
       <c r="K83" t="s">
         <v>102</v>
       </c>
       <c r="L83" t="s">
         <v>102</v>
       </c>
       <c r="M83" t="s">
         <v>102</v>
       </c>
       <c r="N83" t="s">
         <v>102</v>
       </c>
       <c r="O83" t="s">
         <v>102</v>
       </c>
       <c r="P83" t="s">
         <v>102</v>
       </c>
       <c r="Q83" t="s">
         <v>102</v>
       </c>
@@ -22437,86 +22455,86 @@
       <c r="BU83" t="s">
         <v>102</v>
       </c>
       <c r="BV83" t="s">
         <v>102</v>
       </c>
       <c r="BW83" t="s">
         <v>102</v>
       </c>
       <c r="BX83" t="s">
         <v>102</v>
       </c>
       <c r="BY83" t="s">
         <v>102</v>
       </c>
       <c r="BZ83" t="s">
         <v>102</v>
       </c>
       <c r="CA83" t="s">
         <v>102</v>
       </c>
       <c r="CB83" t="s">
         <v>136</v>
       </c>
       <c r="CC83" t="s">
-        <v>509</v>
+        <v>102</v>
       </c>
       <c r="CD83" t="s">
-        <v>510</v>
+        <v>102</v>
       </c>
       <c r="CE83" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="84" spans="1:83" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="B84" t="s">
-        <v>102</v>
+        <v>501</v>
       </c>
       <c r="C84" t="s">
-        <v>102</v>
+        <v>239</v>
       </c>
       <c r="D84" t="s">
         <v>102</v>
       </c>
       <c r="E84" t="s">
         <v>102</v>
       </c>
       <c r="F84" t="s">
         <v>102</v>
       </c>
       <c r="G84" t="s">
         <v>102</v>
       </c>
       <c r="H84" t="s">
-        <v>102</v>
+        <v>501</v>
       </c>
       <c r="I84" t="s">
-        <v>102</v>
+        <v>510</v>
       </c>
       <c r="J84" t="s">
         <v>102</v>
       </c>
       <c r="K84" t="s">
         <v>102</v>
       </c>
       <c r="L84" t="s">
         <v>102</v>
       </c>
       <c r="M84" t="s">
         <v>102</v>
       </c>
       <c r="N84" t="s">
         <v>102</v>
       </c>
       <c r="O84" t="s">
         <v>102</v>
       </c>
       <c r="P84" t="s">
         <v>102</v>
       </c>
       <c r="Q84" t="s">
         <v>102</v>
       </c>
@@ -22688,62 +22706,313 @@
       <c r="BU84" t="s">
         <v>102</v>
       </c>
       <c r="BV84" t="s">
         <v>102</v>
       </c>
       <c r="BW84" t="s">
         <v>102</v>
       </c>
       <c r="BX84" t="s">
         <v>102</v>
       </c>
       <c r="BY84" t="s">
         <v>102</v>
       </c>
       <c r="BZ84" t="s">
         <v>102</v>
       </c>
       <c r="CA84" t="s">
         <v>102</v>
       </c>
       <c r="CB84" t="s">
         <v>136</v>
       </c>
       <c r="CC84" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="CD84" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="CE84" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="86" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>514</v>
+    <row r="85" spans="1:83" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>517</v>
+      </c>
+      <c r="B85" t="s">
+        <v>102</v>
+      </c>
+      <c r="C85" t="s">
+        <v>102</v>
+      </c>
+      <c r="D85" t="s">
+        <v>102</v>
+      </c>
+      <c r="E85" t="s">
+        <v>102</v>
+      </c>
+      <c r="F85" t="s">
+        <v>102</v>
+      </c>
+      <c r="G85" t="s">
+        <v>102</v>
+      </c>
+      <c r="H85" t="s">
+        <v>102</v>
+      </c>
+      <c r="I85" t="s">
+        <v>102</v>
+      </c>
+      <c r="J85" t="s">
+        <v>102</v>
+      </c>
+      <c r="K85" t="s">
+        <v>102</v>
+      </c>
+      <c r="L85" t="s">
+        <v>102</v>
+      </c>
+      <c r="M85" t="s">
+        <v>102</v>
+      </c>
+      <c r="N85" t="s">
+        <v>102</v>
+      </c>
+      <c r="O85" t="s">
+        <v>102</v>
+      </c>
+      <c r="P85" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>102</v>
+      </c>
+      <c r="R85" t="s">
+        <v>102</v>
+      </c>
+      <c r="S85" t="s">
+        <v>102</v>
+      </c>
+      <c r="T85" t="s">
+        <v>102</v>
+      </c>
+      <c r="U85" t="s">
+        <v>102</v>
+      </c>
+      <c r="V85" t="s">
+        <v>102</v>
+      </c>
+      <c r="W85" t="s">
+        <v>102</v>
+      </c>
+      <c r="X85" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y85" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AA85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AB85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AC85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AD85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AE85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AG85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AL85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AO85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AP85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AQ85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AR85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AS85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AT85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AU85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AV85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AW85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AX85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AY85" t="s">
+        <v>102</v>
+      </c>
+      <c r="AZ85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BA85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BB85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BC85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BD85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BE85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BF85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BG85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BH85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BI85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BJ85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BK85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BL85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BM85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BN85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BO85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BP85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BQ85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BR85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BS85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BT85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BU85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BV85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BW85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BX85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BY85" t="s">
+        <v>102</v>
+      </c>
+      <c r="BZ85" t="s">
+        <v>102</v>
+      </c>
+      <c r="CA85" t="s">
+        <v>102</v>
+      </c>
+      <c r="CB85" t="s">
+        <v>136</v>
+      </c>
+      <c r="CC85" t="s">
+        <v>518</v>
+      </c>
+      <c r="CD85" t="s">
+        <v>519</v>
+      </c>
+      <c r="CE85" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="87" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>520</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="91">
     <mergeCell ref="B1:CB1"/>
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="J2:X2"/>
     <mergeCell ref="Y2:AB2"/>
     <mergeCell ref="AC2:AI2"/>
     <mergeCell ref="AJ2:AS2"/>
     <mergeCell ref="AT2:BE2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="BJ2:BV2"/>
     <mergeCell ref="BW2:BY2"/>
     <mergeCell ref="CC1:CC5"/>
     <mergeCell ref="CD1:CD5"/>
     <mergeCell ref="CE1:CE5"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="K3:R3"/>
     <mergeCell ref="AF3:AG3"/>
     <mergeCell ref="AK3:AO3"/>
     <mergeCell ref="AP3:AR3"/>
     <mergeCell ref="AX3:BE3"/>
@@ -22797,66 +23066,66 @@
     <mergeCell ref="AZ4:AZ5"/>
     <mergeCell ref="BA4:BA5"/>
     <mergeCell ref="BB4:BB5"/>
     <mergeCell ref="BC4:BC5"/>
     <mergeCell ref="BD4:BD5"/>
     <mergeCell ref="BE4:BE5"/>
     <mergeCell ref="BF4:BF5"/>
     <mergeCell ref="BG4:BG5"/>
     <mergeCell ref="BH4:BH5"/>
     <mergeCell ref="BI4:BI5"/>
     <mergeCell ref="BJ4:BJ5"/>
     <mergeCell ref="BK4:BK5"/>
     <mergeCell ref="BL4:BL5"/>
     <mergeCell ref="BM4:BM5"/>
     <mergeCell ref="BN4:BN5"/>
     <mergeCell ref="BO4:BO5"/>
     <mergeCell ref="BP4:BP5"/>
     <mergeCell ref="BQ4:BQ5"/>
     <mergeCell ref="BR4:BR5"/>
     <mergeCell ref="BS4:BS5"/>
     <mergeCell ref="BT4:BT5"/>
     <mergeCell ref="BU4:BU5"/>
     <mergeCell ref="BZ4:BZ5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="CC9" r:id="rId1"/>
-[...14 lines deleted...]
-    <hyperlink ref="CC84" r:id="rId16"/>
+    <hyperlink ref="CC10" r:id="rId1"/>
+    <hyperlink ref="CC11" r:id="rId2"/>
+    <hyperlink ref="CC40" r:id="rId3"/>
+    <hyperlink ref="CC41" r:id="rId4"/>
+    <hyperlink ref="CC42" r:id="rId5"/>
+    <hyperlink ref="CC44" r:id="rId6"/>
+    <hyperlink ref="CC46" r:id="rId7"/>
+    <hyperlink ref="CC51" r:id="rId8"/>
+    <hyperlink ref="CC54" r:id="rId9"/>
+    <hyperlink ref="CC55" r:id="rId10"/>
+    <hyperlink ref="CC62" r:id="rId11"/>
+    <hyperlink ref="CC63" r:id="rId12"/>
+    <hyperlink ref="CC75" r:id="rId13"/>
+    <hyperlink ref="CC77" r:id="rId14"/>
+    <hyperlink ref="CC81" r:id="rId15"/>
+    <hyperlink ref="CC85" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>autres_taxes_participations_a…</vt:lpstr>
     </vt:vector>