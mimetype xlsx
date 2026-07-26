--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="cotisations_securite_sociale_…" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10776" uniqueCount="541">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10776" uniqueCount="542">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Régime général</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Anciennes cotisations de Sécurité sociales (1)</t>
   </si>
   <si>
     <t>MMID (2)</t>
   </si>
   <si>
     <t>Branche assurance maladie (5)</t>
   </si>
   <si>
@@ -427,69 +427,72 @@
   <si>
     <t>8,36 %</t>
   </si>
   <si>
     <t>5,8 %</t>
   </si>
   <si>
     <t>2,08 %</t>
   </si>
   <si>
     <t>1,44 %</t>
   </si>
   <si>
     <t>2,48 %</t>
   </si>
   <si>
     <t>1,76 %</t>
   </si>
   <si>
     <t>7,2 %</t>
   </si>
   <si>
     <t>100 %</t>
   </si>
   <si>
+    <t>7,32 €</t>
+  </si>
+  <si>
+    <t>60 %</t>
+  </si>
+  <si>
+    <t>50 %</t>
+  </si>
+  <si>
+    <t>Code général des impôts, art. 81 (19°); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048600731/2026-07-15 | Décret n° 2026-562 du 29/06/2026, art. 2; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054341109 | Décret 2025-1446 du 31/12/2025, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053276542</t>
+  </si>
+  <si>
+    <t>2026-01-01</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>2,02 %</t>
+  </si>
+  <si>
     <t>7,26 €</t>
-  </si>
-[...16 lines deleted...]
-    <t>2,02 %</t>
   </si>
   <si>
     <t>Arrêté du 29/04/2025 relatif à la tarification des risques d'accidents du travail; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051533180 | Arrêté du 29/04/2025; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051533180 | Code général des impôts, art. 81 (19°); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048600731/2026-01-01</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>0,64 %</t>
   </si>
   <si>
     <t>7,18 €</t>
   </si>
   <si>
     <t>Arrêté du 27/12/2023; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048708740 | Code général des impôts, art. 81 (19°); https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048600731/2025-01-01 | Article D242-4 du Code de la Sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000029924557/2024-03-14/ | Décret 2023-1329 du 29/12/2023, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000048727897</t>
   </si>
   <si>
     <t>2023-12-29 | 2023-12-30</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
@@ -2130,51 +2133,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053276542" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Documents/lettre_ministerielle_04122020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000031666190&amp;cidTexte=JORFTEXT000031663208" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000026116730&amp;cidTexte=JORFTEXT000026106324" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://admi.net/jo/2000/09573.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economie.gouv.fr/entreprises/gerer-ses-ressources-humaines-et-ses-salaries/titres-restaurant-les-5-informations" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006757266&amp;cidTexte=JORFTEXT000000371685" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000881274" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000719897&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000718256&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006756669&amp;cidTexte=JORFTEXT000000707200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000517464" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000516870&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000699968&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000520605&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000319734" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000503485&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000861526" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000328902&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000495973&amp;categorieLien=id" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Documents/lettre_ministerielle_04122020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000031666190&amp;cidTexte=JORFTEXT000031663208" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000026116730&amp;cidTexte=JORFTEXT000026106324" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://admi.net/jo/2000/09573.html" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economie.gouv.fr/entreprises/gerer-ses-ressources-humaines-et-ses-salaries/titres-restaurant-les-5-informations" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006757266&amp;cidTexte=JORFTEXT000000371685" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000881274" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000719897&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000718256&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006756669&amp;cidTexte=JORFTEXT000000707200" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000517464" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000516870&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000699968&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000520605&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000319734" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000503485&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000861526" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000328902&amp;categorieLien=id" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000495973&amp;categorieLien=id" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:DE105"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
@@ -3854,71 +3857,71 @@
       <c r="CR8" t="s">
         <v>93</v>
       </c>
       <c r="CS8" t="s">
         <v>93</v>
       </c>
       <c r="CT8" t="s">
         <v>93</v>
       </c>
       <c r="CU8" t="s">
         <v>93</v>
       </c>
       <c r="CV8" t="s">
         <v>110</v>
       </c>
       <c r="CW8" t="s">
         <v>110</v>
       </c>
       <c r="CX8" t="s">
         <v>138</v>
       </c>
       <c r="CY8" t="s">
         <v>138</v>
       </c>
       <c r="CZ8" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="DA8" t="s">
         <v>140</v>
       </c>
       <c r="DB8" t="s">
         <v>141</v>
       </c>
       <c r="DC8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="DD8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="DE8" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="9" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B9" t="s">
         <v>93</v>
       </c>
       <c r="C9" t="s">
         <v>93</v>
       </c>
       <c r="D9" t="s">
         <v>93</v>
       </c>
       <c r="E9" t="s">
         <v>94</v>
       </c>
       <c r="F9" t="s">
         <v>93</v>
       </c>
       <c r="G9" t="s">
         <v>93</v>
       </c>
       <c r="H9" t="s">
         <v>93</v>
       </c>
       <c r="I9" t="s">
         <v>93</v>
       </c>
@@ -3985,51 +3988,51 @@
       <c r="AD9" t="s">
         <v>104</v>
       </c>
       <c r="AE9" t="s">
         <v>105</v>
       </c>
       <c r="AF9" t="s">
         <v>93</v>
       </c>
       <c r="AG9" t="s">
         <v>93</v>
       </c>
       <c r="AH9" t="s">
         <v>106</v>
       </c>
       <c r="AI9" t="s">
         <v>93</v>
       </c>
       <c r="AJ9" t="s">
         <v>107</v>
       </c>
       <c r="AK9" t="s">
         <v>108</v>
       </c>
       <c r="AL9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AM9" t="s">
         <v>110</v>
       </c>
       <c r="AN9" t="s">
         <v>111</v>
       </c>
       <c r="AO9" t="s">
         <v>93</v>
       </c>
       <c r="AP9" t="s">
         <v>93</v>
       </c>
       <c r="AQ9" t="s">
         <v>93</v>
       </c>
       <c r="AR9" t="s">
         <v>112</v>
       </c>
       <c r="AS9" t="s">
         <v>112</v>
       </c>
       <c r="AT9" t="s">
         <v>113</v>
       </c>
@@ -4183,71 +4186,71 @@
       <c r="CR9" t="s">
         <v>93</v>
       </c>
       <c r="CS9" t="s">
         <v>93</v>
       </c>
       <c r="CT9" t="s">
         <v>93</v>
       </c>
       <c r="CU9" t="s">
         <v>93</v>
       </c>
       <c r="CV9" t="s">
         <v>110</v>
       </c>
       <c r="CW9" t="s">
         <v>110</v>
       </c>
       <c r="CX9" t="s">
         <v>138</v>
       </c>
       <c r="CY9" t="s">
         <v>138</v>
       </c>
       <c r="CZ9" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="DA9" t="s">
         <v>140</v>
       </c>
       <c r="DB9" t="s">
         <v>141</v>
       </c>
       <c r="DC9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="DD9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="DE9" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="10" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B10" t="s">
         <v>93</v>
       </c>
       <c r="C10" t="s">
         <v>93</v>
       </c>
       <c r="D10" t="s">
         <v>93</v>
       </c>
       <c r="E10" t="s">
         <v>94</v>
       </c>
       <c r="F10" t="s">
         <v>93</v>
       </c>
       <c r="G10" t="s">
         <v>93</v>
       </c>
       <c r="H10" t="s">
         <v>93</v>
       </c>
       <c r="I10" t="s">
         <v>93</v>
       </c>
@@ -4269,51 +4272,51 @@
       <c r="O10" t="s">
         <v>96</v>
       </c>
       <c r="P10" t="s">
         <v>97</v>
       </c>
       <c r="Q10" t="s">
         <v>93</v>
       </c>
       <c r="R10" t="s">
         <v>97</v>
       </c>
       <c r="S10" t="s">
         <v>97</v>
       </c>
       <c r="T10" t="s">
         <v>98</v>
       </c>
       <c r="U10" t="s">
         <v>99</v>
       </c>
       <c r="V10" t="s">
         <v>100</v>
       </c>
       <c r="W10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="X10" t="s">
         <v>93</v>
       </c>
       <c r="Y10" t="s">
         <v>93</v>
       </c>
       <c r="Z10" t="s">
         <v>93</v>
       </c>
       <c r="AA10" t="s">
         <v>102</v>
       </c>
       <c r="AB10" t="s">
         <v>102</v>
       </c>
       <c r="AC10" t="s">
         <v>103</v>
       </c>
       <c r="AD10" t="s">
         <v>104</v>
       </c>
       <c r="AE10" t="s">
         <v>105</v>
       </c>
@@ -4512,71 +4515,71 @@
       <c r="CR10" t="s">
         <v>93</v>
       </c>
       <c r="CS10" t="s">
         <v>93</v>
       </c>
       <c r="CT10" t="s">
         <v>93</v>
       </c>
       <c r="CU10" t="s">
         <v>93</v>
       </c>
       <c r="CV10" t="s">
         <v>110</v>
       </c>
       <c r="CW10" t="s">
         <v>110</v>
       </c>
       <c r="CX10" t="s">
         <v>138</v>
       </c>
       <c r="CY10" t="s">
         <v>138</v>
       </c>
       <c r="CZ10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="DA10" t="s">
         <v>140</v>
       </c>
       <c r="DB10" t="s">
         <v>141</v>
       </c>
       <c r="DC10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="DD10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="DE10" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11" t="s">
         <v>93</v>
       </c>
       <c r="C11" t="s">
         <v>93</v>
       </c>
       <c r="D11" t="s">
         <v>93</v>
       </c>
       <c r="E11" t="s">
         <v>94</v>
       </c>
       <c r="F11" t="s">
         <v>93</v>
       </c>
       <c r="G11" t="s">
         <v>93</v>
       </c>
       <c r="H11" t="s">
         <v>93</v>
       </c>
       <c r="I11" t="s">
         <v>93</v>
       </c>
@@ -4598,96 +4601,96 @@
       <c r="O11" t="s">
         <v>96</v>
       </c>
       <c r="P11" t="s">
         <v>97</v>
       </c>
       <c r="Q11" t="s">
         <v>93</v>
       </c>
       <c r="R11" t="s">
         <v>97</v>
       </c>
       <c r="S11" t="s">
         <v>97</v>
       </c>
       <c r="T11" t="s">
         <v>98</v>
       </c>
       <c r="U11" t="s">
         <v>99</v>
       </c>
       <c r="V11" t="s">
         <v>100</v>
       </c>
       <c r="W11" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="X11" t="s">
         <v>93</v>
       </c>
       <c r="Y11" t="s">
         <v>93</v>
       </c>
       <c r="Z11" t="s">
         <v>93</v>
       </c>
       <c r="AA11" t="s">
         <v>102</v>
       </c>
       <c r="AB11" t="s">
         <v>102</v>
       </c>
       <c r="AC11" t="s">
         <v>103</v>
       </c>
       <c r="AD11" t="s">
         <v>104</v>
       </c>
       <c r="AE11" t="s">
         <v>105</v>
       </c>
       <c r="AF11" t="s">
         <v>93</v>
       </c>
       <c r="AG11" t="s">
         <v>93</v>
       </c>
       <c r="AH11" t="s">
         <v>106</v>
       </c>
       <c r="AI11" t="s">
         <v>93</v>
       </c>
       <c r="AJ11" t="s">
         <v>107</v>
       </c>
       <c r="AK11" t="s">
         <v>108</v>
       </c>
       <c r="AL11" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="AM11" t="s">
         <v>110</v>
       </c>
       <c r="AN11" t="s">
         <v>111</v>
       </c>
       <c r="AO11" t="s">
         <v>93</v>
       </c>
       <c r="AP11" t="s">
         <v>93</v>
       </c>
       <c r="AQ11" t="s">
         <v>93</v>
       </c>
       <c r="AR11" t="s">
         <v>112</v>
       </c>
       <c r="AS11" t="s">
         <v>112</v>
       </c>
       <c r="AT11" t="s">
         <v>113</v>
       </c>
@@ -4841,71 +4844,71 @@
       <c r="CR11" t="s">
         <v>93</v>
       </c>
       <c r="CS11" t="s">
         <v>93</v>
       </c>
       <c r="CT11" t="s">
         <v>93</v>
       </c>
       <c r="CU11" t="s">
         <v>93</v>
       </c>
       <c r="CV11" t="s">
         <v>110</v>
       </c>
       <c r="CW11" t="s">
         <v>110</v>
       </c>
       <c r="CX11" t="s">
         <v>138</v>
       </c>
       <c r="CY11" t="s">
         <v>138</v>
       </c>
       <c r="CZ11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="DA11" t="s">
         <v>140</v>
       </c>
       <c r="DB11" t="s">
         <v>141</v>
       </c>
       <c r="DC11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="DD11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="DE11" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="12" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12" t="s">
         <v>93</v>
       </c>
       <c r="C12" t="s">
         <v>93</v>
       </c>
       <c r="D12" t="s">
         <v>93</v>
       </c>
       <c r="E12" t="s">
         <v>94</v>
       </c>
       <c r="F12" t="s">
         <v>93</v>
       </c>
       <c r="G12" t="s">
         <v>93</v>
       </c>
       <c r="H12" t="s">
         <v>93</v>
       </c>
       <c r="I12" t="s">
         <v>93</v>
       </c>
@@ -4927,51 +4930,51 @@
       <c r="O12" t="s">
         <v>96</v>
       </c>
       <c r="P12" t="s">
         <v>97</v>
       </c>
       <c r="Q12" t="s">
         <v>93</v>
       </c>
       <c r="R12" t="s">
         <v>97</v>
       </c>
       <c r="S12" t="s">
         <v>97</v>
       </c>
       <c r="T12" t="s">
         <v>98</v>
       </c>
       <c r="U12" t="s">
         <v>99</v>
       </c>
       <c r="V12" t="s">
         <v>100</v>
       </c>
       <c r="W12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="X12" t="s">
         <v>93</v>
       </c>
       <c r="Y12" t="s">
         <v>93</v>
       </c>
       <c r="Z12" t="s">
         <v>93</v>
       </c>
       <c r="AA12" t="s">
         <v>102</v>
       </c>
       <c r="AB12" t="s">
         <v>102</v>
       </c>
       <c r="AC12" t="s">
         <v>103</v>
       </c>
       <c r="AD12" t="s">
         <v>104</v>
       </c>
       <c r="AE12" t="s">
         <v>105</v>
       </c>
@@ -5170,71 +5173,71 @@
       <c r="CR12" t="s">
         <v>93</v>
       </c>
       <c r="CS12" t="s">
         <v>93</v>
       </c>
       <c r="CT12" t="s">
         <v>93</v>
       </c>
       <c r="CU12" t="s">
         <v>93</v>
       </c>
       <c r="CV12" t="s">
         <v>110</v>
       </c>
       <c r="CW12" t="s">
         <v>110</v>
       </c>
       <c r="CX12" t="s">
         <v>138</v>
       </c>
       <c r="CY12" t="s">
         <v>138</v>
       </c>
       <c r="CZ12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="DA12" t="s">
         <v>140</v>
       </c>
       <c r="DB12" t="s">
         <v>141</v>
       </c>
       <c r="DC12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="DD12" t="s">
         <v>93</v>
       </c>
       <c r="DE12" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B13" t="s">
         <v>93</v>
       </c>
       <c r="C13" t="s">
         <v>93</v>
       </c>
       <c r="D13" t="s">
         <v>93</v>
       </c>
       <c r="E13" t="s">
         <v>94</v>
       </c>
       <c r="F13" t="s">
         <v>93</v>
       </c>
       <c r="G13" t="s">
         <v>93</v>
       </c>
       <c r="H13" t="s">
         <v>93</v>
       </c>
       <c r="I13" t="s">
         <v>93</v>
       </c>
@@ -5256,72 +5259,72 @@
       <c r="O13" t="s">
         <v>96</v>
       </c>
       <c r="P13" t="s">
         <v>97</v>
       </c>
       <c r="Q13" t="s">
         <v>93</v>
       </c>
       <c r="R13" t="s">
         <v>97</v>
       </c>
       <c r="S13" t="s">
         <v>97</v>
       </c>
       <c r="T13" t="s">
         <v>98</v>
       </c>
       <c r="U13" t="s">
         <v>99</v>
       </c>
       <c r="V13" t="s">
         <v>100</v>
       </c>
       <c r="W13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="X13" t="s">
         <v>93</v>
       </c>
       <c r="Y13" t="s">
         <v>93</v>
       </c>
       <c r="Z13" t="s">
         <v>93</v>
       </c>
       <c r="AA13" t="s">
         <v>102</v>
       </c>
       <c r="AB13" t="s">
         <v>102</v>
       </c>
       <c r="AC13" t="s">
         <v>103</v>
       </c>
       <c r="AD13" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="AE13" t="s">
         <v>105</v>
       </c>
       <c r="AF13" t="s">
         <v>93</v>
       </c>
       <c r="AG13" t="s">
         <v>93</v>
       </c>
       <c r="AH13" t="s">
         <v>106</v>
       </c>
       <c r="AI13" t="s">
         <v>93</v>
       </c>
       <c r="AJ13" t="s">
         <v>107</v>
       </c>
       <c r="AK13" t="s">
         <v>108</v>
       </c>
       <c r="AL13" t="s">
         <v>107</v>
       </c>
@@ -5499,71 +5502,71 @@
       <c r="CR13" t="s">
         <v>93</v>
       </c>
       <c r="CS13" t="s">
         <v>93</v>
       </c>
       <c r="CT13" t="s">
         <v>93</v>
       </c>
       <c r="CU13" t="s">
         <v>93</v>
       </c>
       <c r="CV13" t="s">
         <v>110</v>
       </c>
       <c r="CW13" t="s">
         <v>110</v>
       </c>
       <c r="CX13" t="s">
         <v>138</v>
       </c>
       <c r="CY13" t="s">
         <v>138</v>
       </c>
       <c r="CZ13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="DA13" t="s">
         <v>140</v>
       </c>
       <c r="DB13" t="s">
         <v>141</v>
       </c>
       <c r="DC13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="DD13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="DE13" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="14" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B14" t="s">
         <v>93</v>
       </c>
       <c r="C14" t="s">
         <v>93</v>
       </c>
       <c r="D14" t="s">
         <v>93</v>
       </c>
       <c r="E14" t="s">
         <v>94</v>
       </c>
       <c r="F14" t="s">
         <v>93</v>
       </c>
       <c r="G14" t="s">
         <v>93</v>
       </c>
       <c r="H14" t="s">
         <v>93</v>
       </c>
       <c r="I14" t="s">
         <v>93</v>
       </c>
@@ -5585,72 +5588,72 @@
       <c r="O14" t="s">
         <v>96</v>
       </c>
       <c r="P14" t="s">
         <v>97</v>
       </c>
       <c r="Q14" t="s">
         <v>93</v>
       </c>
       <c r="R14" t="s">
         <v>97</v>
       </c>
       <c r="S14" t="s">
         <v>97</v>
       </c>
       <c r="T14" t="s">
         <v>98</v>
       </c>
       <c r="U14" t="s">
         <v>99</v>
       </c>
       <c r="V14" t="s">
         <v>100</v>
       </c>
       <c r="W14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="X14" t="s">
         <v>93</v>
       </c>
       <c r="Y14" t="s">
         <v>93</v>
       </c>
       <c r="Z14" t="s">
         <v>93</v>
       </c>
       <c r="AA14" t="s">
         <v>102</v>
       </c>
       <c r="AB14" t="s">
         <v>102</v>
       </c>
       <c r="AC14" t="s">
         <v>103</v>
       </c>
       <c r="AD14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="AE14" t="s">
         <v>105</v>
       </c>
       <c r="AF14" t="s">
         <v>93</v>
       </c>
       <c r="AG14" t="s">
         <v>93</v>
       </c>
       <c r="AH14" t="s">
         <v>106</v>
       </c>
       <c r="AI14" t="s">
         <v>93</v>
       </c>
       <c r="AJ14" t="s">
         <v>107</v>
       </c>
       <c r="AK14" t="s">
         <v>108</v>
       </c>
       <c r="AL14" t="s">
         <v>107</v>
       </c>
@@ -5828,71 +5831,71 @@
       <c r="CR14" t="s">
         <v>93</v>
       </c>
       <c r="CS14" t="s">
         <v>93</v>
       </c>
       <c r="CT14" t="s">
         <v>93</v>
       </c>
       <c r="CU14" t="s">
         <v>93</v>
       </c>
       <c r="CV14" t="s">
         <v>110</v>
       </c>
       <c r="CW14" t="s">
         <v>110</v>
       </c>
       <c r="CX14" t="s">
         <v>138</v>
       </c>
       <c r="CY14" t="s">
         <v>138</v>
       </c>
       <c r="CZ14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="DA14" t="s">
         <v>140</v>
       </c>
       <c r="DB14" t="s">
         <v>141</v>
       </c>
       <c r="DC14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="DD14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DE14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="15" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15" t="s">
         <v>93</v>
       </c>
       <c r="C15" t="s">
         <v>93</v>
       </c>
       <c r="D15" t="s">
         <v>93</v>
       </c>
       <c r="E15" t="s">
         <v>94</v>
       </c>
       <c r="F15" t="s">
         <v>93</v>
       </c>
       <c r="G15" t="s">
         <v>93</v>
       </c>
       <c r="H15" t="s">
         <v>93</v>
       </c>
       <c r="I15" t="s">
         <v>93</v>
       </c>
@@ -5914,72 +5917,72 @@
       <c r="O15" t="s">
         <v>96</v>
       </c>
       <c r="P15" t="s">
         <v>97</v>
       </c>
       <c r="Q15" t="s">
         <v>93</v>
       </c>
       <c r="R15" t="s">
         <v>97</v>
       </c>
       <c r="S15" t="s">
         <v>97</v>
       </c>
       <c r="T15" t="s">
         <v>98</v>
       </c>
       <c r="U15" t="s">
         <v>99</v>
       </c>
       <c r="V15" t="s">
         <v>100</v>
       </c>
       <c r="W15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="X15" t="s">
         <v>93</v>
       </c>
       <c r="Y15" t="s">
         <v>93</v>
       </c>
       <c r="Z15" t="s">
         <v>93</v>
       </c>
       <c r="AA15" t="s">
         <v>102</v>
       </c>
       <c r="AB15" t="s">
         <v>102</v>
       </c>
       <c r="AC15" t="s">
         <v>103</v>
       </c>
       <c r="AD15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AE15" t="s">
         <v>105</v>
       </c>
       <c r="AF15" t="s">
         <v>93</v>
       </c>
       <c r="AG15" t="s">
         <v>93</v>
       </c>
       <c r="AH15" t="s">
         <v>106</v>
       </c>
       <c r="AI15" t="s">
         <v>93</v>
       </c>
       <c r="AJ15" t="s">
         <v>107</v>
       </c>
       <c r="AK15" t="s">
         <v>108</v>
       </c>
       <c r="AL15" t="s">
         <v>107</v>
       </c>
@@ -6157,197 +6160,197 @@
       <c r="CR15" t="s">
         <v>93</v>
       </c>
       <c r="CS15" t="s">
         <v>93</v>
       </c>
       <c r="CT15" t="s">
         <v>93</v>
       </c>
       <c r="CU15" t="s">
         <v>93</v>
       </c>
       <c r="CV15" t="s">
         <v>110</v>
       </c>
       <c r="CW15" t="s">
         <v>110</v>
       </c>
       <c r="CX15" t="s">
         <v>138</v>
       </c>
       <c r="CY15" t="s">
         <v>138</v>
       </c>
       <c r="CZ15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="DA15" t="s">
         <v>140</v>
       </c>
       <c r="DB15" t="s">
         <v>141</v>
       </c>
       <c r="DC15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="DD15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DE15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="16" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B16" t="s">
         <v>93</v>
       </c>
       <c r="C16" t="s">
         <v>93</v>
       </c>
       <c r="D16" t="s">
         <v>93</v>
       </c>
       <c r="E16" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F16" t="s">
         <v>93</v>
       </c>
       <c r="G16" t="s">
         <v>93</v>
       </c>
       <c r="H16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I16" t="s">
         <v>93</v>
       </c>
       <c r="J16" t="s">
         <v>93</v>
       </c>
       <c r="K16" t="s">
         <v>93</v>
       </c>
       <c r="L16" t="s">
         <v>93</v>
       </c>
       <c r="M16" t="s">
         <v>93</v>
       </c>
       <c r="N16" t="s">
         <v>93</v>
       </c>
       <c r="O16" t="s">
         <v>96</v>
       </c>
       <c r="P16" t="s">
         <v>97</v>
       </c>
       <c r="Q16" t="s">
         <v>93</v>
       </c>
       <c r="R16" t="s">
         <v>97</v>
       </c>
       <c r="S16" t="s">
         <v>97</v>
       </c>
       <c r="T16" t="s">
         <v>98</v>
       </c>
       <c r="U16" t="s">
         <v>99</v>
       </c>
       <c r="V16" t="s">
         <v>100</v>
       </c>
       <c r="W16" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="X16" t="s">
         <v>93</v>
       </c>
       <c r="Y16" t="s">
         <v>93</v>
       </c>
       <c r="Z16" t="s">
         <v>93</v>
       </c>
       <c r="AA16" t="s">
         <v>102</v>
       </c>
       <c r="AB16" t="s">
         <v>102</v>
       </c>
       <c r="AC16" t="s">
         <v>103</v>
       </c>
       <c r="AD16" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="AE16" t="s">
         <v>105</v>
       </c>
       <c r="AF16" t="s">
         <v>93</v>
       </c>
       <c r="AG16" t="s">
         <v>93</v>
       </c>
       <c r="AH16" t="s">
         <v>106</v>
       </c>
       <c r="AI16" t="s">
         <v>93</v>
       </c>
       <c r="AJ16" t="s">
         <v>96</v>
       </c>
       <c r="AK16" t="s">
         <v>108</v>
       </c>
       <c r="AL16" t="s">
         <v>96</v>
       </c>
       <c r="AM16" t="s">
         <v>110</v>
       </c>
       <c r="AN16" t="s">
         <v>111</v>
       </c>
       <c r="AO16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="AP16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="AQ16" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="AR16" t="s">
         <v>112</v>
       </c>
       <c r="AS16" t="s">
         <v>112</v>
       </c>
       <c r="AT16" t="s">
         <v>113</v>
       </c>
       <c r="AU16" t="s">
         <v>114</v>
       </c>
       <c r="AV16" t="s">
         <v>115</v>
       </c>
       <c r="AW16" t="s">
         <v>116</v>
       </c>
       <c r="AX16" t="s">
         <v>117</v>
       </c>
       <c r="AY16" t="s">
         <v>118</v>
       </c>
@@ -6486,197 +6489,197 @@
       <c r="CR16" t="s">
         <v>93</v>
       </c>
       <c r="CS16" t="s">
         <v>93</v>
       </c>
       <c r="CT16" t="s">
         <v>93</v>
       </c>
       <c r="CU16" t="s">
         <v>93</v>
       </c>
       <c r="CV16" t="s">
         <v>110</v>
       </c>
       <c r="CW16" t="s">
         <v>110</v>
       </c>
       <c r="CX16" t="s">
         <v>138</v>
       </c>
       <c r="CY16" t="s">
         <v>138</v>
       </c>
       <c r="CZ16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="DA16" t="s">
         <v>140</v>
       </c>
       <c r="DB16" t="s">
         <v>141</v>
       </c>
       <c r="DC16" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="DD16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DE16" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B17" t="s">
         <v>93</v>
       </c>
       <c r="C17" t="s">
         <v>93</v>
       </c>
       <c r="D17" t="s">
         <v>93</v>
       </c>
       <c r="E17" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F17" t="s">
         <v>93</v>
       </c>
       <c r="G17" t="s">
         <v>93</v>
       </c>
       <c r="H17" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I17" t="s">
         <v>93</v>
       </c>
       <c r="J17" t="s">
         <v>93</v>
       </c>
       <c r="K17" t="s">
         <v>93</v>
       </c>
       <c r="L17" t="s">
         <v>93</v>
       </c>
       <c r="M17" t="s">
         <v>93</v>
       </c>
       <c r="N17" t="s">
         <v>93</v>
       </c>
       <c r="O17" t="s">
         <v>96</v>
       </c>
       <c r="P17" t="s">
         <v>97</v>
       </c>
       <c r="Q17" t="s">
         <v>93</v>
       </c>
       <c r="R17" t="s">
         <v>97</v>
       </c>
       <c r="S17" t="s">
         <v>97</v>
       </c>
       <c r="T17" t="s">
         <v>98</v>
       </c>
       <c r="U17" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="V17" t="s">
         <v>100</v>
       </c>
       <c r="W17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="X17" t="s">
         <v>93</v>
       </c>
       <c r="Y17" t="s">
         <v>93</v>
       </c>
       <c r="Z17" t="s">
         <v>93</v>
       </c>
       <c r="AA17" t="s">
         <v>102</v>
       </c>
       <c r="AB17" t="s">
         <v>102</v>
       </c>
       <c r="AC17" t="s">
         <v>103</v>
       </c>
       <c r="AD17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="AE17" t="s">
         <v>105</v>
       </c>
       <c r="AF17" t="s">
         <v>93</v>
       </c>
       <c r="AG17" t="s">
         <v>93</v>
       </c>
       <c r="AH17" t="s">
         <v>106</v>
       </c>
       <c r="AI17" t="s">
         <v>93</v>
       </c>
       <c r="AJ17" t="s">
         <v>96</v>
       </c>
       <c r="AK17" t="s">
         <v>108</v>
       </c>
       <c r="AL17" t="s">
         <v>96</v>
       </c>
       <c r="AM17" t="s">
         <v>110</v>
       </c>
       <c r="AN17" t="s">
         <v>111</v>
       </c>
       <c r="AO17" t="s">
         <v>93</v>
       </c>
       <c r="AP17" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AQ17" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="AR17" t="s">
         <v>112</v>
       </c>
       <c r="AS17" t="s">
         <v>112</v>
       </c>
       <c r="AT17" t="s">
         <v>113</v>
       </c>
       <c r="AU17" t="s">
         <v>114</v>
       </c>
       <c r="AV17" t="s">
         <v>115</v>
       </c>
       <c r="AW17" t="s">
         <v>116</v>
       </c>
       <c r="AX17" t="s">
         <v>117</v>
       </c>
       <c r="AY17" t="s">
         <v>118</v>
       </c>
@@ -6815,197 +6818,197 @@
       <c r="CR17" t="s">
         <v>93</v>
       </c>
       <c r="CS17" t="s">
         <v>93</v>
       </c>
       <c r="CT17" t="s">
         <v>93</v>
       </c>
       <c r="CU17" t="s">
         <v>93</v>
       </c>
       <c r="CV17" t="s">
         <v>110</v>
       </c>
       <c r="CW17" t="s">
         <v>110</v>
       </c>
       <c r="CX17" t="s">
         <v>138</v>
       </c>
       <c r="CY17" t="s">
         <v>138</v>
       </c>
       <c r="CZ17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="DA17" t="s">
         <v>140</v>
       </c>
       <c r="DB17" t="s">
         <v>141</v>
       </c>
       <c r="DC17" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="DD17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="DE17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="18" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18" t="s">
         <v>93</v>
       </c>
       <c r="C18" t="s">
         <v>93</v>
       </c>
       <c r="D18" t="s">
         <v>93</v>
       </c>
       <c r="E18" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F18" t="s">
         <v>93</v>
       </c>
       <c r="G18" t="s">
         <v>93</v>
       </c>
       <c r="H18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I18" t="s">
         <v>93</v>
       </c>
       <c r="J18" t="s">
         <v>93</v>
       </c>
       <c r="K18" t="s">
         <v>93</v>
       </c>
       <c r="L18" t="s">
         <v>93</v>
       </c>
       <c r="M18" t="s">
         <v>93</v>
       </c>
       <c r="N18" t="s">
         <v>93</v>
       </c>
       <c r="O18" t="s">
         <v>96</v>
       </c>
       <c r="P18" t="s">
         <v>97</v>
       </c>
       <c r="Q18" t="s">
         <v>93</v>
       </c>
       <c r="R18" t="s">
         <v>97</v>
       </c>
       <c r="S18" t="s">
         <v>97</v>
       </c>
       <c r="T18" t="s">
         <v>98</v>
       </c>
       <c r="U18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="V18" t="s">
         <v>100</v>
       </c>
       <c r="W18" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="X18" t="s">
         <v>93</v>
       </c>
       <c r="Y18" t="s">
         <v>93</v>
       </c>
       <c r="Z18" t="s">
         <v>93</v>
       </c>
       <c r="AA18" t="s">
         <v>102</v>
       </c>
       <c r="AB18" t="s">
         <v>102</v>
       </c>
       <c r="AC18" t="s">
         <v>103</v>
       </c>
       <c r="AD18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AE18" t="s">
         <v>105</v>
       </c>
       <c r="AF18" t="s">
         <v>93</v>
       </c>
       <c r="AG18" t="s">
         <v>93</v>
       </c>
       <c r="AH18" t="s">
         <v>106</v>
       </c>
       <c r="AI18" t="s">
         <v>93</v>
       </c>
       <c r="AJ18" t="s">
         <v>96</v>
       </c>
       <c r="AK18" t="s">
         <v>108</v>
       </c>
       <c r="AL18" t="s">
         <v>96</v>
       </c>
       <c r="AM18" t="s">
         <v>110</v>
       </c>
       <c r="AN18" t="s">
         <v>111</v>
       </c>
       <c r="AO18" t="s">
         <v>93</v>
       </c>
       <c r="AP18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AQ18" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="AR18" t="s">
         <v>112</v>
       </c>
       <c r="AS18" t="s">
         <v>112</v>
       </c>
       <c r="AT18" t="s">
         <v>113</v>
       </c>
       <c r="AU18" t="s">
         <v>114</v>
       </c>
       <c r="AV18" t="s">
         <v>115</v>
       </c>
       <c r="AW18" t="s">
         <v>116</v>
       </c>
       <c r="AX18" t="s">
         <v>117</v>
       </c>
       <c r="AY18" t="s">
         <v>118</v>
       </c>
@@ -7144,197 +7147,197 @@
       <c r="CR18" t="s">
         <v>93</v>
       </c>
       <c r="CS18" t="s">
         <v>93</v>
       </c>
       <c r="CT18" t="s">
         <v>93</v>
       </c>
       <c r="CU18" t="s">
         <v>93</v>
       </c>
       <c r="CV18" t="s">
         <v>110</v>
       </c>
       <c r="CW18" t="s">
         <v>110</v>
       </c>
       <c r="CX18" t="s">
         <v>138</v>
       </c>
       <c r="CY18" t="s">
         <v>138</v>
       </c>
       <c r="CZ18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="DA18" t="s">
         <v>140</v>
       </c>
       <c r="DB18" t="s">
         <v>141</v>
       </c>
       <c r="DC18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="DD18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="DE18" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19" t="s">
         <v>93</v>
       </c>
       <c r="C19" t="s">
         <v>93</v>
       </c>
       <c r="D19" t="s">
         <v>93</v>
       </c>
       <c r="E19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F19" t="s">
         <v>93</v>
       </c>
       <c r="G19" t="s">
         <v>93</v>
       </c>
       <c r="H19" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I19" t="s">
         <v>93</v>
       </c>
       <c r="J19" t="s">
         <v>93</v>
       </c>
       <c r="K19" t="s">
         <v>93</v>
       </c>
       <c r="L19" t="s">
         <v>93</v>
       </c>
       <c r="M19" t="s">
         <v>93</v>
       </c>
       <c r="N19" t="s">
         <v>93</v>
       </c>
       <c r="O19" t="s">
         <v>96</v>
       </c>
       <c r="P19" t="s">
         <v>97</v>
       </c>
       <c r="Q19" t="s">
         <v>93</v>
       </c>
       <c r="R19" t="s">
         <v>97</v>
       </c>
       <c r="S19" t="s">
         <v>97</v>
       </c>
       <c r="T19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="U19" t="s">
         <v>102</v>
       </c>
       <c r="V19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="W19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="X19" t="s">
         <v>93</v>
       </c>
       <c r="Y19" t="s">
         <v>93</v>
       </c>
       <c r="Z19" t="s">
         <v>93</v>
       </c>
       <c r="AA19" t="s">
         <v>102</v>
       </c>
       <c r="AB19" t="s">
         <v>102</v>
       </c>
       <c r="AC19" t="s">
         <v>103</v>
       </c>
       <c r="AD19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="AE19" t="s">
         <v>105</v>
       </c>
       <c r="AF19" t="s">
         <v>93</v>
       </c>
       <c r="AG19" t="s">
         <v>93</v>
       </c>
       <c r="AH19" t="s">
         <v>106</v>
       </c>
       <c r="AI19" t="s">
         <v>93</v>
       </c>
       <c r="AJ19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AK19" t="s">
         <v>108</v>
       </c>
       <c r="AL19" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AM19" t="s">
         <v>110</v>
       </c>
       <c r="AN19" t="s">
         <v>111</v>
       </c>
       <c r="AO19" t="s">
         <v>93</v>
       </c>
       <c r="AP19" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AQ19" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="AR19" t="s">
         <v>112</v>
       </c>
       <c r="AS19" t="s">
         <v>112</v>
       </c>
       <c r="AT19" t="s">
         <v>113</v>
       </c>
       <c r="AU19" t="s">
         <v>114</v>
       </c>
       <c r="AV19" t="s">
         <v>115</v>
       </c>
       <c r="AW19" t="s">
         <v>116</v>
       </c>
       <c r="AX19" t="s">
         <v>117</v>
       </c>
       <c r="AY19" t="s">
         <v>118</v>
       </c>
@@ -7473,182 +7476,182 @@
       <c r="CR19" t="s">
         <v>93</v>
       </c>
       <c r="CS19" t="s">
         <v>93</v>
       </c>
       <c r="CT19" t="s">
         <v>93</v>
       </c>
       <c r="CU19" t="s">
         <v>93</v>
       </c>
       <c r="CV19" t="s">
         <v>110</v>
       </c>
       <c r="CW19" t="s">
         <v>110</v>
       </c>
       <c r="CX19" t="s">
         <v>138</v>
       </c>
       <c r="CY19" t="s">
         <v>138</v>
       </c>
       <c r="CZ19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="DA19" t="s">
         <v>140</v>
       </c>
       <c r="DB19" t="s">
         <v>141</v>
       </c>
       <c r="DC19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="DD19" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="DE19" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="20" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B20" t="s">
         <v>93</v>
       </c>
       <c r="C20" t="s">
         <v>93</v>
       </c>
       <c r="D20" t="s">
         <v>93</v>
       </c>
       <c r="E20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F20" t="s">
         <v>93</v>
       </c>
       <c r="G20" t="s">
         <v>93</v>
       </c>
       <c r="H20" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I20" t="s">
         <v>93</v>
       </c>
       <c r="J20" t="s">
         <v>93</v>
       </c>
       <c r="K20" t="s">
         <v>93</v>
       </c>
       <c r="L20" t="s">
         <v>93</v>
       </c>
       <c r="M20" t="s">
         <v>93</v>
       </c>
       <c r="N20" t="s">
         <v>93</v>
       </c>
       <c r="O20" t="s">
         <v>96</v>
       </c>
       <c r="P20" t="s">
         <v>97</v>
       </c>
       <c r="Q20" t="s">
         <v>93</v>
       </c>
       <c r="R20" t="s">
         <v>97</v>
       </c>
       <c r="S20" t="s">
         <v>97</v>
       </c>
       <c r="T20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="U20" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="V20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="W20" t="s">
         <v>114</v>
       </c>
       <c r="X20" t="s">
         <v>93</v>
       </c>
       <c r="Y20" t="s">
         <v>93</v>
       </c>
       <c r="Z20" t="s">
         <v>93</v>
       </c>
       <c r="AA20" t="s">
         <v>102</v>
       </c>
       <c r="AB20" t="s">
         <v>102</v>
       </c>
       <c r="AC20" t="s">
         <v>103</v>
       </c>
       <c r="AD20" t="s">
         <v>93</v>
       </c>
       <c r="AE20" t="s">
         <v>105</v>
       </c>
       <c r="AF20" t="s">
         <v>93</v>
       </c>
       <c r="AG20" t="s">
         <v>93</v>
       </c>
       <c r="AH20" t="s">
         <v>93</v>
       </c>
       <c r="AI20" t="s">
         <v>93</v>
       </c>
       <c r="AJ20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AK20" t="s">
         <v>108</v>
       </c>
       <c r="AL20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AM20" t="s">
         <v>110</v>
       </c>
       <c r="AN20" t="s">
         <v>111</v>
       </c>
       <c r="AO20" t="s">
         <v>93</v>
       </c>
       <c r="AP20" t="s">
         <v>93</v>
       </c>
       <c r="AQ20" t="s">
         <v>93</v>
       </c>
       <c r="AR20" t="s">
         <v>112</v>
       </c>
       <c r="AS20" t="s">
         <v>112</v>
       </c>
       <c r="AT20" t="s">
         <v>113</v>
       </c>
@@ -7802,182 +7805,182 @@
       <c r="CR20" t="s">
         <v>93</v>
       </c>
       <c r="CS20" t="s">
         <v>93</v>
       </c>
       <c r="CT20" t="s">
         <v>93</v>
       </c>
       <c r="CU20" t="s">
         <v>93</v>
       </c>
       <c r="CV20" t="s">
         <v>110</v>
       </c>
       <c r="CW20" t="s">
         <v>110</v>
       </c>
       <c r="CX20" t="s">
         <v>138</v>
       </c>
       <c r="CY20" t="s">
         <v>138</v>
       </c>
       <c r="CZ20" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="DA20" t="s">
         <v>140</v>
       </c>
       <c r="DB20" t="s">
         <v>141</v>
       </c>
       <c r="DC20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="DD20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="DE20" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B21" t="s">
         <v>93</v>
       </c>
       <c r="C21" t="s">
         <v>93</v>
       </c>
       <c r="D21" t="s">
         <v>93</v>
       </c>
       <c r="E21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F21" t="s">
         <v>93</v>
       </c>
       <c r="G21" t="s">
         <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I21" t="s">
         <v>93</v>
       </c>
       <c r="J21" t="s">
         <v>93</v>
       </c>
       <c r="K21" t="s">
         <v>93</v>
       </c>
       <c r="L21" t="s">
         <v>93</v>
       </c>
       <c r="M21" t="s">
         <v>93</v>
       </c>
       <c r="N21" t="s">
         <v>93</v>
       </c>
       <c r="O21" t="s">
         <v>96</v>
       </c>
       <c r="P21" t="s">
         <v>97</v>
       </c>
       <c r="Q21" t="s">
         <v>93</v>
       </c>
       <c r="R21" t="s">
         <v>97</v>
       </c>
       <c r="S21" t="s">
         <v>97</v>
       </c>
       <c r="T21" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="U21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="V21" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="W21" t="s">
         <v>125</v>
       </c>
       <c r="X21" t="s">
         <v>93</v>
       </c>
       <c r="Y21" t="s">
         <v>93</v>
       </c>
       <c r="Z21" t="s">
         <v>93</v>
       </c>
       <c r="AA21" t="s">
         <v>102</v>
       </c>
       <c r="AB21" t="s">
         <v>102</v>
       </c>
       <c r="AC21" t="s">
         <v>103</v>
       </c>
       <c r="AD21" t="s">
         <v>93</v>
       </c>
       <c r="AE21" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF21" t="s">
         <v>93</v>
       </c>
       <c r="AG21" t="s">
         <v>93</v>
       </c>
       <c r="AH21" t="s">
         <v>93</v>
       </c>
       <c r="AI21" t="s">
         <v>93</v>
       </c>
       <c r="AJ21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AK21" t="s">
         <v>108</v>
       </c>
       <c r="AL21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AM21" t="s">
         <v>110</v>
       </c>
       <c r="AN21" t="s">
         <v>111</v>
       </c>
       <c r="AO21" t="s">
         <v>93</v>
       </c>
       <c r="AP21" t="s">
         <v>93</v>
       </c>
       <c r="AQ21" t="s">
         <v>93</v>
       </c>
       <c r="AR21" t="s">
         <v>112</v>
       </c>
       <c r="AS21" t="s">
         <v>112</v>
       </c>
       <c r="AT21" t="s">
         <v>113</v>
       </c>
@@ -8131,182 +8134,182 @@
       <c r="CR21" t="s">
         <v>93</v>
       </c>
       <c r="CS21" t="s">
         <v>93</v>
       </c>
       <c r="CT21" t="s">
         <v>93</v>
       </c>
       <c r="CU21" t="s">
         <v>93</v>
       </c>
       <c r="CV21" t="s">
         <v>110</v>
       </c>
       <c r="CW21" t="s">
         <v>110</v>
       </c>
       <c r="CX21" t="s">
         <v>138</v>
       </c>
       <c r="CY21" t="s">
         <v>138</v>
       </c>
       <c r="CZ21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="DA21" t="s">
         <v>140</v>
       </c>
       <c r="DB21" t="s">
         <v>141</v>
       </c>
       <c r="DC21" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="DD21" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="DE21" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B22" t="s">
         <v>93</v>
       </c>
       <c r="C22" t="s">
         <v>93</v>
       </c>
       <c r="D22" t="s">
         <v>93</v>
       </c>
       <c r="E22" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F22" t="s">
         <v>93</v>
       </c>
       <c r="G22" t="s">
         <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I22" t="s">
         <v>93</v>
       </c>
       <c r="J22" t="s">
         <v>93</v>
       </c>
       <c r="K22" t="s">
         <v>93</v>
       </c>
       <c r="L22" t="s">
         <v>93</v>
       </c>
       <c r="M22" t="s">
         <v>93</v>
       </c>
       <c r="N22" t="s">
         <v>93</v>
       </c>
       <c r="O22" t="s">
         <v>96</v>
       </c>
       <c r="P22" t="s">
         <v>97</v>
       </c>
       <c r="Q22" t="s">
         <v>93</v>
       </c>
       <c r="R22" t="s">
         <v>97</v>
       </c>
       <c r="S22" t="s">
         <v>97</v>
       </c>
       <c r="T22" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="U22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="V22" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="W22" t="s">
         <v>125</v>
       </c>
       <c r="X22" t="s">
         <v>93</v>
       </c>
       <c r="Y22" t="s">
         <v>93</v>
       </c>
       <c r="Z22" t="s">
         <v>93</v>
       </c>
       <c r="AA22" t="s">
         <v>102</v>
       </c>
       <c r="AB22" t="s">
         <v>93</v>
       </c>
       <c r="AC22" t="s">
         <v>93</v>
       </c>
       <c r="AD22" t="s">
         <v>93</v>
       </c>
       <c r="AE22" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF22" t="s">
         <v>93</v>
       </c>
       <c r="AG22" t="s">
         <v>93</v>
       </c>
       <c r="AH22" t="s">
         <v>93</v>
       </c>
       <c r="AI22" t="s">
         <v>93</v>
       </c>
       <c r="AJ22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AK22" t="s">
         <v>108</v>
       </c>
       <c r="AL22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AM22" t="s">
         <v>110</v>
       </c>
       <c r="AN22" t="s">
         <v>111</v>
       </c>
       <c r="AO22" t="s">
         <v>93</v>
       </c>
       <c r="AP22" t="s">
         <v>93</v>
       </c>
       <c r="AQ22" t="s">
         <v>93</v>
       </c>
       <c r="AR22" t="s">
         <v>112</v>
       </c>
       <c r="AS22" t="s">
         <v>112</v>
       </c>
       <c r="AT22" t="s">
         <v>113</v>
       </c>
@@ -8460,182 +8463,182 @@
       <c r="CR22" t="s">
         <v>93</v>
       </c>
       <c r="CS22" t="s">
         <v>93</v>
       </c>
       <c r="CT22" t="s">
         <v>93</v>
       </c>
       <c r="CU22" t="s">
         <v>93</v>
       </c>
       <c r="CV22" t="s">
         <v>110</v>
       </c>
       <c r="CW22" t="s">
         <v>110</v>
       </c>
       <c r="CX22" t="s">
         <v>138</v>
       </c>
       <c r="CY22" t="s">
         <v>138</v>
       </c>
       <c r="CZ22" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="DA22" t="s">
         <v>140</v>
       </c>
       <c r="DB22" t="s">
         <v>141</v>
       </c>
       <c r="DC22" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="DD22" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="DE22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
       <c r="C23" t="s">
         <v>93</v>
       </c>
       <c r="D23" t="s">
         <v>93</v>
       </c>
       <c r="E23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F23" t="s">
         <v>93</v>
       </c>
       <c r="G23" t="s">
         <v>93</v>
       </c>
       <c r="H23" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I23" t="s">
         <v>93</v>
       </c>
       <c r="J23" t="s">
         <v>93</v>
       </c>
       <c r="K23" t="s">
         <v>93</v>
       </c>
       <c r="L23" t="s">
         <v>93</v>
       </c>
       <c r="M23" t="s">
         <v>93</v>
       </c>
       <c r="N23" t="s">
         <v>93</v>
       </c>
       <c r="O23" t="s">
         <v>96</v>
       </c>
       <c r="P23" t="s">
         <v>97</v>
       </c>
       <c r="Q23" t="s">
         <v>93</v>
       </c>
       <c r="R23" t="s">
         <v>97</v>
       </c>
       <c r="S23" t="s">
         <v>97</v>
       </c>
       <c r="T23" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U23" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="V23" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="W23" t="s">
         <v>125</v>
       </c>
       <c r="X23" t="s">
         <v>93</v>
       </c>
       <c r="Y23" t="s">
         <v>93</v>
       </c>
       <c r="Z23" t="s">
         <v>93</v>
       </c>
       <c r="AA23" t="s">
         <v>102</v>
       </c>
       <c r="AB23" t="s">
         <v>93</v>
       </c>
       <c r="AC23" t="s">
         <v>93</v>
       </c>
       <c r="AD23" t="s">
         <v>93</v>
       </c>
       <c r="AE23" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF23" t="s">
         <v>93</v>
       </c>
       <c r="AG23" t="s">
         <v>93</v>
       </c>
       <c r="AH23" t="s">
         <v>93</v>
       </c>
       <c r="AI23" t="s">
         <v>93</v>
       </c>
       <c r="AJ23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AK23" t="s">
         <v>108</v>
       </c>
       <c r="AL23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AM23" t="s">
         <v>110</v>
       </c>
       <c r="AN23" t="s">
         <v>111</v>
       </c>
       <c r="AO23" t="s">
         <v>93</v>
       </c>
       <c r="AP23" t="s">
         <v>93</v>
       </c>
       <c r="AQ23" t="s">
         <v>93</v>
       </c>
       <c r="AR23" t="s">
         <v>112</v>
       </c>
       <c r="AS23" t="s">
         <v>112</v>
       </c>
       <c r="AT23" t="s">
         <v>113</v>
       </c>
@@ -8789,182 +8792,182 @@
       <c r="CR23" t="s">
         <v>93</v>
       </c>
       <c r="CS23" t="s">
         <v>93</v>
       </c>
       <c r="CT23" t="s">
         <v>93</v>
       </c>
       <c r="CU23" t="s">
         <v>93</v>
       </c>
       <c r="CV23" t="s">
         <v>110</v>
       </c>
       <c r="CW23" t="s">
         <v>110</v>
       </c>
       <c r="CX23" t="s">
         <v>138</v>
       </c>
       <c r="CY23" t="s">
         <v>138</v>
       </c>
       <c r="CZ23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="DA23" t="s">
         <v>140</v>
       </c>
       <c r="DB23" t="s">
         <v>141</v>
       </c>
       <c r="DC23" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="DD23" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="DE23" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B24" t="s">
         <v>93</v>
       </c>
       <c r="C24" t="s">
         <v>93</v>
       </c>
       <c r="D24" t="s">
         <v>93</v>
       </c>
       <c r="E24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F24" t="s">
         <v>93</v>
       </c>
       <c r="G24" t="s">
         <v>93</v>
       </c>
       <c r="H24" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I24" t="s">
         <v>93</v>
       </c>
       <c r="J24" t="s">
         <v>93</v>
       </c>
       <c r="K24" t="s">
         <v>93</v>
       </c>
       <c r="L24" t="s">
         <v>93</v>
       </c>
       <c r="M24" t="s">
         <v>93</v>
       </c>
       <c r="N24" t="s">
         <v>93</v>
       </c>
       <c r="O24" t="s">
         <v>96</v>
       </c>
       <c r="P24" t="s">
         <v>125</v>
       </c>
       <c r="Q24" t="s">
         <v>93</v>
       </c>
       <c r="R24" t="s">
         <v>125</v>
       </c>
       <c r="S24" t="s">
         <v>125</v>
       </c>
       <c r="T24" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U24" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="V24" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="W24" t="s">
         <v>125</v>
       </c>
       <c r="X24" t="s">
         <v>93</v>
       </c>
       <c r="Y24" t="s">
         <v>93</v>
       </c>
       <c r="Z24" t="s">
         <v>93</v>
       </c>
       <c r="AA24" t="s">
         <v>102</v>
       </c>
       <c r="AB24" t="s">
         <v>93</v>
       </c>
       <c r="AC24" t="s">
         <v>93</v>
       </c>
       <c r="AD24" t="s">
         <v>93</v>
       </c>
       <c r="AE24" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF24" t="s">
         <v>93</v>
       </c>
       <c r="AG24" t="s">
         <v>93</v>
       </c>
       <c r="AH24" t="s">
         <v>93</v>
       </c>
       <c r="AI24" t="s">
         <v>93</v>
       </c>
       <c r="AJ24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AK24" t="s">
         <v>93</v>
       </c>
       <c r="AL24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AM24" t="s">
         <v>93</v>
       </c>
       <c r="AN24" t="s">
         <v>93</v>
       </c>
       <c r="AO24" t="s">
         <v>93</v>
       </c>
       <c r="AP24" t="s">
         <v>93</v>
       </c>
       <c r="AQ24" t="s">
         <v>93</v>
       </c>
       <c r="AR24" t="s">
         <v>112</v>
       </c>
       <c r="AS24" t="s">
         <v>112</v>
       </c>
       <c r="AT24" t="s">
         <v>113</v>
       </c>
@@ -9118,161 +9121,161 @@
       <c r="CR24" t="s">
         <v>93</v>
       </c>
       <c r="CS24" t="s">
         <v>93</v>
       </c>
       <c r="CT24" t="s">
         <v>93</v>
       </c>
       <c r="CU24" t="s">
         <v>93</v>
       </c>
       <c r="CV24" t="s">
         <v>110</v>
       </c>
       <c r="CW24" t="s">
         <v>110</v>
       </c>
       <c r="CX24" t="s">
         <v>138</v>
       </c>
       <c r="CY24" t="s">
         <v>138</v>
       </c>
       <c r="CZ24" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="DA24" t="s">
         <v>140</v>
       </c>
       <c r="DB24" t="s">
         <v>141</v>
       </c>
       <c r="DC24" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="DD24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="DE24" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="25" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B25" t="s">
         <v>93</v>
       </c>
       <c r="C25" t="s">
         <v>93</v>
       </c>
       <c r="D25" t="s">
         <v>93</v>
       </c>
       <c r="E25" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F25" t="s">
         <v>93</v>
       </c>
       <c r="G25" t="s">
         <v>93</v>
       </c>
       <c r="H25" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I25" t="s">
         <v>93</v>
       </c>
       <c r="J25" t="s">
         <v>93</v>
       </c>
       <c r="K25" t="s">
         <v>93</v>
       </c>
       <c r="L25" t="s">
         <v>93</v>
       </c>
       <c r="M25" t="s">
         <v>93</v>
       </c>
       <c r="N25" t="s">
         <v>93</v>
       </c>
       <c r="O25" t="s">
         <v>96</v>
       </c>
       <c r="P25" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q25" t="s">
         <v>93</v>
       </c>
       <c r="R25" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="S25" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="T25" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="V25" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="W25" t="s">
         <v>125</v>
       </c>
       <c r="X25" t="s">
         <v>93</v>
       </c>
       <c r="Y25" t="s">
         <v>93</v>
       </c>
       <c r="Z25" t="s">
         <v>93</v>
       </c>
       <c r="AA25" t="s">
         <v>102</v>
       </c>
       <c r="AB25" t="s">
         <v>93</v>
       </c>
       <c r="AC25" t="s">
         <v>93</v>
       </c>
       <c r="AD25" t="s">
         <v>93</v>
       </c>
       <c r="AE25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF25" t="s">
         <v>93</v>
       </c>
       <c r="AG25" t="s">
         <v>93</v>
       </c>
       <c r="AH25" t="s">
         <v>93</v>
       </c>
       <c r="AI25" t="s">
         <v>93</v>
       </c>
       <c r="AJ25" t="s">
         <v>96</v>
       </c>
       <c r="AK25" t="s">
         <v>93</v>
       </c>
       <c r="AL25" t="s">
         <v>96</v>
       </c>
       <c r="AM25" t="s">
         <v>93</v>
       </c>
@@ -9447,161 +9450,161 @@
       <c r="CR25" t="s">
         <v>93</v>
       </c>
       <c r="CS25" t="s">
         <v>93</v>
       </c>
       <c r="CT25" t="s">
         <v>93</v>
       </c>
       <c r="CU25" t="s">
         <v>93</v>
       </c>
       <c r="CV25" t="s">
         <v>110</v>
       </c>
       <c r="CW25" t="s">
         <v>110</v>
       </c>
       <c r="CX25" t="s">
         <v>138</v>
       </c>
       <c r="CY25" t="s">
         <v>138</v>
       </c>
       <c r="CZ25" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="DA25" t="s">
         <v>140</v>
       </c>
       <c r="DB25" t="s">
         <v>141</v>
       </c>
       <c r="DC25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="DD25" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="DE25" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">
         <v>93</v>
       </c>
       <c r="E26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F26" t="s">
         <v>93</v>
       </c>
       <c r="G26" t="s">
         <v>93</v>
       </c>
       <c r="H26" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I26" t="s">
         <v>93</v>
       </c>
       <c r="J26" t="s">
         <v>93</v>
       </c>
       <c r="K26" t="s">
         <v>93</v>
       </c>
       <c r="L26" t="s">
         <v>93</v>
       </c>
       <c r="M26" t="s">
         <v>93</v>
       </c>
       <c r="N26" t="s">
         <v>93</v>
       </c>
       <c r="O26" t="s">
         <v>96</v>
       </c>
       <c r="P26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="Q26" t="s">
         <v>93</v>
       </c>
       <c r="R26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="S26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="T26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="U26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="V26" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="W26" t="s">
         <v>125</v>
       </c>
       <c r="X26" t="s">
         <v>93</v>
       </c>
       <c r="Y26" t="s">
         <v>93</v>
       </c>
       <c r="Z26" t="s">
         <v>93</v>
       </c>
       <c r="AA26" t="s">
         <v>102</v>
       </c>
       <c r="AB26" t="s">
         <v>93</v>
       </c>
       <c r="AC26" t="s">
         <v>93</v>
       </c>
       <c r="AD26" t="s">
         <v>93</v>
       </c>
       <c r="AE26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF26" t="s">
         <v>93</v>
       </c>
       <c r="AG26" t="s">
         <v>93</v>
       </c>
       <c r="AH26" t="s">
         <v>93</v>
       </c>
       <c r="AI26" t="s">
         <v>93</v>
       </c>
       <c r="AJ26" t="s">
         <v>96</v>
       </c>
       <c r="AK26" t="s">
         <v>93</v>
       </c>
       <c r="AL26" t="s">
         <v>96</v>
       </c>
       <c r="AM26" t="s">
         <v>93</v>
       </c>
@@ -9776,161 +9779,161 @@
       <c r="CR26" t="s">
         <v>93</v>
       </c>
       <c r="CS26" t="s">
         <v>93</v>
       </c>
       <c r="CT26" t="s">
         <v>93</v>
       </c>
       <c r="CU26" t="s">
         <v>93</v>
       </c>
       <c r="CV26" t="s">
         <v>110</v>
       </c>
       <c r="CW26" t="s">
         <v>110</v>
       </c>
       <c r="CX26" t="s">
         <v>138</v>
       </c>
       <c r="CY26" t="s">
         <v>138</v>
       </c>
       <c r="CZ26" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="DA26" t="s">
         <v>140</v>
       </c>
       <c r="DB26" t="s">
         <v>141</v>
       </c>
       <c r="DC26" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="DD26" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="DE26" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="27" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B27" t="s">
         <v>93</v>
       </c>
       <c r="C27" t="s">
         <v>93</v>
       </c>
       <c r="D27" t="s">
         <v>93</v>
       </c>
       <c r="E27" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F27" t="s">
         <v>93</v>
       </c>
       <c r="G27" t="s">
         <v>93</v>
       </c>
       <c r="H27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I27" t="s">
         <v>93</v>
       </c>
       <c r="J27" t="s">
         <v>93</v>
       </c>
       <c r="K27" t="s">
         <v>93</v>
       </c>
       <c r="L27" t="s">
         <v>93</v>
       </c>
       <c r="M27" t="s">
         <v>93</v>
       </c>
       <c r="N27" t="s">
         <v>93</v>
       </c>
       <c r="O27" t="s">
         <v>96</v>
       </c>
       <c r="P27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q27" t="s">
         <v>93</v>
       </c>
       <c r="R27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="S27" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="T27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="U27" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="V27" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W27" t="s">
         <v>125</v>
       </c>
       <c r="X27" t="s">
         <v>93</v>
       </c>
       <c r="Y27" t="s">
         <v>93</v>
       </c>
       <c r="Z27" t="s">
         <v>93</v>
       </c>
       <c r="AA27" t="s">
         <v>102</v>
       </c>
       <c r="AB27" t="s">
         <v>93</v>
       </c>
       <c r="AC27" t="s">
         <v>93</v>
       </c>
       <c r="AD27" t="s">
         <v>93</v>
       </c>
       <c r="AE27" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF27" t="s">
         <v>93</v>
       </c>
       <c r="AG27" t="s">
         <v>93</v>
       </c>
       <c r="AH27" t="s">
         <v>93</v>
       </c>
       <c r="AI27" t="s">
         <v>93</v>
       </c>
       <c r="AJ27" t="s">
         <v>96</v>
       </c>
       <c r="AK27" t="s">
         <v>93</v>
       </c>
       <c r="AL27" t="s">
         <v>96</v>
       </c>
       <c r="AM27" t="s">
         <v>93</v>
       </c>
@@ -10105,161 +10108,161 @@
       <c r="CR27" t="s">
         <v>93</v>
       </c>
       <c r="CS27" t="s">
         <v>93</v>
       </c>
       <c r="CT27" t="s">
         <v>93</v>
       </c>
       <c r="CU27" t="s">
         <v>93</v>
       </c>
       <c r="CV27" t="s">
         <v>110</v>
       </c>
       <c r="CW27" t="s">
         <v>110</v>
       </c>
       <c r="CX27" t="s">
         <v>138</v>
       </c>
       <c r="CY27" t="s">
         <v>138</v>
       </c>
       <c r="CZ27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="DA27" t="s">
         <v>140</v>
       </c>
       <c r="DB27" t="s">
         <v>141</v>
       </c>
       <c r="DC27" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="DD27" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="DE27" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="28" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B28" t="s">
         <v>93</v>
       </c>
       <c r="C28" t="s">
         <v>93</v>
       </c>
       <c r="D28" t="s">
         <v>93</v>
       </c>
       <c r="E28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F28" t="s">
         <v>93</v>
       </c>
       <c r="G28" t="s">
         <v>93</v>
       </c>
       <c r="H28" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I28" t="s">
         <v>93</v>
       </c>
       <c r="J28" t="s">
         <v>93</v>
       </c>
       <c r="K28" t="s">
         <v>93</v>
       </c>
       <c r="L28" t="s">
         <v>93</v>
       </c>
       <c r="M28" t="s">
         <v>93</v>
       </c>
       <c r="N28" t="s">
         <v>93</v>
       </c>
       <c r="O28" t="s">
         <v>96</v>
       </c>
       <c r="P28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q28" t="s">
         <v>93</v>
       </c>
       <c r="R28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="S28" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="T28" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="U28" t="s">
         <v>93</v>
       </c>
       <c r="V28" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W28" t="s">
         <v>125</v>
       </c>
       <c r="X28" t="s">
         <v>93</v>
       </c>
       <c r="Y28" t="s">
         <v>93</v>
       </c>
       <c r="Z28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA28" t="s">
         <v>93</v>
       </c>
       <c r="AB28" t="s">
         <v>93</v>
       </c>
       <c r="AC28" t="s">
         <v>93</v>
       </c>
       <c r="AD28" t="s">
         <v>93</v>
       </c>
       <c r="AE28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF28" t="s">
         <v>93</v>
       </c>
       <c r="AG28" t="s">
         <v>93</v>
       </c>
       <c r="AH28" t="s">
         <v>93</v>
       </c>
       <c r="AI28" t="s">
         <v>93</v>
       </c>
       <c r="AJ28" t="s">
         <v>96</v>
       </c>
       <c r="AK28" t="s">
         <v>93</v>
       </c>
       <c r="AL28" t="s">
         <v>96</v>
       </c>
       <c r="AM28" t="s">
         <v>93</v>
       </c>
@@ -10434,161 +10437,161 @@
       <c r="CR28" t="s">
         <v>93</v>
       </c>
       <c r="CS28" t="s">
         <v>93</v>
       </c>
       <c r="CT28" t="s">
         <v>93</v>
       </c>
       <c r="CU28" t="s">
         <v>93</v>
       </c>
       <c r="CV28" t="s">
         <v>110</v>
       </c>
       <c r="CW28" t="s">
         <v>110</v>
       </c>
       <c r="CX28" t="s">
         <v>138</v>
       </c>
       <c r="CY28" t="s">
         <v>138</v>
       </c>
       <c r="CZ28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="DA28" t="s">
         <v>140</v>
       </c>
       <c r="DB28" t="s">
         <v>141</v>
       </c>
       <c r="DC28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="DD28" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="DE28" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" t="s">
         <v>93</v>
       </c>
       <c r="D29" t="s">
         <v>93</v>
       </c>
       <c r="E29" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F29" t="s">
         <v>93</v>
       </c>
       <c r="G29" t="s">
         <v>93</v>
       </c>
       <c r="H29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I29" t="s">
         <v>93</v>
       </c>
       <c r="J29" t="s">
         <v>93</v>
       </c>
       <c r="K29" t="s">
         <v>93</v>
       </c>
       <c r="L29" t="s">
         <v>93</v>
       </c>
       <c r="M29" t="s">
         <v>93</v>
       </c>
       <c r="N29" t="s">
         <v>93</v>
       </c>
       <c r="O29" t="s">
         <v>96</v>
       </c>
       <c r="P29" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="Q29" t="s">
         <v>93</v>
       </c>
       <c r="R29" t="s">
         <v>97</v>
       </c>
       <c r="S29" t="s">
         <v>97</v>
       </c>
       <c r="T29" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="U29" t="s">
         <v>93</v>
       </c>
       <c r="V29" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W29" t="s">
         <v>125</v>
       </c>
       <c r="X29" t="s">
         <v>93</v>
       </c>
       <c r="Y29" t="s">
         <v>93</v>
       </c>
       <c r="Z29" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA29" t="s">
         <v>93</v>
       </c>
       <c r="AB29" t="s">
         <v>93</v>
       </c>
       <c r="AC29" t="s">
         <v>93</v>
       </c>
       <c r="AD29" t="s">
         <v>93</v>
       </c>
       <c r="AE29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF29" t="s">
         <v>93</v>
       </c>
       <c r="AG29" t="s">
         <v>93</v>
       </c>
       <c r="AH29" t="s">
         <v>93</v>
       </c>
       <c r="AI29" t="s">
         <v>93</v>
       </c>
       <c r="AJ29" t="s">
         <v>96</v>
       </c>
       <c r="AK29" t="s">
         <v>93</v>
       </c>
       <c r="AL29" t="s">
         <v>96</v>
       </c>
       <c r="AM29" t="s">
         <v>93</v>
       </c>
@@ -10763,161 +10766,161 @@
       <c r="CR29" t="s">
         <v>93</v>
       </c>
       <c r="CS29" t="s">
         <v>93</v>
       </c>
       <c r="CT29" t="s">
         <v>93</v>
       </c>
       <c r="CU29" t="s">
         <v>93</v>
       </c>
       <c r="CV29" t="s">
         <v>128</v>
       </c>
       <c r="CW29" t="s">
         <v>128</v>
       </c>
       <c r="CX29" t="s">
         <v>138</v>
       </c>
       <c r="CY29" t="s">
         <v>138</v>
       </c>
       <c r="CZ29" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="DA29" t="s">
         <v>140</v>
       </c>
       <c r="DB29" t="s">
         <v>141</v>
       </c>
       <c r="DC29" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="DD29" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="DE29" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="30" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B30" t="s">
         <v>93</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30" t="s">
         <v>93</v>
       </c>
       <c r="E30" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F30" t="s">
         <v>93</v>
       </c>
       <c r="G30" t="s">
         <v>93</v>
       </c>
       <c r="H30" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I30" t="s">
         <v>93</v>
       </c>
       <c r="J30" t="s">
         <v>93</v>
       </c>
       <c r="K30" t="s">
         <v>93</v>
       </c>
       <c r="L30" t="s">
         <v>93</v>
       </c>
       <c r="M30" t="s">
         <v>93</v>
       </c>
       <c r="N30" t="s">
         <v>93</v>
       </c>
       <c r="O30" t="s">
         <v>96</v>
       </c>
       <c r="P30" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="Q30" t="s">
         <v>93</v>
       </c>
       <c r="R30" t="s">
         <v>97</v>
       </c>
       <c r="S30" t="s">
         <v>97</v>
       </c>
       <c r="T30" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="U30" t="s">
         <v>93</v>
       </c>
       <c r="V30" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W30" t="s">
         <v>125</v>
       </c>
       <c r="X30" t="s">
         <v>93</v>
       </c>
       <c r="Y30" t="s">
         <v>93</v>
       </c>
       <c r="Z30" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA30" t="s">
         <v>93</v>
       </c>
       <c r="AB30" t="s">
         <v>93</v>
       </c>
       <c r="AC30" t="s">
         <v>93</v>
       </c>
       <c r="AD30" t="s">
         <v>93</v>
       </c>
       <c r="AE30" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF30" t="s">
         <v>93</v>
       </c>
       <c r="AG30" t="s">
         <v>93</v>
       </c>
       <c r="AH30" t="s">
         <v>93</v>
       </c>
       <c r="AI30" t="s">
         <v>93</v>
       </c>
       <c r="AJ30" t="s">
         <v>96</v>
       </c>
       <c r="AK30" t="s">
         <v>93</v>
       </c>
       <c r="AL30" t="s">
         <v>96</v>
       </c>
       <c r="AM30" t="s">
         <v>93</v>
       </c>
@@ -11092,161 +11095,161 @@
       <c r="CR30" t="s">
         <v>93</v>
       </c>
       <c r="CS30" t="s">
         <v>93</v>
       </c>
       <c r="CT30" t="s">
         <v>93</v>
       </c>
       <c r="CU30" t="s">
         <v>93</v>
       </c>
       <c r="CV30" t="s">
         <v>128</v>
       </c>
       <c r="CW30" t="s">
         <v>128</v>
       </c>
       <c r="CX30" t="s">
         <v>138</v>
       </c>
       <c r="CY30" t="s">
         <v>138</v>
       </c>
       <c r="CZ30" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="DA30" t="s">
         <v>140</v>
       </c>
       <c r="DB30" t="s">
         <v>141</v>
       </c>
       <c r="DC30" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="DD30" t="s">
         <v>93</v>
       </c>
       <c r="DE30" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" t="s">
         <v>93</v>
       </c>
       <c r="D31" t="s">
         <v>93</v>
       </c>
       <c r="E31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F31" t="s">
         <v>93</v>
       </c>
       <c r="G31" t="s">
         <v>93</v>
       </c>
       <c r="H31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I31" t="s">
         <v>93</v>
       </c>
       <c r="J31" t="s">
         <v>93</v>
       </c>
       <c r="K31" t="s">
         <v>93</v>
       </c>
       <c r="L31" t="s">
         <v>93</v>
       </c>
       <c r="M31" t="s">
         <v>93</v>
       </c>
       <c r="N31" t="s">
         <v>93</v>
       </c>
       <c r="O31" t="s">
         <v>96</v>
       </c>
       <c r="P31" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="Q31" t="s">
         <v>93</v>
       </c>
       <c r="R31" t="s">
         <v>97</v>
       </c>
       <c r="S31" t="s">
         <v>97</v>
       </c>
       <c r="T31" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="U31" t="s">
         <v>93</v>
       </c>
       <c r="V31" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W31" t="s">
         <v>125</v>
       </c>
       <c r="X31" t="s">
         <v>93</v>
       </c>
       <c r="Y31" t="s">
         <v>93</v>
       </c>
       <c r="Z31" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA31" t="s">
         <v>93</v>
       </c>
       <c r="AB31" t="s">
         <v>93</v>
       </c>
       <c r="AC31" t="s">
         <v>93</v>
       </c>
       <c r="AD31" t="s">
         <v>93</v>
       </c>
       <c r="AE31" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF31" t="s">
         <v>93</v>
       </c>
       <c r="AG31" t="s">
         <v>93</v>
       </c>
       <c r="AH31" t="s">
         <v>93</v>
       </c>
       <c r="AI31" t="s">
         <v>93</v>
       </c>
       <c r="AJ31" t="s">
         <v>96</v>
       </c>
       <c r="AK31" t="s">
         <v>93</v>
       </c>
       <c r="AL31" t="s">
         <v>96</v>
       </c>
       <c r="AM31" t="s">
         <v>93</v>
       </c>
@@ -11430,152 +11433,152 @@
       <c r="CU31" t="s">
         <v>93</v>
       </c>
       <c r="CV31" t="s">
         <v>128</v>
       </c>
       <c r="CW31" t="s">
         <v>128</v>
       </c>
       <c r="CX31" t="s">
         <v>138</v>
       </c>
       <c r="CY31" t="s">
         <v>138</v>
       </c>
       <c r="CZ31" t="s">
         <v>93</v>
       </c>
       <c r="DA31" t="s">
         <v>93</v>
       </c>
       <c r="DB31" t="s">
         <v>93</v>
       </c>
       <c r="DC31" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="DD31" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="DE31" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" t="s">
         <v>93</v>
       </c>
       <c r="D32" t="s">
         <v>93</v>
       </c>
       <c r="E32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F32" t="s">
         <v>93</v>
       </c>
       <c r="G32" t="s">
         <v>93</v>
       </c>
       <c r="H32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I32" t="s">
         <v>93</v>
       </c>
       <c r="J32" t="s">
         <v>93</v>
       </c>
       <c r="K32" t="s">
         <v>93</v>
       </c>
       <c r="L32" t="s">
         <v>93</v>
       </c>
       <c r="M32" t="s">
         <v>93</v>
       </c>
       <c r="N32" t="s">
         <v>93</v>
       </c>
       <c r="O32" t="s">
         <v>96</v>
       </c>
       <c r="P32" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="Q32" t="s">
         <v>93</v>
       </c>
       <c r="R32" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="S32" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="T32" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="U32" t="s">
         <v>93</v>
       </c>
       <c r="V32" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W32" t="s">
         <v>125</v>
       </c>
       <c r="X32" t="s">
         <v>93</v>
       </c>
       <c r="Y32" t="s">
         <v>93</v>
       </c>
       <c r="Z32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA32" t="s">
         <v>93</v>
       </c>
       <c r="AB32" t="s">
         <v>93</v>
       </c>
       <c r="AC32" t="s">
         <v>93</v>
       </c>
       <c r="AD32" t="s">
         <v>93</v>
       </c>
       <c r="AE32" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF32" t="s">
         <v>93</v>
       </c>
       <c r="AG32" t="s">
         <v>93</v>
       </c>
       <c r="AH32" t="s">
         <v>93</v>
       </c>
       <c r="AI32" t="s">
         <v>93</v>
       </c>
       <c r="AJ32" t="s">
         <v>96</v>
       </c>
       <c r="AK32" t="s">
         <v>93</v>
       </c>
       <c r="AL32" t="s">
         <v>96</v>
       </c>
       <c r="AM32" t="s">
         <v>93</v>
       </c>
@@ -11759,152 +11762,152 @@
       <c r="CU32" t="s">
         <v>93</v>
       </c>
       <c r="CV32" t="s">
         <v>128</v>
       </c>
       <c r="CW32" t="s">
         <v>128</v>
       </c>
       <c r="CX32" t="s">
         <v>138</v>
       </c>
       <c r="CY32" t="s">
         <v>138</v>
       </c>
       <c r="CZ32" t="s">
         <v>93</v>
       </c>
       <c r="DA32" t="s">
         <v>93</v>
       </c>
       <c r="DB32" t="s">
         <v>93</v>
       </c>
       <c r="DC32" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="DD32" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="DE32" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="33" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B33" t="s">
         <v>93</v>
       </c>
       <c r="C33" t="s">
         <v>93</v>
       </c>
       <c r="D33" t="s">
         <v>93</v>
       </c>
       <c r="E33" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F33" t="s">
         <v>93</v>
       </c>
       <c r="G33" t="s">
         <v>93</v>
       </c>
       <c r="H33" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I33" t="s">
         <v>93</v>
       </c>
       <c r="J33" t="s">
         <v>93</v>
       </c>
       <c r="K33" t="s">
         <v>93</v>
       </c>
       <c r="L33" t="s">
         <v>93</v>
       </c>
       <c r="M33" t="s">
         <v>93</v>
       </c>
       <c r="N33" t="s">
         <v>93</v>
       </c>
       <c r="O33" t="s">
         <v>96</v>
       </c>
       <c r="P33" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="Q33" t="s">
         <v>93</v>
       </c>
       <c r="R33" t="s">
         <v>96</v>
       </c>
       <c r="S33" t="s">
         <v>96</v>
       </c>
       <c r="T33" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="U33" t="s">
         <v>93</v>
       </c>
       <c r="V33" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W33" t="s">
         <v>125</v>
       </c>
       <c r="X33" t="s">
         <v>93</v>
       </c>
       <c r="Y33" t="s">
         <v>93</v>
       </c>
       <c r="Z33" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA33" t="s">
         <v>93</v>
       </c>
       <c r="AB33" t="s">
         <v>93</v>
       </c>
       <c r="AC33" t="s">
         <v>93</v>
       </c>
       <c r="AD33" t="s">
         <v>93</v>
       </c>
       <c r="AE33" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF33" t="s">
         <v>93</v>
       </c>
       <c r="AG33" t="s">
         <v>93</v>
       </c>
       <c r="AH33" t="s">
         <v>93</v>
       </c>
       <c r="AI33" t="s">
         <v>93</v>
       </c>
       <c r="AJ33" t="s">
         <v>96</v>
       </c>
       <c r="AK33" t="s">
         <v>93</v>
       </c>
       <c r="AL33" t="s">
         <v>96</v>
       </c>
       <c r="AM33" t="s">
         <v>93</v>
       </c>
@@ -12088,152 +12091,152 @@
       <c r="CU33" t="s">
         <v>93</v>
       </c>
       <c r="CV33" t="s">
         <v>128</v>
       </c>
       <c r="CW33" t="s">
         <v>128</v>
       </c>
       <c r="CX33" t="s">
         <v>138</v>
       </c>
       <c r="CY33" t="s">
         <v>138</v>
       </c>
       <c r="CZ33" t="s">
         <v>93</v>
       </c>
       <c r="DA33" t="s">
         <v>93</v>
       </c>
       <c r="DB33" t="s">
         <v>93</v>
       </c>
       <c r="DC33" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="DD33" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="DE33" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B34" t="s">
         <v>93</v>
       </c>
       <c r="C34" t="s">
         <v>93</v>
       </c>
       <c r="D34" t="s">
         <v>93</v>
       </c>
       <c r="E34" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F34" t="s">
         <v>93</v>
       </c>
       <c r="G34" t="s">
         <v>93</v>
       </c>
       <c r="H34" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I34" t="s">
         <v>93</v>
       </c>
       <c r="J34" t="s">
         <v>93</v>
       </c>
       <c r="K34" t="s">
         <v>93</v>
       </c>
       <c r="L34" t="s">
         <v>93</v>
       </c>
       <c r="M34" t="s">
         <v>93</v>
       </c>
       <c r="N34" t="s">
         <v>116</v>
       </c>
       <c r="O34" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="P34" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="Q34" t="s">
         <v>93</v>
       </c>
       <c r="R34" t="s">
         <v>96</v>
       </c>
       <c r="S34" t="s">
         <v>96</v>
       </c>
       <c r="T34" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="U34" t="s">
         <v>93</v>
       </c>
       <c r="V34" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W34" t="s">
         <v>125</v>
       </c>
       <c r="X34" t="s">
         <v>93</v>
       </c>
       <c r="Y34" t="s">
         <v>93</v>
       </c>
       <c r="Z34" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA34" t="s">
         <v>93</v>
       </c>
       <c r="AB34" t="s">
         <v>93</v>
       </c>
       <c r="AC34" t="s">
         <v>93</v>
       </c>
       <c r="AD34" t="s">
         <v>93</v>
       </c>
       <c r="AE34" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF34" t="s">
         <v>93</v>
       </c>
       <c r="AG34" t="s">
         <v>93</v>
       </c>
       <c r="AH34" t="s">
         <v>93</v>
       </c>
       <c r="AI34" t="s">
         <v>93</v>
       </c>
       <c r="AJ34" t="s">
         <v>96</v>
       </c>
       <c r="AK34" t="s">
         <v>93</v>
       </c>
       <c r="AL34" t="s">
         <v>96</v>
       </c>
       <c r="AM34" t="s">
         <v>93</v>
       </c>
@@ -12428,141 +12431,141 @@
       </c>
       <c r="CY34" t="s">
         <v>138</v>
       </c>
       <c r="CZ34" t="s">
         <v>93</v>
       </c>
       <c r="DA34" t="s">
         <v>93</v>
       </c>
       <c r="DB34" t="s">
         <v>93</v>
       </c>
       <c r="DC34" t="s">
         <v>93</v>
       </c>
       <c r="DD34" t="s">
         <v>93</v>
       </c>
       <c r="DE34" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="35" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B35" t="s">
         <v>93</v>
       </c>
       <c r="C35" t="s">
         <v>93</v>
       </c>
       <c r="D35" t="s">
         <v>93</v>
       </c>
       <c r="E35" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F35" t="s">
         <v>93</v>
       </c>
       <c r="G35" t="s">
         <v>93</v>
       </c>
       <c r="H35" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I35" t="s">
         <v>93</v>
       </c>
       <c r="J35" t="s">
         <v>93</v>
       </c>
       <c r="K35" t="s">
         <v>93</v>
       </c>
       <c r="L35" t="s">
         <v>93</v>
       </c>
       <c r="M35" t="s">
         <v>93</v>
       </c>
       <c r="N35" t="s">
         <v>116</v>
       </c>
       <c r="O35" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="P35" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="Q35" t="s">
         <v>93</v>
       </c>
       <c r="R35" t="s">
         <v>96</v>
       </c>
       <c r="S35" t="s">
         <v>96</v>
       </c>
       <c r="T35" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="U35" t="s">
         <v>93</v>
       </c>
       <c r="V35" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W35" t="s">
         <v>125</v>
       </c>
       <c r="X35" t="s">
         <v>93</v>
       </c>
       <c r="Y35" t="s">
         <v>93</v>
       </c>
       <c r="Z35" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA35" t="s">
         <v>93</v>
       </c>
       <c r="AB35" t="s">
         <v>93</v>
       </c>
       <c r="AC35" t="s">
         <v>93</v>
       </c>
       <c r="AD35" t="s">
         <v>93</v>
       </c>
       <c r="AE35" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF35" t="s">
         <v>93</v>
       </c>
       <c r="AG35" t="s">
         <v>93</v>
       </c>
       <c r="AH35" t="s">
         <v>93</v>
       </c>
       <c r="AI35" t="s">
         <v>93</v>
       </c>
       <c r="AJ35" t="s">
         <v>96</v>
       </c>
       <c r="AK35" t="s">
         <v>93</v>
       </c>
       <c r="AL35" t="s">
         <v>96</v>
       </c>
       <c r="AM35" t="s">
         <v>93</v>
       </c>
@@ -12746,152 +12749,152 @@
       <c r="CU35" t="s">
         <v>116</v>
       </c>
       <c r="CV35" t="s">
         <v>128</v>
       </c>
       <c r="CW35" t="s">
         <v>128</v>
       </c>
       <c r="CX35" t="s">
         <v>138</v>
       </c>
       <c r="CY35" t="s">
         <v>138</v>
       </c>
       <c r="CZ35" t="s">
         <v>93</v>
       </c>
       <c r="DA35" t="s">
         <v>93</v>
       </c>
       <c r="DB35" t="s">
         <v>93</v>
       </c>
       <c r="DC35" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="DD35" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="DE35" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="36" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B36" t="s">
         <v>93</v>
       </c>
       <c r="C36" t="s">
         <v>93</v>
       </c>
       <c r="D36" t="s">
         <v>93</v>
       </c>
       <c r="E36" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F36" t="s">
         <v>93</v>
       </c>
       <c r="G36" t="s">
         <v>93</v>
       </c>
       <c r="H36" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I36" t="s">
         <v>93</v>
       </c>
       <c r="J36" t="s">
         <v>93</v>
       </c>
       <c r="K36" t="s">
         <v>93</v>
       </c>
       <c r="L36" t="s">
         <v>93</v>
       </c>
       <c r="M36" t="s">
         <v>93</v>
       </c>
       <c r="N36" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="O36" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="P36" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="Q36" t="s">
         <v>93</v>
       </c>
       <c r="R36" t="s">
         <v>96</v>
       </c>
       <c r="S36" t="s">
         <v>93</v>
       </c>
       <c r="T36" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="U36" t="s">
         <v>93</v>
       </c>
       <c r="V36" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W36" t="s">
         <v>125</v>
       </c>
       <c r="X36" t="s">
         <v>93</v>
       </c>
       <c r="Y36" t="s">
         <v>93</v>
       </c>
       <c r="Z36" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA36" t="s">
         <v>93</v>
       </c>
       <c r="AB36" t="s">
         <v>93</v>
       </c>
       <c r="AC36" t="s">
         <v>93</v>
       </c>
       <c r="AD36" t="s">
         <v>93</v>
       </c>
       <c r="AE36" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF36" t="s">
         <v>93</v>
       </c>
       <c r="AG36" t="s">
         <v>93</v>
       </c>
       <c r="AH36" t="s">
         <v>93</v>
       </c>
       <c r="AI36" t="s">
         <v>93</v>
       </c>
       <c r="AJ36" t="s">
         <v>96</v>
       </c>
       <c r="AK36" t="s">
         <v>93</v>
       </c>
       <c r="AL36" t="s">
         <v>96</v>
       </c>
       <c r="AM36" t="s">
         <v>93</v>
       </c>
@@ -13051,176 +13054,176 @@
       <c r="CM36" t="s">
         <v>135</v>
       </c>
       <c r="CN36" t="s">
         <v>136</v>
       </c>
       <c r="CO36" t="s">
         <v>137</v>
       </c>
       <c r="CP36" t="s">
         <v>93</v>
       </c>
       <c r="CQ36" t="s">
         <v>93</v>
       </c>
       <c r="CR36" t="s">
         <v>93</v>
       </c>
       <c r="CS36" t="s">
         <v>93</v>
       </c>
       <c r="CT36" t="s">
         <v>93</v>
       </c>
       <c r="CU36" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="CV36" t="s">
         <v>128</v>
       </c>
       <c r="CW36" t="s">
         <v>128</v>
       </c>
       <c r="CX36" t="s">
         <v>138</v>
       </c>
       <c r="CY36" t="s">
         <v>138</v>
       </c>
       <c r="CZ36" t="s">
         <v>93</v>
       </c>
       <c r="DA36" t="s">
         <v>93</v>
       </c>
       <c r="DB36" t="s">
         <v>93</v>
       </c>
       <c r="DC36" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="DD36" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="DE36" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="37" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B37" t="s">
         <v>93</v>
       </c>
       <c r="C37" t="s">
         <v>93</v>
       </c>
       <c r="D37" t="s">
         <v>93</v>
       </c>
       <c r="E37" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F37" t="s">
         <v>93</v>
       </c>
       <c r="G37" t="s">
         <v>93</v>
       </c>
       <c r="H37" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I37" t="s">
         <v>93</v>
       </c>
       <c r="J37" t="s">
         <v>93</v>
       </c>
       <c r="K37" t="s">
         <v>93</v>
       </c>
       <c r="L37" t="s">
         <v>93</v>
       </c>
       <c r="M37" t="s">
         <v>93</v>
       </c>
       <c r="N37" t="s">
         <v>119</v>
       </c>
       <c r="O37" t="s">
         <v>130</v>
       </c>
       <c r="P37" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="Q37" t="s">
         <v>93</v>
       </c>
       <c r="R37" t="s">
         <v>96</v>
       </c>
       <c r="S37" t="s">
         <v>93</v>
       </c>
       <c r="T37" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="U37" t="s">
         <v>93</v>
       </c>
       <c r="V37" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W37" t="s">
         <v>125</v>
       </c>
       <c r="X37" t="s">
         <v>93</v>
       </c>
       <c r="Y37" t="s">
         <v>93</v>
       </c>
       <c r="Z37" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA37" t="s">
         <v>93</v>
       </c>
       <c r="AB37" t="s">
         <v>93</v>
       </c>
       <c r="AC37" t="s">
         <v>93</v>
       </c>
       <c r="AD37" t="s">
         <v>93</v>
       </c>
       <c r="AE37" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF37" t="s">
         <v>93</v>
       </c>
       <c r="AG37" t="s">
         <v>93</v>
       </c>
       <c r="AH37" t="s">
         <v>93</v>
       </c>
       <c r="AI37" t="s">
         <v>93</v>
       </c>
       <c r="AJ37" t="s">
         <v>96</v>
       </c>
       <c r="AK37" t="s">
         <v>93</v>
       </c>
       <c r="AL37" t="s">
         <v>96</v>
       </c>
       <c r="AM37" t="s">
         <v>93</v>
       </c>
@@ -13404,152 +13407,152 @@
       <c r="CU37" t="s">
         <v>119</v>
       </c>
       <c r="CV37" t="s">
         <v>128</v>
       </c>
       <c r="CW37" t="s">
         <v>128</v>
       </c>
       <c r="CX37" t="s">
         <v>138</v>
       </c>
       <c r="CY37" t="s">
         <v>138</v>
       </c>
       <c r="CZ37" t="s">
         <v>93</v>
       </c>
       <c r="DA37" t="s">
         <v>93</v>
       </c>
       <c r="DB37" t="s">
         <v>93</v>
       </c>
       <c r="DC37" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="DD37" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="DE37" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="38" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B38" t="s">
         <v>93</v>
       </c>
       <c r="C38" t="s">
         <v>93</v>
       </c>
       <c r="D38" t="s">
         <v>93</v>
       </c>
       <c r="E38" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F38" t="s">
         <v>93</v>
       </c>
       <c r="G38" t="s">
         <v>93</v>
       </c>
       <c r="H38" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I38" t="s">
         <v>93</v>
       </c>
       <c r="J38" t="s">
         <v>93</v>
       </c>
       <c r="K38" t="s">
         <v>93</v>
       </c>
       <c r="L38" t="s">
         <v>93</v>
       </c>
       <c r="M38" t="s">
         <v>93</v>
       </c>
       <c r="N38" t="s">
         <v>119</v>
       </c>
       <c r="O38" t="s">
         <v>130</v>
       </c>
       <c r="P38" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="Q38" t="s">
         <v>93</v>
       </c>
       <c r="R38" t="s">
         <v>96</v>
       </c>
       <c r="S38" t="s">
         <v>93</v>
       </c>
       <c r="T38" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="U38" t="s">
         <v>93</v>
       </c>
       <c r="V38" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W38" t="s">
         <v>125</v>
       </c>
       <c r="X38" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="Y38" t="s">
         <v>93</v>
       </c>
       <c r="Z38" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA38" t="s">
         <v>93</v>
       </c>
       <c r="AB38" t="s">
         <v>93</v>
       </c>
       <c r="AC38" t="s">
         <v>93</v>
       </c>
       <c r="AD38" t="s">
         <v>93</v>
       </c>
       <c r="AE38" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF38" t="s">
         <v>93</v>
       </c>
       <c r="AG38" t="s">
         <v>93</v>
       </c>
       <c r="AH38" t="s">
         <v>93</v>
       </c>
       <c r="AI38" t="s">
         <v>93</v>
       </c>
       <c r="AJ38" t="s">
         <v>96</v>
       </c>
       <c r="AK38" t="s">
         <v>93</v>
       </c>
       <c r="AL38" t="s">
         <v>96</v>
       </c>
       <c r="AM38" t="s">
         <v>93</v>
       </c>
@@ -13733,152 +13736,152 @@
       <c r="CU38" t="s">
         <v>119</v>
       </c>
       <c r="CV38" t="s">
         <v>128</v>
       </c>
       <c r="CW38" t="s">
         <v>128</v>
       </c>
       <c r="CX38" t="s">
         <v>138</v>
       </c>
       <c r="CY38" t="s">
         <v>138</v>
       </c>
       <c r="CZ38" t="s">
         <v>93</v>
       </c>
       <c r="DA38" t="s">
         <v>93</v>
       </c>
       <c r="DB38" t="s">
         <v>93</v>
       </c>
       <c r="DC38" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="DD38" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="DE38" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="39" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B39" t="s">
         <v>93</v>
       </c>
       <c r="C39" t="s">
         <v>93</v>
       </c>
       <c r="D39" t="s">
         <v>93</v>
       </c>
       <c r="E39" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F39" t="s">
         <v>93</v>
       </c>
       <c r="G39" t="s">
         <v>93</v>
       </c>
       <c r="H39" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I39" t="s">
         <v>93</v>
       </c>
       <c r="J39" t="s">
         <v>93</v>
       </c>
       <c r="K39" t="s">
         <v>93</v>
       </c>
       <c r="L39" t="s">
         <v>93</v>
       </c>
       <c r="M39" t="s">
         <v>93</v>
       </c>
       <c r="N39" t="s">
         <v>119</v>
       </c>
       <c r="O39" t="s">
         <v>130</v>
       </c>
       <c r="P39" t="s">
         <v>125</v>
       </c>
       <c r="Q39" t="s">
         <v>93</v>
       </c>
       <c r="R39" t="s">
         <v>109</v>
       </c>
       <c r="S39" t="s">
         <v>93</v>
       </c>
       <c r="T39" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="U39" t="s">
         <v>93</v>
       </c>
       <c r="V39" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W39" t="s">
         <v>125</v>
       </c>
       <c r="X39" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="Y39" t="s">
         <v>93</v>
       </c>
       <c r="Z39" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA39" t="s">
         <v>93</v>
       </c>
       <c r="AB39" t="s">
         <v>93</v>
       </c>
       <c r="AC39" t="s">
         <v>93</v>
       </c>
       <c r="AD39" t="s">
         <v>93</v>
       </c>
       <c r="AE39" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF39" t="s">
         <v>93</v>
       </c>
       <c r="AG39" t="s">
         <v>93</v>
       </c>
       <c r="AH39" t="s">
         <v>93</v>
       </c>
       <c r="AI39" t="s">
         <v>93</v>
       </c>
       <c r="AJ39" t="s">
         <v>96</v>
       </c>
       <c r="AK39" t="s">
         <v>93</v>
       </c>
       <c r="AL39" t="s">
         <v>96</v>
       </c>
       <c r="AM39" t="s">
         <v>93</v>
       </c>
@@ -14073,141 +14076,141 @@
       </c>
       <c r="CY39" t="s">
         <v>138</v>
       </c>
       <c r="CZ39" t="s">
         <v>93</v>
       </c>
       <c r="DA39" t="s">
         <v>93</v>
       </c>
       <c r="DB39" t="s">
         <v>93</v>
       </c>
       <c r="DC39" t="s">
         <v>93</v>
       </c>
       <c r="DD39" t="s">
         <v>93</v>
       </c>
       <c r="DE39" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B40" t="s">
         <v>93</v>
       </c>
       <c r="C40" t="s">
         <v>93</v>
       </c>
       <c r="D40" t="s">
         <v>93</v>
       </c>
       <c r="E40" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F40" t="s">
         <v>93</v>
       </c>
       <c r="G40" t="s">
         <v>93</v>
       </c>
       <c r="H40" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I40" t="s">
         <v>93</v>
       </c>
       <c r="J40" t="s">
         <v>93</v>
       </c>
       <c r="K40" t="s">
         <v>93</v>
       </c>
       <c r="L40" t="s">
         <v>93</v>
       </c>
       <c r="M40" t="s">
         <v>93</v>
       </c>
       <c r="N40" t="s">
         <v>119</v>
       </c>
       <c r="O40" t="s">
         <v>130</v>
       </c>
       <c r="P40" t="s">
         <v>125</v>
       </c>
       <c r="Q40" t="s">
         <v>93</v>
       </c>
       <c r="R40" t="s">
         <v>109</v>
       </c>
       <c r="S40" t="s">
         <v>93</v>
       </c>
       <c r="T40" t="s">
         <v>93</v>
       </c>
       <c r="U40" t="s">
         <v>93</v>
       </c>
       <c r="V40" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W40" t="s">
         <v>125</v>
       </c>
       <c r="X40" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="Y40" t="s">
         <v>93</v>
       </c>
       <c r="Z40" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA40" t="s">
         <v>93</v>
       </c>
       <c r="AB40" t="s">
         <v>93</v>
       </c>
       <c r="AC40" t="s">
         <v>93</v>
       </c>
       <c r="AD40" t="s">
         <v>93</v>
       </c>
       <c r="AE40" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF40" t="s">
         <v>93</v>
       </c>
       <c r="AG40" t="s">
         <v>93</v>
       </c>
       <c r="AH40" t="s">
         <v>93</v>
       </c>
       <c r="AI40" t="s">
         <v>93</v>
       </c>
       <c r="AJ40" t="s">
         <v>96</v>
       </c>
       <c r="AK40" t="s">
         <v>93</v>
       </c>
       <c r="AL40" t="s">
         <v>96</v>
       </c>
       <c r="AM40" t="s">
         <v>93</v>
       </c>
@@ -14391,152 +14394,152 @@
       <c r="CU40" t="s">
         <v>119</v>
       </c>
       <c r="CV40" t="s">
         <v>128</v>
       </c>
       <c r="CW40" t="s">
         <v>128</v>
       </c>
       <c r="CX40" t="s">
         <v>138</v>
       </c>
       <c r="CY40" t="s">
         <v>138</v>
       </c>
       <c r="CZ40" t="s">
         <v>93</v>
       </c>
       <c r="DA40" t="s">
         <v>93</v>
       </c>
       <c r="DB40" t="s">
         <v>93</v>
       </c>
       <c r="DC40" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="DD40" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="DE40" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="41" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B41" t="s">
         <v>93</v>
       </c>
       <c r="C41" t="s">
         <v>93</v>
       </c>
       <c r="D41" t="s">
         <v>93</v>
       </c>
       <c r="E41" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F41" t="s">
         <v>93</v>
       </c>
       <c r="G41" t="s">
         <v>93</v>
       </c>
       <c r="H41" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I41" t="s">
         <v>93</v>
       </c>
       <c r="J41" t="s">
         <v>93</v>
       </c>
       <c r="K41" t="s">
         <v>93</v>
       </c>
       <c r="L41" t="s">
         <v>93</v>
       </c>
       <c r="M41" t="s">
         <v>93</v>
       </c>
       <c r="N41" t="s">
         <v>119</v>
       </c>
       <c r="O41" t="s">
         <v>130</v>
       </c>
       <c r="P41" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q41" t="s">
         <v>93</v>
       </c>
       <c r="R41" t="s">
         <v>109</v>
       </c>
       <c r="S41" t="s">
         <v>93</v>
       </c>
       <c r="T41" t="s">
         <v>93</v>
       </c>
       <c r="U41" t="s">
         <v>93</v>
       </c>
       <c r="V41" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W41" t="s">
         <v>125</v>
       </c>
       <c r="X41" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="Y41" t="s">
         <v>93</v>
       </c>
       <c r="Z41" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA41" t="s">
         <v>93</v>
       </c>
       <c r="AB41" t="s">
         <v>93</v>
       </c>
       <c r="AC41" t="s">
         <v>93</v>
       </c>
       <c r="AD41" t="s">
         <v>93</v>
       </c>
       <c r="AE41" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF41" t="s">
         <v>93</v>
       </c>
       <c r="AG41" t="s">
         <v>93</v>
       </c>
       <c r="AH41" t="s">
         <v>93</v>
       </c>
       <c r="AI41" t="s">
         <v>93</v>
       </c>
       <c r="AJ41" t="s">
         <v>128</v>
       </c>
       <c r="AK41" t="s">
         <v>93</v>
       </c>
       <c r="AL41" t="s">
         <v>128</v>
       </c>
       <c r="AM41" t="s">
         <v>93</v>
       </c>
@@ -14702,191 +14705,191 @@
       <c r="CO41" t="s">
         <v>137</v>
       </c>
       <c r="CP41" t="s">
         <v>93</v>
       </c>
       <c r="CQ41" t="s">
         <v>93</v>
       </c>
       <c r="CR41" t="s">
         <v>93</v>
       </c>
       <c r="CS41" t="s">
         <v>93</v>
       </c>
       <c r="CT41" t="s">
         <v>93</v>
       </c>
       <c r="CU41" t="s">
         <v>119</v>
       </c>
       <c r="CV41" t="s">
         <v>126</v>
       </c>
       <c r="CW41" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="CX41" t="s">
         <v>138</v>
       </c>
       <c r="CY41" t="s">
         <v>138</v>
       </c>
       <c r="CZ41" t="s">
         <v>93</v>
       </c>
       <c r="DA41" t="s">
         <v>93</v>
       </c>
       <c r="DB41" t="s">
         <v>93</v>
       </c>
       <c r="DC41" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="DD41" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="DE41" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B42" t="s">
         <v>93</v>
       </c>
       <c r="C42" t="s">
         <v>93</v>
       </c>
       <c r="D42" t="s">
         <v>93</v>
       </c>
       <c r="E42" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F42" t="s">
         <v>93</v>
       </c>
       <c r="G42" t="s">
         <v>93</v>
       </c>
       <c r="H42" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I42" t="s">
         <v>93</v>
       </c>
       <c r="J42" t="s">
         <v>93</v>
       </c>
       <c r="K42" t="s">
         <v>93</v>
       </c>
       <c r="L42" t="s">
         <v>93</v>
       </c>
       <c r="M42" t="s">
         <v>93</v>
       </c>
       <c r="N42" t="s">
         <v>119</v>
       </c>
       <c r="O42" t="s">
         <v>130</v>
       </c>
       <c r="P42" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q42" t="s">
         <v>93</v>
       </c>
       <c r="R42" t="s">
         <v>109</v>
       </c>
       <c r="S42" t="s">
         <v>93</v>
       </c>
       <c r="T42" t="s">
         <v>93</v>
       </c>
       <c r="U42" t="s">
         <v>93</v>
       </c>
       <c r="V42" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W42" t="s">
         <v>125</v>
       </c>
       <c r="X42" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="Y42" t="s">
         <v>93</v>
       </c>
       <c r="Z42" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA42" t="s">
         <v>93</v>
       </c>
       <c r="AB42" t="s">
         <v>93</v>
       </c>
       <c r="AC42" t="s">
         <v>93</v>
       </c>
       <c r="AD42" t="s">
         <v>93</v>
       </c>
       <c r="AE42" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF42" t="s">
         <v>93</v>
       </c>
       <c r="AG42" t="s">
         <v>93</v>
       </c>
       <c r="AH42" t="s">
         <v>93</v>
       </c>
       <c r="AI42" t="s">
         <v>93</v>
       </c>
       <c r="AJ42" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="AK42" t="s">
         <v>93</v>
       </c>
       <c r="AL42" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="AM42" t="s">
         <v>93</v>
       </c>
       <c r="AN42" t="s">
         <v>93</v>
       </c>
       <c r="AO42" t="s">
         <v>93</v>
       </c>
       <c r="AP42" t="s">
         <v>93</v>
       </c>
       <c r="AQ42" t="s">
         <v>93</v>
       </c>
       <c r="AR42" t="s">
         <v>112</v>
       </c>
       <c r="AS42" t="s">
         <v>112</v>
       </c>
       <c r="AT42" t="s">
         <v>113</v>
       </c>
@@ -15031,191 +15034,191 @@
       <c r="CO42" t="s">
         <v>137</v>
       </c>
       <c r="CP42" t="s">
         <v>93</v>
       </c>
       <c r="CQ42" t="s">
         <v>93</v>
       </c>
       <c r="CR42" t="s">
         <v>93</v>
       </c>
       <c r="CS42" t="s">
         <v>93</v>
       </c>
       <c r="CT42" t="s">
         <v>93</v>
       </c>
       <c r="CU42" t="s">
         <v>119</v>
       </c>
       <c r="CV42" t="s">
         <v>126</v>
       </c>
       <c r="CW42" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="CX42" t="s">
         <v>138</v>
       </c>
       <c r="CY42" t="s">
         <v>138</v>
       </c>
       <c r="CZ42" t="s">
         <v>93</v>
       </c>
       <c r="DA42" t="s">
         <v>93</v>
       </c>
       <c r="DB42" t="s">
         <v>93</v>
       </c>
       <c r="DC42" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="DD42" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="DE42" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="43" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B43" t="s">
         <v>93</v>
       </c>
       <c r="C43" t="s">
         <v>93</v>
       </c>
       <c r="D43" t="s">
         <v>93</v>
       </c>
       <c r="E43" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F43" t="s">
         <v>93</v>
       </c>
       <c r="G43" t="s">
         <v>93</v>
       </c>
       <c r="H43" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I43" t="s">
         <v>93</v>
       </c>
       <c r="J43" t="s">
         <v>93</v>
       </c>
       <c r="K43" t="s">
         <v>93</v>
       </c>
       <c r="L43" t="s">
         <v>93</v>
       </c>
       <c r="M43" t="s">
         <v>93</v>
       </c>
       <c r="N43" t="s">
         <v>119</v>
       </c>
       <c r="O43" t="s">
         <v>130</v>
       </c>
       <c r="P43" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q43" t="s">
         <v>93</v>
       </c>
       <c r="R43" t="s">
         <v>109</v>
       </c>
       <c r="S43" t="s">
         <v>93</v>
       </c>
       <c r="T43" t="s">
         <v>93</v>
       </c>
       <c r="U43" t="s">
         <v>93</v>
       </c>
       <c r="V43" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W43" t="s">
         <v>125</v>
       </c>
       <c r="X43" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="Y43" t="s">
         <v>93</v>
       </c>
       <c r="Z43" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA43" t="s">
         <v>93</v>
       </c>
       <c r="AB43" t="s">
         <v>93</v>
       </c>
       <c r="AC43" t="s">
         <v>93</v>
       </c>
       <c r="AD43" t="s">
         <v>93</v>
       </c>
       <c r="AE43" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="AF43" t="s">
         <v>93</v>
       </c>
       <c r="AG43" t="s">
         <v>93</v>
       </c>
       <c r="AH43" t="s">
         <v>93</v>
       </c>
       <c r="AI43" t="s">
         <v>93</v>
       </c>
       <c r="AJ43" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="AK43" t="s">
         <v>93</v>
       </c>
       <c r="AL43" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="AM43" t="s">
         <v>93</v>
       </c>
       <c r="AN43" t="s">
         <v>93</v>
       </c>
       <c r="AO43" t="s">
         <v>93</v>
       </c>
       <c r="AP43" t="s">
         <v>93</v>
       </c>
       <c r="AQ43" t="s">
         <v>93</v>
       </c>
       <c r="AR43" t="s">
         <v>112</v>
       </c>
       <c r="AS43" t="s">
         <v>112</v>
       </c>
       <c r="AT43" t="s">
         <v>113</v>
       </c>
@@ -15360,191 +15363,191 @@
       <c r="CO43" t="s">
         <v>137</v>
       </c>
       <c r="CP43" t="s">
         <v>93</v>
       </c>
       <c r="CQ43" t="s">
         <v>93</v>
       </c>
       <c r="CR43" t="s">
         <v>93</v>
       </c>
       <c r="CS43" t="s">
         <v>93</v>
       </c>
       <c r="CT43" t="s">
         <v>93</v>
       </c>
       <c r="CU43" t="s">
         <v>119</v>
       </c>
       <c r="CV43" t="s">
         <v>126</v>
       </c>
       <c r="CW43" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="CX43" t="s">
         <v>138</v>
       </c>
       <c r="CY43" t="s">
         <v>138</v>
       </c>
       <c r="CZ43" t="s">
         <v>93</v>
       </c>
       <c r="DA43" t="s">
         <v>93</v>
       </c>
       <c r="DB43" t="s">
         <v>93</v>
       </c>
       <c r="DC43" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="DD43" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="DE43" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="44" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B44" t="s">
         <v>93</v>
       </c>
       <c r="C44" t="s">
         <v>93</v>
       </c>
       <c r="D44" t="s">
         <v>93</v>
       </c>
       <c r="E44" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F44" t="s">
         <v>93</v>
       </c>
       <c r="G44" t="s">
         <v>93</v>
       </c>
       <c r="H44" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I44" t="s">
         <v>93</v>
       </c>
       <c r="J44" t="s">
         <v>93</v>
       </c>
       <c r="K44" t="s">
         <v>93</v>
       </c>
       <c r="L44" t="s">
         <v>93</v>
       </c>
       <c r="M44" t="s">
         <v>93</v>
       </c>
       <c r="N44" t="s">
         <v>119</v>
       </c>
       <c r="O44" t="s">
         <v>130</v>
       </c>
       <c r="P44" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q44" t="s">
         <v>93</v>
       </c>
       <c r="R44" t="s">
         <v>109</v>
       </c>
       <c r="S44" t="s">
         <v>93</v>
       </c>
       <c r="T44" t="s">
         <v>93</v>
       </c>
       <c r="U44" t="s">
         <v>93</v>
       </c>
       <c r="V44" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W44" t="s">
         <v>93</v>
       </c>
       <c r="X44" t="s">
         <v>93</v>
       </c>
       <c r="Y44" t="s">
         <v>93</v>
       </c>
       <c r="Z44" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA44" t="s">
         <v>93</v>
       </c>
       <c r="AB44" t="s">
         <v>93</v>
       </c>
       <c r="AC44" t="s">
         <v>93</v>
       </c>
       <c r="AD44" t="s">
         <v>93</v>
       </c>
       <c r="AE44" t="s">
         <v>95</v>
       </c>
       <c r="AF44" t="s">
         <v>93</v>
       </c>
       <c r="AG44" t="s">
         <v>93</v>
       </c>
       <c r="AH44" t="s">
         <v>93</v>
       </c>
       <c r="AI44" t="s">
         <v>93</v>
       </c>
       <c r="AJ44" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="AK44" t="s">
         <v>93</v>
       </c>
       <c r="AL44" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="AM44" t="s">
         <v>93</v>
       </c>
       <c r="AN44" t="s">
         <v>93</v>
       </c>
       <c r="AO44" t="s">
         <v>93</v>
       </c>
       <c r="AP44" t="s">
         <v>93</v>
       </c>
       <c r="AQ44" t="s">
         <v>93</v>
       </c>
       <c r="AR44" t="s">
         <v>112</v>
       </c>
       <c r="AS44" t="s">
         <v>112</v>
       </c>
       <c r="AT44" t="s">
         <v>113</v>
       </c>
@@ -15689,182 +15692,182 @@
       <c r="CO44" t="s">
         <v>137</v>
       </c>
       <c r="CP44" t="s">
         <v>93</v>
       </c>
       <c r="CQ44" t="s">
         <v>93</v>
       </c>
       <c r="CR44" t="s">
         <v>93</v>
       </c>
       <c r="CS44" t="s">
         <v>93</v>
       </c>
       <c r="CT44" t="s">
         <v>93</v>
       </c>
       <c r="CU44" t="s">
         <v>119</v>
       </c>
       <c r="CV44" t="s">
         <v>126</v>
       </c>
       <c r="CW44" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="CX44" t="s">
         <v>138</v>
       </c>
       <c r="CY44" t="s">
         <v>138</v>
       </c>
       <c r="CZ44" t="s">
         <v>93</v>
       </c>
       <c r="DA44" t="s">
         <v>93</v>
       </c>
       <c r="DB44" t="s">
         <v>93</v>
       </c>
       <c r="DC44" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="DD44" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="DE44" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="45" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B45" t="s">
         <v>93</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45" t="s">
         <v>93</v>
       </c>
       <c r="E45" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F45" t="s">
         <v>93</v>
       </c>
       <c r="G45" t="s">
         <v>93</v>
       </c>
       <c r="H45" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I45" t="s">
         <v>93</v>
       </c>
       <c r="J45" t="s">
         <v>93</v>
       </c>
       <c r="K45" t="s">
         <v>93</v>
       </c>
       <c r="L45" t="s">
         <v>93</v>
       </c>
       <c r="M45" t="s">
         <v>93</v>
       </c>
       <c r="N45" t="s">
         <v>119</v>
       </c>
       <c r="O45" t="s">
         <v>130</v>
       </c>
       <c r="P45" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q45" t="s">
         <v>93</v>
       </c>
       <c r="R45" t="s">
         <v>109</v>
       </c>
       <c r="S45" t="s">
         <v>93</v>
       </c>
       <c r="T45" t="s">
         <v>93</v>
       </c>
       <c r="U45" t="s">
         <v>93</v>
       </c>
       <c r="V45" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W45" t="s">
         <v>93</v>
       </c>
       <c r="X45" t="s">
         <v>93</v>
       </c>
       <c r="Y45" t="s">
         <v>93</v>
       </c>
       <c r="Z45" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA45" t="s">
         <v>93</v>
       </c>
       <c r="AB45" t="s">
         <v>93</v>
       </c>
       <c r="AC45" t="s">
         <v>93</v>
       </c>
       <c r="AD45" t="s">
         <v>93</v>
       </c>
       <c r="AE45" t="s">
         <v>95</v>
       </c>
       <c r="AF45" t="s">
         <v>93</v>
       </c>
       <c r="AG45" t="s">
         <v>93</v>
       </c>
       <c r="AH45" t="s">
         <v>93</v>
       </c>
       <c r="AI45" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="AJ45" t="s">
         <v>93</v>
       </c>
       <c r="AK45" t="s">
         <v>93</v>
       </c>
       <c r="AL45" t="s">
         <v>93</v>
       </c>
       <c r="AM45" t="s">
         <v>93</v>
       </c>
       <c r="AN45" t="s">
         <v>93</v>
       </c>
       <c r="AO45" t="s">
         <v>93</v>
       </c>
       <c r="AP45" t="s">
         <v>93</v>
       </c>
       <c r="AQ45" t="s">
         <v>93</v>
       </c>
@@ -16018,182 +16021,182 @@
       <c r="CO45" t="s">
         <v>137</v>
       </c>
       <c r="CP45" t="s">
         <v>93</v>
       </c>
       <c r="CQ45" t="s">
         <v>93</v>
       </c>
       <c r="CR45" t="s">
         <v>93</v>
       </c>
       <c r="CS45" t="s">
         <v>93</v>
       </c>
       <c r="CT45" t="s">
         <v>93</v>
       </c>
       <c r="CU45" t="s">
         <v>119</v>
       </c>
       <c r="CV45" t="s">
         <v>126</v>
       </c>
       <c r="CW45" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="CX45" t="s">
         <v>138</v>
       </c>
       <c r="CY45" t="s">
         <v>138</v>
       </c>
       <c r="CZ45" t="s">
         <v>93</v>
       </c>
       <c r="DA45" t="s">
         <v>93</v>
       </c>
       <c r="DB45" t="s">
         <v>93</v>
       </c>
       <c r="DC45" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="DD45" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="DE45" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="46" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B46" t="s">
         <v>93</v>
       </c>
       <c r="C46" t="s">
         <v>93</v>
       </c>
       <c r="D46" t="s">
         <v>93</v>
       </c>
       <c r="E46" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F46" t="s">
         <v>93</v>
       </c>
       <c r="G46" t="s">
         <v>93</v>
       </c>
       <c r="H46" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I46" t="s">
         <v>93</v>
       </c>
       <c r="J46" t="s">
         <v>93</v>
       </c>
       <c r="K46" t="s">
         <v>93</v>
       </c>
       <c r="L46" t="s">
         <v>93</v>
       </c>
       <c r="M46" t="s">
         <v>93</v>
       </c>
       <c r="N46" t="s">
         <v>119</v>
       </c>
       <c r="O46" t="s">
         <v>130</v>
       </c>
       <c r="P46" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="Q46" t="s">
         <v>93</v>
       </c>
       <c r="R46" t="s">
         <v>109</v>
       </c>
       <c r="S46" t="s">
         <v>93</v>
       </c>
       <c r="T46" t="s">
         <v>93</v>
       </c>
       <c r="U46" t="s">
         <v>93</v>
       </c>
       <c r="V46" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W46" t="s">
         <v>93</v>
       </c>
       <c r="X46" t="s">
         <v>93</v>
       </c>
       <c r="Y46" t="s">
         <v>93</v>
       </c>
       <c r="Z46" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA46" t="s">
         <v>93</v>
       </c>
       <c r="AB46" t="s">
         <v>93</v>
       </c>
       <c r="AC46" t="s">
         <v>93</v>
       </c>
       <c r="AD46" t="s">
         <v>93</v>
       </c>
       <c r="AE46" t="s">
         <v>93</v>
       </c>
       <c r="AF46" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="AG46" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AH46" t="s">
         <v>93</v>
       </c>
       <c r="AI46" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="AJ46" t="s">
         <v>93</v>
       </c>
       <c r="AK46" t="s">
         <v>93</v>
       </c>
       <c r="AL46" t="s">
         <v>93</v>
       </c>
       <c r="AM46" t="s">
         <v>93</v>
       </c>
       <c r="AN46" t="s">
         <v>93</v>
       </c>
       <c r="AO46" t="s">
         <v>93</v>
       </c>
       <c r="AP46" t="s">
         <v>93</v>
       </c>
       <c r="AQ46" t="s">
         <v>93</v>
       </c>
@@ -16350,179 +16353,179 @@
       <c r="CP46" t="s">
         <v>93</v>
       </c>
       <c r="CQ46" t="s">
         <v>93</v>
       </c>
       <c r="CR46" t="s">
         <v>93</v>
       </c>
       <c r="CS46" t="s">
         <v>93</v>
       </c>
       <c r="CT46" t="s">
         <v>93</v>
       </c>
       <c r="CU46" t="s">
         <v>119</v>
       </c>
       <c r="CV46" t="s">
         <v>96</v>
       </c>
       <c r="CW46" t="s">
         <v>96</v>
       </c>
       <c r="CX46" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="CY46" t="s">
         <v>112</v>
       </c>
       <c r="CZ46" t="s">
         <v>93</v>
       </c>
       <c r="DA46" t="s">
         <v>93</v>
       </c>
       <c r="DB46" t="s">
         <v>93</v>
       </c>
       <c r="DC46" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="DD46" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="DE46" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B47" t="s">
         <v>93</v>
       </c>
       <c r="C47" t="s">
         <v>93</v>
       </c>
       <c r="D47" t="s">
         <v>93</v>
       </c>
       <c r="E47" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F47" t="s">
         <v>93</v>
       </c>
       <c r="G47" t="s">
         <v>93</v>
       </c>
       <c r="H47" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I47" t="s">
         <v>93</v>
       </c>
       <c r="J47" t="s">
         <v>93</v>
       </c>
       <c r="K47" t="s">
         <v>93</v>
       </c>
       <c r="L47" t="s">
         <v>93</v>
       </c>
       <c r="M47" t="s">
         <v>93</v>
       </c>
       <c r="N47" t="s">
         <v>119</v>
       </c>
       <c r="O47" t="s">
         <v>130</v>
       </c>
       <c r="P47" t="s">
         <v>97</v>
       </c>
       <c r="Q47" t="s">
         <v>93</v>
       </c>
       <c r="R47" t="s">
         <v>93</v>
       </c>
       <c r="S47" t="s">
         <v>93</v>
       </c>
       <c r="T47" t="s">
         <v>93</v>
       </c>
       <c r="U47" t="s">
         <v>93</v>
       </c>
       <c r="V47" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W47" t="s">
         <v>93</v>
       </c>
       <c r="X47" t="s">
         <v>93</v>
       </c>
       <c r="Y47" t="s">
         <v>93</v>
       </c>
       <c r="Z47" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA47" t="s">
         <v>93</v>
       </c>
       <c r="AB47" t="s">
         <v>93</v>
       </c>
       <c r="AC47" t="s">
         <v>93</v>
       </c>
       <c r="AD47" t="s">
         <v>93</v>
       </c>
       <c r="AE47" t="s">
         <v>93</v>
       </c>
       <c r="AF47" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="AG47" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="AH47" t="s">
         <v>93</v>
       </c>
       <c r="AI47" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="AJ47" t="s">
         <v>93</v>
       </c>
       <c r="AK47" t="s">
         <v>93</v>
       </c>
       <c r="AL47" t="s">
         <v>93</v>
       </c>
       <c r="AM47" t="s">
         <v>93</v>
       </c>
       <c r="AN47" t="s">
         <v>93</v>
       </c>
       <c r="AO47" t="s">
         <v>93</v>
       </c>
       <c r="AP47" t="s">
         <v>93</v>
       </c>
       <c r="AQ47" t="s">
         <v>93</v>
       </c>
@@ -16679,179 +16682,179 @@
       <c r="CP47" t="s">
         <v>93</v>
       </c>
       <c r="CQ47" t="s">
         <v>93</v>
       </c>
       <c r="CR47" t="s">
         <v>93</v>
       </c>
       <c r="CS47" t="s">
         <v>93</v>
       </c>
       <c r="CT47" t="s">
         <v>93</v>
       </c>
       <c r="CU47" t="s">
         <v>119</v>
       </c>
       <c r="CV47" t="s">
         <v>96</v>
       </c>
       <c r="CW47" t="s">
         <v>96</v>
       </c>
       <c r="CX47" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="CY47" t="s">
         <v>112</v>
       </c>
       <c r="CZ47" t="s">
         <v>93</v>
       </c>
       <c r="DA47" t="s">
         <v>93</v>
       </c>
       <c r="DB47" t="s">
         <v>93</v>
       </c>
       <c r="DC47" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="DD47" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="DE47" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
     </row>
     <row r="48" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B48" t="s">
         <v>93</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48" t="s">
         <v>93</v>
       </c>
       <c r="E48" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F48" t="s">
         <v>93</v>
       </c>
       <c r="G48" t="s">
         <v>93</v>
       </c>
       <c r="H48" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I48" t="s">
         <v>93</v>
       </c>
       <c r="J48" t="s">
         <v>93</v>
       </c>
       <c r="K48" t="s">
         <v>93</v>
       </c>
       <c r="L48" t="s">
         <v>93</v>
       </c>
       <c r="M48" t="s">
         <v>93</v>
       </c>
       <c r="N48" t="s">
         <v>119</v>
       </c>
       <c r="O48" t="s">
         <v>130</v>
       </c>
       <c r="P48" t="s">
         <v>97</v>
       </c>
       <c r="Q48" t="s">
         <v>93</v>
       </c>
       <c r="R48" t="s">
         <v>93</v>
       </c>
       <c r="S48" t="s">
         <v>93</v>
       </c>
       <c r="T48" t="s">
         <v>93</v>
       </c>
       <c r="U48" t="s">
         <v>93</v>
       </c>
       <c r="V48" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W48" t="s">
         <v>93</v>
       </c>
       <c r="X48" t="s">
         <v>93</v>
       </c>
       <c r="Y48" t="s">
         <v>93</v>
       </c>
       <c r="Z48" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA48" t="s">
         <v>93</v>
       </c>
       <c r="AB48" t="s">
         <v>93</v>
       </c>
       <c r="AC48" t="s">
         <v>93</v>
       </c>
       <c r="AD48" t="s">
         <v>93</v>
       </c>
       <c r="AE48" t="s">
         <v>93</v>
       </c>
       <c r="AF48" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG48" t="s">
         <v>123</v>
       </c>
       <c r="AH48" t="s">
         <v>93</v>
       </c>
       <c r="AI48" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AJ48" t="s">
         <v>93</v>
       </c>
       <c r="AK48" t="s">
         <v>93</v>
       </c>
       <c r="AL48" t="s">
         <v>93</v>
       </c>
       <c r="AM48" t="s">
         <v>93</v>
       </c>
       <c r="AN48" t="s">
         <v>93</v>
       </c>
       <c r="AO48" t="s">
         <v>93</v>
       </c>
       <c r="AP48" t="s">
         <v>93</v>
       </c>
       <c r="AQ48" t="s">
         <v>93</v>
       </c>
@@ -17008,179 +17011,179 @@
       <c r="CP48" t="s">
         <v>93</v>
       </c>
       <c r="CQ48" t="s">
         <v>93</v>
       </c>
       <c r="CR48" t="s">
         <v>93</v>
       </c>
       <c r="CS48" t="s">
         <v>93</v>
       </c>
       <c r="CT48" t="s">
         <v>93</v>
       </c>
       <c r="CU48" t="s">
         <v>119</v>
       </c>
       <c r="CV48" t="s">
         <v>96</v>
       </c>
       <c r="CW48" t="s">
         <v>96</v>
       </c>
       <c r="CX48" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="CY48" t="s">
         <v>112</v>
       </c>
       <c r="CZ48" t="s">
         <v>93</v>
       </c>
       <c r="DA48" t="s">
         <v>93</v>
       </c>
       <c r="DB48" t="s">
         <v>93</v>
       </c>
       <c r="DC48" t="s">
         <v>93</v>
       </c>
       <c r="DD48" t="s">
         <v>93</v>
       </c>
       <c r="DE48" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B49" t="s">
         <v>93</v>
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49" t="s">
         <v>93</v>
       </c>
       <c r="E49" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F49" t="s">
         <v>93</v>
       </c>
       <c r="G49" t="s">
         <v>93</v>
       </c>
       <c r="H49" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I49" t="s">
         <v>93</v>
       </c>
       <c r="J49" t="s">
         <v>93</v>
       </c>
       <c r="K49" t="s">
         <v>93</v>
       </c>
       <c r="L49" t="s">
         <v>93</v>
       </c>
       <c r="M49" t="s">
         <v>93</v>
       </c>
       <c r="N49" t="s">
         <v>119</v>
       </c>
       <c r="O49" t="s">
         <v>130</v>
       </c>
       <c r="P49" t="s">
         <v>97</v>
       </c>
       <c r="Q49" t="s">
         <v>93</v>
       </c>
       <c r="R49" t="s">
         <v>93</v>
       </c>
       <c r="S49" t="s">
         <v>93</v>
       </c>
       <c r="T49" t="s">
         <v>93</v>
       </c>
       <c r="U49" t="s">
         <v>93</v>
       </c>
       <c r="V49" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W49" t="s">
         <v>93</v>
       </c>
       <c r="X49" t="s">
         <v>93</v>
       </c>
       <c r="Y49" t="s">
         <v>93</v>
       </c>
       <c r="Z49" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA49" t="s">
         <v>93</v>
       </c>
       <c r="AB49" t="s">
         <v>93</v>
       </c>
       <c r="AC49" t="s">
         <v>93</v>
       </c>
       <c r="AD49" t="s">
         <v>93</v>
       </c>
       <c r="AE49" t="s">
         <v>93</v>
       </c>
       <c r="AF49" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG49" t="s">
         <v>123</v>
       </c>
       <c r="AH49" t="s">
         <v>93</v>
       </c>
       <c r="AI49" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AJ49" t="s">
         <v>93</v>
       </c>
       <c r="AK49" t="s">
         <v>93</v>
       </c>
       <c r="AL49" t="s">
         <v>93</v>
       </c>
       <c r="AM49" t="s">
         <v>93</v>
       </c>
       <c r="AN49" t="s">
         <v>93</v>
       </c>
       <c r="AO49" t="s">
         <v>93</v>
       </c>
       <c r="AP49" t="s">
         <v>93</v>
       </c>
       <c r="AQ49" t="s">
         <v>93</v>
       </c>
@@ -17337,179 +17340,179 @@
       <c r="CP49" t="s">
         <v>93</v>
       </c>
       <c r="CQ49" t="s">
         <v>93</v>
       </c>
       <c r="CR49" t="s">
         <v>93</v>
       </c>
       <c r="CS49" t="s">
         <v>93</v>
       </c>
       <c r="CT49" t="s">
         <v>93</v>
       </c>
       <c r="CU49" t="s">
         <v>96</v>
       </c>
       <c r="CV49" t="s">
         <v>96</v>
       </c>
       <c r="CW49" t="s">
         <v>96</v>
       </c>
       <c r="CX49" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="CY49" t="s">
         <v>112</v>
       </c>
       <c r="CZ49" t="s">
         <v>93</v>
       </c>
       <c r="DA49" t="s">
         <v>93</v>
       </c>
       <c r="DB49" t="s">
         <v>93</v>
       </c>
       <c r="DC49" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="DD49" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="DE49" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="50" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B50" t="s">
         <v>93</v>
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50" t="s">
         <v>93</v>
       </c>
       <c r="E50" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F50" t="s">
         <v>93</v>
       </c>
       <c r="G50" t="s">
         <v>93</v>
       </c>
       <c r="H50" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I50" t="s">
         <v>93</v>
       </c>
       <c r="J50" t="s">
         <v>93</v>
       </c>
       <c r="K50" t="s">
         <v>93</v>
       </c>
       <c r="L50" t="s">
         <v>93</v>
       </c>
       <c r="M50" t="s">
         <v>93</v>
       </c>
       <c r="N50" t="s">
         <v>119</v>
       </c>
       <c r="O50" t="s">
         <v>130</v>
       </c>
       <c r="P50" t="s">
         <v>97</v>
       </c>
       <c r="Q50" t="s">
         <v>93</v>
       </c>
       <c r="R50" t="s">
         <v>93</v>
       </c>
       <c r="S50" t="s">
         <v>93</v>
       </c>
       <c r="T50" t="s">
         <v>93</v>
       </c>
       <c r="U50" t="s">
         <v>93</v>
       </c>
       <c r="V50" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W50" t="s">
         <v>93</v>
       </c>
       <c r="X50" t="s">
         <v>93</v>
       </c>
       <c r="Y50" t="s">
         <v>93</v>
       </c>
       <c r="Z50" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA50" t="s">
         <v>93</v>
       </c>
       <c r="AB50" t="s">
         <v>93</v>
       </c>
       <c r="AC50" t="s">
         <v>93</v>
       </c>
       <c r="AD50" t="s">
         <v>93</v>
       </c>
       <c r="AE50" t="s">
         <v>93</v>
       </c>
       <c r="AF50" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG50" t="s">
         <v>123</v>
       </c>
       <c r="AH50" t="s">
         <v>93</v>
       </c>
       <c r="AI50" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AJ50" t="s">
         <v>93</v>
       </c>
       <c r="AK50" t="s">
         <v>93</v>
       </c>
       <c r="AL50" t="s">
         <v>93</v>
       </c>
       <c r="AM50" t="s">
         <v>93</v>
       </c>
       <c r="AN50" t="s">
         <v>93</v>
       </c>
       <c r="AO50" t="s">
         <v>93</v>
       </c>
       <c r="AP50" t="s">
         <v>93</v>
       </c>
       <c r="AQ50" t="s">
         <v>93</v>
       </c>
@@ -17681,164 +17684,164 @@
       <c r="CU50" t="s">
         <v>96</v>
       </c>
       <c r="CV50" t="s">
         <v>93</v>
       </c>
       <c r="CW50" t="s">
         <v>93</v>
       </c>
       <c r="CX50" t="s">
         <v>93</v>
       </c>
       <c r="CY50" t="s">
         <v>93</v>
       </c>
       <c r="CZ50" t="s">
         <v>93</v>
       </c>
       <c r="DA50" t="s">
         <v>93</v>
       </c>
       <c r="DB50" t="s">
         <v>93</v>
       </c>
       <c r="DC50" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="DD50" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="DE50" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="51" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B51" t="s">
         <v>93</v>
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51" t="s">
         <v>93</v>
       </c>
       <c r="E51" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F51" t="s">
         <v>93</v>
       </c>
       <c r="G51" t="s">
         <v>93</v>
       </c>
       <c r="H51" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I51" t="s">
         <v>93</v>
       </c>
       <c r="J51" t="s">
         <v>93</v>
       </c>
       <c r="K51" t="s">
         <v>93</v>
       </c>
       <c r="L51" t="s">
         <v>93</v>
       </c>
       <c r="M51" t="s">
         <v>93</v>
       </c>
       <c r="N51" t="s">
         <v>96</v>
       </c>
       <c r="O51" t="s">
         <v>127</v>
       </c>
       <c r="P51" t="s">
         <v>97</v>
       </c>
       <c r="Q51" t="s">
         <v>93</v>
       </c>
       <c r="R51" t="s">
         <v>93</v>
       </c>
       <c r="S51" t="s">
         <v>93</v>
       </c>
       <c r="T51" t="s">
         <v>93</v>
       </c>
       <c r="U51" t="s">
         <v>93</v>
       </c>
       <c r="V51" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W51" t="s">
         <v>93</v>
       </c>
       <c r="X51" t="s">
         <v>93</v>
       </c>
       <c r="Y51" t="s">
         <v>93</v>
       </c>
       <c r="Z51" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA51" t="s">
         <v>93</v>
       </c>
       <c r="AB51" t="s">
         <v>93</v>
       </c>
       <c r="AC51" t="s">
         <v>93</v>
       </c>
       <c r="AD51" t="s">
         <v>93</v>
       </c>
       <c r="AE51" t="s">
         <v>93</v>
       </c>
       <c r="AF51" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG51" t="s">
         <v>123</v>
       </c>
       <c r="AH51" t="s">
         <v>93</v>
       </c>
       <c r="AI51" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AJ51" t="s">
         <v>93</v>
       </c>
       <c r="AK51" t="s">
         <v>93</v>
       </c>
       <c r="AL51" t="s">
         <v>93</v>
       </c>
       <c r="AM51" t="s">
         <v>93</v>
       </c>
       <c r="AN51" t="s">
         <v>93</v>
       </c>
       <c r="AO51" t="s">
         <v>93</v>
       </c>
       <c r="AP51" t="s">
         <v>93</v>
       </c>
       <c r="AQ51" t="s">
         <v>93</v>
       </c>
@@ -18010,164 +18013,164 @@
       <c r="CU51" t="s">
         <v>96</v>
       </c>
       <c r="CV51" t="s">
         <v>93</v>
       </c>
       <c r="CW51" t="s">
         <v>93</v>
       </c>
       <c r="CX51" t="s">
         <v>93</v>
       </c>
       <c r="CY51" t="s">
         <v>93</v>
       </c>
       <c r="CZ51" t="s">
         <v>93</v>
       </c>
       <c r="DA51" t="s">
         <v>93</v>
       </c>
       <c r="DB51" t="s">
         <v>93</v>
       </c>
       <c r="DC51" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="DD51" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="DE51" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="52" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B52" t="s">
         <v>93</v>
       </c>
       <c r="C52" t="s">
         <v>93</v>
       </c>
       <c r="D52" t="s">
         <v>93</v>
       </c>
       <c r="E52" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F52" t="s">
         <v>93</v>
       </c>
       <c r="G52" t="s">
         <v>93</v>
       </c>
       <c r="H52" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I52" t="s">
         <v>93</v>
       </c>
       <c r="J52" t="s">
         <v>93</v>
       </c>
       <c r="K52" t="s">
         <v>93</v>
       </c>
       <c r="L52" t="s">
         <v>93</v>
       </c>
       <c r="M52" t="s">
         <v>93</v>
       </c>
       <c r="N52" t="s">
         <v>96</v>
       </c>
       <c r="O52" t="s">
         <v>127</v>
       </c>
       <c r="P52" t="s">
         <v>97</v>
       </c>
       <c r="Q52" t="s">
         <v>93</v>
       </c>
       <c r="R52" t="s">
         <v>93</v>
       </c>
       <c r="S52" t="s">
         <v>93</v>
       </c>
       <c r="T52" t="s">
         <v>93</v>
       </c>
       <c r="U52" t="s">
         <v>93</v>
       </c>
       <c r="V52" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W52" t="s">
         <v>93</v>
       </c>
       <c r="X52" t="s">
         <v>93</v>
       </c>
       <c r="Y52" t="s">
         <v>93</v>
       </c>
       <c r="Z52" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA52" t="s">
         <v>93</v>
       </c>
       <c r="AB52" t="s">
         <v>93</v>
       </c>
       <c r="AC52" t="s">
         <v>93</v>
       </c>
       <c r="AD52" t="s">
         <v>93</v>
       </c>
       <c r="AE52" t="s">
         <v>93</v>
       </c>
       <c r="AF52" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG52" t="s">
         <v>123</v>
       </c>
       <c r="AH52" t="s">
         <v>93</v>
       </c>
       <c r="AI52" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AJ52" t="s">
         <v>93</v>
       </c>
       <c r="AK52" t="s">
         <v>93</v>
       </c>
       <c r="AL52" t="s">
         <v>93</v>
       </c>
       <c r="AM52" t="s">
         <v>93</v>
       </c>
       <c r="AN52" t="s">
         <v>93</v>
       </c>
       <c r="AO52" t="s">
         <v>93</v>
       </c>
       <c r="AP52" t="s">
         <v>93</v>
       </c>
       <c r="AQ52" t="s">
         <v>93</v>
       </c>
@@ -18339,164 +18342,164 @@
       <c r="CU52" t="s">
         <v>96</v>
       </c>
       <c r="CV52" t="s">
         <v>93</v>
       </c>
       <c r="CW52" t="s">
         <v>93</v>
       </c>
       <c r="CX52" t="s">
         <v>93</v>
       </c>
       <c r="CY52" t="s">
         <v>93</v>
       </c>
       <c r="CZ52" t="s">
         <v>93</v>
       </c>
       <c r="DA52" t="s">
         <v>93</v>
       </c>
       <c r="DB52" t="s">
         <v>93</v>
       </c>
       <c r="DC52" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="DD52" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="DE52" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="B53" t="s">
         <v>93</v>
       </c>
       <c r="C53" t="s">
         <v>93</v>
       </c>
       <c r="D53" t="s">
         <v>93</v>
       </c>
       <c r="E53" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F53" t="s">
         <v>93</v>
       </c>
       <c r="G53" t="s">
         <v>93</v>
       </c>
       <c r="H53" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I53" t="s">
         <v>93</v>
       </c>
       <c r="J53" t="s">
         <v>93</v>
       </c>
       <c r="K53" t="s">
         <v>93</v>
       </c>
       <c r="L53" t="s">
         <v>93</v>
       </c>
       <c r="M53" t="s">
         <v>93</v>
       </c>
       <c r="N53" t="s">
         <v>96</v>
       </c>
       <c r="O53" t="s">
         <v>127</v>
       </c>
       <c r="P53" t="s">
         <v>93</v>
       </c>
       <c r="Q53" t="s">
         <v>97</v>
       </c>
       <c r="R53" t="s">
         <v>93</v>
       </c>
       <c r="S53" t="s">
         <v>93</v>
       </c>
       <c r="T53" t="s">
         <v>93</v>
       </c>
       <c r="U53" t="s">
         <v>93</v>
       </c>
       <c r="V53" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W53" t="s">
         <v>93</v>
       </c>
       <c r="X53" t="s">
         <v>93</v>
       </c>
       <c r="Y53" t="s">
         <v>93</v>
       </c>
       <c r="Z53" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA53" t="s">
         <v>93</v>
       </c>
       <c r="AB53" t="s">
         <v>93</v>
       </c>
       <c r="AC53" t="s">
         <v>93</v>
       </c>
       <c r="AD53" t="s">
         <v>93</v>
       </c>
       <c r="AE53" t="s">
         <v>93</v>
       </c>
       <c r="AF53" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG53" t="s">
         <v>123</v>
       </c>
       <c r="AH53" t="s">
         <v>93</v>
       </c>
       <c r="AI53" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AJ53" t="s">
         <v>93</v>
       </c>
       <c r="AK53" t="s">
         <v>93</v>
       </c>
       <c r="AL53" t="s">
         <v>93</v>
       </c>
       <c r="AM53" t="s">
         <v>93</v>
       </c>
       <c r="AN53" t="s">
         <v>93</v>
       </c>
       <c r="AO53" t="s">
         <v>93</v>
       </c>
       <c r="AP53" t="s">
         <v>93</v>
       </c>
       <c r="AQ53" t="s">
         <v>93</v>
       </c>
@@ -18679,153 +18682,153 @@
       </c>
       <c r="CY53" t="s">
         <v>93</v>
       </c>
       <c r="CZ53" t="s">
         <v>93</v>
       </c>
       <c r="DA53" t="s">
         <v>93</v>
       </c>
       <c r="DB53" t="s">
         <v>93</v>
       </c>
       <c r="DC53" t="s">
         <v>93</v>
       </c>
       <c r="DD53" t="s">
         <v>93</v>
       </c>
       <c r="DE53" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="54" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="B54" t="s">
         <v>93</v>
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54" t="s">
         <v>93</v>
       </c>
       <c r="E54" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F54" t="s">
         <v>93</v>
       </c>
       <c r="G54" t="s">
         <v>93</v>
       </c>
       <c r="H54" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I54" t="s">
         <v>93</v>
       </c>
       <c r="J54" t="s">
         <v>93</v>
       </c>
       <c r="K54" t="s">
         <v>93</v>
       </c>
       <c r="L54" t="s">
         <v>93</v>
       </c>
       <c r="M54" t="s">
         <v>93</v>
       </c>
       <c r="N54" t="s">
         <v>96</v>
       </c>
       <c r="O54" t="s">
         <v>127</v>
       </c>
       <c r="P54" t="s">
         <v>93</v>
       </c>
       <c r="Q54" t="s">
         <v>97</v>
       </c>
       <c r="R54" t="s">
         <v>93</v>
       </c>
       <c r="S54" t="s">
         <v>93</v>
       </c>
       <c r="T54" t="s">
         <v>93</v>
       </c>
       <c r="U54" t="s">
         <v>93</v>
       </c>
       <c r="V54" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W54" t="s">
         <v>93</v>
       </c>
       <c r="X54" t="s">
         <v>93</v>
       </c>
       <c r="Y54" t="s">
         <v>93</v>
       </c>
       <c r="Z54" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA54" t="s">
         <v>93</v>
       </c>
       <c r="AB54" t="s">
         <v>93</v>
       </c>
       <c r="AC54" t="s">
         <v>93</v>
       </c>
       <c r="AD54" t="s">
         <v>93</v>
       </c>
       <c r="AE54" t="s">
         <v>93</v>
       </c>
       <c r="AF54" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG54" t="s">
         <v>123</v>
       </c>
       <c r="AH54" t="s">
         <v>93</v>
       </c>
       <c r="AI54" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="AJ54" t="s">
         <v>93</v>
       </c>
       <c r="AK54" t="s">
         <v>93</v>
       </c>
       <c r="AL54" t="s">
         <v>93</v>
       </c>
       <c r="AM54" t="s">
         <v>93</v>
       </c>
       <c r="AN54" t="s">
         <v>93</v>
       </c>
       <c r="AO54" t="s">
         <v>93</v>
       </c>
       <c r="AP54" t="s">
         <v>93</v>
       </c>
       <c r="AQ54" t="s">
         <v>93</v>
       </c>
@@ -19008,153 +19011,153 @@
       </c>
       <c r="CY54" t="s">
         <v>93</v>
       </c>
       <c r="CZ54" t="s">
         <v>93</v>
       </c>
       <c r="DA54" t="s">
         <v>93</v>
       </c>
       <c r="DB54" t="s">
         <v>93</v>
       </c>
       <c r="DC54" t="s">
         <v>93</v>
       </c>
       <c r="DD54" t="s">
         <v>93</v>
       </c>
       <c r="DE54" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="55" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B55" t="s">
         <v>93</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55" t="s">
         <v>93</v>
       </c>
       <c r="E55" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F55" t="s">
         <v>93</v>
       </c>
       <c r="G55" t="s">
         <v>93</v>
       </c>
       <c r="H55" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I55" t="s">
         <v>93</v>
       </c>
       <c r="J55" t="s">
         <v>93</v>
       </c>
       <c r="K55" t="s">
         <v>93</v>
       </c>
       <c r="L55" t="s">
         <v>93</v>
       </c>
       <c r="M55" t="s">
         <v>93</v>
       </c>
       <c r="N55" t="s">
         <v>96</v>
       </c>
       <c r="O55" t="s">
         <v>127</v>
       </c>
       <c r="P55" t="s">
         <v>93</v>
       </c>
       <c r="Q55" t="s">
         <v>97</v>
       </c>
       <c r="R55" t="s">
         <v>93</v>
       </c>
       <c r="S55" t="s">
         <v>93</v>
       </c>
       <c r="T55" t="s">
         <v>93</v>
       </c>
       <c r="U55" t="s">
         <v>93</v>
       </c>
       <c r="V55" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W55" t="s">
         <v>93</v>
       </c>
       <c r="X55" t="s">
         <v>93</v>
       </c>
       <c r="Y55" t="s">
         <v>93</v>
       </c>
       <c r="Z55" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA55" t="s">
         <v>93</v>
       </c>
       <c r="AB55" t="s">
         <v>93</v>
       </c>
       <c r="AC55" t="s">
         <v>93</v>
       </c>
       <c r="AD55" t="s">
         <v>93</v>
       </c>
       <c r="AE55" t="s">
         <v>93</v>
       </c>
       <c r="AF55" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG55" t="s">
         <v>123</v>
       </c>
       <c r="AH55" t="s">
         <v>93</v>
       </c>
       <c r="AI55" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="AJ55" t="s">
         <v>93</v>
       </c>
       <c r="AK55" t="s">
         <v>93</v>
       </c>
       <c r="AL55" t="s">
         <v>93</v>
       </c>
       <c r="AM55" t="s">
         <v>93</v>
       </c>
       <c r="AN55" t="s">
         <v>93</v>
       </c>
       <c r="AO55" t="s">
         <v>93</v>
       </c>
       <c r="AP55" t="s">
         <v>93</v>
       </c>
       <c r="AQ55" t="s">
         <v>93</v>
       </c>
@@ -19337,153 +19340,153 @@
       </c>
       <c r="CY55" t="s">
         <v>93</v>
       </c>
       <c r="CZ55" t="s">
         <v>93</v>
       </c>
       <c r="DA55" t="s">
         <v>93</v>
       </c>
       <c r="DB55" t="s">
         <v>93</v>
       </c>
       <c r="DC55" t="s">
         <v>93</v>
       </c>
       <c r="DD55" t="s">
         <v>93</v>
       </c>
       <c r="DE55" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="56" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B56" t="s">
         <v>93</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56" t="s">
         <v>93</v>
       </c>
       <c r="E56" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F56" t="s">
         <v>93</v>
       </c>
       <c r="G56" t="s">
         <v>93</v>
       </c>
       <c r="H56" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I56" t="s">
         <v>93</v>
       </c>
       <c r="J56" t="s">
         <v>93</v>
       </c>
       <c r="K56" t="s">
         <v>93</v>
       </c>
       <c r="L56" t="s">
         <v>93</v>
       </c>
       <c r="M56" t="s">
         <v>93</v>
       </c>
       <c r="N56" t="s">
         <v>96</v>
       </c>
       <c r="O56" t="s">
         <v>127</v>
       </c>
       <c r="P56" t="s">
         <v>93</v>
       </c>
       <c r="Q56" t="s">
         <v>97</v>
       </c>
       <c r="R56" t="s">
         <v>93</v>
       </c>
       <c r="S56" t="s">
         <v>93</v>
       </c>
       <c r="T56" t="s">
         <v>93</v>
       </c>
       <c r="U56" t="s">
         <v>93</v>
       </c>
       <c r="V56" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W56" t="s">
         <v>93</v>
       </c>
       <c r="X56" t="s">
         <v>93</v>
       </c>
       <c r="Y56" t="s">
         <v>93</v>
       </c>
       <c r="Z56" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA56" t="s">
         <v>93</v>
       </c>
       <c r="AB56" t="s">
         <v>93</v>
       </c>
       <c r="AC56" t="s">
         <v>93</v>
       </c>
       <c r="AD56" t="s">
         <v>93</v>
       </c>
       <c r="AE56" t="s">
         <v>93</v>
       </c>
       <c r="AF56" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG56" t="s">
         <v>123</v>
       </c>
       <c r="AH56" t="s">
         <v>93</v>
       </c>
       <c r="AI56" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AJ56" t="s">
         <v>93</v>
       </c>
       <c r="AK56" t="s">
         <v>93</v>
       </c>
       <c r="AL56" t="s">
         <v>93</v>
       </c>
       <c r="AM56" t="s">
         <v>93</v>
       </c>
       <c r="AN56" t="s">
         <v>93</v>
       </c>
       <c r="AO56" t="s">
         <v>93</v>
       </c>
       <c r="AP56" t="s">
         <v>93</v>
       </c>
       <c r="AQ56" t="s">
         <v>93</v>
       </c>
@@ -19655,164 +19658,164 @@
       <c r="CU56" t="s">
         <v>93</v>
       </c>
       <c r="CV56" t="s">
         <v>93</v>
       </c>
       <c r="CW56" t="s">
         <v>93</v>
       </c>
       <c r="CX56" t="s">
         <v>93</v>
       </c>
       <c r="CY56" t="s">
         <v>93</v>
       </c>
       <c r="CZ56" t="s">
         <v>93</v>
       </c>
       <c r="DA56" t="s">
         <v>93</v>
       </c>
       <c r="DB56" t="s">
         <v>93</v>
       </c>
       <c r="DC56" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="DD56" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="DE56" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="57" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B57" t="s">
         <v>93</v>
       </c>
       <c r="C57" t="s">
         <v>93</v>
       </c>
       <c r="D57" t="s">
         <v>93</v>
       </c>
       <c r="E57" t="s">
         <v>93</v>
       </c>
       <c r="F57" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="G57" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H57" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I57" t="s">
         <v>93</v>
       </c>
       <c r="J57" t="s">
         <v>93</v>
       </c>
       <c r="K57" t="s">
         <v>93</v>
       </c>
       <c r="L57" t="s">
         <v>93</v>
       </c>
       <c r="M57" t="s">
         <v>93</v>
       </c>
       <c r="N57" t="s">
         <v>96</v>
       </c>
       <c r="O57" t="s">
         <v>127</v>
       </c>
       <c r="P57" t="s">
         <v>93</v>
       </c>
       <c r="Q57" t="s">
         <v>97</v>
       </c>
       <c r="R57" t="s">
         <v>93</v>
       </c>
       <c r="S57" t="s">
         <v>93</v>
       </c>
       <c r="T57" t="s">
         <v>93</v>
       </c>
       <c r="U57" t="s">
         <v>93</v>
       </c>
       <c r="V57" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W57" t="s">
         <v>93</v>
       </c>
       <c r="X57" t="s">
         <v>93</v>
       </c>
       <c r="Y57" t="s">
         <v>93</v>
       </c>
       <c r="Z57" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA57" t="s">
         <v>93</v>
       </c>
       <c r="AB57" t="s">
         <v>93</v>
       </c>
       <c r="AC57" t="s">
         <v>93</v>
       </c>
       <c r="AD57" t="s">
         <v>93</v>
       </c>
       <c r="AE57" t="s">
         <v>93</v>
       </c>
       <c r="AF57" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG57" t="s">
         <v>123</v>
       </c>
       <c r="AH57" t="s">
         <v>93</v>
       </c>
       <c r="AI57" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="AJ57" t="s">
         <v>93</v>
       </c>
       <c r="AK57" t="s">
         <v>93</v>
       </c>
       <c r="AL57" t="s">
         <v>93</v>
       </c>
       <c r="AM57" t="s">
         <v>93</v>
       </c>
       <c r="AN57" t="s">
         <v>93</v>
       </c>
       <c r="AO57" t="s">
         <v>93</v>
       </c>
       <c r="AP57" t="s">
         <v>93</v>
       </c>
       <c r="AQ57" t="s">
         <v>93</v>
       </c>
@@ -19995,153 +19998,153 @@
       </c>
       <c r="CY57" t="s">
         <v>93</v>
       </c>
       <c r="CZ57" t="s">
         <v>93</v>
       </c>
       <c r="DA57" t="s">
         <v>93</v>
       </c>
       <c r="DB57" t="s">
         <v>93</v>
       </c>
       <c r="DC57" t="s">
         <v>93</v>
       </c>
       <c r="DD57" t="s">
         <v>93</v>
       </c>
       <c r="DE57" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="58" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>349</v>
+      </c>
+      <c r="B58" t="s">
+        <v>93</v>
+      </c>
+      <c r="C58" t="s">
+        <v>93</v>
+      </c>
+      <c r="D58" t="s">
+        <v>93</v>
+      </c>
+      <c r="E58" t="s">
+        <v>93</v>
+      </c>
+      <c r="F58" t="s">
         <v>348</v>
       </c>
-      <c r="B58" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G58" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H58" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I58" t="s">
         <v>93</v>
       </c>
       <c r="J58" t="s">
         <v>93</v>
       </c>
       <c r="K58" t="s">
         <v>93</v>
       </c>
       <c r="L58" t="s">
         <v>93</v>
       </c>
       <c r="M58" t="s">
         <v>93</v>
       </c>
       <c r="N58" t="s">
         <v>96</v>
       </c>
       <c r="O58" t="s">
         <v>127</v>
       </c>
       <c r="P58" t="s">
         <v>93</v>
       </c>
       <c r="Q58" t="s">
         <v>97</v>
       </c>
       <c r="R58" t="s">
         <v>93</v>
       </c>
       <c r="S58" t="s">
         <v>93</v>
       </c>
       <c r="T58" t="s">
         <v>93</v>
       </c>
       <c r="U58" t="s">
         <v>93</v>
       </c>
       <c r="V58" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W58" t="s">
         <v>93</v>
       </c>
       <c r="X58" t="s">
         <v>93</v>
       </c>
       <c r="Y58" t="s">
         <v>93</v>
       </c>
       <c r="Z58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="AA58" t="s">
         <v>93</v>
       </c>
       <c r="AB58" t="s">
         <v>93</v>
       </c>
       <c r="AC58" t="s">
         <v>93</v>
       </c>
       <c r="AD58" t="s">
         <v>93</v>
       </c>
       <c r="AE58" t="s">
         <v>93</v>
       </c>
       <c r="AF58" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG58" t="s">
         <v>123</v>
       </c>
       <c r="AH58" t="s">
         <v>93</v>
       </c>
       <c r="AI58" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AJ58" t="s">
         <v>93</v>
       </c>
       <c r="AK58" t="s">
         <v>93</v>
       </c>
       <c r="AL58" t="s">
         <v>93</v>
       </c>
       <c r="AM58" t="s">
         <v>93</v>
       </c>
       <c r="AN58" t="s">
         <v>93</v>
       </c>
       <c r="AO58" t="s">
         <v>93</v>
       </c>
       <c r="AP58" t="s">
         <v>93</v>
       </c>
       <c r="AQ58" t="s">
         <v>93</v>
       </c>
@@ -20313,164 +20316,164 @@
       <c r="CU58" t="s">
         <v>93</v>
       </c>
       <c r="CV58" t="s">
         <v>93</v>
       </c>
       <c r="CW58" t="s">
         <v>93</v>
       </c>
       <c r="CX58" t="s">
         <v>93</v>
       </c>
       <c r="CY58" t="s">
         <v>93</v>
       </c>
       <c r="CZ58" t="s">
         <v>93</v>
       </c>
       <c r="DA58" t="s">
         <v>93</v>
       </c>
       <c r="DB58" t="s">
         <v>93</v>
       </c>
       <c r="DC58" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="DD58" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="DE58" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="59" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="B59" t="s">
         <v>93</v>
       </c>
       <c r="C59" t="s">
         <v>93</v>
       </c>
       <c r="D59" t="s">
         <v>93</v>
       </c>
       <c r="E59" t="s">
         <v>93</v>
       </c>
       <c r="F59" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="G59" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H59" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I59" t="s">
         <v>93</v>
       </c>
       <c r="J59" t="s">
         <v>93</v>
       </c>
       <c r="K59" t="s">
         <v>93</v>
       </c>
       <c r="L59" t="s">
         <v>93</v>
       </c>
       <c r="M59" t="s">
         <v>93</v>
       </c>
       <c r="N59" t="s">
         <v>96</v>
       </c>
       <c r="O59" t="s">
         <v>127</v>
       </c>
       <c r="P59" t="s">
         <v>93</v>
       </c>
       <c r="Q59" t="s">
         <v>97</v>
       </c>
       <c r="R59" t="s">
         <v>93</v>
       </c>
       <c r="S59" t="s">
         <v>93</v>
       </c>
       <c r="T59" t="s">
         <v>93</v>
       </c>
       <c r="U59" t="s">
         <v>93</v>
       </c>
       <c r="V59" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W59" t="s">
         <v>93</v>
       </c>
       <c r="X59" t="s">
         <v>93</v>
       </c>
       <c r="Y59" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="Z59" t="s">
         <v>93</v>
       </c>
       <c r="AA59" t="s">
         <v>93</v>
       </c>
       <c r="AB59" t="s">
         <v>93</v>
       </c>
       <c r="AC59" t="s">
         <v>93</v>
       </c>
       <c r="AD59" t="s">
         <v>93</v>
       </c>
       <c r="AE59" t="s">
         <v>93</v>
       </c>
       <c r="AF59" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG59" t="s">
         <v>123</v>
       </c>
       <c r="AH59" t="s">
         <v>93</v>
       </c>
       <c r="AI59" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AJ59" t="s">
         <v>93</v>
       </c>
       <c r="AK59" t="s">
         <v>93</v>
       </c>
       <c r="AL59" t="s">
         <v>93</v>
       </c>
       <c r="AM59" t="s">
         <v>93</v>
       </c>
       <c r="AN59" t="s">
         <v>93</v>
       </c>
       <c r="AO59" t="s">
         <v>93</v>
       </c>
       <c r="AP59" t="s">
         <v>93</v>
       </c>
       <c r="AQ59" t="s">
         <v>93</v>
       </c>
@@ -20642,164 +20645,164 @@
       <c r="CU59" t="s">
         <v>93</v>
       </c>
       <c r="CV59" t="s">
         <v>93</v>
       </c>
       <c r="CW59" t="s">
         <v>93</v>
       </c>
       <c r="CX59" t="s">
         <v>93</v>
       </c>
       <c r="CY59" t="s">
         <v>93</v>
       </c>
       <c r="CZ59" t="s">
         <v>93</v>
       </c>
       <c r="DA59" t="s">
         <v>93</v>
       </c>
       <c r="DB59" t="s">
         <v>93</v>
       </c>
       <c r="DC59" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="DD59" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="DE59" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="60" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B60" t="s">
         <v>93</v>
       </c>
       <c r="C60" t="s">
         <v>93</v>
       </c>
       <c r="D60" t="s">
         <v>93</v>
       </c>
       <c r="E60" t="s">
         <v>93</v>
       </c>
       <c r="F60" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G60" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H60" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I60" t="s">
         <v>93</v>
       </c>
       <c r="J60" t="s">
         <v>93</v>
       </c>
       <c r="K60" t="s">
         <v>93</v>
       </c>
       <c r="L60" t="s">
         <v>93</v>
       </c>
       <c r="M60" t="s">
         <v>93</v>
       </c>
       <c r="N60" t="s">
         <v>96</v>
       </c>
       <c r="O60" t="s">
         <v>127</v>
       </c>
       <c r="P60" t="s">
         <v>93</v>
       </c>
       <c r="Q60" t="s">
         <v>97</v>
       </c>
       <c r="R60" t="s">
         <v>93</v>
       </c>
       <c r="S60" t="s">
         <v>93</v>
       </c>
       <c r="T60" t="s">
         <v>93</v>
       </c>
       <c r="U60" t="s">
         <v>93</v>
       </c>
       <c r="V60" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W60" t="s">
         <v>93</v>
       </c>
       <c r="X60" t="s">
         <v>93</v>
       </c>
       <c r="Y60" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="Z60" t="s">
         <v>93</v>
       </c>
       <c r="AA60" t="s">
         <v>93</v>
       </c>
       <c r="AB60" t="s">
         <v>93</v>
       </c>
       <c r="AC60" t="s">
         <v>93</v>
       </c>
       <c r="AD60" t="s">
         <v>93</v>
       </c>
       <c r="AE60" t="s">
         <v>93</v>
       </c>
       <c r="AF60" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG60" t="s">
         <v>123</v>
       </c>
       <c r="AH60" t="s">
         <v>93</v>
       </c>
       <c r="AI60" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AJ60" t="s">
         <v>93</v>
       </c>
       <c r="AK60" t="s">
         <v>93</v>
       </c>
       <c r="AL60" t="s">
         <v>93</v>
       </c>
       <c r="AM60" t="s">
         <v>93</v>
       </c>
       <c r="AN60" t="s">
         <v>93</v>
       </c>
       <c r="AO60" t="s">
         <v>93</v>
       </c>
       <c r="AP60" t="s">
         <v>93</v>
       </c>
       <c r="AQ60" t="s">
         <v>93</v>
       </c>
@@ -20971,164 +20974,164 @@
       <c r="CU60" t="s">
         <v>93</v>
       </c>
       <c r="CV60" t="s">
         <v>93</v>
       </c>
       <c r="CW60" t="s">
         <v>93</v>
       </c>
       <c r="CX60" t="s">
         <v>93</v>
       </c>
       <c r="CY60" t="s">
         <v>93</v>
       </c>
       <c r="CZ60" t="s">
         <v>93</v>
       </c>
       <c r="DA60" t="s">
         <v>93</v>
       </c>
       <c r="DB60" t="s">
         <v>93</v>
       </c>
       <c r="DC60" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="DD60" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="DE60" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
     </row>
     <row r="61" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B61" t="s">
         <v>93</v>
       </c>
       <c r="C61" t="s">
         <v>93</v>
       </c>
       <c r="D61" t="s">
         <v>93</v>
       </c>
       <c r="E61" t="s">
         <v>93</v>
       </c>
       <c r="F61" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G61" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H61" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I61" t="s">
         <v>93</v>
       </c>
       <c r="J61" t="s">
         <v>93</v>
       </c>
       <c r="K61" t="s">
         <v>93</v>
       </c>
       <c r="L61" t="s">
         <v>93</v>
       </c>
       <c r="M61" t="s">
         <v>93</v>
       </c>
       <c r="N61" t="s">
         <v>96</v>
       </c>
       <c r="O61" t="s">
         <v>127</v>
       </c>
       <c r="P61" t="s">
         <v>93</v>
       </c>
       <c r="Q61" t="s">
         <v>97</v>
       </c>
       <c r="R61" t="s">
         <v>93</v>
       </c>
       <c r="S61" t="s">
         <v>93</v>
       </c>
       <c r="T61" t="s">
         <v>93</v>
       </c>
       <c r="U61" t="s">
         <v>93</v>
       </c>
       <c r="V61" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W61" t="s">
         <v>93</v>
       </c>
       <c r="X61" t="s">
         <v>93</v>
       </c>
       <c r="Y61" t="s">
         <v>93</v>
       </c>
       <c r="Z61" t="s">
         <v>93</v>
       </c>
       <c r="AA61" t="s">
         <v>93</v>
       </c>
       <c r="AB61" t="s">
         <v>93</v>
       </c>
       <c r="AC61" t="s">
         <v>93</v>
       </c>
       <c r="AD61" t="s">
         <v>93</v>
       </c>
       <c r="AE61" t="s">
         <v>93</v>
       </c>
       <c r="AF61" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG61" t="s">
         <v>123</v>
       </c>
       <c r="AH61" t="s">
         <v>93</v>
       </c>
       <c r="AI61" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AJ61" t="s">
         <v>93</v>
       </c>
       <c r="AK61" t="s">
         <v>93</v>
       </c>
       <c r="AL61" t="s">
         <v>93</v>
       </c>
       <c r="AM61" t="s">
         <v>93</v>
       </c>
       <c r="AN61" t="s">
         <v>93</v>
       </c>
       <c r="AO61" t="s">
         <v>93</v>
       </c>
       <c r="AP61" t="s">
         <v>93</v>
       </c>
       <c r="AQ61" t="s">
         <v>93</v>
       </c>
@@ -21300,164 +21303,164 @@
       <c r="CU61" t="s">
         <v>93</v>
       </c>
       <c r="CV61" t="s">
         <v>93</v>
       </c>
       <c r="CW61" t="s">
         <v>93</v>
       </c>
       <c r="CX61" t="s">
         <v>93</v>
       </c>
       <c r="CY61" t="s">
         <v>93</v>
       </c>
       <c r="CZ61" t="s">
         <v>93</v>
       </c>
       <c r="DA61" t="s">
         <v>93</v>
       </c>
       <c r="DB61" t="s">
         <v>93</v>
       </c>
       <c r="DC61" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="DD61" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="DE61" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="62" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B62" t="s">
         <v>93</v>
       </c>
       <c r="C62" t="s">
         <v>93</v>
       </c>
       <c r="D62" t="s">
         <v>93</v>
       </c>
       <c r="E62" t="s">
         <v>93</v>
       </c>
       <c r="F62" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G62" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H62" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I62" t="s">
         <v>93</v>
       </c>
       <c r="J62" t="s">
         <v>93</v>
       </c>
       <c r="K62" t="s">
         <v>93</v>
       </c>
       <c r="L62" t="s">
         <v>93</v>
       </c>
       <c r="M62" t="s">
         <v>93</v>
       </c>
       <c r="N62" t="s">
         <v>93</v>
       </c>
       <c r="O62" t="s">
         <v>93</v>
       </c>
       <c r="P62" t="s">
         <v>93</v>
       </c>
       <c r="Q62" t="s">
         <v>97</v>
       </c>
       <c r="R62" t="s">
         <v>93</v>
       </c>
       <c r="S62" t="s">
         <v>93</v>
       </c>
       <c r="T62" t="s">
         <v>93</v>
       </c>
       <c r="U62" t="s">
         <v>93</v>
       </c>
       <c r="V62" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W62" t="s">
         <v>93</v>
       </c>
       <c r="X62" t="s">
         <v>93</v>
       </c>
       <c r="Y62" t="s">
         <v>93</v>
       </c>
       <c r="Z62" t="s">
         <v>93</v>
       </c>
       <c r="AA62" t="s">
         <v>93</v>
       </c>
       <c r="AB62" t="s">
         <v>93</v>
       </c>
       <c r="AC62" t="s">
         <v>93</v>
       </c>
       <c r="AD62" t="s">
         <v>93</v>
       </c>
       <c r="AE62" t="s">
         <v>93</v>
       </c>
       <c r="AF62" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG62" t="s">
         <v>123</v>
       </c>
       <c r="AH62" t="s">
         <v>93</v>
       </c>
       <c r="AI62" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AJ62" t="s">
         <v>93</v>
       </c>
       <c r="AK62" t="s">
         <v>93</v>
       </c>
       <c r="AL62" t="s">
         <v>93</v>
       </c>
       <c r="AM62" t="s">
         <v>93</v>
       </c>
       <c r="AN62" t="s">
         <v>93</v>
       </c>
       <c r="AO62" t="s">
         <v>93</v>
       </c>
       <c r="AP62" t="s">
         <v>93</v>
       </c>
       <c r="AQ62" t="s">
         <v>93</v>
       </c>
@@ -21629,164 +21632,164 @@
       <c r="CU62" t="s">
         <v>93</v>
       </c>
       <c r="CV62" t="s">
         <v>93</v>
       </c>
       <c r="CW62" t="s">
         <v>93</v>
       </c>
       <c r="CX62" t="s">
         <v>93</v>
       </c>
       <c r="CY62" t="s">
         <v>93</v>
       </c>
       <c r="CZ62" t="s">
         <v>93</v>
       </c>
       <c r="DA62" t="s">
         <v>93</v>
       </c>
       <c r="DB62" t="s">
         <v>93</v>
       </c>
       <c r="DC62" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="DD62" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="DE62" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="63" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B63" t="s">
         <v>93</v>
       </c>
       <c r="C63" t="s">
         <v>93</v>
       </c>
       <c r="D63" t="s">
         <v>93</v>
       </c>
       <c r="E63" t="s">
         <v>93</v>
       </c>
       <c r="F63" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G63" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H63" t="s">
         <v>93</v>
       </c>
       <c r="I63" t="s">
         <v>96</v>
       </c>
       <c r="J63" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="K63" t="s">
         <v>93</v>
       </c>
       <c r="L63" t="s">
         <v>93</v>
       </c>
       <c r="M63" t="s">
         <v>93</v>
       </c>
       <c r="N63" t="s">
         <v>93</v>
       </c>
       <c r="O63" t="s">
         <v>93</v>
       </c>
       <c r="P63" t="s">
         <v>93</v>
       </c>
       <c r="Q63" t="s">
         <v>97</v>
       </c>
       <c r="R63" t="s">
         <v>93</v>
       </c>
       <c r="S63" t="s">
         <v>93</v>
       </c>
       <c r="T63" t="s">
         <v>93</v>
       </c>
       <c r="U63" t="s">
         <v>93</v>
       </c>
       <c r="V63" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W63" t="s">
         <v>93</v>
       </c>
       <c r="X63" t="s">
         <v>93</v>
       </c>
       <c r="Y63" t="s">
         <v>93</v>
       </c>
       <c r="Z63" t="s">
         <v>93</v>
       </c>
       <c r="AA63" t="s">
         <v>93</v>
       </c>
       <c r="AB63" t="s">
         <v>93</v>
       </c>
       <c r="AC63" t="s">
         <v>93</v>
       </c>
       <c r="AD63" t="s">
         <v>93</v>
       </c>
       <c r="AE63" t="s">
         <v>93</v>
       </c>
       <c r="AF63" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG63" t="s">
         <v>123</v>
       </c>
       <c r="AH63" t="s">
         <v>93</v>
       </c>
       <c r="AI63" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AJ63" t="s">
         <v>93</v>
       </c>
       <c r="AK63" t="s">
         <v>93</v>
       </c>
       <c r="AL63" t="s">
         <v>93</v>
       </c>
       <c r="AM63" t="s">
         <v>93</v>
       </c>
       <c r="AN63" t="s">
         <v>93</v>
       </c>
       <c r="AO63" t="s">
         <v>93</v>
       </c>
       <c r="AP63" t="s">
         <v>93</v>
       </c>
       <c r="AQ63" t="s">
         <v>93</v>
       </c>
@@ -21958,164 +21961,164 @@
       <c r="CU63" t="s">
         <v>93</v>
       </c>
       <c r="CV63" t="s">
         <v>93</v>
       </c>
       <c r="CW63" t="s">
         <v>93</v>
       </c>
       <c r="CX63" t="s">
         <v>93</v>
       </c>
       <c r="CY63" t="s">
         <v>93</v>
       </c>
       <c r="CZ63" t="s">
         <v>93</v>
       </c>
       <c r="DA63" t="s">
         <v>93</v>
       </c>
       <c r="DB63" t="s">
         <v>93</v>
       </c>
       <c r="DC63" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="DD63" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="DE63" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="64" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="B64" t="s">
         <v>93</v>
       </c>
       <c r="C64" t="s">
         <v>93</v>
       </c>
       <c r="D64" t="s">
         <v>93</v>
       </c>
       <c r="E64" t="s">
         <v>93</v>
       </c>
       <c r="F64" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G64" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H64" t="s">
         <v>93</v>
       </c>
       <c r="I64" t="s">
         <v>96</v>
       </c>
       <c r="J64" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="K64" t="s">
         <v>93</v>
       </c>
       <c r="L64" t="s">
         <v>93</v>
       </c>
       <c r="M64" t="s">
         <v>93</v>
       </c>
       <c r="N64" t="s">
         <v>93</v>
       </c>
       <c r="O64" t="s">
         <v>93</v>
       </c>
       <c r="P64" t="s">
         <v>93</v>
       </c>
       <c r="Q64" t="s">
         <v>97</v>
       </c>
       <c r="R64" t="s">
         <v>93</v>
       </c>
       <c r="S64" t="s">
         <v>93</v>
       </c>
       <c r="T64" t="s">
         <v>93</v>
       </c>
       <c r="U64" t="s">
         <v>93</v>
       </c>
       <c r="V64" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="W64" t="s">
         <v>93</v>
       </c>
       <c r="X64" t="s">
         <v>93</v>
       </c>
       <c r="Y64" t="s">
         <v>93</v>
       </c>
       <c r="Z64" t="s">
         <v>93</v>
       </c>
       <c r="AA64" t="s">
         <v>93</v>
       </c>
       <c r="AB64" t="s">
         <v>93</v>
       </c>
       <c r="AC64" t="s">
         <v>93</v>
       </c>
       <c r="AD64" t="s">
         <v>93</v>
       </c>
       <c r="AE64" t="s">
         <v>93</v>
       </c>
       <c r="AF64" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG64" t="s">
         <v>123</v>
       </c>
       <c r="AH64" t="s">
         <v>93</v>
       </c>
       <c r="AI64" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AJ64" t="s">
         <v>93</v>
       </c>
       <c r="AK64" t="s">
         <v>93</v>
       </c>
       <c r="AL64" t="s">
         <v>93</v>
       </c>
       <c r="AM64" t="s">
         <v>93</v>
       </c>
       <c r="AN64" t="s">
         <v>93</v>
       </c>
       <c r="AO64" t="s">
         <v>93</v>
       </c>
       <c r="AP64" t="s">
         <v>93</v>
       </c>
       <c r="AQ64" t="s">
         <v>93</v>
       </c>
@@ -22287,164 +22290,164 @@
       <c r="CU64" t="s">
         <v>93</v>
       </c>
       <c r="CV64" t="s">
         <v>93</v>
       </c>
       <c r="CW64" t="s">
         <v>93</v>
       </c>
       <c r="CX64" t="s">
         <v>93</v>
       </c>
       <c r="CY64" t="s">
         <v>93</v>
       </c>
       <c r="CZ64" t="s">
         <v>93</v>
       </c>
       <c r="DA64" t="s">
         <v>93</v>
       </c>
       <c r="DB64" t="s">
         <v>93</v>
       </c>
       <c r="DC64" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="DD64" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="DE64" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="65" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B65" t="s">
         <v>93</v>
       </c>
       <c r="C65" t="s">
         <v>93</v>
       </c>
       <c r="D65" t="s">
         <v>93</v>
       </c>
       <c r="E65" t="s">
         <v>93</v>
       </c>
       <c r="F65" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="G65" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="H65" t="s">
         <v>93</v>
       </c>
       <c r="I65" t="s">
         <v>110</v>
       </c>
       <c r="J65" t="s">
         <v>97</v>
       </c>
       <c r="K65" t="s">
         <v>93</v>
       </c>
       <c r="L65" t="s">
         <v>93</v>
       </c>
       <c r="M65" t="s">
         <v>93</v>
       </c>
       <c r="N65" t="s">
         <v>93</v>
       </c>
       <c r="O65" t="s">
         <v>93</v>
       </c>
       <c r="P65" t="s">
         <v>93</v>
       </c>
       <c r="Q65" t="s">
         <v>97</v>
       </c>
       <c r="R65" t="s">
         <v>93</v>
       </c>
       <c r="S65" t="s">
         <v>93</v>
       </c>
       <c r="T65" t="s">
         <v>93</v>
       </c>
       <c r="U65" t="s">
         <v>93</v>
       </c>
       <c r="V65" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="W65" t="s">
         <v>93</v>
       </c>
       <c r="X65" t="s">
         <v>93</v>
       </c>
       <c r="Y65" t="s">
         <v>93</v>
       </c>
       <c r="Z65" t="s">
         <v>93</v>
       </c>
       <c r="AA65" t="s">
         <v>93</v>
       </c>
       <c r="AB65" t="s">
         <v>93</v>
       </c>
       <c r="AC65" t="s">
         <v>93</v>
       </c>
       <c r="AD65" t="s">
         <v>93</v>
       </c>
       <c r="AE65" t="s">
         <v>93</v>
       </c>
       <c r="AF65" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG65" t="s">
         <v>123</v>
       </c>
       <c r="AH65" t="s">
         <v>93</v>
       </c>
       <c r="AI65" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="AJ65" t="s">
         <v>93</v>
       </c>
       <c r="AK65" t="s">
         <v>93</v>
       </c>
       <c r="AL65" t="s">
         <v>93</v>
       </c>
       <c r="AM65" t="s">
         <v>93</v>
       </c>
       <c r="AN65" t="s">
         <v>93</v>
       </c>
       <c r="AO65" t="s">
         <v>93</v>
       </c>
       <c r="AP65" t="s">
         <v>93</v>
       </c>
       <c r="AQ65" t="s">
         <v>93</v>
       </c>
@@ -22616,164 +22619,164 @@
       <c r="CU65" t="s">
         <v>93</v>
       </c>
       <c r="CV65" t="s">
         <v>93</v>
       </c>
       <c r="CW65" t="s">
         <v>93</v>
       </c>
       <c r="CX65" t="s">
         <v>93</v>
       </c>
       <c r="CY65" t="s">
         <v>93</v>
       </c>
       <c r="CZ65" t="s">
         <v>93</v>
       </c>
       <c r="DA65" t="s">
         <v>93</v>
       </c>
       <c r="DB65" t="s">
         <v>93</v>
       </c>
       <c r="DC65" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="DD65" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="DE65" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
     </row>
     <row r="66" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B66" t="s">
         <v>93</v>
       </c>
       <c r="C66" t="s">
         <v>93</v>
       </c>
       <c r="D66" t="s">
         <v>93</v>
       </c>
       <c r="E66" t="s">
         <v>93</v>
       </c>
       <c r="F66" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="G66" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="H66" t="s">
         <v>93</v>
       </c>
       <c r="I66" t="s">
         <v>110</v>
       </c>
       <c r="J66" t="s">
         <v>97</v>
       </c>
       <c r="K66" t="s">
         <v>96</v>
       </c>
       <c r="L66" t="s">
         <v>93</v>
       </c>
       <c r="M66" t="s">
         <v>93</v>
       </c>
       <c r="N66" t="s">
         <v>93</v>
       </c>
       <c r="O66" t="s">
         <v>93</v>
       </c>
       <c r="P66" t="s">
         <v>93</v>
       </c>
       <c r="Q66" t="s">
         <v>97</v>
       </c>
       <c r="R66" t="s">
         <v>93</v>
       </c>
       <c r="S66" t="s">
         <v>93</v>
       </c>
       <c r="T66" t="s">
         <v>93</v>
       </c>
       <c r="U66" t="s">
         <v>93</v>
       </c>
       <c r="V66" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="W66" t="s">
         <v>93</v>
       </c>
       <c r="X66" t="s">
         <v>93</v>
       </c>
       <c r="Y66" t="s">
         <v>93</v>
       </c>
       <c r="Z66" t="s">
         <v>93</v>
       </c>
       <c r="AA66" t="s">
         <v>93</v>
       </c>
       <c r="AB66" t="s">
         <v>93</v>
       </c>
       <c r="AC66" t="s">
         <v>93</v>
       </c>
       <c r="AD66" t="s">
         <v>93</v>
       </c>
       <c r="AE66" t="s">
         <v>93</v>
       </c>
       <c r="AF66" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG66" t="s">
         <v>123</v>
       </c>
       <c r="AH66" t="s">
         <v>93</v>
       </c>
       <c r="AI66" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="AJ66" t="s">
         <v>93</v>
       </c>
       <c r="AK66" t="s">
         <v>93</v>
       </c>
       <c r="AL66" t="s">
         <v>93</v>
       </c>
       <c r="AM66" t="s">
         <v>93</v>
       </c>
       <c r="AN66" t="s">
         <v>93</v>
       </c>
       <c r="AO66" t="s">
         <v>93</v>
       </c>
       <c r="AP66" t="s">
         <v>93</v>
       </c>
       <c r="AQ66" t="s">
         <v>93</v>
       </c>
@@ -22945,164 +22948,164 @@
       <c r="CU66" t="s">
         <v>93</v>
       </c>
       <c r="CV66" t="s">
         <v>93</v>
       </c>
       <c r="CW66" t="s">
         <v>93</v>
       </c>
       <c r="CX66" t="s">
         <v>93</v>
       </c>
       <c r="CY66" t="s">
         <v>93</v>
       </c>
       <c r="CZ66" t="s">
         <v>93</v>
       </c>
       <c r="DA66" t="s">
         <v>93</v>
       </c>
       <c r="DB66" t="s">
         <v>93</v>
       </c>
       <c r="DC66" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="DD66" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="DE66" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="67" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="B67" t="s">
         <v>93</v>
       </c>
       <c r="C67" t="s">
         <v>93</v>
       </c>
       <c r="D67" t="s">
         <v>93</v>
       </c>
       <c r="E67" t="s">
         <v>93</v>
       </c>
       <c r="F67" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G67" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="H67" t="s">
         <v>93</v>
       </c>
       <c r="I67" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J67" t="s">
         <v>97</v>
       </c>
       <c r="K67" t="s">
         <v>96</v>
       </c>
       <c r="L67" t="s">
         <v>93</v>
       </c>
       <c r="M67" t="s">
         <v>93</v>
       </c>
       <c r="N67" t="s">
         <v>93</v>
       </c>
       <c r="O67" t="s">
         <v>93</v>
       </c>
       <c r="P67" t="s">
         <v>93</v>
       </c>
       <c r="Q67" t="s">
         <v>97</v>
       </c>
       <c r="R67" t="s">
         <v>93</v>
       </c>
       <c r="S67" t="s">
         <v>93</v>
       </c>
       <c r="T67" t="s">
         <v>93</v>
       </c>
       <c r="U67" t="s">
         <v>93</v>
       </c>
       <c r="V67" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="W67" t="s">
         <v>93</v>
       </c>
       <c r="X67" t="s">
         <v>93</v>
       </c>
       <c r="Y67" t="s">
         <v>93</v>
       </c>
       <c r="Z67" t="s">
         <v>93</v>
       </c>
       <c r="AA67" t="s">
         <v>93</v>
       </c>
       <c r="AB67" t="s">
         <v>93</v>
       </c>
       <c r="AC67" t="s">
         <v>93</v>
       </c>
       <c r="AD67" t="s">
         <v>93</v>
       </c>
       <c r="AE67" t="s">
         <v>93</v>
       </c>
       <c r="AF67" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG67" t="s">
         <v>123</v>
       </c>
       <c r="AH67" t="s">
         <v>93</v>
       </c>
       <c r="AI67" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="AJ67" t="s">
         <v>93</v>
       </c>
       <c r="AK67" t="s">
         <v>93</v>
       </c>
       <c r="AL67" t="s">
         <v>93</v>
       </c>
       <c r="AM67" t="s">
         <v>93</v>
       </c>
       <c r="AN67" t="s">
         <v>93</v>
       </c>
       <c r="AO67" t="s">
         <v>93</v>
       </c>
       <c r="AP67" t="s">
         <v>93</v>
       </c>
       <c r="AQ67" t="s">
         <v>93</v>
       </c>
@@ -23274,155 +23277,155 @@
       <c r="CU67" t="s">
         <v>93</v>
       </c>
       <c r="CV67" t="s">
         <v>93</v>
       </c>
       <c r="CW67" t="s">
         <v>93</v>
       </c>
       <c r="CX67" t="s">
         <v>93</v>
       </c>
       <c r="CY67" t="s">
         <v>93</v>
       </c>
       <c r="CZ67" t="s">
         <v>93</v>
       </c>
       <c r="DA67" t="s">
         <v>93</v>
       </c>
       <c r="DB67" t="s">
         <v>93</v>
       </c>
       <c r="DC67" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="DD67" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="DE67" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="68" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="B68" t="s">
         <v>93</v>
       </c>
       <c r="C68" t="s">
         <v>93</v>
       </c>
       <c r="D68" t="s">
         <v>93</v>
       </c>
       <c r="E68" t="s">
         <v>93</v>
       </c>
       <c r="F68" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G68" t="s">
         <v>127</v>
       </c>
       <c r="H68" t="s">
         <v>93</v>
       </c>
       <c r="I68" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J68" t="s">
         <v>96</v>
       </c>
       <c r="K68" t="s">
         <v>96</v>
       </c>
       <c r="L68" t="s">
         <v>93</v>
       </c>
       <c r="M68" t="s">
         <v>93</v>
       </c>
       <c r="N68" t="s">
         <v>93</v>
       </c>
       <c r="O68" t="s">
         <v>93</v>
       </c>
       <c r="P68" t="s">
         <v>93</v>
       </c>
       <c r="Q68" t="s">
         <v>97</v>
       </c>
       <c r="R68" t="s">
         <v>93</v>
       </c>
       <c r="S68" t="s">
         <v>93</v>
       </c>
       <c r="T68" t="s">
         <v>93</v>
       </c>
       <c r="U68" t="s">
         <v>93</v>
       </c>
       <c r="V68" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="W68" t="s">
         <v>93</v>
       </c>
       <c r="X68" t="s">
         <v>93</v>
       </c>
       <c r="Y68" t="s">
         <v>93</v>
       </c>
       <c r="Z68" t="s">
         <v>93</v>
       </c>
       <c r="AA68" t="s">
         <v>93</v>
       </c>
       <c r="AB68" t="s">
         <v>93</v>
       </c>
       <c r="AC68" t="s">
         <v>93</v>
       </c>
       <c r="AD68" t="s">
         <v>93</v>
       </c>
       <c r="AE68" t="s">
         <v>93</v>
       </c>
       <c r="AF68" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG68" t="s">
         <v>123</v>
       </c>
       <c r="AH68" t="s">
         <v>93</v>
       </c>
       <c r="AI68" t="s">
         <v>93</v>
       </c>
       <c r="AJ68" t="s">
         <v>93</v>
       </c>
       <c r="AK68" t="s">
         <v>93</v>
       </c>
       <c r="AL68" t="s">
         <v>93</v>
       </c>
       <c r="AM68" t="s">
         <v>93</v>
       </c>
       <c r="AN68" t="s">
         <v>93</v>
       </c>
@@ -23614,144 +23617,144 @@
       </c>
       <c r="CY68" t="s">
         <v>93</v>
       </c>
       <c r="CZ68" t="s">
         <v>93</v>
       </c>
       <c r="DA68" t="s">
         <v>93</v>
       </c>
       <c r="DB68" t="s">
         <v>93</v>
       </c>
       <c r="DC68" t="s">
         <v>93</v>
       </c>
       <c r="DD68" t="s">
         <v>93</v>
       </c>
       <c r="DE68" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="69" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B69" t="s">
         <v>93</v>
       </c>
       <c r="C69" t="s">
         <v>93</v>
       </c>
       <c r="D69" t="s">
         <v>93</v>
       </c>
       <c r="E69" t="s">
         <v>93</v>
       </c>
       <c r="F69" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G69" t="s">
         <v>127</v>
       </c>
       <c r="H69" t="s">
         <v>93</v>
       </c>
       <c r="I69" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J69" t="s">
         <v>96</v>
       </c>
       <c r="K69" t="s">
         <v>96</v>
       </c>
       <c r="L69" t="s">
         <v>93</v>
       </c>
       <c r="M69" t="s">
         <v>93</v>
       </c>
       <c r="N69" t="s">
         <v>93</v>
       </c>
       <c r="O69" t="s">
         <v>93</v>
       </c>
       <c r="P69" t="s">
         <v>93</v>
       </c>
       <c r="Q69" t="s">
         <v>97</v>
       </c>
       <c r="R69" t="s">
         <v>93</v>
       </c>
       <c r="S69" t="s">
         <v>93</v>
       </c>
       <c r="T69" t="s">
         <v>93</v>
       </c>
       <c r="U69" t="s">
         <v>93</v>
       </c>
       <c r="V69" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="W69" t="s">
         <v>93</v>
       </c>
       <c r="X69" t="s">
         <v>93</v>
       </c>
       <c r="Y69" t="s">
         <v>93</v>
       </c>
       <c r="Z69" t="s">
         <v>93</v>
       </c>
       <c r="AA69" t="s">
         <v>93</v>
       </c>
       <c r="AB69" t="s">
         <v>93</v>
       </c>
       <c r="AC69" t="s">
         <v>93</v>
       </c>
       <c r="AD69" t="s">
         <v>93</v>
       </c>
       <c r="AE69" t="s">
         <v>93</v>
       </c>
       <c r="AF69" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AG69" t="s">
         <v>123</v>
       </c>
       <c r="AH69" t="s">
         <v>93</v>
       </c>
       <c r="AI69" t="s">
         <v>93</v>
       </c>
       <c r="AJ69" t="s">
         <v>93</v>
       </c>
       <c r="AK69" t="s">
         <v>93</v>
       </c>
       <c r="AL69" t="s">
         <v>93</v>
       </c>
       <c r="AM69" t="s">
         <v>93</v>
       </c>
       <c r="AN69" t="s">
         <v>93</v>
       </c>
@@ -23932,155 +23935,155 @@
       <c r="CU69" t="s">
         <v>93</v>
       </c>
       <c r="CV69" t="s">
         <v>93</v>
       </c>
       <c r="CW69" t="s">
         <v>93</v>
       </c>
       <c r="CX69" t="s">
         <v>93</v>
       </c>
       <c r="CY69" t="s">
         <v>93</v>
       </c>
       <c r="CZ69" t="s">
         <v>93</v>
       </c>
       <c r="DA69" t="s">
         <v>93</v>
       </c>
       <c r="DB69" t="s">
         <v>93</v>
       </c>
       <c r="DC69" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="DD69" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="DE69" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="70" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B70" t="s">
         <v>93</v>
       </c>
       <c r="C70" t="s">
         <v>93</v>
       </c>
       <c r="D70" t="s">
         <v>93</v>
       </c>
       <c r="E70" t="s">
         <v>93</v>
       </c>
       <c r="F70" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G70" t="s">
         <v>127</v>
       </c>
       <c r="H70" t="s">
         <v>93</v>
       </c>
       <c r="I70" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J70" t="s">
         <v>96</v>
       </c>
       <c r="K70" t="s">
         <v>96</v>
       </c>
       <c r="L70" t="s">
         <v>93</v>
       </c>
       <c r="M70" t="s">
         <v>93</v>
       </c>
       <c r="N70" t="s">
         <v>93</v>
       </c>
       <c r="O70" t="s">
         <v>93</v>
       </c>
       <c r="P70" t="s">
         <v>93</v>
       </c>
       <c r="Q70" t="s">
         <v>97</v>
       </c>
       <c r="R70" t="s">
         <v>93</v>
       </c>
       <c r="S70" t="s">
         <v>93</v>
       </c>
       <c r="T70" t="s">
         <v>93</v>
       </c>
       <c r="U70" t="s">
         <v>93</v>
       </c>
       <c r="V70" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="W70" t="s">
         <v>93</v>
       </c>
       <c r="X70" t="s">
         <v>93</v>
       </c>
       <c r="Y70" t="s">
         <v>93</v>
       </c>
       <c r="Z70" t="s">
         <v>93</v>
       </c>
       <c r="AA70" t="s">
         <v>93</v>
       </c>
       <c r="AB70" t="s">
         <v>93</v>
       </c>
       <c r="AC70" t="s">
         <v>93</v>
       </c>
       <c r="AD70" t="s">
         <v>93</v>
       </c>
       <c r="AE70" t="s">
         <v>93</v>
       </c>
       <c r="AF70" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="AG70" t="s">
         <v>123</v>
       </c>
       <c r="AH70" t="s">
         <v>93</v>
       </c>
       <c r="AI70" t="s">
         <v>93</v>
       </c>
       <c r="AJ70" t="s">
         <v>93</v>
       </c>
       <c r="AK70" t="s">
         <v>93</v>
       </c>
       <c r="AL70" t="s">
         <v>93</v>
       </c>
       <c r="AM70" t="s">
         <v>93</v>
       </c>
       <c r="AN70" t="s">
         <v>93</v>
       </c>
@@ -24261,155 +24264,155 @@
       <c r="CU70" t="s">
         <v>93</v>
       </c>
       <c r="CV70" t="s">
         <v>93</v>
       </c>
       <c r="CW70" t="s">
         <v>93</v>
       </c>
       <c r="CX70" t="s">
         <v>93</v>
       </c>
       <c r="CY70" t="s">
         <v>93</v>
       </c>
       <c r="CZ70" t="s">
         <v>93</v>
       </c>
       <c r="DA70" t="s">
         <v>93</v>
       </c>
       <c r="DB70" t="s">
         <v>93</v>
       </c>
       <c r="DC70" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="DD70" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="DE70" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="71" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="B71" t="s">
         <v>93</v>
       </c>
       <c r="C71" t="s">
         <v>93</v>
       </c>
       <c r="D71" t="s">
         <v>93</v>
       </c>
       <c r="E71" t="s">
         <v>93</v>
       </c>
       <c r="F71" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G71" t="s">
         <v>127</v>
       </c>
       <c r="H71" t="s">
         <v>93</v>
       </c>
       <c r="I71" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J71" t="s">
         <v>96</v>
       </c>
       <c r="K71" t="s">
         <v>96</v>
       </c>
       <c r="L71" t="s">
         <v>93</v>
       </c>
       <c r="M71" t="s">
         <v>93</v>
       </c>
       <c r="N71" t="s">
         <v>93</v>
       </c>
       <c r="O71" t="s">
         <v>93</v>
       </c>
       <c r="P71" t="s">
         <v>93</v>
       </c>
       <c r="Q71" t="s">
         <v>97</v>
       </c>
       <c r="R71" t="s">
         <v>93</v>
       </c>
       <c r="S71" t="s">
         <v>93</v>
       </c>
       <c r="T71" t="s">
         <v>93</v>
       </c>
       <c r="U71" t="s">
         <v>93</v>
       </c>
       <c r="V71" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="W71" t="s">
         <v>93</v>
       </c>
       <c r="X71" t="s">
         <v>93</v>
       </c>
       <c r="Y71" t="s">
         <v>93</v>
       </c>
       <c r="Z71" t="s">
         <v>93</v>
       </c>
       <c r="AA71" t="s">
         <v>93</v>
       </c>
       <c r="AB71" t="s">
         <v>93</v>
       </c>
       <c r="AC71" t="s">
         <v>93</v>
       </c>
       <c r="AD71" t="s">
         <v>93</v>
       </c>
       <c r="AE71" t="s">
         <v>93</v>
       </c>
       <c r="AF71" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="AG71" t="s">
         <v>123</v>
       </c>
       <c r="AH71" t="s">
         <v>93</v>
       </c>
       <c r="AI71" t="s">
         <v>93</v>
       </c>
       <c r="AJ71" t="s">
         <v>93</v>
       </c>
       <c r="AK71" t="s">
         <v>93</v>
       </c>
       <c r="AL71" t="s">
         <v>93</v>
       </c>
       <c r="AM71" t="s">
         <v>93</v>
       </c>
       <c r="AN71" t="s">
         <v>93</v>
       </c>
@@ -24431,314 +24434,314 @@
       <c r="AT71" t="s">
         <v>93</v>
       </c>
       <c r="AU71" t="s">
         <v>114</v>
       </c>
       <c r="AV71" t="s">
         <v>115</v>
       </c>
       <c r="AW71" t="s">
         <v>116</v>
       </c>
       <c r="AX71" t="s">
         <v>117</v>
       </c>
       <c r="AY71" t="s">
         <v>118</v>
       </c>
       <c r="AZ71" t="s">
         <v>119</v>
       </c>
       <c r="BA71" t="s">
         <v>109</v>
       </c>
       <c r="BB71" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="BC71" t="s">
         <v>117</v>
       </c>
       <c r="BD71" t="s">
         <v>121</v>
       </c>
       <c r="BE71" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="BF71" t="s">
         <v>93</v>
       </c>
       <c r="BG71" t="s">
         <v>93</v>
       </c>
       <c r="BH71" t="s">
         <v>93</v>
       </c>
       <c r="BI71" t="s">
         <v>93</v>
       </c>
       <c r="BJ71" t="s">
         <v>93</v>
       </c>
       <c r="BK71" t="s">
         <v>119</v>
       </c>
       <c r="BL71" t="s">
         <v>109</v>
       </c>
       <c r="BM71" t="s">
         <v>114</v>
       </c>
       <c r="BN71" t="s">
         <v>115</v>
       </c>
       <c r="BO71" t="s">
         <v>116</v>
       </c>
       <c r="BP71" t="s">
         <v>117</v>
       </c>
       <c r="BQ71" t="s">
         <v>118</v>
       </c>
       <c r="BR71" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="BS71" t="s">
         <v>117</v>
       </c>
       <c r="BT71" t="s">
         <v>123</v>
       </c>
       <c r="BU71" t="s">
         <v>124</v>
       </c>
       <c r="BV71" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="BW71" t="s">
         <v>93</v>
       </c>
       <c r="BX71" t="s">
         <v>93</v>
       </c>
       <c r="BY71" t="s">
         <v>93</v>
       </c>
       <c r="BZ71" t="s">
         <v>93</v>
       </c>
       <c r="CA71" t="s">
         <v>93</v>
       </c>
       <c r="CB71" t="s">
         <v>125</v>
       </c>
       <c r="CC71" t="s">
         <v>126</v>
       </c>
       <c r="CD71" t="s">
         <v>127</v>
       </c>
       <c r="CE71" t="s">
         <v>128</v>
       </c>
       <c r="CF71" t="s">
         <v>129</v>
       </c>
       <c r="CG71" t="s">
         <v>130</v>
       </c>
       <c r="CH71" t="s">
         <v>131</v>
       </c>
       <c r="CI71" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="CJ71" t="s">
         <v>130</v>
       </c>
       <c r="CK71" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="CL71" t="s">
         <v>136</v>
       </c>
       <c r="CM71" t="s">
         <v>130</v>
       </c>
       <c r="CN71" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="CO71" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="CP71" t="s">
         <v>93</v>
       </c>
       <c r="CQ71" t="s">
         <v>93</v>
       </c>
       <c r="CR71" t="s">
         <v>93</v>
       </c>
       <c r="CS71" t="s">
         <v>93</v>
       </c>
       <c r="CT71" t="s">
         <v>93</v>
       </c>
       <c r="CU71" t="s">
         <v>93</v>
       </c>
       <c r="CV71" t="s">
         <v>93</v>
       </c>
       <c r="CW71" t="s">
         <v>93</v>
       </c>
       <c r="CX71" t="s">
         <v>93</v>
       </c>
       <c r="CY71" t="s">
         <v>93</v>
       </c>
       <c r="CZ71" t="s">
         <v>93</v>
       </c>
       <c r="DA71" t="s">
         <v>93</v>
       </c>
       <c r="DB71" t="s">
         <v>93</v>
       </c>
       <c r="DC71" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="DD71" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="DE71" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="72" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B72" t="s">
         <v>93</v>
       </c>
       <c r="C72" t="s">
         <v>93</v>
       </c>
       <c r="D72" t="s">
         <v>93</v>
       </c>
       <c r="E72" t="s">
         <v>93</v>
       </c>
       <c r="F72" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G72" t="s">
         <v>127</v>
       </c>
       <c r="H72" t="s">
         <v>93</v>
       </c>
       <c r="I72" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J72" t="s">
         <v>96</v>
       </c>
       <c r="K72" t="s">
         <v>96</v>
       </c>
       <c r="L72" t="s">
         <v>93</v>
       </c>
       <c r="M72" t="s">
         <v>93</v>
       </c>
       <c r="N72" t="s">
         <v>93</v>
       </c>
       <c r="O72" t="s">
         <v>93</v>
       </c>
       <c r="P72" t="s">
         <v>93</v>
       </c>
       <c r="Q72" t="s">
         <v>97</v>
       </c>
       <c r="R72" t="s">
         <v>93</v>
       </c>
       <c r="S72" t="s">
         <v>93</v>
       </c>
       <c r="T72" t="s">
         <v>93</v>
       </c>
       <c r="U72" t="s">
         <v>93</v>
       </c>
       <c r="V72" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="W72" t="s">
         <v>93</v>
       </c>
       <c r="X72" t="s">
         <v>93</v>
       </c>
       <c r="Y72" t="s">
         <v>93</v>
       </c>
       <c r="Z72" t="s">
         <v>93</v>
       </c>
       <c r="AA72" t="s">
         <v>93</v>
       </c>
       <c r="AB72" t="s">
         <v>93</v>
       </c>
       <c r="AC72" t="s">
         <v>93</v>
       </c>
       <c r="AD72" t="s">
         <v>93</v>
       </c>
       <c r="AE72" t="s">
         <v>93</v>
       </c>
       <c r="AF72" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="AG72" t="s">
         <v>123</v>
       </c>
       <c r="AH72" t="s">
         <v>93</v>
       </c>
       <c r="AI72" t="s">
         <v>93</v>
       </c>
       <c r="AJ72" t="s">
         <v>93</v>
       </c>
       <c r="AK72" t="s">
         <v>93</v>
       </c>
       <c r="AL72" t="s">
         <v>93</v>
       </c>
       <c r="AM72" t="s">
         <v>93</v>
       </c>
       <c r="AN72" t="s">
         <v>93</v>
       </c>
@@ -24760,314 +24763,314 @@
       <c r="AT72" t="s">
         <v>93</v>
       </c>
       <c r="AU72" t="s">
         <v>114</v>
       </c>
       <c r="AV72" t="s">
         <v>115</v>
       </c>
       <c r="AW72" t="s">
         <v>116</v>
       </c>
       <c r="AX72" t="s">
         <v>117</v>
       </c>
       <c r="AY72" t="s">
         <v>118</v>
       </c>
       <c r="AZ72" t="s">
         <v>119</v>
       </c>
       <c r="BA72" t="s">
         <v>109</v>
       </c>
       <c r="BB72" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="BC72" t="s">
         <v>117</v>
       </c>
       <c r="BD72" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="BE72" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="BF72" t="s">
         <v>93</v>
       </c>
       <c r="BG72" t="s">
         <v>93</v>
       </c>
       <c r="BH72" t="s">
         <v>93</v>
       </c>
       <c r="BI72" t="s">
         <v>93</v>
       </c>
       <c r="BJ72" t="s">
         <v>93</v>
       </c>
       <c r="BK72" t="s">
         <v>119</v>
       </c>
       <c r="BL72" t="s">
         <v>109</v>
       </c>
       <c r="BM72" t="s">
         <v>114</v>
       </c>
       <c r="BN72" t="s">
         <v>115</v>
       </c>
       <c r="BO72" t="s">
         <v>116</v>
       </c>
       <c r="BP72" t="s">
         <v>117</v>
       </c>
       <c r="BQ72" t="s">
         <v>118</v>
       </c>
       <c r="BR72" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="BS72" t="s">
         <v>117</v>
       </c>
       <c r="BT72" t="s">
         <v>123</v>
       </c>
       <c r="BU72" t="s">
         <v>124</v>
       </c>
       <c r="BV72" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="BW72" t="s">
         <v>93</v>
       </c>
       <c r="BX72" t="s">
         <v>93</v>
       </c>
       <c r="BY72" t="s">
         <v>93</v>
       </c>
       <c r="BZ72" t="s">
         <v>93</v>
       </c>
       <c r="CA72" t="s">
         <v>93</v>
       </c>
       <c r="CB72" t="s">
         <v>125</v>
       </c>
       <c r="CC72" t="s">
         <v>126</v>
       </c>
       <c r="CD72" t="s">
         <v>127</v>
       </c>
       <c r="CE72" t="s">
         <v>128</v>
       </c>
       <c r="CF72" t="s">
         <v>129</v>
       </c>
       <c r="CG72" t="s">
         <v>130</v>
       </c>
       <c r="CH72" t="s">
         <v>131</v>
       </c>
       <c r="CI72" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="CJ72" t="s">
         <v>130</v>
       </c>
       <c r="CK72" t="s">
         <v>93</v>
       </c>
       <c r="CL72" t="s">
         <v>93</v>
       </c>
       <c r="CM72" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="CN72" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="CO72" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="CP72" t="s">
         <v>93</v>
       </c>
       <c r="CQ72" t="s">
         <v>93</v>
       </c>
       <c r="CR72" t="s">
         <v>93</v>
       </c>
       <c r="CS72" t="s">
         <v>93</v>
       </c>
       <c r="CT72" t="s">
         <v>93</v>
       </c>
       <c r="CU72" t="s">
         <v>93</v>
       </c>
       <c r="CV72" t="s">
         <v>93</v>
       </c>
       <c r="CW72" t="s">
         <v>93</v>
       </c>
       <c r="CX72" t="s">
         <v>93</v>
       </c>
       <c r="CY72" t="s">
         <v>93</v>
       </c>
       <c r="CZ72" t="s">
         <v>93</v>
       </c>
       <c r="DA72" t="s">
         <v>93</v>
       </c>
       <c r="DB72" t="s">
         <v>93</v>
       </c>
       <c r="DC72" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="DD72" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="DE72" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="73" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B73" t="s">
         <v>93</v>
       </c>
       <c r="C73" t="s">
         <v>93</v>
       </c>
       <c r="D73" t="s">
         <v>93</v>
       </c>
       <c r="E73" t="s">
         <v>93</v>
       </c>
       <c r="F73" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G73" t="s">
         <v>127</v>
       </c>
       <c r="H73" t="s">
         <v>93</v>
       </c>
       <c r="I73" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J73" t="s">
         <v>96</v>
       </c>
       <c r="K73" t="s">
         <v>96</v>
       </c>
       <c r="L73" t="s">
         <v>93</v>
       </c>
       <c r="M73" t="s">
         <v>93</v>
       </c>
       <c r="N73" t="s">
         <v>93</v>
       </c>
       <c r="O73" t="s">
         <v>93</v>
       </c>
       <c r="P73" t="s">
         <v>93</v>
       </c>
       <c r="Q73" t="s">
         <v>97</v>
       </c>
       <c r="R73" t="s">
         <v>93</v>
       </c>
       <c r="S73" t="s">
         <v>93</v>
       </c>
       <c r="T73" t="s">
         <v>93</v>
       </c>
       <c r="U73" t="s">
         <v>93</v>
       </c>
       <c r="V73" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="W73" t="s">
         <v>93</v>
       </c>
       <c r="X73" t="s">
         <v>93</v>
       </c>
       <c r="Y73" t="s">
         <v>93</v>
       </c>
       <c r="Z73" t="s">
         <v>93</v>
       </c>
       <c r="AA73" t="s">
         <v>93</v>
       </c>
       <c r="AB73" t="s">
         <v>93</v>
       </c>
       <c r="AC73" t="s">
         <v>93</v>
       </c>
       <c r="AD73" t="s">
         <v>93</v>
       </c>
       <c r="AE73" t="s">
         <v>93</v>
       </c>
       <c r="AF73" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="AG73" t="s">
         <v>123</v>
       </c>
       <c r="AH73" t="s">
         <v>93</v>
       </c>
       <c r="AI73" t="s">
         <v>93</v>
       </c>
       <c r="AJ73" t="s">
         <v>93</v>
       </c>
       <c r="AK73" t="s">
         <v>93</v>
       </c>
       <c r="AL73" t="s">
         <v>93</v>
       </c>
       <c r="AM73" t="s">
         <v>93</v>
       </c>
       <c r="AN73" t="s">
         <v>93</v>
       </c>
@@ -25089,314 +25092,314 @@
       <c r="AT73" t="s">
         <v>93</v>
       </c>
       <c r="AU73" t="s">
         <v>114</v>
       </c>
       <c r="AV73" t="s">
         <v>115</v>
       </c>
       <c r="AW73" t="s">
         <v>116</v>
       </c>
       <c r="AX73" t="s">
         <v>117</v>
       </c>
       <c r="AY73" t="s">
         <v>118</v>
       </c>
       <c r="AZ73" t="s">
         <v>119</v>
       </c>
       <c r="BA73" t="s">
         <v>109</v>
       </c>
       <c r="BB73" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="BC73" t="s">
         <v>117</v>
       </c>
       <c r="BD73" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="BE73" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="BF73" t="s">
         <v>93</v>
       </c>
       <c r="BG73" t="s">
         <v>93</v>
       </c>
       <c r="BH73" t="s">
         <v>93</v>
       </c>
       <c r="BI73" t="s">
         <v>93</v>
       </c>
       <c r="BJ73" t="s">
         <v>93</v>
       </c>
       <c r="BK73" t="s">
         <v>119</v>
       </c>
       <c r="BL73" t="s">
         <v>109</v>
       </c>
       <c r="BM73" t="s">
         <v>114</v>
       </c>
       <c r="BN73" t="s">
         <v>115</v>
       </c>
       <c r="BO73" t="s">
         <v>116</v>
       </c>
       <c r="BP73" t="s">
         <v>117</v>
       </c>
       <c r="BQ73" t="s">
         <v>118</v>
       </c>
       <c r="BR73" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="BS73" t="s">
         <v>117</v>
       </c>
       <c r="BT73" t="s">
         <v>123</v>
       </c>
       <c r="BU73" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="BV73" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="BW73" t="s">
         <v>93</v>
       </c>
       <c r="BX73" t="s">
         <v>93</v>
       </c>
       <c r="BY73" t="s">
         <v>93</v>
       </c>
       <c r="BZ73" t="s">
         <v>93</v>
       </c>
       <c r="CA73" t="s">
         <v>93</v>
       </c>
       <c r="CB73" t="s">
         <v>125</v>
       </c>
       <c r="CC73" t="s">
         <v>126</v>
       </c>
       <c r="CD73" t="s">
         <v>127</v>
       </c>
       <c r="CE73" t="s">
         <v>128</v>
       </c>
       <c r="CF73" t="s">
         <v>129</v>
       </c>
       <c r="CG73" t="s">
         <v>130</v>
       </c>
       <c r="CH73" t="s">
         <v>131</v>
       </c>
       <c r="CI73" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="CJ73" t="s">
         <v>130</v>
       </c>
       <c r="CK73" t="s">
         <v>93</v>
       </c>
       <c r="CL73" t="s">
         <v>93</v>
       </c>
       <c r="CM73" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="CN73" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="CO73" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="CP73" t="s">
         <v>93</v>
       </c>
       <c r="CQ73" t="s">
         <v>93</v>
       </c>
       <c r="CR73" t="s">
         <v>93</v>
       </c>
       <c r="CS73" t="s">
         <v>93</v>
       </c>
       <c r="CT73" t="s">
         <v>93</v>
       </c>
       <c r="CU73" t="s">
         <v>93</v>
       </c>
       <c r="CV73" t="s">
         <v>93</v>
       </c>
       <c r="CW73" t="s">
         <v>93</v>
       </c>
       <c r="CX73" t="s">
         <v>93</v>
       </c>
       <c r="CY73" t="s">
         <v>93</v>
       </c>
       <c r="CZ73" t="s">
         <v>93</v>
       </c>
       <c r="DA73" t="s">
         <v>93</v>
       </c>
       <c r="DB73" t="s">
         <v>93</v>
       </c>
       <c r="DC73" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="DD73" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="DE73" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="74" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B74" t="s">
         <v>93</v>
       </c>
       <c r="C74" t="s">
         <v>93</v>
       </c>
       <c r="D74" t="s">
         <v>93</v>
       </c>
       <c r="E74" t="s">
         <v>93</v>
       </c>
       <c r="F74" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="G74" t="s">
         <v>127</v>
       </c>
       <c r="H74" t="s">
         <v>93</v>
       </c>
       <c r="I74" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J74" t="s">
         <v>96</v>
       </c>
       <c r="K74" t="s">
         <v>96</v>
       </c>
       <c r="L74" t="s">
         <v>93</v>
       </c>
       <c r="M74" t="s">
         <v>93</v>
       </c>
       <c r="N74" t="s">
         <v>93</v>
       </c>
       <c r="O74" t="s">
         <v>93</v>
       </c>
       <c r="P74" t="s">
         <v>93</v>
       </c>
       <c r="Q74" t="s">
         <v>97</v>
       </c>
       <c r="R74" t="s">
         <v>93</v>
       </c>
       <c r="S74" t="s">
         <v>93</v>
       </c>
       <c r="T74" t="s">
         <v>93</v>
       </c>
       <c r="U74" t="s">
         <v>93</v>
       </c>
       <c r="V74" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="W74" t="s">
         <v>93</v>
       </c>
       <c r="X74" t="s">
         <v>93</v>
       </c>
       <c r="Y74" t="s">
         <v>93</v>
       </c>
       <c r="Z74" t="s">
         <v>93</v>
       </c>
       <c r="AA74" t="s">
         <v>93</v>
       </c>
       <c r="AB74" t="s">
         <v>93</v>
       </c>
       <c r="AC74" t="s">
         <v>93</v>
       </c>
       <c r="AD74" t="s">
         <v>93</v>
       </c>
       <c r="AE74" t="s">
         <v>93</v>
       </c>
       <c r="AF74" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="AG74" t="s">
         <v>123</v>
       </c>
       <c r="AH74" t="s">
         <v>93</v>
       </c>
       <c r="AI74" t="s">
         <v>93</v>
       </c>
       <c r="AJ74" t="s">
         <v>93</v>
       </c>
       <c r="AK74" t="s">
         <v>93</v>
       </c>
       <c r="AL74" t="s">
         <v>93</v>
       </c>
       <c r="AM74" t="s">
         <v>93</v>
       </c>
       <c r="AN74" t="s">
         <v>93</v>
       </c>
@@ -25418,314 +25421,314 @@
       <c r="AT74" t="s">
         <v>93</v>
       </c>
       <c r="AU74" t="s">
         <v>114</v>
       </c>
       <c r="AV74" t="s">
         <v>115</v>
       </c>
       <c r="AW74" t="s">
         <v>116</v>
       </c>
       <c r="AX74" t="s">
         <v>117</v>
       </c>
       <c r="AY74" t="s">
         <v>118</v>
       </c>
       <c r="AZ74" t="s">
         <v>119</v>
       </c>
       <c r="BA74" t="s">
         <v>109</v>
       </c>
       <c r="BB74" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="BC74" t="s">
         <v>117</v>
       </c>
       <c r="BD74" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="BE74" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="BF74" t="s">
         <v>93</v>
       </c>
       <c r="BG74" t="s">
         <v>93</v>
       </c>
       <c r="BH74" t="s">
         <v>93</v>
       </c>
       <c r="BI74" t="s">
         <v>93</v>
       </c>
       <c r="BJ74" t="s">
         <v>93</v>
       </c>
       <c r="BK74" t="s">
         <v>119</v>
       </c>
       <c r="BL74" t="s">
         <v>109</v>
       </c>
       <c r="BM74" t="s">
         <v>114</v>
       </c>
       <c r="BN74" t="s">
         <v>115</v>
       </c>
       <c r="BO74" t="s">
         <v>116</v>
       </c>
       <c r="BP74" t="s">
         <v>117</v>
       </c>
       <c r="BQ74" t="s">
         <v>118</v>
       </c>
       <c r="BR74" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="BS74" t="s">
         <v>117</v>
       </c>
       <c r="BT74" t="s">
         <v>123</v>
       </c>
       <c r="BU74" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="BV74" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="BW74" t="s">
         <v>93</v>
       </c>
       <c r="BX74" t="s">
         <v>93</v>
       </c>
       <c r="BY74" t="s">
         <v>93</v>
       </c>
       <c r="BZ74" t="s">
         <v>93</v>
       </c>
       <c r="CA74" t="s">
         <v>93</v>
       </c>
       <c r="CB74" t="s">
         <v>125</v>
       </c>
       <c r="CC74" t="s">
         <v>126</v>
       </c>
       <c r="CD74" t="s">
         <v>127</v>
       </c>
       <c r="CE74" t="s">
         <v>128</v>
       </c>
       <c r="CF74" t="s">
         <v>129</v>
       </c>
       <c r="CG74" t="s">
         <v>130</v>
       </c>
       <c r="CH74" t="s">
         <v>131</v>
       </c>
       <c r="CI74" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="CJ74" t="s">
         <v>130</v>
       </c>
       <c r="CK74" t="s">
         <v>93</v>
       </c>
       <c r="CL74" t="s">
         <v>93</v>
       </c>
       <c r="CM74" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="CN74" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="CO74" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="CP74" t="s">
         <v>93</v>
       </c>
       <c r="CQ74" t="s">
         <v>93</v>
       </c>
       <c r="CR74" t="s">
         <v>93</v>
       </c>
       <c r="CS74" t="s">
         <v>93</v>
       </c>
       <c r="CT74" t="s">
         <v>93</v>
       </c>
       <c r="CU74" t="s">
         <v>93</v>
       </c>
       <c r="CV74" t="s">
         <v>93</v>
       </c>
       <c r="CW74" t="s">
         <v>93</v>
       </c>
       <c r="CX74" t="s">
         <v>93</v>
       </c>
       <c r="CY74" t="s">
         <v>93</v>
       </c>
       <c r="CZ74" t="s">
         <v>93</v>
       </c>
       <c r="DA74" t="s">
         <v>93</v>
       </c>
       <c r="DB74" t="s">
         <v>93</v>
       </c>
       <c r="DC74" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="DD74" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="DE74" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="75" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B75" t="s">
         <v>93</v>
       </c>
       <c r="C75" t="s">
         <v>93</v>
       </c>
       <c r="D75" t="s">
         <v>93</v>
       </c>
       <c r="E75" t="s">
         <v>93</v>
       </c>
       <c r="F75" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="G75" t="s">
         <v>127</v>
       </c>
       <c r="H75" t="s">
         <v>93</v>
       </c>
       <c r="I75" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J75" t="s">
         <v>96</v>
       </c>
       <c r="K75" t="s">
         <v>96</v>
       </c>
       <c r="L75" t="s">
         <v>93</v>
       </c>
       <c r="M75" t="s">
         <v>93</v>
       </c>
       <c r="N75" t="s">
         <v>93</v>
       </c>
       <c r="O75" t="s">
         <v>93</v>
       </c>
       <c r="P75" t="s">
         <v>93</v>
       </c>
       <c r="Q75" t="s">
         <v>97</v>
       </c>
       <c r="R75" t="s">
         <v>93</v>
       </c>
       <c r="S75" t="s">
         <v>93</v>
       </c>
       <c r="T75" t="s">
         <v>93</v>
       </c>
       <c r="U75" t="s">
         <v>93</v>
       </c>
       <c r="V75" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="W75" t="s">
         <v>93</v>
       </c>
       <c r="X75" t="s">
         <v>93</v>
       </c>
       <c r="Y75" t="s">
         <v>93</v>
       </c>
       <c r="Z75" t="s">
         <v>93</v>
       </c>
       <c r="AA75" t="s">
         <v>93</v>
       </c>
       <c r="AB75" t="s">
         <v>93</v>
       </c>
       <c r="AC75" t="s">
         <v>93</v>
       </c>
       <c r="AD75" t="s">
         <v>93</v>
       </c>
       <c r="AE75" t="s">
         <v>93</v>
       </c>
       <c r="AF75" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="AG75" t="s">
         <v>123</v>
       </c>
       <c r="AH75" t="s">
         <v>93</v>
       </c>
       <c r="AI75" t="s">
         <v>93</v>
       </c>
       <c r="AJ75" t="s">
         <v>93</v>
       </c>
       <c r="AK75" t="s">
         <v>93</v>
       </c>
       <c r="AL75" t="s">
         <v>93</v>
       </c>
       <c r="AM75" t="s">
         <v>93</v>
       </c>
       <c r="AN75" t="s">
         <v>93</v>
       </c>
@@ -25738,323 +25741,323 @@
       <c r="AQ75" t="s">
         <v>93</v>
       </c>
       <c r="AR75" t="s">
         <v>93</v>
       </c>
       <c r="AS75" t="s">
         <v>93</v>
       </c>
       <c r="AT75" t="s">
         <v>93</v>
       </c>
       <c r="AU75" t="s">
         <v>114</v>
       </c>
       <c r="AV75" t="s">
         <v>115</v>
       </c>
       <c r="AW75" t="s">
         <v>116</v>
       </c>
       <c r="AX75" t="s">
         <v>117</v>
       </c>
       <c r="AY75" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="AZ75" t="s">
         <v>119</v>
       </c>
       <c r="BA75" t="s">
         <v>109</v>
       </c>
       <c r="BB75" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="BC75" t="s">
         <v>117</v>
       </c>
       <c r="BD75" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="BE75" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="BF75" t="s">
         <v>93</v>
       </c>
       <c r="BG75" t="s">
         <v>93</v>
       </c>
       <c r="BH75" t="s">
         <v>93</v>
       </c>
       <c r="BI75" t="s">
         <v>93</v>
       </c>
       <c r="BJ75" t="s">
         <v>93</v>
       </c>
       <c r="BK75" t="s">
         <v>119</v>
       </c>
       <c r="BL75" t="s">
         <v>109</v>
       </c>
       <c r="BM75" t="s">
         <v>114</v>
       </c>
       <c r="BN75" t="s">
         <v>115</v>
       </c>
       <c r="BO75" t="s">
         <v>116</v>
       </c>
       <c r="BP75" t="s">
         <v>117</v>
       </c>
       <c r="BQ75" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="BR75" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="BS75" t="s">
         <v>117</v>
       </c>
       <c r="BT75" t="s">
         <v>123</v>
       </c>
       <c r="BU75" t="s">
+        <v>425</v>
+      </c>
+      <c r="BV75" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="BW75" t="s">
         <v>93</v>
       </c>
       <c r="BX75" t="s">
         <v>93</v>
       </c>
       <c r="BY75" t="s">
         <v>93</v>
       </c>
       <c r="BZ75" t="s">
         <v>93</v>
       </c>
       <c r="CA75" t="s">
         <v>93</v>
       </c>
       <c r="CB75" t="s">
         <v>125</v>
       </c>
       <c r="CC75" t="s">
         <v>126</v>
       </c>
       <c r="CD75" t="s">
         <v>127</v>
       </c>
       <c r="CE75" t="s">
         <v>128</v>
       </c>
       <c r="CF75" t="s">
         <v>129</v>
       </c>
       <c r="CG75" t="s">
         <v>130</v>
       </c>
       <c r="CH75" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="CI75" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="CJ75" t="s">
         <v>130</v>
       </c>
       <c r="CK75" t="s">
         <v>93</v>
       </c>
       <c r="CL75" t="s">
         <v>93</v>
       </c>
       <c r="CM75" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="CN75" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="CO75" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="CP75" t="s">
         <v>93</v>
       </c>
       <c r="CQ75" t="s">
         <v>93</v>
       </c>
       <c r="CR75" t="s">
         <v>93</v>
       </c>
       <c r="CS75" t="s">
         <v>93</v>
       </c>
       <c r="CT75" t="s">
         <v>93</v>
       </c>
       <c r="CU75" t="s">
         <v>93</v>
       </c>
       <c r="CV75" t="s">
         <v>93</v>
       </c>
       <c r="CW75" t="s">
         <v>93</v>
       </c>
       <c r="CX75" t="s">
         <v>93</v>
       </c>
       <c r="CY75" t="s">
         <v>93</v>
       </c>
       <c r="CZ75" t="s">
         <v>93</v>
       </c>
       <c r="DA75" t="s">
         <v>93</v>
       </c>
       <c r="DB75" t="s">
         <v>93</v>
       </c>
       <c r="DC75" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="DD75" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="DE75" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="76" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B76" t="s">
         <v>93</v>
       </c>
       <c r="C76" t="s">
         <v>93</v>
       </c>
       <c r="D76" t="s">
         <v>93</v>
       </c>
       <c r="E76" t="s">
         <v>93</v>
       </c>
       <c r="F76" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="G76" t="s">
         <v>127</v>
       </c>
       <c r="H76" t="s">
         <v>93</v>
       </c>
       <c r="I76" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J76" t="s">
         <v>96</v>
       </c>
       <c r="K76" t="s">
         <v>96</v>
       </c>
       <c r="L76" t="s">
         <v>93</v>
       </c>
       <c r="M76" t="s">
         <v>93</v>
       </c>
       <c r="N76" t="s">
         <v>93</v>
       </c>
       <c r="O76" t="s">
         <v>93</v>
       </c>
       <c r="P76" t="s">
         <v>93</v>
       </c>
       <c r="Q76" t="s">
         <v>97</v>
       </c>
       <c r="R76" t="s">
         <v>93</v>
       </c>
       <c r="S76" t="s">
         <v>93</v>
       </c>
       <c r="T76" t="s">
         <v>93</v>
       </c>
       <c r="U76" t="s">
         <v>93</v>
       </c>
       <c r="V76" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="W76" t="s">
         <v>93</v>
       </c>
       <c r="X76" t="s">
         <v>93</v>
       </c>
       <c r="Y76" t="s">
         <v>93</v>
       </c>
       <c r="Z76" t="s">
         <v>93</v>
       </c>
       <c r="AA76" t="s">
         <v>93</v>
       </c>
       <c r="AB76" t="s">
         <v>93</v>
       </c>
       <c r="AC76" t="s">
         <v>93</v>
       </c>
       <c r="AD76" t="s">
         <v>93</v>
       </c>
       <c r="AE76" t="s">
         <v>93</v>
       </c>
       <c r="AF76" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="AG76" t="s">
         <v>123</v>
       </c>
       <c r="AH76" t="s">
         <v>93</v>
       </c>
       <c r="AI76" t="s">
         <v>93</v>
       </c>
       <c r="AJ76" t="s">
         <v>93</v>
       </c>
       <c r="AK76" t="s">
         <v>93</v>
       </c>
       <c r="AL76" t="s">
         <v>93</v>
       </c>
       <c r="AM76" t="s">
         <v>93</v>
       </c>
       <c r="AN76" t="s">
         <v>93</v>
       </c>
@@ -26067,323 +26070,323 @@
       <c r="AQ76" t="s">
         <v>93</v>
       </c>
       <c r="AR76" t="s">
         <v>93</v>
       </c>
       <c r="AS76" t="s">
         <v>93</v>
       </c>
       <c r="AT76" t="s">
         <v>93</v>
       </c>
       <c r="AU76" t="s">
         <v>114</v>
       </c>
       <c r="AV76" t="s">
         <v>115</v>
       </c>
       <c r="AW76" t="s">
         <v>116</v>
       </c>
       <c r="AX76" t="s">
         <v>117</v>
       </c>
       <c r="AY76" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="AZ76" t="s">
         <v>119</v>
       </c>
       <c r="BA76" t="s">
         <v>109</v>
       </c>
       <c r="BB76" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="BC76" t="s">
         <v>117</v>
       </c>
       <c r="BD76" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="BE76" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="BF76" t="s">
         <v>93</v>
       </c>
       <c r="BG76" t="s">
         <v>93</v>
       </c>
       <c r="BH76" t="s">
         <v>93</v>
       </c>
       <c r="BI76" t="s">
         <v>93</v>
       </c>
       <c r="BJ76" t="s">
         <v>93</v>
       </c>
       <c r="BK76" t="s">
         <v>119</v>
       </c>
       <c r="BL76" t="s">
         <v>109</v>
       </c>
       <c r="BM76" t="s">
         <v>114</v>
       </c>
       <c r="BN76" t="s">
         <v>115</v>
       </c>
       <c r="BO76" t="s">
         <v>116</v>
       </c>
       <c r="BP76" t="s">
         <v>117</v>
       </c>
       <c r="BQ76" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="BR76" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="BS76" t="s">
         <v>117</v>
       </c>
       <c r="BT76" t="s">
         <v>123</v>
       </c>
       <c r="BU76" t="s">
+        <v>425</v>
+      </c>
+      <c r="BV76" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="BW76" t="s">
         <v>93</v>
       </c>
       <c r="BX76" t="s">
         <v>93</v>
       </c>
       <c r="BY76" t="s">
         <v>93</v>
       </c>
       <c r="BZ76" t="s">
         <v>93</v>
       </c>
       <c r="CA76" t="s">
         <v>93</v>
       </c>
       <c r="CB76" t="s">
         <v>125</v>
       </c>
       <c r="CC76" t="s">
         <v>126</v>
       </c>
       <c r="CD76" t="s">
         <v>127</v>
       </c>
       <c r="CE76" t="s">
         <v>128</v>
       </c>
       <c r="CF76" t="s">
         <v>129</v>
       </c>
       <c r="CG76" t="s">
         <v>130</v>
       </c>
       <c r="CH76" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="CI76" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="CJ76" t="s">
         <v>130</v>
       </c>
       <c r="CK76" t="s">
         <v>93</v>
       </c>
       <c r="CL76" t="s">
         <v>93</v>
       </c>
       <c r="CM76" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="CN76" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="CO76" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="CP76" t="s">
         <v>93</v>
       </c>
       <c r="CQ76" t="s">
         <v>93</v>
       </c>
       <c r="CR76" t="s">
         <v>93</v>
       </c>
       <c r="CS76" t="s">
         <v>93</v>
       </c>
       <c r="CT76" t="s">
         <v>93</v>
       </c>
       <c r="CU76" t="s">
         <v>93</v>
       </c>
       <c r="CV76" t="s">
         <v>93</v>
       </c>
       <c r="CW76" t="s">
         <v>93</v>
       </c>
       <c r="CX76" t="s">
         <v>93</v>
       </c>
       <c r="CY76" t="s">
         <v>93</v>
       </c>
       <c r="CZ76" t="s">
         <v>93</v>
       </c>
       <c r="DA76" t="s">
         <v>93</v>
       </c>
       <c r="DB76" t="s">
         <v>93</v>
       </c>
       <c r="DC76" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="DD76" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="DE76" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="77" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="B77" t="s">
         <v>93</v>
       </c>
       <c r="C77" t="s">
         <v>93</v>
       </c>
       <c r="D77" t="s">
         <v>93</v>
       </c>
       <c r="E77" t="s">
         <v>93</v>
       </c>
       <c r="F77" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="G77" t="s">
         <v>127</v>
       </c>
       <c r="H77" t="s">
         <v>93</v>
       </c>
       <c r="I77" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J77" t="s">
         <v>96</v>
       </c>
       <c r="K77" t="s">
         <v>96</v>
       </c>
       <c r="L77" t="s">
         <v>93</v>
       </c>
       <c r="M77" t="s">
         <v>93</v>
       </c>
       <c r="N77" t="s">
         <v>93</v>
       </c>
       <c r="O77" t="s">
         <v>93</v>
       </c>
       <c r="P77" t="s">
         <v>93</v>
       </c>
       <c r="Q77" t="s">
         <v>97</v>
       </c>
       <c r="R77" t="s">
         <v>93</v>
       </c>
       <c r="S77" t="s">
         <v>93</v>
       </c>
       <c r="T77" t="s">
         <v>93</v>
       </c>
       <c r="U77" t="s">
         <v>93</v>
       </c>
       <c r="V77" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="W77" t="s">
         <v>93</v>
       </c>
       <c r="X77" t="s">
         <v>93</v>
       </c>
       <c r="Y77" t="s">
         <v>93</v>
       </c>
       <c r="Z77" t="s">
         <v>93</v>
       </c>
       <c r="AA77" t="s">
         <v>93</v>
       </c>
       <c r="AB77" t="s">
         <v>93</v>
       </c>
       <c r="AC77" t="s">
         <v>93</v>
       </c>
       <c r="AD77" t="s">
         <v>93</v>
       </c>
       <c r="AE77" t="s">
         <v>93</v>
       </c>
       <c r="AF77" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="AG77" t="s">
         <v>123</v>
       </c>
       <c r="AH77" t="s">
         <v>93</v>
       </c>
       <c r="AI77" t="s">
         <v>93</v>
       </c>
       <c r="AJ77" t="s">
         <v>93</v>
       </c>
       <c r="AK77" t="s">
         <v>93</v>
       </c>
       <c r="AL77" t="s">
         <v>93</v>
       </c>
       <c r="AM77" t="s">
         <v>93</v>
       </c>
       <c r="AN77" t="s">
         <v>93</v>
       </c>
@@ -26396,323 +26399,323 @@
       <c r="AQ77" t="s">
         <v>93</v>
       </c>
       <c r="AR77" t="s">
         <v>93</v>
       </c>
       <c r="AS77" t="s">
         <v>93</v>
       </c>
       <c r="AT77" t="s">
         <v>93</v>
       </c>
       <c r="AU77" t="s">
         <v>114</v>
       </c>
       <c r="AV77" t="s">
         <v>115</v>
       </c>
       <c r="AW77" t="s">
         <v>116</v>
       </c>
       <c r="AX77" t="s">
         <v>117</v>
       </c>
       <c r="AY77" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="AZ77" t="s">
         <v>119</v>
       </c>
       <c r="BA77" t="s">
         <v>109</v>
       </c>
       <c r="BB77" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="BC77" t="s">
         <v>117</v>
       </c>
       <c r="BD77" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="BE77" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="BF77" t="s">
         <v>93</v>
       </c>
       <c r="BG77" t="s">
         <v>93</v>
       </c>
       <c r="BH77" t="s">
         <v>93</v>
       </c>
       <c r="BI77" t="s">
         <v>93</v>
       </c>
       <c r="BJ77" t="s">
         <v>93</v>
       </c>
       <c r="BK77" t="s">
         <v>119</v>
       </c>
       <c r="BL77" t="s">
         <v>109</v>
       </c>
       <c r="BM77" t="s">
         <v>114</v>
       </c>
       <c r="BN77" t="s">
         <v>115</v>
       </c>
       <c r="BO77" t="s">
         <v>116</v>
       </c>
       <c r="BP77" t="s">
         <v>117</v>
       </c>
       <c r="BQ77" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="BR77" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="BS77" t="s">
         <v>117</v>
       </c>
       <c r="BT77" t="s">
         <v>123</v>
       </c>
       <c r="BU77" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="BV77" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="BW77" t="s">
         <v>93</v>
       </c>
       <c r="BX77" t="s">
         <v>93</v>
       </c>
       <c r="BY77" t="s">
         <v>93</v>
       </c>
       <c r="BZ77" t="s">
         <v>93</v>
       </c>
       <c r="CA77" t="s">
         <v>93</v>
       </c>
       <c r="CB77" t="s">
         <v>125</v>
       </c>
       <c r="CC77" t="s">
         <v>126</v>
       </c>
       <c r="CD77" t="s">
         <v>127</v>
       </c>
       <c r="CE77" t="s">
         <v>128</v>
       </c>
       <c r="CF77" t="s">
         <v>129</v>
       </c>
       <c r="CG77" t="s">
         <v>130</v>
       </c>
       <c r="CH77" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="CI77" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="CJ77" t="s">
         <v>130</v>
       </c>
       <c r="CK77" t="s">
         <v>93</v>
       </c>
       <c r="CL77" t="s">
         <v>93</v>
       </c>
       <c r="CM77" t="s">
         <v>130</v>
       </c>
       <c r="CN77" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="CO77" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="CP77" t="s">
         <v>93</v>
       </c>
       <c r="CQ77" t="s">
         <v>93</v>
       </c>
       <c r="CR77" t="s">
         <v>93</v>
       </c>
       <c r="CS77" t="s">
         <v>93</v>
       </c>
       <c r="CT77" t="s">
         <v>93</v>
       </c>
       <c r="CU77" t="s">
         <v>93</v>
       </c>
       <c r="CV77" t="s">
         <v>93</v>
       </c>
       <c r="CW77" t="s">
         <v>93</v>
       </c>
       <c r="CX77" t="s">
         <v>93</v>
       </c>
       <c r="CY77" t="s">
         <v>93</v>
       </c>
       <c r="CZ77" t="s">
         <v>93</v>
       </c>
       <c r="DA77" t="s">
         <v>93</v>
       </c>
       <c r="DB77" t="s">
         <v>93</v>
       </c>
       <c r="DC77" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="DD77" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="DE77" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="78" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="B78" t="s">
         <v>93</v>
       </c>
       <c r="C78" t="s">
         <v>93</v>
       </c>
       <c r="D78" t="s">
         <v>93</v>
       </c>
       <c r="E78" t="s">
         <v>93</v>
       </c>
       <c r="F78" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="G78" t="s">
         <v>127</v>
       </c>
       <c r="H78" t="s">
         <v>93</v>
       </c>
       <c r="I78" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J78" t="s">
         <v>96</v>
       </c>
       <c r="K78" t="s">
         <v>96</v>
       </c>
       <c r="L78" t="s">
         <v>93</v>
       </c>
       <c r="M78" t="s">
         <v>93</v>
       </c>
       <c r="N78" t="s">
         <v>93</v>
       </c>
       <c r="O78" t="s">
         <v>93</v>
       </c>
       <c r="P78" t="s">
         <v>93</v>
       </c>
       <c r="Q78" t="s">
         <v>97</v>
       </c>
       <c r="R78" t="s">
         <v>93</v>
       </c>
       <c r="S78" t="s">
         <v>93</v>
       </c>
       <c r="T78" t="s">
         <v>93</v>
       </c>
       <c r="U78" t="s">
         <v>93</v>
       </c>
       <c r="V78" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="W78" t="s">
         <v>93</v>
       </c>
       <c r="X78" t="s">
         <v>93</v>
       </c>
       <c r="Y78" t="s">
         <v>93</v>
       </c>
       <c r="Z78" t="s">
         <v>93</v>
       </c>
       <c r="AA78" t="s">
         <v>93</v>
       </c>
       <c r="AB78" t="s">
         <v>93</v>
       </c>
       <c r="AC78" t="s">
         <v>93</v>
       </c>
       <c r="AD78" t="s">
         <v>93</v>
       </c>
       <c r="AE78" t="s">
         <v>93</v>
       </c>
       <c r="AF78" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="AG78" t="s">
         <v>123</v>
       </c>
       <c r="AH78" t="s">
         <v>93</v>
       </c>
       <c r="AI78" t="s">
         <v>93</v>
       </c>
       <c r="AJ78" t="s">
         <v>93</v>
       </c>
       <c r="AK78" t="s">
         <v>93</v>
       </c>
       <c r="AL78" t="s">
         <v>93</v>
       </c>
       <c r="AM78" t="s">
         <v>93</v>
       </c>
       <c r="AN78" t="s">
         <v>93</v>
       </c>
@@ -26725,888 +26728,888 @@
       <c r="AQ78" t="s">
         <v>93</v>
       </c>
       <c r="AR78" t="s">
         <v>93</v>
       </c>
       <c r="AS78" t="s">
         <v>93</v>
       </c>
       <c r="AT78" t="s">
         <v>93</v>
       </c>
       <c r="AU78" t="s">
         <v>114</v>
       </c>
       <c r="AV78" t="s">
         <v>115</v>
       </c>
       <c r="AW78" t="s">
         <v>116</v>
       </c>
       <c r="AX78" t="s">
         <v>117</v>
       </c>
       <c r="AY78" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="AZ78" t="s">
         <v>119</v>
       </c>
       <c r="BA78" t="s">
         <v>109</v>
       </c>
       <c r="BB78" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="BC78" t="s">
         <v>117</v>
       </c>
       <c r="BD78" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="BE78" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="BF78" t="s">
         <v>93</v>
       </c>
       <c r="BG78" t="s">
         <v>93</v>
       </c>
       <c r="BH78" t="s">
         <v>93</v>
       </c>
       <c r="BI78" t="s">
         <v>93</v>
       </c>
       <c r="BJ78" t="s">
         <v>93</v>
       </c>
       <c r="BK78" t="s">
         <v>119</v>
       </c>
       <c r="BL78" t="s">
         <v>109</v>
       </c>
       <c r="BM78" t="s">
         <v>114</v>
       </c>
       <c r="BN78" t="s">
         <v>115</v>
       </c>
       <c r="BO78" t="s">
         <v>116</v>
       </c>
       <c r="BP78" t="s">
         <v>117</v>
       </c>
       <c r="BQ78" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="BR78" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="BS78" t="s">
         <v>117</v>
       </c>
       <c r="BT78" t="s">
         <v>123</v>
       </c>
       <c r="BU78" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="BV78" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="BW78" t="s">
         <v>93</v>
       </c>
       <c r="BX78" t="s">
         <v>93</v>
       </c>
       <c r="BY78" t="s">
         <v>93</v>
       </c>
       <c r="BZ78" t="s">
         <v>93</v>
       </c>
       <c r="CA78" t="s">
         <v>93</v>
       </c>
       <c r="CB78" t="s">
         <v>125</v>
       </c>
       <c r="CC78" t="s">
         <v>126</v>
       </c>
       <c r="CD78" t="s">
         <v>127</v>
       </c>
       <c r="CE78" t="s">
         <v>128</v>
       </c>
       <c r="CF78" t="s">
         <v>129</v>
       </c>
       <c r="CG78" t="s">
         <v>130</v>
       </c>
       <c r="CH78" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="CI78" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="CJ78" t="s">
         <v>130</v>
       </c>
       <c r="CK78" t="s">
         <v>93</v>
       </c>
       <c r="CL78" t="s">
         <v>93</v>
       </c>
       <c r="CM78" t="s">
         <v>130</v>
       </c>
       <c r="CN78" t="s">
         <v>130</v>
       </c>
       <c r="CO78" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="CP78" t="s">
         <v>93</v>
       </c>
       <c r="CQ78" t="s">
         <v>93</v>
       </c>
       <c r="CR78" t="s">
         <v>93</v>
       </c>
       <c r="CS78" t="s">
         <v>93</v>
       </c>
       <c r="CT78" t="s">
         <v>93</v>
       </c>
       <c r="CU78" t="s">
         <v>93</v>
       </c>
       <c r="CV78" t="s">
         <v>93</v>
       </c>
       <c r="CW78" t="s">
         <v>93</v>
       </c>
       <c r="CX78" t="s">
         <v>93</v>
       </c>
       <c r="CY78" t="s">
         <v>93</v>
       </c>
       <c r="CZ78" t="s">
         <v>93</v>
       </c>
       <c r="DA78" t="s">
         <v>93</v>
       </c>
       <c r="DB78" t="s">
         <v>93</v>
       </c>
       <c r="DC78" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="DD78" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="DE78" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="79" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="B79" t="s">
         <v>93</v>
       </c>
       <c r="C79" t="s">
         <v>93</v>
       </c>
       <c r="D79" t="s">
         <v>93</v>
       </c>
       <c r="E79" t="s">
         <v>93</v>
       </c>
       <c r="F79" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="G79" t="s">
         <v>127</v>
       </c>
       <c r="H79" t="s">
         <v>93</v>
       </c>
       <c r="I79" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J79" t="s">
         <v>96</v>
       </c>
       <c r="K79" t="s">
         <v>96</v>
       </c>
       <c r="L79" t="s">
         <v>93</v>
       </c>
       <c r="M79" t="s">
         <v>93</v>
       </c>
       <c r="N79" t="s">
         <v>93</v>
       </c>
       <c r="O79" t="s">
         <v>93</v>
       </c>
       <c r="P79" t="s">
         <v>93</v>
       </c>
       <c r="Q79" t="s">
         <v>97</v>
       </c>
       <c r="R79" t="s">
         <v>93</v>
       </c>
       <c r="S79" t="s">
         <v>93</v>
       </c>
       <c r="T79" t="s">
         <v>93</v>
       </c>
       <c r="U79" t="s">
         <v>93</v>
       </c>
       <c r="V79" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="W79" t="s">
         <v>93</v>
       </c>
       <c r="X79" t="s">
         <v>93</v>
       </c>
       <c r="Y79" t="s">
         <v>93</v>
       </c>
       <c r="Z79" t="s">
         <v>93</v>
       </c>
       <c r="AA79" t="s">
         <v>93</v>
       </c>
       <c r="AB79" t="s">
         <v>93</v>
       </c>
       <c r="AC79" t="s">
         <v>93</v>
       </c>
       <c r="AD79" t="s">
         <v>93</v>
       </c>
       <c r="AE79" t="s">
         <v>93</v>
       </c>
       <c r="AF79" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="AG79" t="s">
         <v>123</v>
       </c>
       <c r="AH79" t="s">
         <v>93</v>
       </c>
       <c r="AI79" t="s">
         <v>93</v>
       </c>
       <c r="AJ79" t="s">
         <v>93</v>
       </c>
       <c r="AK79" t="s">
         <v>93</v>
       </c>
       <c r="AL79" t="s">
         <v>93</v>
       </c>
       <c r="AM79" t="s">
         <v>93</v>
       </c>
       <c r="AN79" t="s">
         <v>93</v>
       </c>
       <c r="AO79" t="s">
         <v>93</v>
       </c>
       <c r="AP79" t="s">
         <v>93</v>
       </c>
       <c r="AQ79" t="s">
         <v>93</v>
       </c>
       <c r="AR79" t="s">
         <v>93</v>
       </c>
       <c r="AS79" t="s">
         <v>93</v>
       </c>
       <c r="AT79" t="s">
         <v>93</v>
       </c>
       <c r="AU79" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="AV79" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="AW79" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AX79" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AY79" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="AZ79" t="s">
         <v>119</v>
       </c>
       <c r="BA79" t="s">
         <v>109</v>
       </c>
       <c r="BB79" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="BC79" t="s">
         <v>117</v>
       </c>
       <c r="BD79" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="BE79" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="BF79" t="s">
         <v>93</v>
       </c>
       <c r="BG79" t="s">
         <v>93</v>
       </c>
       <c r="BH79" t="s">
         <v>93</v>
       </c>
       <c r="BI79" t="s">
         <v>93</v>
       </c>
       <c r="BJ79" t="s">
         <v>93</v>
       </c>
       <c r="BK79" t="s">
         <v>119</v>
       </c>
       <c r="BL79" t="s">
         <v>109</v>
       </c>
       <c r="BM79" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="BN79" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="BO79" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BP79" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BQ79" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="BR79" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="BS79" t="s">
         <v>117</v>
       </c>
       <c r="BT79" t="s">
         <v>123</v>
       </c>
       <c r="BU79" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BV79" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="BW79" t="s">
         <v>93</v>
       </c>
       <c r="BX79" t="s">
         <v>93</v>
       </c>
       <c r="BY79" t="s">
         <v>93</v>
       </c>
       <c r="BZ79" t="s">
         <v>93</v>
       </c>
       <c r="CA79" t="s">
         <v>93</v>
       </c>
       <c r="CB79" t="s">
         <v>125</v>
       </c>
       <c r="CC79" t="s">
         <v>126</v>
       </c>
       <c r="CD79" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="CE79" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="CF79" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="CG79" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="CH79" t="s">
         <v>137</v>
       </c>
       <c r="CI79" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="CJ79" t="s">
         <v>130</v>
       </c>
       <c r="CK79" t="s">
         <v>93</v>
       </c>
       <c r="CL79" t="s">
         <v>93</v>
       </c>
       <c r="CM79" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="CN79" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="CO79" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="CP79" t="s">
         <v>93</v>
       </c>
       <c r="CQ79" t="s">
         <v>93</v>
       </c>
       <c r="CR79" t="s">
         <v>93</v>
       </c>
       <c r="CS79" t="s">
         <v>93</v>
       </c>
       <c r="CT79" t="s">
         <v>93</v>
       </c>
       <c r="CU79" t="s">
         <v>93</v>
       </c>
       <c r="CV79" t="s">
         <v>93</v>
       </c>
       <c r="CW79" t="s">
         <v>93</v>
       </c>
       <c r="CX79" t="s">
         <v>93</v>
       </c>
       <c r="CY79" t="s">
         <v>93</v>
       </c>
       <c r="CZ79" t="s">
         <v>93</v>
       </c>
       <c r="DA79" t="s">
         <v>93</v>
       </c>
       <c r="DB79" t="s">
         <v>93</v>
       </c>
       <c r="DC79" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="DD79" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="DE79" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="80" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B80" t="s">
         <v>93</v>
       </c>
       <c r="C80" t="s">
         <v>93</v>
       </c>
       <c r="D80" t="s">
         <v>93</v>
       </c>
       <c r="E80" t="s">
         <v>93</v>
       </c>
       <c r="F80" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="G80" t="s">
         <v>127</v>
       </c>
       <c r="H80" t="s">
         <v>93</v>
       </c>
       <c r="I80" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J80" t="s">
         <v>96</v>
       </c>
       <c r="K80" t="s">
         <v>93</v>
       </c>
       <c r="L80" t="s">
         <v>93</v>
       </c>
       <c r="M80" t="s">
         <v>93</v>
       </c>
       <c r="N80" t="s">
         <v>93</v>
       </c>
       <c r="O80" t="s">
         <v>93</v>
       </c>
       <c r="P80" t="s">
         <v>93</v>
       </c>
       <c r="Q80" t="s">
         <v>97</v>
       </c>
       <c r="R80" t="s">
         <v>93</v>
       </c>
       <c r="S80" t="s">
         <v>93</v>
       </c>
       <c r="T80" t="s">
         <v>93</v>
       </c>
       <c r="U80" t="s">
         <v>93</v>
       </c>
       <c r="V80" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="W80" t="s">
         <v>93</v>
       </c>
       <c r="X80" t="s">
         <v>93</v>
       </c>
       <c r="Y80" t="s">
         <v>93</v>
       </c>
       <c r="Z80" t="s">
         <v>93</v>
       </c>
       <c r="AA80" t="s">
         <v>93</v>
       </c>
       <c r="AB80" t="s">
         <v>93</v>
       </c>
       <c r="AC80" t="s">
         <v>93</v>
       </c>
       <c r="AD80" t="s">
         <v>93</v>
       </c>
       <c r="AE80" t="s">
         <v>93</v>
       </c>
       <c r="AF80" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="AG80" t="s">
         <v>123</v>
       </c>
       <c r="AH80" t="s">
         <v>93</v>
       </c>
       <c r="AI80" t="s">
         <v>93</v>
       </c>
       <c r="AJ80" t="s">
         <v>93</v>
       </c>
       <c r="AK80" t="s">
         <v>93</v>
       </c>
       <c r="AL80" t="s">
         <v>93</v>
       </c>
       <c r="AM80" t="s">
         <v>93</v>
       </c>
       <c r="AN80" t="s">
         <v>93</v>
       </c>
       <c r="AO80" t="s">
         <v>93</v>
       </c>
       <c r="AP80" t="s">
         <v>93</v>
       </c>
       <c r="AQ80" t="s">
         <v>93</v>
       </c>
       <c r="AR80" t="s">
         <v>93</v>
       </c>
       <c r="AS80" t="s">
         <v>93</v>
       </c>
       <c r="AT80" t="s">
         <v>93</v>
       </c>
       <c r="AU80" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="AV80" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="AW80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AX80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AY80" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="AZ80" t="s">
         <v>119</v>
       </c>
       <c r="BA80" t="s">
         <v>109</v>
       </c>
       <c r="BB80" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="BC80" t="s">
         <v>117</v>
       </c>
       <c r="BD80" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="BE80" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="BF80" t="s">
         <v>93</v>
       </c>
       <c r="BG80" t="s">
         <v>93</v>
       </c>
       <c r="BH80" t="s">
         <v>93</v>
       </c>
       <c r="BI80" t="s">
         <v>93</v>
       </c>
       <c r="BJ80" t="s">
         <v>93</v>
       </c>
       <c r="BK80" t="s">
         <v>119</v>
       </c>
       <c r="BL80" t="s">
         <v>109</v>
       </c>
       <c r="BM80" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="BN80" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="BO80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BP80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BQ80" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="BR80" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="BS80" t="s">
         <v>117</v>
       </c>
       <c r="BT80" t="s">
         <v>123</v>
       </c>
       <c r="BU80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BV80" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="BW80" t="s">
         <v>93</v>
       </c>
       <c r="BX80" t="s">
         <v>93</v>
       </c>
       <c r="BY80" t="s">
         <v>93</v>
       </c>
       <c r="BZ80" t="s">
         <v>93</v>
       </c>
       <c r="CA80" t="s">
         <v>93</v>
       </c>
       <c r="CB80" t="s">
         <v>125</v>
       </c>
       <c r="CC80" t="s">
         <v>126</v>
       </c>
       <c r="CD80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="CE80" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="CF80" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="CG80" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="CH80" t="s">
         <v>137</v>
       </c>
       <c r="CI80" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="CJ80" t="s">
         <v>130</v>
       </c>
       <c r="CK80" t="s">
         <v>93</v>
       </c>
       <c r="CL80" t="s">
         <v>93</v>
       </c>
       <c r="CM80" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="CN80" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="CO80" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="CP80" t="s">
         <v>93</v>
       </c>
       <c r="CQ80" t="s">
         <v>93</v>
       </c>
       <c r="CR80" t="s">
         <v>93</v>
       </c>
       <c r="CS80" t="s">
         <v>93</v>
       </c>
       <c r="CT80" t="s">
         <v>93</v>
       </c>
       <c r="CU80" t="s">
         <v>93</v>
       </c>
       <c r="CV80" t="s">
         <v>93</v>
       </c>
       <c r="CW80" t="s">
         <v>93</v>
       </c>
       <c r="CX80" t="s">
         <v>93</v>
       </c>
       <c r="CY80" t="s">
         <v>93</v>
       </c>
       <c r="CZ80" t="s">
         <v>93</v>
       </c>
       <c r="DA80" t="s">
         <v>93</v>
       </c>
       <c r="DB80" t="s">
         <v>93</v>
       </c>
       <c r="DC80" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="DD80" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="DE80" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="81" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B81" t="s">
         <v>93</v>
       </c>
       <c r="C81" t="s">
         <v>93</v>
       </c>
       <c r="D81" t="s">
         <v>93</v>
       </c>
       <c r="E81" t="s">
         <v>93</v>
       </c>
       <c r="F81" t="s">
         <v>93</v>
       </c>
       <c r="G81" t="s">
         <v>93</v>
       </c>
       <c r="H81" t="s">
         <v>93</v>
       </c>
       <c r="I81" t="s">
         <v>93</v>
       </c>
@@ -27655,51 +27658,51 @@
       <c r="X81" t="s">
         <v>93</v>
       </c>
       <c r="Y81" t="s">
         <v>93</v>
       </c>
       <c r="Z81" t="s">
         <v>93</v>
       </c>
       <c r="AA81" t="s">
         <v>93</v>
       </c>
       <c r="AB81" t="s">
         <v>93</v>
       </c>
       <c r="AC81" t="s">
         <v>93</v>
       </c>
       <c r="AD81" t="s">
         <v>93</v>
       </c>
       <c r="AE81" t="s">
         <v>93</v>
       </c>
       <c r="AF81" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="AG81" t="s">
         <v>123</v>
       </c>
       <c r="AH81" t="s">
         <v>93</v>
       </c>
       <c r="AI81" t="s">
         <v>93</v>
       </c>
       <c r="AJ81" t="s">
         <v>93</v>
       </c>
       <c r="AK81" t="s">
         <v>93</v>
       </c>
       <c r="AL81" t="s">
         <v>93</v>
       </c>
       <c r="AM81" t="s">
         <v>93</v>
       </c>
       <c r="AN81" t="s">
         <v>93</v>
       </c>
@@ -27730,221 +27733,221 @@
       <c r="AW81" t="s">
         <v>93</v>
       </c>
       <c r="AX81" t="s">
         <v>93</v>
       </c>
       <c r="AY81" t="s">
         <v>93</v>
       </c>
       <c r="AZ81" t="s">
         <v>93</v>
       </c>
       <c r="BA81" t="s">
         <v>93</v>
       </c>
       <c r="BB81" t="s">
         <v>93</v>
       </c>
       <c r="BC81" t="s">
         <v>93</v>
       </c>
       <c r="BD81" t="s">
         <v>117</v>
       </c>
       <c r="BE81" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="BF81" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BG81" t="s">
         <v>119</v>
       </c>
       <c r="BH81" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BI81" t="s">
         <v>117</v>
       </c>
       <c r="BJ81" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="BK81" t="s">
         <v>93</v>
       </c>
       <c r="BL81" t="s">
         <v>93</v>
       </c>
       <c r="BM81" t="s">
         <v>93</v>
       </c>
       <c r="BN81" t="s">
         <v>93</v>
       </c>
       <c r="BO81" t="s">
         <v>93</v>
       </c>
       <c r="BP81" t="s">
         <v>93</v>
       </c>
       <c r="BQ81" t="s">
         <v>93</v>
       </c>
       <c r="BR81" t="s">
         <v>93</v>
       </c>
       <c r="BS81" t="s">
         <v>93</v>
       </c>
       <c r="BT81" t="s">
         <v>93</v>
       </c>
       <c r="BU81" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BV81" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="BW81" t="s">
         <v>119</v>
       </c>
       <c r="BX81" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BY81" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BZ81" t="s">
         <v>117</v>
       </c>
       <c r="CA81" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="CB81" t="s">
         <v>93</v>
       </c>
       <c r="CC81" t="s">
         <v>93</v>
       </c>
       <c r="CD81" t="s">
         <v>93</v>
       </c>
       <c r="CE81" t="s">
         <v>93</v>
       </c>
       <c r="CF81" t="s">
         <v>93</v>
       </c>
       <c r="CG81" t="s">
         <v>93</v>
       </c>
       <c r="CH81" t="s">
         <v>93</v>
       </c>
       <c r="CI81" t="s">
         <v>93</v>
       </c>
       <c r="CJ81" t="s">
         <v>93</v>
       </c>
       <c r="CK81" t="s">
         <v>93</v>
       </c>
       <c r="CL81" t="s">
         <v>93</v>
       </c>
       <c r="CM81" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="CN81" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="CO81" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="CP81" t="s">
         <v>125</v>
       </c>
       <c r="CQ81" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="CR81" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="CS81" t="s">
         <v>130</v>
       </c>
       <c r="CT81" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="CU81" t="s">
         <v>93</v>
       </c>
       <c r="CV81" t="s">
         <v>93</v>
       </c>
       <c r="CW81" t="s">
         <v>93</v>
       </c>
       <c r="CX81" t="s">
         <v>93</v>
       </c>
       <c r="CY81" t="s">
         <v>93</v>
       </c>
       <c r="CZ81" t="s">
         <v>93</v>
       </c>
       <c r="DA81" t="s">
         <v>93</v>
       </c>
       <c r="DB81" t="s">
         <v>93</v>
       </c>
       <c r="DC81" t="s">
         <v>93</v>
       </c>
       <c r="DD81" t="s">
         <v>93</v>
       </c>
       <c r="DE81" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="82" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B82" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C82" t="s">
         <v>127</v>
       </c>
       <c r="D82" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E82" t="s">
         <v>93</v>
       </c>
       <c r="F82" t="s">
         <v>93</v>
       </c>
       <c r="G82" t="s">
         <v>93</v>
       </c>
       <c r="H82" t="s">
         <v>93</v>
       </c>
       <c r="I82" t="s">
         <v>93</v>
       </c>
       <c r="J82" t="s">
         <v>93</v>
       </c>
       <c r="K82" t="s">
         <v>93</v>
       </c>
       <c r="L82" t="s">
         <v>93</v>
       </c>
@@ -27984,51 +27987,51 @@
       <c r="X82" t="s">
         <v>93</v>
       </c>
       <c r="Y82" t="s">
         <v>93</v>
       </c>
       <c r="Z82" t="s">
         <v>93</v>
       </c>
       <c r="AA82" t="s">
         <v>93</v>
       </c>
       <c r="AB82" t="s">
         <v>93</v>
       </c>
       <c r="AC82" t="s">
         <v>93</v>
       </c>
       <c r="AD82" t="s">
         <v>93</v>
       </c>
       <c r="AE82" t="s">
         <v>93</v>
       </c>
       <c r="AF82" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="AG82" t="s">
         <v>123</v>
       </c>
       <c r="AH82" t="s">
         <v>93</v>
       </c>
       <c r="AI82" t="s">
         <v>93</v>
       </c>
       <c r="AJ82" t="s">
         <v>93</v>
       </c>
       <c r="AK82" t="s">
         <v>93</v>
       </c>
       <c r="AL82" t="s">
         <v>93</v>
       </c>
       <c r="AM82" t="s">
         <v>93</v>
       </c>
       <c r="AN82" t="s">
         <v>93</v>
       </c>
@@ -28059,221 +28062,221 @@
       <c r="AW82" t="s">
         <v>93</v>
       </c>
       <c r="AX82" t="s">
         <v>93</v>
       </c>
       <c r="AY82" t="s">
         <v>93</v>
       </c>
       <c r="AZ82" t="s">
         <v>93</v>
       </c>
       <c r="BA82" t="s">
         <v>93</v>
       </c>
       <c r="BB82" t="s">
         <v>93</v>
       </c>
       <c r="BC82" t="s">
         <v>93</v>
       </c>
       <c r="BD82" t="s">
         <v>117</v>
       </c>
       <c r="BE82" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="BF82" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BG82" t="s">
         <v>119</v>
       </c>
       <c r="BH82" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BI82" t="s">
         <v>117</v>
       </c>
       <c r="BJ82" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="BK82" t="s">
         <v>93</v>
       </c>
       <c r="BL82" t="s">
         <v>93</v>
       </c>
       <c r="BM82" t="s">
         <v>93</v>
       </c>
       <c r="BN82" t="s">
         <v>93</v>
       </c>
       <c r="BO82" t="s">
         <v>93</v>
       </c>
       <c r="BP82" t="s">
         <v>93</v>
       </c>
       <c r="BQ82" t="s">
         <v>93</v>
       </c>
       <c r="BR82" t="s">
         <v>93</v>
       </c>
       <c r="BS82" t="s">
         <v>93</v>
       </c>
       <c r="BT82" t="s">
         <v>93</v>
       </c>
       <c r="BU82" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BV82" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="BW82" t="s">
         <v>119</v>
       </c>
       <c r="BX82" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BY82" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BZ82" t="s">
         <v>117</v>
       </c>
       <c r="CA82" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="CB82" t="s">
         <v>93</v>
       </c>
       <c r="CC82" t="s">
         <v>93</v>
       </c>
       <c r="CD82" t="s">
         <v>93</v>
       </c>
       <c r="CE82" t="s">
         <v>93</v>
       </c>
       <c r="CF82" t="s">
         <v>93</v>
       </c>
       <c r="CG82" t="s">
         <v>93</v>
       </c>
       <c r="CH82" t="s">
         <v>93</v>
       </c>
       <c r="CI82" t="s">
         <v>93</v>
       </c>
       <c r="CJ82" t="s">
         <v>93</v>
       </c>
       <c r="CK82" t="s">
         <v>93</v>
       </c>
       <c r="CL82" t="s">
         <v>93</v>
       </c>
       <c r="CM82" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="CN82" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="CO82" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="CP82" t="s">
         <v>125</v>
       </c>
       <c r="CQ82" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="CR82" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="CS82" t="s">
         <v>130</v>
       </c>
       <c r="CT82" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="CU82" t="s">
         <v>93</v>
       </c>
       <c r="CV82" t="s">
         <v>93</v>
       </c>
       <c r="CW82" t="s">
         <v>93</v>
       </c>
       <c r="CX82" t="s">
         <v>93</v>
       </c>
       <c r="CY82" t="s">
         <v>93</v>
       </c>
       <c r="CZ82" t="s">
         <v>93</v>
       </c>
       <c r="DA82" t="s">
         <v>93</v>
       </c>
       <c r="DB82" t="s">
         <v>93</v>
       </c>
       <c r="DC82" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="DD82" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="DE82" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="83" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B83" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C83" t="s">
         <v>127</v>
       </c>
       <c r="D83" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="E83" t="s">
         <v>93</v>
       </c>
       <c r="F83" t="s">
         <v>93</v>
       </c>
       <c r="G83" t="s">
         <v>93</v>
       </c>
       <c r="H83" t="s">
         <v>93</v>
       </c>
       <c r="I83" t="s">
         <v>93</v>
       </c>
       <c r="J83" t="s">
         <v>93</v>
       </c>
       <c r="K83" t="s">
         <v>93</v>
       </c>
       <c r="L83" t="s">
         <v>93</v>
       </c>
@@ -28313,51 +28316,51 @@
       <c r="X83" t="s">
         <v>93</v>
       </c>
       <c r="Y83" t="s">
         <v>93</v>
       </c>
       <c r="Z83" t="s">
         <v>93</v>
       </c>
       <c r="AA83" t="s">
         <v>93</v>
       </c>
       <c r="AB83" t="s">
         <v>93</v>
       </c>
       <c r="AC83" t="s">
         <v>93</v>
       </c>
       <c r="AD83" t="s">
         <v>93</v>
       </c>
       <c r="AE83" t="s">
         <v>93</v>
       </c>
       <c r="AF83" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="AG83" t="s">
         <v>123</v>
       </c>
       <c r="AH83" t="s">
         <v>93</v>
       </c>
       <c r="AI83" t="s">
         <v>93</v>
       </c>
       <c r="AJ83" t="s">
         <v>93</v>
       </c>
       <c r="AK83" t="s">
         <v>93</v>
       </c>
       <c r="AL83" t="s">
         <v>93</v>
       </c>
       <c r="AM83" t="s">
         <v>93</v>
       </c>
       <c r="AN83" t="s">
         <v>93</v>
       </c>
@@ -28385,224 +28388,224 @@
       <c r="AV83" t="s">
         <v>93</v>
       </c>
       <c r="AW83" t="s">
         <v>93</v>
       </c>
       <c r="AX83" t="s">
         <v>93</v>
       </c>
       <c r="AY83" t="s">
         <v>93</v>
       </c>
       <c r="AZ83" t="s">
         <v>93</v>
       </c>
       <c r="BA83" t="s">
         <v>93</v>
       </c>
       <c r="BB83" t="s">
         <v>93</v>
       </c>
       <c r="BC83" t="s">
         <v>93</v>
       </c>
       <c r="BD83" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BE83" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="BF83" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BG83" t="s">
         <v>119</v>
       </c>
       <c r="BH83" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BI83" t="s">
         <v>117</v>
       </c>
       <c r="BJ83" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="BK83" t="s">
         <v>93</v>
       </c>
       <c r="BL83" t="s">
         <v>93</v>
       </c>
       <c r="BM83" t="s">
         <v>93</v>
       </c>
       <c r="BN83" t="s">
         <v>93</v>
       </c>
       <c r="BO83" t="s">
         <v>93</v>
       </c>
       <c r="BP83" t="s">
         <v>93</v>
       </c>
       <c r="BQ83" t="s">
         <v>93</v>
       </c>
       <c r="BR83" t="s">
         <v>93</v>
       </c>
       <c r="BS83" t="s">
         <v>93</v>
       </c>
       <c r="BT83" t="s">
         <v>93</v>
       </c>
       <c r="BU83" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BV83" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="BW83" t="s">
         <v>119</v>
       </c>
       <c r="BX83" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BY83" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BZ83" t="s">
         <v>117</v>
       </c>
       <c r="CA83" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="CB83" t="s">
         <v>93</v>
       </c>
       <c r="CC83" t="s">
         <v>93</v>
       </c>
       <c r="CD83" t="s">
         <v>93</v>
       </c>
       <c r="CE83" t="s">
         <v>93</v>
       </c>
       <c r="CF83" t="s">
         <v>93</v>
       </c>
       <c r="CG83" t="s">
         <v>93</v>
       </c>
       <c r="CH83" t="s">
         <v>93</v>
       </c>
       <c r="CI83" t="s">
         <v>93</v>
       </c>
       <c r="CJ83" t="s">
         <v>93</v>
       </c>
       <c r="CK83" t="s">
         <v>93</v>
       </c>
       <c r="CL83" t="s">
         <v>93</v>
       </c>
       <c r="CM83" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="CN83" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="CO83" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="CP83" t="s">
         <v>125</v>
       </c>
       <c r="CQ83" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="CR83" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="CS83" t="s">
         <v>130</v>
       </c>
       <c r="CT83" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="CU83" t="s">
         <v>93</v>
       </c>
       <c r="CV83" t="s">
         <v>93</v>
       </c>
       <c r="CW83" t="s">
         <v>93</v>
       </c>
       <c r="CX83" t="s">
         <v>93</v>
       </c>
       <c r="CY83" t="s">
         <v>93</v>
       </c>
       <c r="CZ83" t="s">
         <v>93</v>
       </c>
       <c r="DA83" t="s">
         <v>93</v>
       </c>
       <c r="DB83" t="s">
         <v>93</v>
       </c>
       <c r="DC83" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="DD83" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="DE83" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="84" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B84" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C84" t="s">
         <v>127</v>
       </c>
       <c r="D84" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E84" t="s">
         <v>93</v>
       </c>
       <c r="F84" t="s">
         <v>93</v>
       </c>
       <c r="G84" t="s">
         <v>93</v>
       </c>
       <c r="H84" t="s">
         <v>93</v>
       </c>
       <c r="I84" t="s">
         <v>93</v>
       </c>
       <c r="J84" t="s">
         <v>93</v>
       </c>
       <c r="K84" t="s">
         <v>93</v>
       </c>
       <c r="L84" t="s">
         <v>93</v>
       </c>
@@ -28642,51 +28645,51 @@
       <c r="X84" t="s">
         <v>93</v>
       </c>
       <c r="Y84" t="s">
         <v>93</v>
       </c>
       <c r="Z84" t="s">
         <v>93</v>
       </c>
       <c r="AA84" t="s">
         <v>93</v>
       </c>
       <c r="AB84" t="s">
         <v>93</v>
       </c>
       <c r="AC84" t="s">
         <v>93</v>
       </c>
       <c r="AD84" t="s">
         <v>93</v>
       </c>
       <c r="AE84" t="s">
         <v>93</v>
       </c>
       <c r="AF84" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="AG84" t="s">
         <v>123</v>
       </c>
       <c r="AH84" t="s">
         <v>93</v>
       </c>
       <c r="AI84" t="s">
         <v>93</v>
       </c>
       <c r="AJ84" t="s">
         <v>93</v>
       </c>
       <c r="AK84" t="s">
         <v>93</v>
       </c>
       <c r="AL84" t="s">
         <v>93</v>
       </c>
       <c r="AM84" t="s">
         <v>93</v>
       </c>
       <c r="AN84" t="s">
         <v>93</v>
       </c>
@@ -28714,224 +28717,224 @@
       <c r="AV84" t="s">
         <v>93</v>
       </c>
       <c r="AW84" t="s">
         <v>93</v>
       </c>
       <c r="AX84" t="s">
         <v>93</v>
       </c>
       <c r="AY84" t="s">
         <v>93</v>
       </c>
       <c r="AZ84" t="s">
         <v>93</v>
       </c>
       <c r="BA84" t="s">
         <v>93</v>
       </c>
       <c r="BB84" t="s">
         <v>93</v>
       </c>
       <c r="BC84" t="s">
         <v>93</v>
       </c>
       <c r="BD84" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BE84" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="BF84" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BG84" t="s">
         <v>119</v>
       </c>
       <c r="BH84" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BI84" t="s">
         <v>117</v>
       </c>
       <c r="BJ84" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="BK84" t="s">
         <v>93</v>
       </c>
       <c r="BL84" t="s">
         <v>93</v>
       </c>
       <c r="BM84" t="s">
         <v>93</v>
       </c>
       <c r="BN84" t="s">
         <v>93</v>
       </c>
       <c r="BO84" t="s">
         <v>93</v>
       </c>
       <c r="BP84" t="s">
         <v>93</v>
       </c>
       <c r="BQ84" t="s">
         <v>93</v>
       </c>
       <c r="BR84" t="s">
         <v>93</v>
       </c>
       <c r="BS84" t="s">
         <v>93</v>
       </c>
       <c r="BT84" t="s">
         <v>93</v>
       </c>
       <c r="BU84" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BV84" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="BW84" t="s">
         <v>119</v>
       </c>
       <c r="BX84" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BY84" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BZ84" t="s">
         <v>117</v>
       </c>
       <c r="CA84" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="CB84" t="s">
         <v>93</v>
       </c>
       <c r="CC84" t="s">
         <v>93</v>
       </c>
       <c r="CD84" t="s">
         <v>93</v>
       </c>
       <c r="CE84" t="s">
         <v>93</v>
       </c>
       <c r="CF84" t="s">
         <v>93</v>
       </c>
       <c r="CG84" t="s">
         <v>93</v>
       </c>
       <c r="CH84" t="s">
         <v>93</v>
       </c>
       <c r="CI84" t="s">
         <v>93</v>
       </c>
       <c r="CJ84" t="s">
         <v>93</v>
       </c>
       <c r="CK84" t="s">
         <v>93</v>
       </c>
       <c r="CL84" t="s">
         <v>93</v>
       </c>
       <c r="CM84" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="CN84" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="CO84" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="CP84" t="s">
         <v>125</v>
       </c>
       <c r="CQ84" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="CR84" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="CS84" t="s">
         <v>130</v>
       </c>
       <c r="CT84" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="CU84" t="s">
         <v>93</v>
       </c>
       <c r="CV84" t="s">
         <v>93</v>
       </c>
       <c r="CW84" t="s">
         <v>93</v>
       </c>
       <c r="CX84" t="s">
         <v>93</v>
       </c>
       <c r="CY84" t="s">
         <v>93</v>
       </c>
       <c r="CZ84" t="s">
         <v>93</v>
       </c>
       <c r="DA84" t="s">
         <v>93</v>
       </c>
       <c r="DB84" t="s">
         <v>93</v>
       </c>
       <c r="DC84" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="DD84" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="DE84" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="85" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="B85" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C85" t="s">
         <v>127</v>
       </c>
       <c r="D85" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E85" t="s">
         <v>93</v>
       </c>
       <c r="F85" t="s">
         <v>93</v>
       </c>
       <c r="G85" t="s">
         <v>93</v>
       </c>
       <c r="H85" t="s">
         <v>93</v>
       </c>
       <c r="I85" t="s">
         <v>93</v>
       </c>
       <c r="J85" t="s">
         <v>93</v>
       </c>
       <c r="K85" t="s">
         <v>93</v>
       </c>
       <c r="L85" t="s">
         <v>93</v>
       </c>
@@ -28971,51 +28974,51 @@
       <c r="X85" t="s">
         <v>93</v>
       </c>
       <c r="Y85" t="s">
         <v>93</v>
       </c>
       <c r="Z85" t="s">
         <v>93</v>
       </c>
       <c r="AA85" t="s">
         <v>93</v>
       </c>
       <c r="AB85" t="s">
         <v>93</v>
       </c>
       <c r="AC85" t="s">
         <v>93</v>
       </c>
       <c r="AD85" t="s">
         <v>93</v>
       </c>
       <c r="AE85" t="s">
         <v>93</v>
       </c>
       <c r="AF85" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="AG85" t="s">
         <v>123</v>
       </c>
       <c r="AH85" t="s">
         <v>93</v>
       </c>
       <c r="AI85" t="s">
         <v>93</v>
       </c>
       <c r="AJ85" t="s">
         <v>93</v>
       </c>
       <c r="AK85" t="s">
         <v>93</v>
       </c>
       <c r="AL85" t="s">
         <v>93</v>
       </c>
       <c r="AM85" t="s">
         <v>93</v>
       </c>
       <c r="AN85" t="s">
         <v>93</v>
       </c>
@@ -29043,120 +29046,120 @@
       <c r="AV85" t="s">
         <v>93</v>
       </c>
       <c r="AW85" t="s">
         <v>93</v>
       </c>
       <c r="AX85" t="s">
         <v>93</v>
       </c>
       <c r="AY85" t="s">
         <v>93</v>
       </c>
       <c r="AZ85" t="s">
         <v>93</v>
       </c>
       <c r="BA85" t="s">
         <v>93</v>
       </c>
       <c r="BB85" t="s">
         <v>93</v>
       </c>
       <c r="BC85" t="s">
         <v>93</v>
       </c>
       <c r="BD85" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BE85" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="BF85" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BG85" t="s">
         <v>119</v>
       </c>
       <c r="BH85" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BI85" t="s">
         <v>117</v>
       </c>
       <c r="BJ85" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="BK85" t="s">
         <v>93</v>
       </c>
       <c r="BL85" t="s">
         <v>93</v>
       </c>
       <c r="BM85" t="s">
         <v>93</v>
       </c>
       <c r="BN85" t="s">
         <v>93</v>
       </c>
       <c r="BO85" t="s">
         <v>93</v>
       </c>
       <c r="BP85" t="s">
         <v>93</v>
       </c>
       <c r="BQ85" t="s">
         <v>93</v>
       </c>
       <c r="BR85" t="s">
         <v>93</v>
       </c>
       <c r="BS85" t="s">
         <v>93</v>
       </c>
       <c r="BT85" t="s">
         <v>93</v>
       </c>
       <c r="BU85" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BV85" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="BW85" t="s">
         <v>119</v>
       </c>
       <c r="BX85" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BY85" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BZ85" t="s">
         <v>117</v>
       </c>
       <c r="CA85" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="CB85" t="s">
         <v>93</v>
       </c>
       <c r="CC85" t="s">
         <v>93</v>
       </c>
       <c r="CD85" t="s">
         <v>93</v>
       </c>
       <c r="CE85" t="s">
         <v>93</v>
       </c>
       <c r="CF85" t="s">
         <v>93</v>
       </c>
       <c r="CG85" t="s">
         <v>93</v>
       </c>
       <c r="CH85" t="s">
         <v>93</v>
       </c>
       <c r="CI85" t="s">
         <v>93</v>
       </c>
@@ -29196,71 +29199,71 @@
       <c r="CU85" t="s">
         <v>93</v>
       </c>
       <c r="CV85" t="s">
         <v>93</v>
       </c>
       <c r="CW85" t="s">
         <v>93</v>
       </c>
       <c r="CX85" t="s">
         <v>93</v>
       </c>
       <c r="CY85" t="s">
         <v>93</v>
       </c>
       <c r="CZ85" t="s">
         <v>93</v>
       </c>
       <c r="DA85" t="s">
         <v>93</v>
       </c>
       <c r="DB85" t="s">
         <v>93</v>
       </c>
       <c r="DC85" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="DD85" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="DE85" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="86" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B86" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C86" t="s">
         <v>127</v>
       </c>
       <c r="D86" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E86" t="s">
         <v>93</v>
       </c>
       <c r="F86" t="s">
         <v>93</v>
       </c>
       <c r="G86" t="s">
         <v>93</v>
       </c>
       <c r="H86" t="s">
         <v>93</v>
       </c>
       <c r="I86" t="s">
         <v>93</v>
       </c>
       <c r="J86" t="s">
         <v>93</v>
       </c>
       <c r="K86" t="s">
         <v>93</v>
       </c>
       <c r="L86" t="s">
         <v>93</v>
       </c>
@@ -29300,51 +29303,51 @@
       <c r="X86" t="s">
         <v>93</v>
       </c>
       <c r="Y86" t="s">
         <v>93</v>
       </c>
       <c r="Z86" t="s">
         <v>93</v>
       </c>
       <c r="AA86" t="s">
         <v>93</v>
       </c>
       <c r="AB86" t="s">
         <v>93</v>
       </c>
       <c r="AC86" t="s">
         <v>93</v>
       </c>
       <c r="AD86" t="s">
         <v>93</v>
       </c>
       <c r="AE86" t="s">
         <v>93</v>
       </c>
       <c r="AF86" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="AG86" t="s">
         <v>123</v>
       </c>
       <c r="AH86" t="s">
         <v>93</v>
       </c>
       <c r="AI86" t="s">
         <v>93</v>
       </c>
       <c r="AJ86" t="s">
         <v>93</v>
       </c>
       <c r="AK86" t="s">
         <v>93</v>
       </c>
       <c r="AL86" t="s">
         <v>93</v>
       </c>
       <c r="AM86" t="s">
         <v>93</v>
       </c>
       <c r="AN86" t="s">
         <v>93</v>
       </c>
@@ -29372,120 +29375,120 @@
       <c r="AV86" t="s">
         <v>93</v>
       </c>
       <c r="AW86" t="s">
         <v>93</v>
       </c>
       <c r="AX86" t="s">
         <v>93</v>
       </c>
       <c r="AY86" t="s">
         <v>93</v>
       </c>
       <c r="AZ86" t="s">
         <v>93</v>
       </c>
       <c r="BA86" t="s">
         <v>93</v>
       </c>
       <c r="BB86" t="s">
         <v>93</v>
       </c>
       <c r="BC86" t="s">
         <v>93</v>
       </c>
       <c r="BD86" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BE86" t="s">
         <v>111</v>
       </c>
       <c r="BF86" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BG86" t="s">
         <v>119</v>
       </c>
       <c r="BH86" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BI86" t="s">
         <v>117</v>
       </c>
       <c r="BJ86" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="BK86" t="s">
         <v>93</v>
       </c>
       <c r="BL86" t="s">
         <v>93</v>
       </c>
       <c r="BM86" t="s">
         <v>93</v>
       </c>
       <c r="BN86" t="s">
         <v>93</v>
       </c>
       <c r="BO86" t="s">
         <v>93</v>
       </c>
       <c r="BP86" t="s">
         <v>93</v>
       </c>
       <c r="BQ86" t="s">
         <v>93</v>
       </c>
       <c r="BR86" t="s">
         <v>93</v>
       </c>
       <c r="BS86" t="s">
         <v>93</v>
       </c>
       <c r="BT86" t="s">
         <v>93</v>
       </c>
       <c r="BU86" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BV86" t="s">
         <v>111</v>
       </c>
       <c r="BW86" t="s">
         <v>119</v>
       </c>
       <c r="BX86" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BY86" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BZ86" t="s">
         <v>117</v>
       </c>
       <c r="CA86" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="CB86" t="s">
         <v>93</v>
       </c>
       <c r="CC86" t="s">
         <v>93</v>
       </c>
       <c r="CD86" t="s">
         <v>93</v>
       </c>
       <c r="CE86" t="s">
         <v>93</v>
       </c>
       <c r="CF86" t="s">
         <v>93</v>
       </c>
       <c r="CG86" t="s">
         <v>93</v>
       </c>
       <c r="CH86" t="s">
         <v>93</v>
       </c>
       <c r="CI86" t="s">
         <v>93</v>
       </c>
@@ -29525,71 +29528,71 @@
       <c r="CU86" t="s">
         <v>93</v>
       </c>
       <c r="CV86" t="s">
         <v>93</v>
       </c>
       <c r="CW86" t="s">
         <v>93</v>
       </c>
       <c r="CX86" t="s">
         <v>93</v>
       </c>
       <c r="CY86" t="s">
         <v>93</v>
       </c>
       <c r="CZ86" t="s">
         <v>93</v>
       </c>
       <c r="DA86" t="s">
         <v>93</v>
       </c>
       <c r="DB86" t="s">
         <v>93</v>
       </c>
       <c r="DC86" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="DD86" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="DE86" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="87" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="B87" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C87" t="s">
         <v>127</v>
       </c>
       <c r="D87" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E87" t="s">
         <v>93</v>
       </c>
       <c r="F87" t="s">
         <v>93</v>
       </c>
       <c r="G87" t="s">
         <v>93</v>
       </c>
       <c r="H87" t="s">
         <v>93</v>
       </c>
       <c r="I87" t="s">
         <v>93</v>
       </c>
       <c r="J87" t="s">
         <v>93</v>
       </c>
       <c r="K87" t="s">
         <v>93</v>
       </c>
       <c r="L87" t="s">
         <v>93</v>
       </c>
@@ -29629,51 +29632,51 @@
       <c r="X87" t="s">
         <v>93</v>
       </c>
       <c r="Y87" t="s">
         <v>93</v>
       </c>
       <c r="Z87" t="s">
         <v>93</v>
       </c>
       <c r="AA87" t="s">
         <v>93</v>
       </c>
       <c r="AB87" t="s">
         <v>93</v>
       </c>
       <c r="AC87" t="s">
         <v>93</v>
       </c>
       <c r="AD87" t="s">
         <v>93</v>
       </c>
       <c r="AE87" t="s">
         <v>93</v>
       </c>
       <c r="AF87" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="AG87" t="s">
         <v>123</v>
       </c>
       <c r="AH87" t="s">
         <v>93</v>
       </c>
       <c r="AI87" t="s">
         <v>93</v>
       </c>
       <c r="AJ87" t="s">
         <v>93</v>
       </c>
       <c r="AK87" t="s">
         <v>93</v>
       </c>
       <c r="AL87" t="s">
         <v>93</v>
       </c>
       <c r="AM87" t="s">
         <v>93</v>
       </c>
       <c r="AN87" t="s">
         <v>93</v>
       </c>
@@ -29701,120 +29704,120 @@
       <c r="AV87" t="s">
         <v>93</v>
       </c>
       <c r="AW87" t="s">
         <v>93</v>
       </c>
       <c r="AX87" t="s">
         <v>93</v>
       </c>
       <c r="AY87" t="s">
         <v>93</v>
       </c>
       <c r="AZ87" t="s">
         <v>93</v>
       </c>
       <c r="BA87" t="s">
         <v>93</v>
       </c>
       <c r="BB87" t="s">
         <v>93</v>
       </c>
       <c r="BC87" t="s">
         <v>93</v>
       </c>
       <c r="BD87" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BE87" t="s">
         <v>111</v>
       </c>
       <c r="BF87" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BG87" t="s">
         <v>119</v>
       </c>
       <c r="BH87" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BI87" t="s">
         <v>117</v>
       </c>
       <c r="BJ87" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="BK87" t="s">
         <v>93</v>
       </c>
       <c r="BL87" t="s">
         <v>93</v>
       </c>
       <c r="BM87" t="s">
         <v>93</v>
       </c>
       <c r="BN87" t="s">
         <v>93</v>
       </c>
       <c r="BO87" t="s">
         <v>93</v>
       </c>
       <c r="BP87" t="s">
         <v>93</v>
       </c>
       <c r="BQ87" t="s">
         <v>93</v>
       </c>
       <c r="BR87" t="s">
         <v>93</v>
       </c>
       <c r="BS87" t="s">
         <v>93</v>
       </c>
       <c r="BT87" t="s">
         <v>93</v>
       </c>
       <c r="BU87" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BV87" t="s">
         <v>111</v>
       </c>
       <c r="BW87" t="s">
         <v>119</v>
       </c>
       <c r="BX87" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BY87" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BZ87" t="s">
         <v>117</v>
       </c>
       <c r="CA87" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="CB87" t="s">
         <v>93</v>
       </c>
       <c r="CC87" t="s">
         <v>93</v>
       </c>
       <c r="CD87" t="s">
         <v>93</v>
       </c>
       <c r="CE87" t="s">
         <v>93</v>
       </c>
       <c r="CF87" t="s">
         <v>93</v>
       </c>
       <c r="CG87" t="s">
         <v>93</v>
       </c>
       <c r="CH87" t="s">
         <v>93</v>
       </c>
       <c r="CI87" t="s">
         <v>93</v>
       </c>
@@ -29854,71 +29857,71 @@
       <c r="CU87" t="s">
         <v>93</v>
       </c>
       <c r="CV87" t="s">
         <v>93</v>
       </c>
       <c r="CW87" t="s">
         <v>93</v>
       </c>
       <c r="CX87" t="s">
         <v>93</v>
       </c>
       <c r="CY87" t="s">
         <v>93</v>
       </c>
       <c r="CZ87" t="s">
         <v>93</v>
       </c>
       <c r="DA87" t="s">
         <v>93</v>
       </c>
       <c r="DB87" t="s">
         <v>93</v>
       </c>
       <c r="DC87" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="DD87" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="DE87" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="88" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="B88" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C88" t="s">
         <v>127</v>
       </c>
       <c r="D88" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="E88" t="s">
         <v>93</v>
       </c>
       <c r="F88" t="s">
         <v>93</v>
       </c>
       <c r="G88" t="s">
         <v>93</v>
       </c>
       <c r="H88" t="s">
         <v>93</v>
       </c>
       <c r="I88" t="s">
         <v>93</v>
       </c>
       <c r="J88" t="s">
         <v>93</v>
       </c>
       <c r="K88" t="s">
         <v>93</v>
       </c>
       <c r="L88" t="s">
         <v>93</v>
       </c>
@@ -29958,51 +29961,51 @@
       <c r="X88" t="s">
         <v>93</v>
       </c>
       <c r="Y88" t="s">
         <v>93</v>
       </c>
       <c r="Z88" t="s">
         <v>93</v>
       </c>
       <c r="AA88" t="s">
         <v>93</v>
       </c>
       <c r="AB88" t="s">
         <v>93</v>
       </c>
       <c r="AC88" t="s">
         <v>93</v>
       </c>
       <c r="AD88" t="s">
         <v>93</v>
       </c>
       <c r="AE88" t="s">
         <v>93</v>
       </c>
       <c r="AF88" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="AG88" t="s">
         <v>123</v>
       </c>
       <c r="AH88" t="s">
         <v>93</v>
       </c>
       <c r="AI88" t="s">
         <v>93</v>
       </c>
       <c r="AJ88" t="s">
         <v>93</v>
       </c>
       <c r="AK88" t="s">
         <v>93</v>
       </c>
       <c r="AL88" t="s">
         <v>93</v>
       </c>
       <c r="AM88" t="s">
         <v>93</v>
       </c>
       <c r="AN88" t="s">
         <v>93</v>
       </c>
@@ -30030,69 +30033,69 @@
       <c r="AV88" t="s">
         <v>93</v>
       </c>
       <c r="AW88" t="s">
         <v>93</v>
       </c>
       <c r="AX88" t="s">
         <v>93</v>
       </c>
       <c r="AY88" t="s">
         <v>93</v>
       </c>
       <c r="AZ88" t="s">
         <v>93</v>
       </c>
       <c r="BA88" t="s">
         <v>93</v>
       </c>
       <c r="BB88" t="s">
         <v>93</v>
       </c>
       <c r="BC88" t="s">
         <v>93</v>
       </c>
       <c r="BD88" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BE88" t="s">
         <v>111</v>
       </c>
       <c r="BF88" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BG88" t="s">
         <v>119</v>
       </c>
       <c r="BH88" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BI88" t="s">
         <v>117</v>
       </c>
       <c r="BJ88" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="BK88" t="s">
         <v>93</v>
       </c>
       <c r="BL88" t="s">
         <v>93</v>
       </c>
       <c r="BM88" t="s">
         <v>93</v>
       </c>
       <c r="BN88" t="s">
         <v>93</v>
       </c>
       <c r="BO88" t="s">
         <v>93</v>
       </c>
       <c r="BP88" t="s">
         <v>93</v>
       </c>
       <c r="BQ88" t="s">
         <v>93</v>
       </c>
       <c r="BR88" t="s">
         <v>93</v>
       </c>
@@ -30183,71 +30186,71 @@
       <c r="CU88" t="s">
         <v>93</v>
       </c>
       <c r="CV88" t="s">
         <v>93</v>
       </c>
       <c r="CW88" t="s">
         <v>93</v>
       </c>
       <c r="CX88" t="s">
         <v>93</v>
       </c>
       <c r="CY88" t="s">
         <v>93</v>
       </c>
       <c r="CZ88" t="s">
         <v>93</v>
       </c>
       <c r="DA88" t="s">
         <v>93</v>
       </c>
       <c r="DB88" t="s">
         <v>93</v>
       </c>
       <c r="DC88" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="DD88" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="DE88" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="89" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="B89" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C89" t="s">
         <v>127</v>
       </c>
       <c r="D89" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E89" t="s">
         <v>93</v>
       </c>
       <c r="F89" t="s">
         <v>93</v>
       </c>
       <c r="G89" t="s">
         <v>93</v>
       </c>
       <c r="H89" t="s">
         <v>93</v>
       </c>
       <c r="I89" t="s">
         <v>93</v>
       </c>
       <c r="J89" t="s">
         <v>93</v>
       </c>
       <c r="K89" t="s">
         <v>93</v>
       </c>
       <c r="L89" t="s">
         <v>93</v>
       </c>
@@ -30287,51 +30290,51 @@
       <c r="X89" t="s">
         <v>93</v>
       </c>
       <c r="Y89" t="s">
         <v>93</v>
       </c>
       <c r="Z89" t="s">
         <v>93</v>
       </c>
       <c r="AA89" t="s">
         <v>93</v>
       </c>
       <c r="AB89" t="s">
         <v>93</v>
       </c>
       <c r="AC89" t="s">
         <v>93</v>
       </c>
       <c r="AD89" t="s">
         <v>93</v>
       </c>
       <c r="AE89" t="s">
         <v>93</v>
       </c>
       <c r="AF89" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="AG89" t="s">
         <v>123</v>
       </c>
       <c r="AH89" t="s">
         <v>93</v>
       </c>
       <c r="AI89" t="s">
         <v>93</v>
       </c>
       <c r="AJ89" t="s">
         <v>93</v>
       </c>
       <c r="AK89" t="s">
         <v>93</v>
       </c>
       <c r="AL89" t="s">
         <v>93</v>
       </c>
       <c r="AM89" t="s">
         <v>93</v>
       </c>
       <c r="AN89" t="s">
         <v>93</v>
       </c>
@@ -30359,69 +30362,69 @@
       <c r="AV89" t="s">
         <v>93</v>
       </c>
       <c r="AW89" t="s">
         <v>93</v>
       </c>
       <c r="AX89" t="s">
         <v>93</v>
       </c>
       <c r="AY89" t="s">
         <v>93</v>
       </c>
       <c r="AZ89" t="s">
         <v>93</v>
       </c>
       <c r="BA89" t="s">
         <v>93</v>
       </c>
       <c r="BB89" t="s">
         <v>93</v>
       </c>
       <c r="BC89" t="s">
         <v>93</v>
       </c>
       <c r="BD89" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="BE89" t="s">
         <v>111</v>
       </c>
       <c r="BF89" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="BG89" t="s">
         <v>119</v>
       </c>
       <c r="BH89" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="BI89" t="s">
         <v>117</v>
       </c>
       <c r="BJ89" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="BK89" t="s">
         <v>93</v>
       </c>
       <c r="BL89" t="s">
         <v>93</v>
       </c>
       <c r="BM89" t="s">
         <v>93</v>
       </c>
       <c r="BN89" t="s">
         <v>93</v>
       </c>
       <c r="BO89" t="s">
         <v>93</v>
       </c>
       <c r="BP89" t="s">
         <v>93</v>
       </c>
       <c r="BQ89" t="s">
         <v>93</v>
       </c>
       <c r="BR89" t="s">
         <v>93</v>
       </c>
@@ -30512,71 +30515,71 @@
       <c r="CU89" t="s">
         <v>93</v>
       </c>
       <c r="CV89" t="s">
         <v>93</v>
       </c>
       <c r="CW89" t="s">
         <v>93</v>
       </c>
       <c r="CX89" t="s">
         <v>93</v>
       </c>
       <c r="CY89" t="s">
         <v>93</v>
       </c>
       <c r="CZ89" t="s">
         <v>93</v>
       </c>
       <c r="DA89" t="s">
         <v>93</v>
       </c>
       <c r="DB89" t="s">
         <v>93</v>
       </c>
       <c r="DC89" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="DD89" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="DE89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="B90" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C90" t="s">
         <v>127</v>
       </c>
       <c r="D90" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E90" t="s">
         <v>93</v>
       </c>
       <c r="F90" t="s">
         <v>93</v>
       </c>
       <c r="G90" t="s">
         <v>93</v>
       </c>
       <c r="H90" t="s">
         <v>93</v>
       </c>
       <c r="I90" t="s">
         <v>93</v>
       </c>
       <c r="J90" t="s">
         <v>93</v>
       </c>
       <c r="K90" t="s">
         <v>93</v>
       </c>
       <c r="L90" t="s">
         <v>93</v>
       </c>
@@ -30616,51 +30619,51 @@
       <c r="X90" t="s">
         <v>93</v>
       </c>
       <c r="Y90" t="s">
         <v>93</v>
       </c>
       <c r="Z90" t="s">
         <v>93</v>
       </c>
       <c r="AA90" t="s">
         <v>93</v>
       </c>
       <c r="AB90" t="s">
         <v>93</v>
       </c>
       <c r="AC90" t="s">
         <v>93</v>
       </c>
       <c r="AD90" t="s">
         <v>93</v>
       </c>
       <c r="AE90" t="s">
         <v>93</v>
       </c>
       <c r="AF90" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="AG90" t="s">
         <v>123</v>
       </c>
       <c r="AH90" t="s">
         <v>93</v>
       </c>
       <c r="AI90" t="s">
         <v>93</v>
       </c>
       <c r="AJ90" t="s">
         <v>93</v>
       </c>
       <c r="AK90" t="s">
         <v>93</v>
       </c>
       <c r="AL90" t="s">
         <v>93</v>
       </c>
       <c r="AM90" t="s">
         <v>93</v>
       </c>
       <c r="AN90" t="s">
         <v>93</v>
       </c>
@@ -30841,65 +30844,65 @@
       <c r="CU90" t="s">
         <v>93</v>
       </c>
       <c r="CV90" t="s">
         <v>93</v>
       </c>
       <c r="CW90" t="s">
         <v>93</v>
       </c>
       <c r="CX90" t="s">
         <v>93</v>
       </c>
       <c r="CY90" t="s">
         <v>93</v>
       </c>
       <c r="CZ90" t="s">
         <v>93</v>
       </c>
       <c r="DA90" t="s">
         <v>93</v>
       </c>
       <c r="DB90" t="s">
         <v>93</v>
       </c>
       <c r="DC90" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="DD90" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="DE90" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="91" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="B91" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C91" t="s">
         <v>127</v>
       </c>
       <c r="D91" t="s">
         <v>111</v>
       </c>
       <c r="E91" t="s">
         <v>93</v>
       </c>
       <c r="F91" t="s">
         <v>93</v>
       </c>
       <c r="G91" t="s">
         <v>93</v>
       </c>
       <c r="H91" t="s">
         <v>93</v>
       </c>
       <c r="I91" t="s">
         <v>93</v>
       </c>
       <c r="J91" t="s">
         <v>93</v>
       </c>
@@ -30945,51 +30948,51 @@
       <c r="X91" t="s">
         <v>93</v>
       </c>
       <c r="Y91" t="s">
         <v>93</v>
       </c>
       <c r="Z91" t="s">
         <v>93</v>
       </c>
       <c r="AA91" t="s">
         <v>93</v>
       </c>
       <c r="AB91" t="s">
         <v>93</v>
       </c>
       <c r="AC91" t="s">
         <v>93</v>
       </c>
       <c r="AD91" t="s">
         <v>93</v>
       </c>
       <c r="AE91" t="s">
         <v>93</v>
       </c>
       <c r="AF91" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="AG91" t="s">
         <v>123</v>
       </c>
       <c r="AH91" t="s">
         <v>93</v>
       </c>
       <c r="AI91" t="s">
         <v>93</v>
       </c>
       <c r="AJ91" t="s">
         <v>93</v>
       </c>
       <c r="AK91" t="s">
         <v>93</v>
       </c>
       <c r="AL91" t="s">
         <v>93</v>
       </c>
       <c r="AM91" t="s">
         <v>93</v>
       </c>
       <c r="AN91" t="s">
         <v>93</v>
       </c>
@@ -31170,65 +31173,65 @@
       <c r="CU91" t="s">
         <v>93</v>
       </c>
       <c r="CV91" t="s">
         <v>93</v>
       </c>
       <c r="CW91" t="s">
         <v>93</v>
       </c>
       <c r="CX91" t="s">
         <v>93</v>
       </c>
       <c r="CY91" t="s">
         <v>93</v>
       </c>
       <c r="CZ91" t="s">
         <v>93</v>
       </c>
       <c r="DA91" t="s">
         <v>93</v>
       </c>
       <c r="DB91" t="s">
         <v>93</v>
       </c>
       <c r="DC91" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="DD91" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="DE91" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="92" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B92" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C92" t="s">
         <v>127</v>
       </c>
       <c r="D92" t="s">
         <v>111</v>
       </c>
       <c r="E92" t="s">
         <v>93</v>
       </c>
       <c r="F92" t="s">
         <v>93</v>
       </c>
       <c r="G92" t="s">
         <v>93</v>
       </c>
       <c r="H92" t="s">
         <v>93</v>
       </c>
       <c r="I92" t="s">
         <v>93</v>
       </c>
       <c r="J92" t="s">
         <v>93</v>
       </c>
@@ -31274,51 +31277,51 @@
       <c r="X92" t="s">
         <v>93</v>
       </c>
       <c r="Y92" t="s">
         <v>93</v>
       </c>
       <c r="Z92" t="s">
         <v>93</v>
       </c>
       <c r="AA92" t="s">
         <v>93</v>
       </c>
       <c r="AB92" t="s">
         <v>93</v>
       </c>
       <c r="AC92" t="s">
         <v>93</v>
       </c>
       <c r="AD92" t="s">
         <v>93</v>
       </c>
       <c r="AE92" t="s">
         <v>93</v>
       </c>
       <c r="AF92" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="AG92" t="s">
         <v>123</v>
       </c>
       <c r="AH92" t="s">
         <v>93</v>
       </c>
       <c r="AI92" t="s">
         <v>93</v>
       </c>
       <c r="AJ92" t="s">
         <v>93</v>
       </c>
       <c r="AK92" t="s">
         <v>93</v>
       </c>
       <c r="AL92" t="s">
         <v>93</v>
       </c>
       <c r="AM92" t="s">
         <v>93</v>
       </c>
       <c r="AN92" t="s">
         <v>93</v>
       </c>
@@ -31499,65 +31502,65 @@
       <c r="CU92" t="s">
         <v>93</v>
       </c>
       <c r="CV92" t="s">
         <v>93</v>
       </c>
       <c r="CW92" t="s">
         <v>93</v>
       </c>
       <c r="CX92" t="s">
         <v>93</v>
       </c>
       <c r="CY92" t="s">
         <v>93</v>
       </c>
       <c r="CZ92" t="s">
         <v>93</v>
       </c>
       <c r="DA92" t="s">
         <v>93</v>
       </c>
       <c r="DB92" t="s">
         <v>93</v>
       </c>
       <c r="DC92" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="DD92" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="DE92" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="93" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="B93" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C93" t="s">
         <v>127</v>
       </c>
       <c r="D93" t="s">
         <v>111</v>
       </c>
       <c r="E93" t="s">
         <v>93</v>
       </c>
       <c r="F93" t="s">
         <v>93</v>
       </c>
       <c r="G93" t="s">
         <v>93</v>
       </c>
       <c r="H93" t="s">
         <v>93</v>
       </c>
       <c r="I93" t="s">
         <v>93</v>
       </c>
       <c r="J93" t="s">
         <v>93</v>
       </c>
@@ -31603,51 +31606,51 @@
       <c r="X93" t="s">
         <v>93</v>
       </c>
       <c r="Y93" t="s">
         <v>93</v>
       </c>
       <c r="Z93" t="s">
         <v>93</v>
       </c>
       <c r="AA93" t="s">
         <v>93</v>
       </c>
       <c r="AB93" t="s">
         <v>93</v>
       </c>
       <c r="AC93" t="s">
         <v>93</v>
       </c>
       <c r="AD93" t="s">
         <v>93</v>
       </c>
       <c r="AE93" t="s">
         <v>93</v>
       </c>
       <c r="AF93" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="AG93" t="s">
         <v>123</v>
       </c>
       <c r="AH93" t="s">
         <v>93</v>
       </c>
       <c r="AI93" t="s">
         <v>93</v>
       </c>
       <c r="AJ93" t="s">
         <v>93</v>
       </c>
       <c r="AK93" t="s">
         <v>93</v>
       </c>
       <c r="AL93" t="s">
         <v>93</v>
       </c>
       <c r="AM93" t="s">
         <v>93</v>
       </c>
       <c r="AN93" t="s">
         <v>93</v>
       </c>
@@ -31828,68 +31831,68 @@
       <c r="CU93" t="s">
         <v>93</v>
       </c>
       <c r="CV93" t="s">
         <v>93</v>
       </c>
       <c r="CW93" t="s">
         <v>93</v>
       </c>
       <c r="CX93" t="s">
         <v>93</v>
       </c>
       <c r="CY93" t="s">
         <v>93</v>
       </c>
       <c r="CZ93" t="s">
         <v>93</v>
       </c>
       <c r="DA93" t="s">
         <v>93</v>
       </c>
       <c r="DB93" t="s">
         <v>93</v>
       </c>
       <c r="DC93" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="DD93" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="DE93" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="94" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B94" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C94" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D94" t="s">
         <v>111</v>
       </c>
       <c r="E94" t="s">
         <v>93</v>
       </c>
       <c r="F94" t="s">
         <v>93</v>
       </c>
       <c r="G94" t="s">
         <v>93</v>
       </c>
       <c r="H94" t="s">
         <v>93</v>
       </c>
       <c r="I94" t="s">
         <v>93</v>
       </c>
       <c r="J94" t="s">
         <v>93</v>
       </c>
       <c r="K94" t="s">
         <v>93</v>
       </c>
@@ -31932,51 +31935,51 @@
       <c r="X94" t="s">
         <v>93</v>
       </c>
       <c r="Y94" t="s">
         <v>93</v>
       </c>
       <c r="Z94" t="s">
         <v>93</v>
       </c>
       <c r="AA94" t="s">
         <v>93</v>
       </c>
       <c r="AB94" t="s">
         <v>93</v>
       </c>
       <c r="AC94" t="s">
         <v>93</v>
       </c>
       <c r="AD94" t="s">
         <v>93</v>
       </c>
       <c r="AE94" t="s">
         <v>93</v>
       </c>
       <c r="AF94" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="AG94" t="s">
         <v>123</v>
       </c>
       <c r="AH94" t="s">
         <v>93</v>
       </c>
       <c r="AI94" t="s">
         <v>93</v>
       </c>
       <c r="AJ94" t="s">
         <v>93</v>
       </c>
       <c r="AK94" t="s">
         <v>93</v>
       </c>
       <c r="AL94" t="s">
         <v>93</v>
       </c>
       <c r="AM94" t="s">
         <v>93</v>
       </c>
       <c r="AN94" t="s">
         <v>93</v>
       </c>
@@ -32163,62 +32166,62 @@
       <c r="CW94" t="s">
         <v>93</v>
       </c>
       <c r="CX94" t="s">
         <v>93</v>
       </c>
       <c r="CY94" t="s">
         <v>93</v>
       </c>
       <c r="CZ94" t="s">
         <v>93</v>
       </c>
       <c r="DA94" t="s">
         <v>93</v>
       </c>
       <c r="DB94" t="s">
         <v>93</v>
       </c>
       <c r="DC94" t="s">
         <v>93</v>
       </c>
       <c r="DD94" t="s">
         <v>93</v>
       </c>
       <c r="DE94" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="95" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="B95" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C95" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D95" t="s">
         <v>111</v>
       </c>
       <c r="E95" t="s">
         <v>93</v>
       </c>
       <c r="F95" t="s">
         <v>93</v>
       </c>
       <c r="G95" t="s">
         <v>93</v>
       </c>
       <c r="H95" t="s">
         <v>93</v>
       </c>
       <c r="I95" t="s">
         <v>93</v>
       </c>
       <c r="J95" t="s">
         <v>93</v>
       </c>
       <c r="K95" t="s">
         <v>93</v>
       </c>
@@ -32486,68 +32489,68 @@
       <c r="CU95" t="s">
         <v>93</v>
       </c>
       <c r="CV95" t="s">
         <v>93</v>
       </c>
       <c r="CW95" t="s">
         <v>93</v>
       </c>
       <c r="CX95" t="s">
         <v>93</v>
       </c>
       <c r="CY95" t="s">
         <v>93</v>
       </c>
       <c r="CZ95" t="s">
         <v>93</v>
       </c>
       <c r="DA95" t="s">
         <v>93</v>
       </c>
       <c r="DB95" t="s">
         <v>93</v>
       </c>
       <c r="DC95" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="DD95" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="DE95" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="96" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="B96" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C96" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D96" t="s">
         <v>111</v>
       </c>
       <c r="E96" t="s">
         <v>93</v>
       </c>
       <c r="F96" t="s">
         <v>93</v>
       </c>
       <c r="G96" t="s">
         <v>93</v>
       </c>
       <c r="H96" t="s">
         <v>93</v>
       </c>
       <c r="I96" t="s">
         <v>93</v>
       </c>
       <c r="J96" t="s">
         <v>93</v>
       </c>
       <c r="K96" t="s">
         <v>93</v>
       </c>
@@ -32590,51 +32593,51 @@
       <c r="X96" t="s">
         <v>93</v>
       </c>
       <c r="Y96" t="s">
         <v>93</v>
       </c>
       <c r="Z96" t="s">
         <v>93</v>
       </c>
       <c r="AA96" t="s">
         <v>93</v>
       </c>
       <c r="AB96" t="s">
         <v>93</v>
       </c>
       <c r="AC96" t="s">
         <v>93</v>
       </c>
       <c r="AD96" t="s">
         <v>93</v>
       </c>
       <c r="AE96" t="s">
         <v>93</v>
       </c>
       <c r="AF96" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="AG96" t="s">
         <v>123</v>
       </c>
       <c r="AH96" t="s">
         <v>93</v>
       </c>
       <c r="AI96" t="s">
         <v>93</v>
       </c>
       <c r="AJ96" t="s">
         <v>93</v>
       </c>
       <c r="AK96" t="s">
         <v>93</v>
       </c>
       <c r="AL96" t="s">
         <v>93</v>
       </c>
       <c r="AM96" t="s">
         <v>93</v>
       </c>
       <c r="AN96" t="s">
         <v>93</v>
       </c>
@@ -32815,68 +32818,68 @@
       <c r="CU96" t="s">
         <v>93</v>
       </c>
       <c r="CV96" t="s">
         <v>93</v>
       </c>
       <c r="CW96" t="s">
         <v>93</v>
       </c>
       <c r="CX96" t="s">
         <v>93</v>
       </c>
       <c r="CY96" t="s">
         <v>93</v>
       </c>
       <c r="CZ96" t="s">
         <v>93</v>
       </c>
       <c r="DA96" t="s">
         <v>93</v>
       </c>
       <c r="DB96" t="s">
         <v>93</v>
       </c>
       <c r="DC96" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="DD96" t="s">
         <v>93</v>
       </c>
       <c r="DE96" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="97" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="B97" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C97" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D97" t="s">
         <v>111</v>
       </c>
       <c r="E97" t="s">
         <v>93</v>
       </c>
       <c r="F97" t="s">
         <v>93</v>
       </c>
       <c r="G97" t="s">
         <v>93</v>
       </c>
       <c r="H97" t="s">
         <v>93</v>
       </c>
       <c r="I97" t="s">
         <v>93</v>
       </c>
       <c r="J97" t="s">
         <v>93</v>
       </c>
       <c r="K97" t="s">
         <v>93</v>
       </c>
@@ -32919,51 +32922,51 @@
       <c r="X97" t="s">
         <v>93</v>
       </c>
       <c r="Y97" t="s">
         <v>93</v>
       </c>
       <c r="Z97" t="s">
         <v>93</v>
       </c>
       <c r="AA97" t="s">
         <v>93</v>
       </c>
       <c r="AB97" t="s">
         <v>93</v>
       </c>
       <c r="AC97" t="s">
         <v>93</v>
       </c>
       <c r="AD97" t="s">
         <v>93</v>
       </c>
       <c r="AE97" t="s">
         <v>93</v>
       </c>
       <c r="AF97" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="AG97" t="s">
         <v>123</v>
       </c>
       <c r="AH97" t="s">
         <v>93</v>
       </c>
       <c r="AI97" t="s">
         <v>93</v>
       </c>
       <c r="AJ97" t="s">
         <v>93</v>
       </c>
       <c r="AK97" t="s">
         <v>93</v>
       </c>
       <c r="AL97" t="s">
         <v>93</v>
       </c>
       <c r="AM97" t="s">
         <v>93</v>
       </c>
       <c r="AN97" t="s">
         <v>93</v>
       </c>
@@ -33144,71 +33147,71 @@
       <c r="CU97" t="s">
         <v>93</v>
       </c>
       <c r="CV97" t="s">
         <v>93</v>
       </c>
       <c r="CW97" t="s">
         <v>93</v>
       </c>
       <c r="CX97" t="s">
         <v>93</v>
       </c>
       <c r="CY97" t="s">
         <v>93</v>
       </c>
       <c r="CZ97" t="s">
         <v>93</v>
       </c>
       <c r="DA97" t="s">
         <v>93</v>
       </c>
       <c r="DB97" t="s">
         <v>93</v>
       </c>
       <c r="DC97" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="DD97" t="s">
         <v>93</v>
       </c>
       <c r="DE97" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="98" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="B98" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C98" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D98" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E98" t="s">
         <v>93</v>
       </c>
       <c r="F98" t="s">
         <v>93</v>
       </c>
       <c r="G98" t="s">
         <v>93</v>
       </c>
       <c r="H98" t="s">
         <v>93</v>
       </c>
       <c r="I98" t="s">
         <v>93</v>
       </c>
       <c r="J98" t="s">
         <v>93</v>
       </c>
       <c r="K98" t="s">
         <v>93</v>
       </c>
       <c r="L98" t="s">
         <v>93</v>
       </c>
@@ -33248,51 +33251,51 @@
       <c r="X98" t="s">
         <v>93</v>
       </c>
       <c r="Y98" t="s">
         <v>93</v>
       </c>
       <c r="Z98" t="s">
         <v>93</v>
       </c>
       <c r="AA98" t="s">
         <v>93</v>
       </c>
       <c r="AB98" t="s">
         <v>93</v>
       </c>
       <c r="AC98" t="s">
         <v>93</v>
       </c>
       <c r="AD98" t="s">
         <v>93</v>
       </c>
       <c r="AE98" t="s">
         <v>93</v>
       </c>
       <c r="AF98" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="AG98" t="s">
         <v>123</v>
       </c>
       <c r="AH98" t="s">
         <v>93</v>
       </c>
       <c r="AI98" t="s">
         <v>93</v>
       </c>
       <c r="AJ98" t="s">
         <v>93</v>
       </c>
       <c r="AK98" t="s">
         <v>93</v>
       </c>
       <c r="AL98" t="s">
         <v>93</v>
       </c>
       <c r="AM98" t="s">
         <v>93</v>
       </c>
       <c r="AN98" t="s">
         <v>93</v>
       </c>
@@ -33473,71 +33476,71 @@
       <c r="CU98" t="s">
         <v>93</v>
       </c>
       <c r="CV98" t="s">
         <v>93</v>
       </c>
       <c r="CW98" t="s">
         <v>93</v>
       </c>
       <c r="CX98" t="s">
         <v>93</v>
       </c>
       <c r="CY98" t="s">
         <v>93</v>
       </c>
       <c r="CZ98" t="s">
         <v>93</v>
       </c>
       <c r="DA98" t="s">
         <v>93</v>
       </c>
       <c r="DB98" t="s">
         <v>93</v>
       </c>
       <c r="DC98" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="DD98" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="DE98" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="99" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="B99" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C99" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D99" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E99" t="s">
         <v>93</v>
       </c>
       <c r="F99" t="s">
         <v>93</v>
       </c>
       <c r="G99" t="s">
         <v>93</v>
       </c>
       <c r="H99" t="s">
         <v>93</v>
       </c>
       <c r="I99" t="s">
         <v>93</v>
       </c>
       <c r="J99" t="s">
         <v>93</v>
       </c>
       <c r="K99" t="s">
         <v>93</v>
       </c>
       <c r="L99" t="s">
         <v>93</v>
       </c>
@@ -33577,51 +33580,51 @@
       <c r="X99" t="s">
         <v>93</v>
       </c>
       <c r="Y99" t="s">
         <v>93</v>
       </c>
       <c r="Z99" t="s">
         <v>93</v>
       </c>
       <c r="AA99" t="s">
         <v>93</v>
       </c>
       <c r="AB99" t="s">
         <v>93</v>
       </c>
       <c r="AC99" t="s">
         <v>93</v>
       </c>
       <c r="AD99" t="s">
         <v>93</v>
       </c>
       <c r="AE99" t="s">
         <v>93</v>
       </c>
       <c r="AF99" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="AG99" t="s">
         <v>123</v>
       </c>
       <c r="AH99" t="s">
         <v>93</v>
       </c>
       <c r="AI99" t="s">
         <v>93</v>
       </c>
       <c r="AJ99" t="s">
         <v>93</v>
       </c>
       <c r="AK99" t="s">
         <v>93</v>
       </c>
       <c r="AL99" t="s">
         <v>93</v>
       </c>
       <c r="AM99" t="s">
         <v>93</v>
       </c>
       <c r="AN99" t="s">
         <v>93</v>
       </c>
@@ -33802,71 +33805,71 @@
       <c r="CU99" t="s">
         <v>93</v>
       </c>
       <c r="CV99" t="s">
         <v>93</v>
       </c>
       <c r="CW99" t="s">
         <v>93</v>
       </c>
       <c r="CX99" t="s">
         <v>93</v>
       </c>
       <c r="CY99" t="s">
         <v>93</v>
       </c>
       <c r="CZ99" t="s">
         <v>93</v>
       </c>
       <c r="DA99" t="s">
         <v>93</v>
       </c>
       <c r="DB99" t="s">
         <v>93</v>
       </c>
       <c r="DC99" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="DD99" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="DE99" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="100" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="B100" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C100" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="D100" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E100" t="s">
         <v>93</v>
       </c>
       <c r="F100" t="s">
         <v>93</v>
       </c>
       <c r="G100" t="s">
         <v>93</v>
       </c>
       <c r="H100" t="s">
         <v>93</v>
       </c>
       <c r="I100" t="s">
         <v>93</v>
       </c>
       <c r="J100" t="s">
         <v>93</v>
       </c>
       <c r="K100" t="s">
         <v>93</v>
       </c>
       <c r="L100" t="s">
         <v>93</v>
       </c>
@@ -34131,71 +34134,71 @@
       <c r="CU100" t="s">
         <v>93</v>
       </c>
       <c r="CV100" t="s">
         <v>93</v>
       </c>
       <c r="CW100" t="s">
         <v>93</v>
       </c>
       <c r="CX100" t="s">
         <v>93</v>
       </c>
       <c r="CY100" t="s">
         <v>93</v>
       </c>
       <c r="CZ100" t="s">
         <v>93</v>
       </c>
       <c r="DA100" t="s">
         <v>93</v>
       </c>
       <c r="DB100" t="s">
         <v>93</v>
       </c>
       <c r="DC100" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="DD100" t="s">
         <v>93</v>
       </c>
       <c r="DE100" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="101" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B101" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C101" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D101" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E101" t="s">
         <v>93</v>
       </c>
       <c r="F101" t="s">
         <v>93</v>
       </c>
       <c r="G101" t="s">
         <v>93</v>
       </c>
       <c r="H101" t="s">
         <v>93</v>
       </c>
       <c r="I101" t="s">
         <v>93</v>
       </c>
       <c r="J101" t="s">
         <v>93</v>
       </c>
       <c r="K101" t="s">
         <v>93</v>
       </c>
       <c r="L101" t="s">
         <v>93</v>
       </c>
@@ -34460,71 +34463,71 @@
       <c r="CU101" t="s">
         <v>93</v>
       </c>
       <c r="CV101" t="s">
         <v>93</v>
       </c>
       <c r="CW101" t="s">
         <v>93</v>
       </c>
       <c r="CX101" t="s">
         <v>93</v>
       </c>
       <c r="CY101" t="s">
         <v>93</v>
       </c>
       <c r="CZ101" t="s">
         <v>93</v>
       </c>
       <c r="DA101" t="s">
         <v>93</v>
       </c>
       <c r="DB101" t="s">
         <v>93</v>
       </c>
       <c r="DC101" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="DD101" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="DE101" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="102" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="B102" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C102" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D102" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="E102" t="s">
         <v>93</v>
       </c>
       <c r="F102" t="s">
         <v>93</v>
       </c>
       <c r="G102" t="s">
         <v>93</v>
       </c>
       <c r="H102" t="s">
         <v>93</v>
       </c>
       <c r="I102" t="s">
         <v>93</v>
       </c>
       <c r="J102" t="s">
         <v>93</v>
       </c>
       <c r="K102" t="s">
         <v>93</v>
       </c>
       <c r="L102" t="s">
         <v>93</v>
       </c>
@@ -34789,71 +34792,71 @@
       <c r="CU102" t="s">
         <v>93</v>
       </c>
       <c r="CV102" t="s">
         <v>93</v>
       </c>
       <c r="CW102" t="s">
         <v>93</v>
       </c>
       <c r="CX102" t="s">
         <v>93</v>
       </c>
       <c r="CY102" t="s">
         <v>93</v>
       </c>
       <c r="CZ102" t="s">
         <v>93</v>
       </c>
       <c r="DA102" t="s">
         <v>93</v>
       </c>
       <c r="DB102" t="s">
         <v>93</v>
       </c>
       <c r="DC102" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="DD102" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="DE102" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="103" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="B103" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C103" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D103" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="E103" t="s">
         <v>93</v>
       </c>
       <c r="F103" t="s">
         <v>93</v>
       </c>
       <c r="G103" t="s">
         <v>93</v>
       </c>
       <c r="H103" t="s">
         <v>93</v>
       </c>
       <c r="I103" t="s">
         <v>93</v>
       </c>
       <c r="J103" t="s">
         <v>93</v>
       </c>
       <c r="K103" t="s">
         <v>93</v>
       </c>
       <c r="L103" t="s">
         <v>93</v>
       </c>
@@ -35118,62 +35121,62 @@
       <c r="CU103" t="s">
         <v>93</v>
       </c>
       <c r="CV103" t="s">
         <v>93</v>
       </c>
       <c r="CW103" t="s">
         <v>93</v>
       </c>
       <c r="CX103" t="s">
         <v>93</v>
       </c>
       <c r="CY103" t="s">
         <v>93</v>
       </c>
       <c r="CZ103" t="s">
         <v>93</v>
       </c>
       <c r="DA103" t="s">
         <v>93</v>
       </c>
       <c r="DB103" t="s">
         <v>93</v>
       </c>
       <c r="DC103" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="DD103" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="DE103" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="105" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="155">
     <mergeCell ref="B1:DB1"/>
     <mergeCell ref="A1:A6"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:M2"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="P2:S2"/>
     <mergeCell ref="T2:X2"/>
     <mergeCell ref="Y2:Z2"/>
     <mergeCell ref="AB2:AD2"/>
     <mergeCell ref="AE2:AH2"/>
     <mergeCell ref="AI2:AN2"/>
     <mergeCell ref="AO2:AQ2"/>
     <mergeCell ref="AR2:AT2"/>
     <mergeCell ref="AU2:BJ2"/>
     <mergeCell ref="BK2:CA2"/>
     <mergeCell ref="CB2:CT2"/>
     <mergeCell ref="CU2:CY2"/>
     <mergeCell ref="CZ2:DB2"/>
     <mergeCell ref="DC1:DC6"/>
     <mergeCell ref="DD1:DD6"/>
     <mergeCell ref="DE1:DE6"/>
@@ -35291,70 +35294,69 @@
     <mergeCell ref="BJ5:BJ6"/>
     <mergeCell ref="BK5:BK6"/>
     <mergeCell ref="BL5:BL6"/>
     <mergeCell ref="BQ5:BQ6"/>
     <mergeCell ref="BR5:BR6"/>
     <mergeCell ref="BU5:BU6"/>
     <mergeCell ref="BV5:BV6"/>
     <mergeCell ref="CA5:CA6"/>
     <mergeCell ref="CB5:CB6"/>
     <mergeCell ref="CC5:CC6"/>
     <mergeCell ref="CH5:CH6"/>
     <mergeCell ref="CI5:CI6"/>
     <mergeCell ref="CJ5:CJ6"/>
     <mergeCell ref="CK5:CK6"/>
     <mergeCell ref="CL5:CL6"/>
     <mergeCell ref="CM5:CM6"/>
     <mergeCell ref="CN5:CN6"/>
     <mergeCell ref="CO5:CO6"/>
     <mergeCell ref="CT5:CT6"/>
     <mergeCell ref="CV5:CV6"/>
     <mergeCell ref="CW5:CW6"/>
     <mergeCell ref="CX5:CX6"/>
     <mergeCell ref="CY5:CY6"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="DC7" r:id="rId1"/>
-[...18 lines deleted...]
-    <hyperlink ref="DC99" r:id="rId20"/>
+    <hyperlink ref="DC12" r:id="rId1"/>
+    <hyperlink ref="DC17" r:id="rId2"/>
+    <hyperlink ref="DC22" r:id="rId3"/>
+    <hyperlink ref="DE29" r:id="rId4"/>
+    <hyperlink ref="DC30" r:id="rId5" tooltip="Le Code général des impôts, art. 81 (19°), indique que le taux est fixé par arrêté ministériel."/>
+    <hyperlink ref="DC37" r:id="rId6"/>
+    <hyperlink ref="DC38" r:id="rId7"/>
+    <hyperlink ref="DC42" r:id="rId8"/>
+    <hyperlink ref="DC43" r:id="rId9"/>
+    <hyperlink ref="DC44" r:id="rId10"/>
+    <hyperlink ref="DC46" r:id="rId11"/>
+    <hyperlink ref="DC50" r:id="rId12"/>
+    <hyperlink ref="DC51" r:id="rId13"/>
+    <hyperlink ref="DC52" r:id="rId14"/>
+    <hyperlink ref="DC58" r:id="rId15"/>
+    <hyperlink ref="DC59" r:id="rId16"/>
+    <hyperlink ref="DC60" r:id="rId17"/>
+    <hyperlink ref="DC61" r:id="rId18"/>
+    <hyperlink ref="DC99" r:id="rId19"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>cotisations_securite_sociale_…</vt:lpstr>
     </vt:vector>