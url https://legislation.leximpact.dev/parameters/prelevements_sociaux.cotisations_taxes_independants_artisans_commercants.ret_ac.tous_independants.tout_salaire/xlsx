--- v0 (2026-05-29)
+++ v1 (2026-07-25)
@@ -31,51 +31,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="32">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Taux sur tout salaire</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>0,72 %</t>
   </si>
   <si>
-    <t>Article D633-3 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000031799496/2025-01-01/ | Décret n° 2024-688 du 5 juillet 2024, art. 3; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000049896846/2024-07-07</t>
+    <t>Article D633-3 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000031799496/2025-01-01/ | Décret n° 2024-688 du 5 juillet 2024, art. 3; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000049896846/2024-07-07; Le taux : « 0,60 % » est remplacé par le taux : « 0,72 % » ;</t>
   </si>
   <si>
     <t>2024-06-07</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>0,6 %</t>
   </si>
   <si>
     <t>Article D633-3 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000031799496/2016-01-01/ | Décret 2015-1856 du 30/12/2015, art. 7; https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000031791766&amp;cidTexte=JORFTEXT000031740377</t>
   </si>
   <si>
     <t>2015-12-31</t>
   </si>
   <si>
     <t>01/01/2016</t>
   </si>
   <si>
     <t>0,5 %</t>
   </si>