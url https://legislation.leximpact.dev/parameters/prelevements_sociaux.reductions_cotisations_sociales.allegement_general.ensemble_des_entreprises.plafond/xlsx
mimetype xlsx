--- v0 (2026-06-11)
+++ v1 (2026-10-25)
@@ -31,51 +31,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="14">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Plafond de rémunération des salariés</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>3 Smic annuels</t>
   </si>
   <si>
-    <t>Article L241-13 du Code de la Sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051285243 | Décret n° 2025-887 du 04/09/2025; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052194026 | Article 18 III 2° de la Loi de financement de la sécurité sociale pour 2025; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000051269563</t>
+    <t>Article L241-13 du Code de la Sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051285243 | Article D241-7 du Code de la Sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000054252241 | Décret n° 2026-509 du 12 juin 2026; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054248488 | Décret n° 2025-887 du 04/09/2025; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052194026 | Article 18 III 2° de la Loi de financement de la sécurité sociale pour 2025; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000051269563</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/07/2005</t>
   </si>
   <si>
     <t>1,6 Smic annuels</t>
   </si>
   <si>
     <t>Article D241-7 du Code de la Sécurité Sociale; https://www.legifrance.gouv.fr/codes/id/LEGISCTA000006185779/ | Article L241-13, III.§3. du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000042912368/2021-01-01/ | Décret 2005-88 du 04/02/2005; https://www.legifrance.gouv.fr/eli/decret/2005/2/4/2005-88/jo/texte</t>
   </si>
   <si>
     <t>2025-09-05</t>
   </si>
   <si>
     <t xml:space="preserve">Le salaire de référence pour le calcul de l'allègement avant le 01/07/2005 pour les entreprises ayant signé un accord de RTT avant le 30/06/2003 est la GMR 2.
 Le salaire de référence pour le calcul de l'allègement pour les entreprises restées au 39h au 30/06/2003, et pour l'ensemble des entreprises à partir du 01/07/2005, est le Smic.
 La GMR 2 correspond à la Garantie mensuelle de ressources pour les salariés passés aux 35 heures avantle 30 juin 2000.
 (Voir feuille "GMR' des Barèmes IPP - Marché du travail, Institut des Politiques Publiques)
 Formule de calcul :
 Du 01/07/2003 au 30/09/2007
 Réduction = Salaire brut mensuel * Réduction maximale/(Plafond - 1) *(Plafond * (Salaire de référence * Nb d'heures travaillées)/Salaire brut mensuel - 1)
 Du 01/10/2007 au 31/12/2010