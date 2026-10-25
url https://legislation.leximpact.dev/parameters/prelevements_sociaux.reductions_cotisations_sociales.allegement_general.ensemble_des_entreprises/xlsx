--- v0 (2026-06-11)
+++ v1 (2026-10-25)
@@ -8,122 +8,131 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="ensemble_des_entreprises" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="226" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="97">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Réduction générale dégressive unique</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
+    <t>SMIC horaire de référence pour l'allègement général (1)</t>
+  </si>
+  <si>
     <t>Plafond de rémunération des salariés</t>
   </si>
   <si>
     <t>Seuil taille entreprise</t>
   </si>
   <si>
     <t>Taux minimum</t>
   </si>
   <si>
-    <t>Taux delta (petites entreprises) (1)</t>
-[...2 lines deleted...]
-    <t>Taux delta (grandes entreprises) (2)</t>
+    <t>Taux delta (petites entreprises) (2)</t>
+  </si>
+  <si>
+    <t>Taux delta (grandes entreprises) (3)</t>
   </si>
   <si>
     <t>Puissance</t>
   </si>
   <si>
-    <t>Coefficient maximal pour les employeurs de 20 salariés et plus (3)</t>
-[...8 lines deleted...]
-    <t>Coefficient maximal pour les employeurs de moins de 50 salariés (6)</t>
+    <t>Coefficient maximal pour les employeurs de 20 salariés et plus (4)</t>
+  </si>
+  <si>
+    <t>Coefficient maximal pour les employeurs de 50 salariés et plus (5)</t>
+  </si>
+  <si>
+    <t>Coefficient maximal pour les employeurs de moins de 20 salariés (6)</t>
+  </si>
+  <si>
+    <t>Coefficient maximal pour les employeurs de moins de 50 salariés (7)</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
+    <t>12,02 €</t>
+  </si>
+  <si>
     <t>3 Smic annuels</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2 %</t>
   </si>
   <si>
     <t>37,81 %</t>
   </si>
   <si>
     <t>38,21 %</t>
   </si>
   <si>
     <t>1,75</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>Article L241-13 du Code de la Sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051285243 | Décret n° 2025-887 du 04/09/2025; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052194026 | Article 18 III 2° de la Loi de financement de la sécurité sociale pour 2025; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000051269563 | Article L813-5 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000038839912 | Décret n° 2025-1446 du 31/12/2025; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053276542</t>
+    <t>Article L241-13 du Code de la Sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051285243 | Article D241-7 du Code de la Sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000054252241 | Décret n° 2026-509 du 12 juin 2026; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054248488 | Décret n° 2025-887 du 04/09/2025; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052194026 | Article 18 III 2° de la Loi de financement de la sécurité sociale pour 2025; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000051269563 | Article L813-5 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000038839912 | Décret n° 2025-1228 du 17/12/2025 portant relèvement du salaire minimum de croissance; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053014883 | Décret n° 2025-1446 du 31/12/2025; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053276542</t>
+  </si>
+  <si>
+    <t>2025-12-18</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>1,6 Smic annuels</t>
   </si>
   <si>
     <t>32,33 %</t>
   </si>
   <si>
     <t>31,93 %</t>
   </si>
   <si>
     <t>Article D241-7 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048852497/2023-12-31/ | Décret n°2025-318 du 04/04/2025, Art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051430146</t>
   </si>
   <si>
     <t>2025-04-06</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>32,34 %</t>
   </si>
@@ -303,135 +312,139 @@
   </si>
   <si>
     <t>Loi 2003-47 du 17/01/2003, art. 9; https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006658857&amp;cidTexte=JORFTEXT000000594652 | Décret 2003-487 du 11/06/2003; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000787738</t>
   </si>
   <si>
     <t>2003-01-18; 2003-06-12</t>
   </si>
   <si>
     <t>Loi dite Fillon</t>
   </si>
   <si>
     <t xml:space="preserve">Le salaire de référence pour le calcul de l'allègement avant le 01/07/2005 pour les entreprises ayant signé un accord de RTT avant le 30/06/2003 est la GMR 2.
 Le salaire de référence pour le calcul de l'allègement pour les entreprises restées au 39h au 30/06/2003, et pour l'ensemble des entreprises à partir du 01/07/2005, est le Smic.
 La GMR 2 correspond à la Garantie mensuelle de ressources pour les salariés passés aux 35 heures avantle 30 juin 2000.
 (Voir feuille "GMR' des Barèmes IPP - Marché du travail, Institut des Politiques Publiques)
 Formule de calcul :
 Du 01/07/2003 au 30/09/2007
 Réduction = Salaire brut mensuel * Réduction maximale/(Plafond - 1) *(Plafond * (Salaire de référence * Nb d'heures travaillées)/Salaire brut mensuel - 1)
 Du 01/10/2007 au 31/12/2010
 Réduction = Salaire brut mensuel * Réduction maximale/(Plafond - 1) *(Plafond * Smic mensuel/Salaire brut mensuel - 1)
 Depuis le 01/01/2011
 Réduction = Salaire brut annuel* Réduction maximale/(Plafond - 1) *(Plafond * Smic annuel/Salaire brut annuel - 1)
 Sources :
 L241-13 du CSS (principe de la réduction dégressive)
 D241-7 du CSS (formule et taux)
-(1) A compter du 1er janvier 2026, la réforme des allègements généraux de cotisations patronales de sécurité sociale vient supprimer les réductions de taux maladie et famille et modifier les modalités de calcul du coefficient de réduction, désormais unifié dans une réduction générale dégressive unique (RGDU).
+(1) Pour le calcul de la réduction générale au titre de 2026, le décret n° 2026-509
+impose de retenir le montant du SMIC applicable au 1er janvier 2026, y compris
+pour les périodes postérieures à une revalorisation du SMIC en cours d'année.
+Ce paramètre est donc distinct du SMIC en vigueur à la date de calcul.
+(2) A compter du 1er janvier 2026, la réforme des allègements généraux de cotisations patronales de sécurité sociale vient supprimer les réductions de taux maladie et famille et modifier les modalités de calcul du coefficient de réduction, désormais unifié dans une réduction générale dégressive unique (RGDU).
 Le taux delta pour les petites entreprises correspond à la somme des taux de cotisations :
 - 7,00 % (taux réduit maladie)
 - 8,55 % (vieillesse plafonnée)
 - 2,11 % (vieillesse déplafonnée)
 - 3,45 % (taux famille réduit)
 - 0,49 % (ATMP)
 - 0,30 % (CSA)
 - 4,72 % (Agirc Arrco)
 - 1,29 % (CEG)
 - 4,00 % (Assurance-chômage)
 - 0,10 % (FNAL) - (0,50% pour les entreprises de + de 50 salariés)
 soit un total de 32,01 %,
 auquel on ajoute :
 - 5,80 points pour compenser la suppression des bandeaux maladie et famille
 soit un total de 37,81 %
-(2) A compter du 1er janvier 2026, la réforme des allègements généraux de cotisations patronales de sécurité sociale vient supprimer les réductions de taux maladie et famille et modifier les modalités de calcul du coefficient de réduction, désormais unifié dans une réduction générale dégressive unique (RGDU).
+(3) A compter du 1er janvier 2026, la réforme des allègements généraux de cotisations patronales de sécurité sociale vient supprimer les réductions de taux maladie et famille et modifier les modalités de calcul du coefficient de réduction, désormais unifié dans une réduction générale dégressive unique (RGDU).
 Le taux delta pour les grandes entreprises correspond à la somme des taux de cotisations :
 - 7,00 % (taux réduit maladie)
 - 8,55 % (vieillesse plafonnée)
 - 2,11 % (vieillesse déplafonnée)
 - 3,45 % (taux famille réduit)
 - 0,49 % (ATMP)
 - 0,30 % (CSA)
 - 4,72 % (Agirc Arrco)
 - 1,29 % (CEG)
 - 4,00 % (Assurance-chômage)
 - 0,50 % (FNAL) - (0,10% pour les entreprises de + de 50 salariés)
 soit un total de 32,41 %,
 auquel on ajoute :
 - 5,80 points pour compenser la suppression des bandeaux maladie et famille
 soit un total de 38,21 %
-(3) Notes :
+(4) Notes :
 Le salaire de référence pour le calcul de l'allègement avant le 01/07/2005 pour les entreprises ayant signé un accord de RTT avant le 30/06/2003 est la GMR 2.
 Le salaire de référence pour le calcul de l'allègement pour les entreprises restées au 39h au 30/06/2003, et pour l'ensemble des entreprises à partir du 01/07/2005, est le Smic.
 La GMR 2 correspond à la Garantie mensuelle de ressources pour les salariés passés aux 35 heures avantle 30 juin 2000.
 (Voir feuille "GMR' des Barèmes IPP - Marché du travail, Institut des Politiques Publiques)
 Formule de calcul :
 Du 01/07/2003 au 30/09/2007
 Réduction = Salaire brut mensuel * Réduction maximale/(Plafond - 1) *(Plafond * (Salaire de référence * Nb d'heures travaillées)/Salaire brut mensuel - 1)
 Du 01/10/2007 au 31/12/2010
 Réduction = Salaire brut mensuel * Réduction maximale/(Plafond - 1) *(Plafond * Smic mensuel/Salaire brut mensuel - 1)
 Depuis le 01/01/2011
 Réduction = Salaire brut annuel* Réduction maximale/(Plafond - 1) *(Plafond * Smic annuel/Salaire brut annuel - 1)
 Sources :
 L241-13 du CSS (principe de la réduction dégressive)
 D241-7 du CSS (formule et taux)
 On a fusionné ici les paramètres IPP tx_fillon_19_ et tx_fillon_20_, respectivement '19 et plus' et '20 et plus' salariés
 Avec la loi PACTE, le seuil est passé de 20 à 50 salariés au 1er janvier 2020.
-(4) Notes :
+(5) Notes :
 Formule de calcul depuis le 01/01/2011
 Réduction = Salaire brut annuel* Réduction maximale/(Plafond - 1) *(Plafond * Smic annuel/Salaire brut annuel - 1)
 Sources :
 L241-13 du CSS (principe de la réduction dégressive)
 D241-7 du CSS (formule et taux)
 Avec la loi PACTE, le seuil est passé de 20 à 50 salariés au 1er janvier 2020.
 En 2025, 32,33 % est égal à la somme de :
 - 7,00 % : taux réduit cotis. maladie
 - 8,55 % : taux cotis vieillesse plafonnée
 - 2,02 % : taux cotis vieillesse déplafonnée
 - 3,45 % : taux réduit cotis famille
 - 0,50 % : taux cotis ATMP (part mutualisée)
 - 0,30 % : taux CSA
 - 4,72 % : taux cotis Agirc-Arrco
 - 1,29 % : taux CEG
 - 4,00 % : taux cotis assurance chômage
 - 0,50 % : taux cotis FNAL
-(5) Notes :
+(6) Notes :
 Le salaire de référence pour le calcul de l'allègement avant le 01/07/2005 pour les entreprises ayant signé un accord de RTT avant le 30/06/2003 est la GMR 2.
 Le salaire de référence pour le calcul de l'allègement pour les entreprises restées au 39h au 30/06/2003, et pour l'ensemble des entreprises à partir du 01/07/2005, est le Smic.
 La GMR 2 correspond à la Garantie mensuelle de ressources pour les salariés passés aux 35 heures avantle 30 juin 2000.
 (Voir feuille "GMR' des Barèmes IPP - Marché du travail, Institut des Politiques Publiques)
 Formule de calcul :
 Du 01/07/2003 au 30/09/2007
 Réduction = Salaire brut mensuel * Réduction maximale/(Plafond - 1) *(Plafond * (Salaire de référence * Nb d'heures travaillées)/Salaire brut mensuel - 1)
 Du 01/10/2007 au 31/12/2010
 Réduction = Salaire brut mensuel * Réduction maximale/(Plafond - 1) *(Plafond * Smic mensuel/Salaire brut mensuel - 1)
 Depuis le 01/01/2011
 Réduction = Salaire brut annuel* Réduction maximale/(Plafond - 1) *(Plafond * Smic annuel/Salaire brut annuel - 1)
 Sources :
 L241-13 du CSS (principe de la réduction dégressive)
 D241-7 du CSS (formule et taux)
 On a fusionné ici les paramètres IPP tx_fillon_19 et tx_fillon_20, respectivement '19 et moins' et '20 et moins' salariés
 Avec la loi PACTE, le seuil est passé de 20 à 50 salariés au 1er janvier 2020.
-(6) Notes :
+(7) Notes :
 Formule de calcul depuis le 01/01/2011
 Réduction = Salaire brut annuel* Réduction maximale/(Plafond - 1) *(Plafond * Smic annuel/Salaire brut annuel - 1)
 Sources :
 L241-13 du CSS (principe de la réduction dégressive)
 D241-7 du CSS (formule et taux)
 Avec la loi PACTE, le seuil est passé de 20 à 50 salariés au 1er janvier 2020.
 En 2025, 31,93 % est égal à la somme de :
 - 7,00 % : taux réduit cotis. maladie
 - 8,55 % : taux cotis vieillesse plafonnée
 - 2,02 % : taux cotis vieillesse déplafonnée
 - 3,45 % : taux réduit cotis famille
 - 0,50 % : taux cotis ATMP (part mutualisée)
 - 0,30 % : taux CSA
 - 4,72 % : taux cotis Agirc-Arrco
 - 1,29 % : taux CEG
 - 4,00 % : taux cotis assurance chômage
 - 0,10 % : taux cotis FNAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
@@ -792,801 +805,850 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048852497/2023-12-31/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000046843821/2023-01-01/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2016/12/28/2016-1932/jo/texte" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000031740354" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/decret/2014/12/29/2014-1688/jo/texte" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006322777&amp;cidTexte=JORFTEXT000000615000" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:O19"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
-      <c r="L1" s="1" t="s">
+      <c r="L1" s="1"/>
+      <c r="M1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="M1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="N1" s="1" t="s">
+      <c r="O1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>12</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="L2" s="1"/>
+      <c r="L2" s="1" t="s">
+        <v>15</v>
+      </c>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
-    </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="O2" s="1"/>
+    </row>
+    <row r="3" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="J3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M3" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="N3" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+        <v>26</v>
+      </c>
+      <c r="O3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="J4" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="K4" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="L4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M4" t="s">
+        <v>31</v>
+      </c>
+      <c r="N4" t="s">
+        <v>32</v>
+      </c>
+      <c r="O4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
+        <v>24</v>
+      </c>
+      <c r="C5" t="s">
         <v>28</v>
       </c>
-      <c r="M4" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="J5" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="K5" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M5" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N5" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+      <c r="O5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" t="s">
+        <v>39</v>
+      </c>
+      <c r="K6" t="s">
+        <v>24</v>
+      </c>
+      <c r="L6" t="s">
+        <v>40</v>
+      </c>
+      <c r="M6" t="s">
         <v>36</v>
       </c>
-      <c r="J6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="N6" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+        <v>41</v>
+      </c>
+      <c r="O6" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="J7" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="K7" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="L7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N7" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+      <c r="O7" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="J8" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="K8" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="L8" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="M8" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="N8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="O8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H9" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I9" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="J9" t="s">
-        <v>22</v>
+        <v>52</v>
       </c>
       <c r="K9" t="s">
-        <v>50</v>
+        <v>24</v>
       </c>
       <c r="L9" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="M9" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N9" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+        <v>55</v>
+      </c>
+      <c r="O9" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C10" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G10" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H10" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="I10" t="s">
-        <v>22</v>
+        <v>58</v>
       </c>
       <c r="J10" t="s">
-        <v>56</v>
+        <v>24</v>
       </c>
       <c r="K10" t="s">
-        <v>22</v>
+        <v>59</v>
       </c>
       <c r="L10" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="M10" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N10" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+        <v>61</v>
+      </c>
+      <c r="O10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G11" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H11" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="I11" t="s">
-        <v>22</v>
+        <v>63</v>
       </c>
       <c r="J11" t="s">
-        <v>61</v>
+        <v>24</v>
       </c>
       <c r="K11" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="L11" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="M11" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+      <c r="O11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B12" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C12" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G12" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H12" t="s">
-        <v>65</v>
+        <v>24</v>
       </c>
       <c r="I12" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="J12" t="s">
-        <v>66</v>
+        <v>24</v>
       </c>
       <c r="K12" t="s">
-        <v>22</v>
+        <v>69</v>
       </c>
       <c r="L12" t="s">
-        <v>67</v>
+        <v>24</v>
       </c>
       <c r="M12" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N12" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+        <v>71</v>
+      </c>
+      <c r="O12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="B13" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G13" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H13" t="s">
-        <v>70</v>
+        <v>24</v>
       </c>
       <c r="I13" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="J13" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="K13" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="L13" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="M13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N13" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+      <c r="O13" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B14" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C14" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G14" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H14" t="s">
-        <v>76</v>
+        <v>24</v>
       </c>
       <c r="I14" t="s">
-        <v>22</v>
+        <v>79</v>
       </c>
       <c r="J14" t="s">
-        <v>77</v>
+        <v>24</v>
       </c>
       <c r="K14" t="s">
-        <v>22</v>
+        <v>80</v>
       </c>
       <c r="L14" t="s">
-        <v>78</v>
+        <v>24</v>
       </c>
       <c r="M14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N14" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+        <v>82</v>
+      </c>
+      <c r="O14" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="15" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="B15" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C15" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G15" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H15" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="I15" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="J15" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="K15" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="L15" t="s">
-        <v>84</v>
+        <v>24</v>
       </c>
       <c r="M15" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" t="s">
+        <v>88</v>
+      </c>
+      <c r="O15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" t="s">
+        <v>24</v>
+      </c>
+      <c r="C16" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" t="s">
+        <v>24</v>
+      </c>
+      <c r="E16" t="s">
+        <v>24</v>
+      </c>
+      <c r="F16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" t="s">
+        <v>24</v>
+      </c>
+      <c r="I16" t="s">
         <v>85</v>
       </c>
-      <c r="N15" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="J16" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="K16" t="s">
-        <v>22</v>
+        <v>85</v>
       </c>
       <c r="L16" t="s">
-        <v>87</v>
+        <v>24</v>
       </c>
       <c r="M16" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="N16" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
+        <v>91</v>
+      </c>
+      <c r="O16" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="I17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="J17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="K17" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="L17" t="s">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="M17" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N17" t="s">
-        <v>92</v>
+        <v>94</v>
+      </c>
+      <c r="O17" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
-    <mergeCell ref="B1:K1"/>
+    <mergeCell ref="B1:L1"/>
     <mergeCell ref="A1:A2"/>
-    <mergeCell ref="L1:L2"/>
     <mergeCell ref="M1:M2"/>
     <mergeCell ref="N1:N2"/>
+    <mergeCell ref="O1:O2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="L5" r:id="rId1"/>
-[...4 lines deleted...]
-    <hyperlink ref="L15" r:id="rId6"/>
+    <hyperlink ref="M5" r:id="rId1"/>
+    <hyperlink ref="M6" r:id="rId2"/>
+    <hyperlink ref="M12" r:id="rId3"/>
+    <hyperlink ref="M13" r:id="rId4"/>
+    <hyperlink ref="M14" r:id="rId5"/>
+    <hyperlink ref="M15" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ensemble_des_entreprises</vt:lpstr>
     </vt:vector>