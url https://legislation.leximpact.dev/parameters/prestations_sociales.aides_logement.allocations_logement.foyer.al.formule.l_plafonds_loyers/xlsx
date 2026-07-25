--- v0 (2026-05-30)
+++ v1 (2026-07-25)
@@ -67,108 +67,108 @@
   <si>
     <t>Ménages</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>94,04 €</t>
   </si>
   <si>
     <t>146,43 €</t>
   </si>
   <si>
     <t>190,13 €</t>
   </si>
   <si>
     <t>295,5 €</t>
   </si>
   <si>
     <t>230,68 €</t>
   </si>
   <si>
     <t>358,47 €</t>
   </si>
   <si>
+    <t>Arrêté du 5 septembre 2025 (modifiant l'art. 43 de l'arrêté du 27/09/2019); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233810/2025-09-10 | Arrêté du 27/09/2019, art. 43; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233810/2025-09-10 | Arrêté du 5/09/2025, art 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770 | Arrêté du 05/09/2025 relatif au calcul des aides personnelles au logement et de l'aide à l'accession sociale et à la sortie de l'insalubrité spécifique à l'outre-mer; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770</t>
+  </si>
+  <si>
+    <t>2025-09-10 | 2025-09-09</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>93,07 €</t>
+  </si>
+  <si>
+    <t>144,92 €</t>
+  </si>
+  <si>
+    <t>188,17 €</t>
+  </si>
+  <si>
+    <t>292,46 €</t>
+  </si>
+  <si>
+    <t>228,31 €</t>
+  </si>
+  <si>
+    <t>354,78 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 septembre 2024, art. 1 (modifiant l'art. 43 de l'arrêté du 27/09/2019); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286596/2024-10-01 | Arrêté du 27/09/2019, art. 43; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286596/2024-09-29 | Arrêté du 27/09/2024, art 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000050278394 | Arrêté du 27/09/2019, art. 43 1° b); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286596/2024-09-29 | Article D842-16 du Code de construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047985424 | Arrêté du 27/09/2024, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050278404 | Arrêté du 27/09/2019, art. 43 1° a); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286596/2024-09-29 | Arrêté du 27/09/2019, art. 43 2° b); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286596/2024-09-29 | Arrêté du 27/09/2019, art. 43 2° a); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286596/2024-09-29 | Arrêté du 27/09/2019, art. 43 3° b); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286596/2024-09-29 | Arrêté du 27/09/2019, art. 43 3° a); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286596/2024-09-29</t>
+  </si>
+  <si>
+    <t>2024-09-28 | 2024-09-29</t>
+  </si>
+  <si>
+    <t>01/10/2023</t>
+  </si>
+  <si>
+    <t>90,13 €</t>
+  </si>
+  <si>
+    <t>140,34 €</t>
+  </si>
+  <si>
     <t>182,23 €</t>
   </si>
   <si>
     <t>283,23 €</t>
   </si>
   <si>
-    <t>Arrêté du 05/09/2025 relatif au calcul des aides personnelles au logement et de l'aide à l'accession sociale et à la sortie de l'insalubrité spécifique à l'outre-mer</t>
-[...43 lines deleted...]
-  <si>
     <t>221,1 €</t>
   </si>
   <si>
     <t>343,58 €</t>
   </si>
   <si>
-    <t>Arrêté du 22/09/2023 art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000048107814 | Arrêté du 27 septembre 2019 Article 43; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286596/2024-09-29 | Arrêté du 22/09/2023, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048107807</t>
+    <t>Arrêté du 22/09/2023 art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000048107814 | Arrêté du 27 septembre 2019, Article 43; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000048109275/2023-09-28 | Arrêté du 27 septembre 2019 Article 43; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286596/2023-09-28 | Arrêté du 22/09/2023, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048107807</t>
   </si>
   <si>
     <t>2023-09-27</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>87,08 €</t>
   </si>
   <si>
     <t>135,59 €</t>
   </si>
   <si>
     <t>176,07 €</t>
   </si>
   <si>
     <t>273,65 €</t>
   </si>
   <si>
     <t>213,62 €</t>
   </si>
   <si>
     <t>331,96 €</t>
   </si>
@@ -822,51 +822,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/arrete/2015/10/16/AFSS1524789A/jo/article_1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000026943524&amp;cidTexte=JORFTEXT000026942322" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000025101132&amp;cidTexte=JORFTEXT000025061407" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000023386267&amp;cidTexte=JORFTEXT000023335470" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000021637837&amp;cidTexte=JORFTEXT000021572101" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000020081007&amp;cidTexte=JORFTEXT000020021192" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000017854264&amp;cidTexte=JORFTEXT000017765977" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006258878&amp;cidTexte=JORFTEXT000000462553" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legi.toutelaloi.fr/LEGI/GetArticleByID?reference=LEGIARTI000006791742" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/arrete/2015/10/16/AFSS1524789A/jo/article_1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000026943524&amp;cidTexte=JORFTEXT000026942322" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000025101132&amp;cidTexte=JORFTEXT000025061407" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000023386267&amp;cidTexte=JORFTEXT000023335470" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000021637837&amp;cidTexte=JORFTEXT000021572101" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000020081007&amp;cidTexte=JORFTEXT000020021192" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000017854264&amp;cidTexte=JORFTEXT000017765977" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006258878&amp;cidTexte=JORFTEXT000000462553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legi.toutelaloi.fr/LEGI/GetArticleByID?reference=LEGIARTI000006791742" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
@@ -935,772 +935,771 @@
       <c r="L3" s="1"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4" t="s">
         <v>18</v>
       </c>
       <c r="H4" t="s">
+        <v>15</v>
+      </c>
+      <c r="I4" t="s">
+        <v>16</v>
+      </c>
+      <c r="J4" t="s">
         <v>19</v>
       </c>
-      <c r="I4" t="s">
+      <c r="K4" t="s">
         <v>20</v>
       </c>
-      <c r="J4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
         <v>24</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>25</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>26</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5" t="s">
         <v>27</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" t="s">
         <v>28</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
+        <v>25</v>
+      </c>
+      <c r="I5" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" t="s">
         <v>29</v>
       </c>
-      <c r="G5" t="s">
+      <c r="K5" t="s">
         <v>30</v>
       </c>
-      <c r="H5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="L5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>32</v>
+      </c>
+      <c r="C6" t="s">
         <v>33</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>34</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6" t="s">
         <v>37</v>
       </c>
       <c r="H6" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="I6" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="J6" t="s">
         <v>38</v>
       </c>
       <c r="K6" t="s">
         <v>39</v>
       </c>
       <c r="L6" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>42</v>
       </c>
       <c r="D7" t="s">
         <v>43</v>
       </c>
       <c r="E7" t="s">
         <v>44</v>
       </c>
       <c r="F7" t="s">
         <v>45</v>
       </c>
       <c r="G7" t="s">
         <v>46</v>
       </c>
       <c r="H7" t="s">
         <v>43</v>
       </c>
       <c r="I7" t="s">
         <v>44</v>
       </c>
       <c r="J7" t="s">
         <v>47</v>
       </c>
       <c r="K7" t="s">
         <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" t="s">
         <v>51</v>
       </c>
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" t="s">
         <v>55</v>
       </c>
       <c r="H8" t="s">
         <v>52</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8" t="s">
         <v>56</v>
       </c>
       <c r="K8" t="s">
         <v>57</v>
       </c>
       <c r="L8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>58</v>
       </c>
       <c r="B9" t="s">
         <v>59</v>
       </c>
       <c r="C9" t="s">
         <v>60</v>
       </c>
       <c r="D9" t="s">
         <v>61</v>
       </c>
       <c r="E9" t="s">
         <v>62</v>
       </c>
       <c r="F9" t="s">
         <v>63</v>
       </c>
       <c r="G9" t="s">
         <v>64</v>
       </c>
       <c r="H9" t="s">
         <v>61</v>
       </c>
       <c r="I9" t="s">
         <v>62</v>
       </c>
       <c r="J9" t="s">
         <v>65</v>
       </c>
       <c r="K9" t="s">
         <v>66</v>
       </c>
       <c r="L9" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>67</v>
       </c>
       <c r="B10" t="s">
         <v>68</v>
       </c>
       <c r="C10" t="s">
         <v>69</v>
       </c>
       <c r="D10" t="s">
         <v>70</v>
       </c>
       <c r="E10" t="s">
         <v>71</v>
       </c>
       <c r="F10" t="s">
         <v>72</v>
       </c>
       <c r="G10" t="s">
         <v>73</v>
       </c>
       <c r="H10" t="s">
         <v>70</v>
       </c>
       <c r="I10" t="s">
         <v>71</v>
       </c>
       <c r="J10" t="s">
         <v>74</v>
       </c>
       <c r="K10" t="s">
         <v>75</v>
       </c>
       <c r="L10" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>76</v>
       </c>
       <c r="B11" t="s">
         <v>77</v>
       </c>
       <c r="C11" t="s">
         <v>78</v>
       </c>
       <c r="D11" t="s">
         <v>79</v>
       </c>
       <c r="E11" t="s">
         <v>80</v>
       </c>
       <c r="F11" t="s">
         <v>81</v>
       </c>
       <c r="G11" t="s">
         <v>82</v>
       </c>
       <c r="H11" t="s">
         <v>79</v>
       </c>
       <c r="I11" t="s">
         <v>80</v>
       </c>
       <c r="J11" t="s">
         <v>83</v>
       </c>
       <c r="K11" t="s">
         <v>84</v>
       </c>
       <c r="L11" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>85</v>
       </c>
       <c r="B12" t="s">
         <v>86</v>
       </c>
       <c r="C12" t="s">
         <v>87</v>
       </c>
       <c r="D12" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F12" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H12" t="s">
         <v>88</v>
       </c>
       <c r="I12" t="s">
         <v>89</v>
       </c>
       <c r="J12" t="s">
         <v>90</v>
       </c>
       <c r="K12" t="s">
         <v>91</v>
       </c>
       <c r="L12" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>93</v>
       </c>
       <c r="B13" t="s">
         <v>86</v>
       </c>
       <c r="C13" t="s">
         <v>87</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F13" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H13" t="s">
         <v>94</v>
       </c>
       <c r="I13" t="s">
         <v>95</v>
       </c>
       <c r="J13" t="s">
         <v>96</v>
       </c>
       <c r="K13" t="s">
         <v>97</v>
       </c>
       <c r="L13" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>99</v>
       </c>
       <c r="B14" t="s">
         <v>86</v>
       </c>
       <c r="C14" t="s">
         <v>87</v>
       </c>
       <c r="D14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H14" t="s">
         <v>100</v>
       </c>
       <c r="I14" t="s">
         <v>101</v>
       </c>
       <c r="J14" t="s">
         <v>102</v>
       </c>
       <c r="K14" t="s">
         <v>103</v>
       </c>
       <c r="L14" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>104</v>
       </c>
       <c r="B15" t="s">
         <v>86</v>
       </c>
       <c r="C15" t="s">
         <v>87</v>
       </c>
       <c r="D15" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F15" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H15" t="s">
         <v>105</v>
       </c>
       <c r="I15" t="s">
         <v>106</v>
       </c>
       <c r="J15" t="s">
         <v>107</v>
       </c>
       <c r="K15" t="s">
         <v>108</v>
       </c>
       <c r="L15" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>109</v>
       </c>
       <c r="B16" t="s">
         <v>86</v>
       </c>
       <c r="C16" t="s">
         <v>87</v>
       </c>
       <c r="D16" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F16" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H16" t="s">
         <v>110</v>
       </c>
       <c r="I16" t="s">
         <v>111</v>
       </c>
       <c r="J16" t="s">
         <v>112</v>
       </c>
       <c r="K16" t="s">
         <v>113</v>
       </c>
       <c r="L16" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>114</v>
       </c>
       <c r="B17" t="s">
         <v>86</v>
       </c>
       <c r="C17" t="s">
         <v>87</v>
       </c>
       <c r="D17" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E17" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F17" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H17" t="s">
         <v>115</v>
       </c>
       <c r="I17" t="s">
         <v>116</v>
       </c>
       <c r="J17" t="s">
         <v>117</v>
       </c>
       <c r="K17" t="s">
         <v>118</v>
       </c>
       <c r="L17" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>119</v>
       </c>
       <c r="B18" t="s">
         <v>86</v>
       </c>
       <c r="C18" t="s">
         <v>87</v>
       </c>
       <c r="D18" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F18" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H18" t="s">
         <v>120</v>
       </c>
       <c r="I18" t="s">
         <v>121</v>
       </c>
       <c r="J18" t="s">
         <v>122</v>
       </c>
       <c r="K18" t="s">
         <v>123</v>
       </c>
       <c r="L18" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>124</v>
       </c>
       <c r="B19" t="s">
         <v>86</v>
       </c>
       <c r="C19" t="s">
         <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H19" t="s">
         <v>125</v>
       </c>
       <c r="I19" t="s">
         <v>126</v>
       </c>
       <c r="J19" t="s">
         <v>127</v>
       </c>
       <c r="K19" t="s">
         <v>128</v>
       </c>
       <c r="L19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>129</v>
       </c>
       <c r="B20" t="s">
         <v>86</v>
       </c>
       <c r="C20" t="s">
         <v>87</v>
       </c>
       <c r="D20" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F20" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H20" t="s">
         <v>130</v>
       </c>
       <c r="I20" t="s">
         <v>131</v>
       </c>
       <c r="J20" t="s">
         <v>132</v>
       </c>
       <c r="K20" t="s">
         <v>133</v>
       </c>
       <c r="L20" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>134</v>
       </c>
       <c r="B21" t="s">
         <v>86</v>
       </c>
       <c r="C21" t="s">
         <v>87</v>
       </c>
       <c r="D21" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F21" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H21" t="s">
         <v>135</v>
       </c>
       <c r="I21" t="s">
         <v>136</v>
       </c>
       <c r="J21" t="s">
         <v>137</v>
       </c>
       <c r="K21" t="s">
         <v>138</v>
       </c>
       <c r="L21" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>140</v>
       </c>
       <c r="B22" t="s">
         <v>141</v>
       </c>
       <c r="C22" t="s">
         <v>142</v>
       </c>
       <c r="D22" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F22" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="H22" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="I22" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="J22" t="s">
         <v>143</v>
       </c>
       <c r="K22" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="L22" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J1:J3"/>
     <mergeCell ref="K1:K3"/>
     <mergeCell ref="L1:L3"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="J4" r:id="rId1"/>
-[...8 lines deleted...]
-    <hyperlink ref="J22" r:id="rId10"/>
+    <hyperlink ref="J12" r:id="rId1"/>
+    <hyperlink ref="J14" r:id="rId2"/>
+    <hyperlink ref="J15" r:id="rId3"/>
+    <hyperlink ref="J16" r:id="rId4"/>
+    <hyperlink ref="J17" r:id="rId5"/>
+    <hyperlink ref="J18" r:id="rId6"/>
+    <hyperlink ref="J19" r:id="rId7"/>
+    <hyperlink ref="J20" r:id="rId8"/>
+    <hyperlink ref="J22" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>l_plafonds_loyers</vt:lpstr>
     </vt:vector>