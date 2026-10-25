--- v1 (2026-07-25)
+++ v2 (2026-10-25)
@@ -8,86 +8,116 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="l_plafonds_loyers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="245" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="154">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Plafonds d'équivalence de loyer « L »</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Etudiants logés en chambre non réhabilitée</t>
   </si>
   <si>
     <t>Etudiants logés en chambre réhabilitée</t>
   </si>
   <si>
     <t>Personnes agées</t>
   </si>
   <si>
     <t>Autres</t>
   </si>
   <si>
     <t>Bénéficiaire seul</t>
   </si>
   <si>
     <t>Couple</t>
   </si>
   <si>
     <t>Ménages</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>95,12 €</t>
+  </si>
+  <si>
+    <t>148,11 €</t>
+  </si>
+  <si>
+    <t>192,32 €</t>
+  </si>
+  <si>
+    <t>298,9 €</t>
+  </si>
+  <si>
+    <t>233,33 €</t>
+  </si>
+  <si>
+    <t>362,59 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 28/09/2026, art. 1, 13° h); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 43, 4° b); https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/ | Arrêté du 28/09/2026, art. 1, 13° g); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 43, 4° a); https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/ | Arrêté du 28/09/2026, art. 1, 13° b); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 43, 1° b); https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/ | Arrêté du 28/09/2026, art. 1, 13° a); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 43, 1° a); https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/ | Arrêté du 28/09/2026, art. 1, 13° d); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 43, 2° b); https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/ | Arrêté du 28/09/2026, art. 1, 13° c); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 43, 2° a); https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/ | Arrêté du 28/09/2026, art. 1, 13° f); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 43, 3° b); https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/ | Arrêté du 28/09/2026, art. 1, 13° e); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 43, 3° a); https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>Augmentation de +1,15%</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>94,04 €</t>
   </si>
   <si>
     <t>146,43 €</t>
   </si>
   <si>
     <t>190,13 €</t>
   </si>
   <si>
     <t>295,5 €</t>
   </si>
   <si>
     <t>230,68 €</t>
   </si>
   <si>
     <t>358,47 €</t>
   </si>
   <si>
     <t>Arrêté du 5 septembre 2025 (modifiant l'art. 43 de l'arrêté du 27/09/2019); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233810/2025-09-10 | Arrêté du 27/09/2019, art. 43; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233810/2025-09-10 | Arrêté du 5/09/2025, art 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770 | Arrêté du 05/09/2025 relatif au calcul des aides personnelles au logement et de l'aide à l'accession sociale et à la sortie de l'insalubrité spécifique à l'outre-mer; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770</t>
   </si>
@@ -827,51 +857,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/arrete/2015/10/16/AFSS1524789A/jo/article_1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000026943524&amp;cidTexte=JORFTEXT000026942322" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000025101132&amp;cidTexte=JORFTEXT000025061407" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000023386267&amp;cidTexte=JORFTEXT000023335470" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000021637837&amp;cidTexte=JORFTEXT000021572101" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000020081007&amp;cidTexte=JORFTEXT000020021192" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000017854264&amp;cidTexte=JORFTEXT000017765977" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006258878&amp;cidTexte=JORFTEXT000000462553" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legi.toutelaloi.fr/LEGI/GetArticleByID?reference=LEGIARTI000006791742" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L22"/>
+  <dimension ref="A1:L23"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1" t="s">
         <v>2</v>
       </c>
@@ -985,721 +1015,759 @@
       <c r="D5" t="s">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>25</v>
       </c>
       <c r="I5" t="s">
         <v>26</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="K5" t="s">
         <v>30</v>
       </c>
       <c r="L5" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F6" t="s">
+        <v>37</v>
+      </c>
+      <c r="G6" t="s">
+        <v>38</v>
+      </c>
+      <c r="H6" t="s">
         <v>35</v>
       </c>
-      <c r="F6" t="s">
+      <c r="I6" t="s">
         <v>36</v>
       </c>
-      <c r="G6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="K6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L6" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G7" t="s">
+        <v>47</v>
+      </c>
+      <c r="H7" t="s">
         <v>44</v>
       </c>
-      <c r="F7" t="s">
+      <c r="I7" t="s">
         <v>45</v>
       </c>
-      <c r="G7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E8" t="s">
+        <v>54</v>
+      </c>
+      <c r="F8" t="s">
+        <v>55</v>
+      </c>
+      <c r="G8" t="s">
+        <v>56</v>
+      </c>
+      <c r="H8" t="s">
         <v>53</v>
       </c>
-      <c r="F8" t="s">
+      <c r="I8" t="s">
         <v>54</v>
       </c>
-      <c r="G8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="K8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L8" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E9" t="s">
+        <v>63</v>
+      </c>
+      <c r="F9" t="s">
+        <v>64</v>
+      </c>
+      <c r="G9" t="s">
+        <v>65</v>
+      </c>
+      <c r="H9" t="s">
         <v>62</v>
       </c>
-      <c r="F9" t="s">
+      <c r="I9" t="s">
         <v>63</v>
       </c>
-      <c r="G9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="K9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D10" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E10" t="s">
+        <v>72</v>
+      </c>
+      <c r="F10" t="s">
+        <v>73</v>
+      </c>
+      <c r="G10" t="s">
+        <v>74</v>
+      </c>
+      <c r="H10" t="s">
         <v>71</v>
       </c>
-      <c r="F10" t="s">
+      <c r="I10" t="s">
         <v>72</v>
       </c>
-      <c r="G10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J10" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K10" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L10" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B11" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D11" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E11" t="s">
+        <v>81</v>
+      </c>
+      <c r="F11" t="s">
+        <v>82</v>
+      </c>
+      <c r="G11" t="s">
+        <v>83</v>
+      </c>
+      <c r="H11" t="s">
         <v>80</v>
       </c>
-      <c r="F11" t="s">
+      <c r="I11" t="s">
         <v>81</v>
       </c>
-      <c r="G11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K11" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L11" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C12" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>89</v>
       </c>
       <c r="E12" t="s">
-        <v>21</v>
+        <v>90</v>
       </c>
       <c r="F12" t="s">
-        <v>21</v>
+        <v>91</v>
       </c>
       <c r="G12" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="H12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I12" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J12" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="K12" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="L12" t="s">
-        <v>92</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B13" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C13" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="D13" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F13" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G13" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="H13" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="I13" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="J13" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="K13" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="L13" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B14" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C14" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="D14" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F14" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G14" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="H14" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="I14" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="J14" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="K14" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="L14" t="s">
-        <v>21</v>
+        <v>108</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="B15" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C15" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="D15" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F15" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G15" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="H15" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="I15" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="J15" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="K15" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="L15" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>109</v>
+        <v>114</v>
       </c>
       <c r="B16" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C16" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="D16" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F16" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G16" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="H16" t="s">
-        <v>110</v>
+        <v>115</v>
       </c>
       <c r="I16" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="J16" t="s">
-        <v>112</v>
+        <v>117</v>
       </c>
       <c r="K16" t="s">
-        <v>113</v>
+        <v>118</v>
       </c>
       <c r="L16" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="17" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="B17" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C17" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F17" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G17" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="H17" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="I17" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="J17" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="K17" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="L17" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="B18" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C18" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="D18" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F18" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G18" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="H18" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="I18" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="J18" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="K18" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="L18" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="19" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="B19" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C19" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="D19" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F19" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G19" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="H19" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="I19" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="J19" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="K19" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="L19" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="B20" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C20" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="D20" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F20" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G20" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="H20" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="I20" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="J20" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="K20" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="L20" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
     </row>
     <row r="21" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="B21" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
       <c r="C21" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="D21" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F21" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G21" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="H21" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="I21" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="J21" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="K21" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="L21" t="s">
-        <v>139</v>
+        <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="B22" t="s">
-        <v>141</v>
+        <v>96</v>
       </c>
       <c r="C22" t="s">
-        <v>142</v>
+        <v>97</v>
       </c>
       <c r="D22" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="F22" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="G22" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="H22" t="s">
-        <v>21</v>
+        <v>145</v>
       </c>
       <c r="I22" t="s">
-        <v>21</v>
+        <v>146</v>
       </c>
       <c r="J22" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="K22" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="L22" t="s">
-        <v>21</v>
+        <v>149</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>150</v>
+      </c>
+      <c r="B23" t="s">
+        <v>151</v>
+      </c>
+      <c r="C23" t="s">
+        <v>152</v>
+      </c>
+      <c r="D23" t="s">
+        <v>31</v>
+      </c>
+      <c r="E23" t="s">
+        <v>31</v>
+      </c>
+      <c r="F23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G23" t="s">
+        <v>31</v>
+      </c>
+      <c r="H23" t="s">
+        <v>31</v>
+      </c>
+      <c r="I23" t="s">
+        <v>31</v>
+      </c>
+      <c r="J23" t="s">
+        <v>153</v>
+      </c>
+      <c r="K23" t="s">
+        <v>31</v>
+      </c>
+      <c r="L23" t="s">
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J1:J3"/>
     <mergeCell ref="K1:K3"/>
     <mergeCell ref="L1:L3"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="J12" r:id="rId1"/>
-[...7 lines deleted...]
-    <hyperlink ref="J22" r:id="rId9"/>
+    <hyperlink ref="J13" r:id="rId1"/>
+    <hyperlink ref="J15" r:id="rId2"/>
+    <hyperlink ref="J16" r:id="rId3"/>
+    <hyperlink ref="J17" r:id="rId4"/>
+    <hyperlink ref="J18" r:id="rId5"/>
+    <hyperlink ref="J19" r:id="rId6"/>
+    <hyperlink ref="J20" r:id="rId7"/>
+    <hyperlink ref="J21" r:id="rId8"/>
+    <hyperlink ref="J23" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>l_plafonds_loyers</vt:lpstr>
     </vt:vector>