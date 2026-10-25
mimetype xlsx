--- v0 (2026-05-30)
+++ v1 (2026-10-25)
@@ -8,97 +8,172 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="e_equiv_loyers_eligible" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="254" uniqueCount="229">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Équivalence de loyer et de charges locatives éligible « E »</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Zone 1</t>
   </si>
   <si>
     <t>Zone 2</t>
   </si>
   <si>
     <t>Zone 3</t>
   </si>
   <si>
     <t>Personne isolée sans enfant</t>
   </si>
   <si>
     <t>Ménage seul</t>
   </si>
   <si>
     <t>Ménage ou isolé avec 1 enfant</t>
   </si>
   <si>
     <t>Ménage ou isolé avec 2 enfants</t>
   </si>
   <si>
     <t>Ménage ou isolé avec 3 enfants</t>
   </si>
   <si>
     <t>Ménage ou isolé avec 4 enfants</t>
   </si>
   <si>
     <t>Ménage ou isolé - par enfant en plus</t>
   </si>
   <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>504,55 €</t>
+  </si>
+  <si>
+    <t>591,48 €</t>
+  </si>
+  <si>
+    <t>630,69 €</t>
+  </si>
+  <si>
+    <t>674,96 €</t>
+  </si>
+  <si>
+    <t>719,39 €</t>
+  </si>
+  <si>
+    <t>775,94 €</t>
+  </si>
+  <si>
+    <t>80,49 €</t>
+  </si>
+  <si>
+    <t>461,4 €</t>
+  </si>
+  <si>
+    <t>538,47 €</t>
+  </si>
+  <si>
+    <t>574,16 €</t>
+  </si>
+  <si>
+    <t>614,6 €</t>
+  </si>
+  <si>
+    <t>654,89 €</t>
+  </si>
+  <si>
+    <t>697,82 €</t>
+  </si>
+  <si>
+    <t>72,74 €</t>
+  </si>
+  <si>
+    <t>437,96 €</t>
+  </si>
+  <si>
+    <t>509,36 €</t>
+  </si>
+  <si>
+    <t>540,4 €</t>
+  </si>
+  <si>
+    <t>576,07 €</t>
+  </si>
+  <si>
+    <t>611,71 €</t>
+  </si>
+  <si>
+    <t>651,82 €</t>
+  </si>
+  <si>
+    <t>67,51 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 28/09/2026, art. 1, 9°; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 27; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>Augmentation de +1,15%</t>
+  </si>
+  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>498,81 €</t>
   </si>
   <si>
     <t>584,76 €</t>
   </si>
   <si>
     <t>623,52 €</t>
   </si>
   <si>
     <t>667,29 €</t>
   </si>
   <si>
     <t>711,21 €</t>
   </si>
   <si>
     <t>767,12 €</t>
   </si>
   <si>
     <t>79,57 €</t>
   </si>
   <si>
     <t>456,15 €</t>
@@ -470,53 +545,50 @@
     <t>541,38 €</t>
   </si>
   <si>
     <t>576,87 €</t>
   </si>
   <si>
     <t>614,69 €</t>
   </si>
   <si>
     <t>64,07 €</t>
   </si>
   <si>
     <t>385,78 €</t>
   </si>
   <si>
     <t>448,69 €</t>
   </si>
   <si>
     <t>476,02 €</t>
   </si>
   <si>
     <t>507,44 €</t>
   </si>
   <si>
     <t>538,84 €</t>
-  </si>
-[...1 lines deleted...]
-    <t>574,16 €</t>
   </si>
   <si>
     <t>59,46 €</t>
   </si>
   <si>
     <t>Arrêté du 25/09/2020, art. 1, 10º</t>
   </si>
   <si>
     <t>01/10/2019</t>
   </si>
   <si>
     <t>443,1 €</t>
   </si>
   <si>
     <t>519,46 €</t>
   </si>
   <si>
     <t>553,89 €</t>
   </si>
   <si>
     <t>592,76 €</t>
   </si>
   <si>
     <t>631,79 €</t>
   </si>
@@ -1010,51 +1082,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048107807" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000042376750" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/LEGIARTI000039160779/2019-10-02" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000035665893" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y11"/>
+  <dimension ref="A1:Y12"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -1309,436 +1381,436 @@
       <c r="Q5" t="s">
         <v>56</v>
       </c>
       <c r="R5" t="s">
         <v>57</v>
       </c>
       <c r="S5" t="s">
         <v>58</v>
       </c>
       <c r="T5" t="s">
         <v>59</v>
       </c>
       <c r="U5" t="s">
         <v>60</v>
       </c>
       <c r="V5" t="s">
         <v>61</v>
       </c>
       <c r="W5" t="s">
         <v>62</v>
       </c>
       <c r="X5" t="s">
         <v>63</v>
       </c>
       <c r="Y5" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E6" t="s">
+        <v>69</v>
+      </c>
+      <c r="F6" t="s">
+        <v>70</v>
+      </c>
+      <c r="G6" t="s">
+        <v>71</v>
+      </c>
+      <c r="H6" t="s">
+        <v>72</v>
+      </c>
+      <c r="I6" t="s">
+        <v>73</v>
+      </c>
+      <c r="J6" t="s">
+        <v>74</v>
+      </c>
+      <c r="K6" t="s">
+        <v>75</v>
+      </c>
+      <c r="L6" t="s">
+        <v>76</v>
+      </c>
+      <c r="M6" t="s">
+        <v>77</v>
+      </c>
+      <c r="N6" t="s">
+        <v>78</v>
+      </c>
+      <c r="O6" t="s">
+        <v>79</v>
+      </c>
+      <c r="P6" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>81</v>
+      </c>
+      <c r="R6" t="s">
+        <v>82</v>
+      </c>
+      <c r="S6" t="s">
+        <v>83</v>
+      </c>
+      <c r="T6" t="s">
+        <v>84</v>
+      </c>
+      <c r="U6" t="s">
+        <v>85</v>
+      </c>
+      <c r="V6" t="s">
+        <v>86</v>
+      </c>
+      <c r="W6" t="s">
+        <v>87</v>
+      </c>
+      <c r="X6" t="s">
+        <v>88</v>
+      </c>
+      <c r="Y6" t="s">
         <v>64</v>
-      </c>
-[...70 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="I7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="K7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="L7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="M7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="O7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="P7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Q7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="R7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="S7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="T7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="U7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="V7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="W7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="X7" t="s">
-        <v>39</v>
+        <v>112</v>
       </c>
       <c r="Y7" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B8" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C8" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D8" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E8" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="F8" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="G8" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H8" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="I8" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="J8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="K8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="L8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="M8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="N8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="O8" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="P8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="Q8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="R8" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="S8" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="T8" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="U8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="V8" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="W8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="X8" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="Y8" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C9" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="E9" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="F9" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="G9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="H9" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="I9" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="J9" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="K9" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="L9" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="M9" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="N9" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="O9" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="P9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="Q9" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="R9" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="S9" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="T9" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="U9" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="V9" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="W9" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="X9" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
       <c r="Y9" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B10" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C10" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D10" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="E10" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="F10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="G10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H10" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="I10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="J10" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="K10" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="L10" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="M10" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="N10" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="O10" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="P10" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="Q10" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="R10" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="S10" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="T10" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="U10" t="s">
-        <v>177</v>
+        <v>25</v>
       </c>
       <c r="V10" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="W10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="X10" t="s">
-        <v>180</v>
+        <v>64</v>
       </c>
       <c r="Y10" t="s">
-        <v>39</v>
+        <v>64</v>
       </c>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>181</v>
       </c>
       <c r="B11" t="s">
         <v>182</v>
       </c>
       <c r="C11" t="s">
         <v>183</v>
       </c>
       <c r="D11" t="s">
         <v>184</v>
       </c>
       <c r="E11" t="s">
         <v>185</v>
       </c>
       <c r="F11" t="s">
         <v>186</v>
       </c>
       <c r="G11" t="s">
         <v>187</v>
       </c>
       <c r="H11" t="s">
@@ -1771,70 +1843,147 @@
       <c r="Q11" t="s">
         <v>197</v>
       </c>
       <c r="R11" t="s">
         <v>198</v>
       </c>
       <c r="S11" t="s">
         <v>199</v>
       </c>
       <c r="T11" t="s">
         <v>200</v>
       </c>
       <c r="U11" t="s">
         <v>201</v>
       </c>
       <c r="V11" t="s">
         <v>202</v>
       </c>
       <c r="W11" t="s">
         <v>203</v>
       </c>
       <c r="X11" t="s">
         <v>204</v>
       </c>
       <c r="Y11" t="s">
-        <v>39</v>
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>205</v>
+      </c>
+      <c r="B12" t="s">
+        <v>206</v>
+      </c>
+      <c r="C12" t="s">
+        <v>207</v>
+      </c>
+      <c r="D12" t="s">
+        <v>208</v>
+      </c>
+      <c r="E12" t="s">
+        <v>209</v>
+      </c>
+      <c r="F12" t="s">
+        <v>210</v>
+      </c>
+      <c r="G12" t="s">
+        <v>211</v>
+      </c>
+      <c r="H12" t="s">
+        <v>212</v>
+      </c>
+      <c r="I12" t="s">
+        <v>213</v>
+      </c>
+      <c r="J12" t="s">
+        <v>214</v>
+      </c>
+      <c r="K12" t="s">
+        <v>215</v>
+      </c>
+      <c r="L12" t="s">
+        <v>216</v>
+      </c>
+      <c r="M12" t="s">
+        <v>217</v>
+      </c>
+      <c r="N12" t="s">
+        <v>218</v>
+      </c>
+      <c r="O12" t="s">
+        <v>219</v>
+      </c>
+      <c r="P12" t="s">
+        <v>220</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>221</v>
+      </c>
+      <c r="R12" t="s">
+        <v>222</v>
+      </c>
+      <c r="S12" t="s">
+        <v>223</v>
+      </c>
+      <c r="T12" t="s">
+        <v>224</v>
+      </c>
+      <c r="U12" t="s">
+        <v>225</v>
+      </c>
+      <c r="V12" t="s">
+        <v>226</v>
+      </c>
+      <c r="W12" t="s">
+        <v>227</v>
+      </c>
+      <c r="X12" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B1:V1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="I2:O2"/>
     <mergeCell ref="P2:V2"/>
     <mergeCell ref="W1:W3"/>
     <mergeCell ref="X1:X3"/>
     <mergeCell ref="Y1:Y3"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="W4" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="W11" r:id="rId5"/>
+    <hyperlink ref="W5" r:id="rId1"/>
+    <hyperlink ref="W7" r:id="rId2"/>
+    <hyperlink ref="W10" r:id="rId3"/>
+    <hyperlink ref="W11" r:id="rId4"/>
+    <hyperlink ref="W12" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>e_equiv_loyers_eligible</vt:lpstr>
     </vt:vector>