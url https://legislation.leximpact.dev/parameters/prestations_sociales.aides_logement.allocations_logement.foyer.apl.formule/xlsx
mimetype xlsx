--- v0 (2026-05-30)
+++ v1 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="formule" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1443" uniqueCount="387">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1492" uniqueCount="411">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Termes de la formule</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Équivalence de loyer et de charges locatives éligible « E »</t>
   </si>
   <si>
     <t>Équivalence de loyer et de charges locatives minimale « E0 »</t>
   </si>
   <si>
     <t>Zone 1</t>
   </si>
   <si>
@@ -103,50 +103,194 @@
   <si>
     <t>Tranche 2</t>
   </si>
   <si>
     <t>Tranche 3</t>
   </si>
   <si>
     <t>Tranche 4</t>
   </si>
   <si>
     <t>Tranche 5</t>
   </si>
   <si>
     <t>Tranche 6</t>
   </si>
   <si>
     <t>Tranche 0</t>
   </si>
   <si>
     <t>Seuil</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>504,55 €</t>
+  </si>
+  <si>
+    <t>591,48 €</t>
+  </si>
+  <si>
+    <t>630,69 €</t>
+  </si>
+  <si>
+    <t>674,96 €</t>
+  </si>
+  <si>
+    <t>719,39 €</t>
+  </si>
+  <si>
+    <t>775,94 €</t>
+  </si>
+  <si>
+    <t>80,49 €</t>
+  </si>
+  <si>
+    <t>461,4 €</t>
+  </si>
+  <si>
+    <t>538,47 €</t>
+  </si>
+  <si>
+    <t>574,16 €</t>
+  </si>
+  <si>
+    <t>614,6 €</t>
+  </si>
+  <si>
+    <t>654,89 €</t>
+  </si>
+  <si>
+    <t>697,82 €</t>
+  </si>
+  <si>
+    <t>72,74 €</t>
+  </si>
+  <si>
+    <t>437,96 €</t>
+  </si>
+  <si>
+    <t>509,36 €</t>
+  </si>
+  <si>
+    <t>540,4 €</t>
+  </si>
+  <si>
+    <t>576,07 €</t>
+  </si>
+  <si>
+    <t>611,71 €</t>
+  </si>
+  <si>
+    <t>651,82 €</t>
+  </si>
+  <si>
+    <t>67,51 €</t>
+  </si>
+  <si>
+    <t>0 €</t>
+  </si>
+  <si>
+    <t>4 %</t>
+  </si>
+  <si>
+    <t>1 948,1 €</t>
+  </si>
+  <si>
+    <t>10,4 %</t>
+  </si>
+  <si>
+    <t>2 678,71 €</t>
+  </si>
+  <si>
+    <t>21,6 %</t>
+  </si>
+  <si>
+    <t>3 896,18 €</t>
+  </si>
+  <si>
+    <t>26,4 %</t>
+  </si>
+  <si>
+    <t>5 357,44 €</t>
+  </si>
+  <si>
+    <t>32 %</t>
+  </si>
+  <si>
+    <t>6 331,29 €</t>
+  </si>
+  <si>
+    <t>48 %</t>
+  </si>
+  <si>
+    <t>45,57 €</t>
+  </si>
+  <si>
+    <t>0 %</t>
+  </si>
+  <si>
+    <t>1 423,03 €</t>
+  </si>
+  <si>
+    <t>2,4 %</t>
+  </si>
+  <si>
+    <t>2 047,61 €</t>
+  </si>
+  <si>
+    <t>20,8 %</t>
+  </si>
+  <si>
+    <t>2 629,85 €</t>
+  </si>
+  <si>
+    <t>23,2 %</t>
+  </si>
+  <si>
+    <t>4 095,05 €</t>
+  </si>
+  <si>
+    <t>32,8 %</t>
+  </si>
+  <si>
+    <t>76,32 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 28/09/2026, art. 1, 9°; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 27; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>Augmentation de +1,15%</t>
+  </si>
+  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>498,81 €</t>
   </si>
   <si>
     <t>584,76 €</t>
   </si>
   <si>
     <t>623,52 €</t>
   </si>
   <si>
     <t>667,29 €</t>
   </si>
   <si>
     <t>711,21 €</t>
   </si>
   <si>
     <t>767,12 €</t>
   </si>
   <si>
     <t>79,57 €</t>
   </si>
   <si>
     <t>456,15 €</t>
@@ -169,119 +313,50 @@
   <si>
     <t>71,91 €</t>
   </si>
   <si>
     <t>432,98 €</t>
   </si>
   <si>
     <t>503,57 €</t>
   </si>
   <si>
     <t>534,26 €</t>
   </si>
   <si>
     <t>569,52 €</t>
   </si>
   <si>
     <t>604,76 €</t>
   </si>
   <si>
     <t>644,41 €</t>
   </si>
   <si>
     <t>66,74 €</t>
   </si>
   <si>
-    <t>0 €</t>
-[...67 lines deleted...]
-  <si>
     <t>Arrêté du 05/09/2025 relatif au calcul des aides personnelles au logement et de l'aide à l'accession sociale et à la sortie de l'insalubrité spécifique à l'outre-mer</t>
   </si>
   <si>
     <t>2025-09-09</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>493,68 €</t>
   </si>
   <si>
     <t>578,74 €</t>
   </si>
   <si>
     <t>617,1 €</t>
   </si>
   <si>
     <t>660,42 €</t>
   </si>
   <si>
     <t>703,89 €</t>
@@ -587,53 +662,50 @@
     <t>541,38 €</t>
   </si>
   <si>
     <t>576,87 €</t>
   </si>
   <si>
     <t>614,69 €</t>
   </si>
   <si>
     <t>64,07 €</t>
   </si>
   <si>
     <t>385,78 €</t>
   </si>
   <si>
     <t>448,69 €</t>
   </si>
   <si>
     <t>476,02 €</t>
   </si>
   <si>
     <t>507,44 €</t>
   </si>
   <si>
     <t>538,84 €</t>
-  </si>
-[...1 lines deleted...]
-    <t>574,16 €</t>
   </si>
   <si>
     <t>59,46 €</t>
   </si>
   <si>
     <t>Arrêté du 25/09/2020, art. 1, 10º</t>
   </si>
   <si>
     <t>01/10/2019</t>
   </si>
   <si>
     <t>443,1 €</t>
   </si>
   <si>
     <t>519,46 €</t>
   </si>
   <si>
     <t>553,89 €</t>
   </si>
   <si>
     <t>592,76 €</t>
   </si>
   <si>
     <t>631,79 €</t>
   </si>
@@ -1564,51 +1636,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048107807" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000042376750" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/LEGIARTI000039160779/2019-10-02" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000035665893" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000001917768" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006215745&amp;cidTexte=JORFTEXT000000235054" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006779490&amp;cidTexte=JORFTEXT000000218165" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006778865&amp;cidTexte=JORFTEXT000000577956" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006772412&amp;cidTexte=JORFTEXT000000557594" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006772012&amp;cidTexte=JORFTEXT000000737455" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006777771&amp;cidTexte=JORFTEXT000000713255" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000360891" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000701067" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000352545" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000700911" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000312623" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000333453" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000870115" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000507924" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000499900" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AW36"/>
+  <dimension ref="A1:AW37"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -2314,119 +2386,119 @@
       <c r="AO8" t="s">
         <v>70</v>
       </c>
       <c r="AP8" t="s">
         <v>71</v>
       </c>
       <c r="AQ8" t="s">
         <v>72</v>
       </c>
       <c r="AR8" t="s">
         <v>73</v>
       </c>
       <c r="AS8" t="s">
         <v>74</v>
       </c>
       <c r="AT8" t="s">
         <v>75</v>
       </c>
       <c r="AU8" t="s">
         <v>101</v>
       </c>
       <c r="AV8" t="s">
         <v>102</v>
       </c>
       <c r="AW8" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="9" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C9" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D9" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F9" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="G9" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="J9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L9" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N9" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="O9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="P9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="Q9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="R9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="S9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="T9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="U9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="V9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="W9" t="s">
         <v>53</v>
       </c>
       <c r="X9" t="s">
         <v>54</v>
       </c>
       <c r="Y9" t="s">
         <v>55</v>
       </c>
       <c r="Z9" t="s">
         <v>56</v>
       </c>
       <c r="AA9" t="s">
         <v>57</v>
       </c>
       <c r="AB9" t="s">
         <v>58</v>
       </c>
       <c r="AC9" t="s">
         <v>59</v>
       </c>
       <c r="AD9" t="s">
         <v>60</v>
       </c>
@@ -2457,125 +2529,125 @@
       <c r="AM9" t="s">
         <v>68</v>
       </c>
       <c r="AN9" t="s">
         <v>69</v>
       </c>
       <c r="AO9" t="s">
         <v>70</v>
       </c>
       <c r="AP9" t="s">
         <v>71</v>
       </c>
       <c r="AQ9" t="s">
         <v>72</v>
       </c>
       <c r="AR9" t="s">
         <v>73</v>
       </c>
       <c r="AS9" t="s">
         <v>74</v>
       </c>
       <c r="AT9" t="s">
         <v>75</v>
       </c>
       <c r="AU9" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AV9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AW9" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="10" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C10" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H10" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="L10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="N10" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="O10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="Q10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="R10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="S10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="T10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="U10" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="V10" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="W10" t="s">
         <v>53</v>
       </c>
       <c r="X10" t="s">
         <v>54</v>
       </c>
       <c r="Y10" t="s">
         <v>55</v>
       </c>
       <c r="Z10" t="s">
         <v>56</v>
       </c>
       <c r="AA10" t="s">
         <v>57</v>
       </c>
       <c r="AB10" t="s">
         <v>58</v>
       </c>
       <c r="AC10" t="s">
         <v>59</v>
       </c>
       <c r="AD10" t="s">
         <v>60</v>
       </c>
@@ -2606,125 +2678,125 @@
       <c r="AM10" t="s">
         <v>68</v>
       </c>
       <c r="AN10" t="s">
         <v>69</v>
       </c>
       <c r="AO10" t="s">
         <v>70</v>
       </c>
       <c r="AP10" t="s">
         <v>71</v>
       </c>
       <c r="AQ10" t="s">
         <v>72</v>
       </c>
       <c r="AR10" t="s">
         <v>73</v>
       </c>
       <c r="AS10" t="s">
         <v>74</v>
       </c>
       <c r="AT10" t="s">
         <v>75</v>
       </c>
       <c r="AU10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AV10" t="s">
-        <v>78</v>
+        <v>151</v>
       </c>
       <c r="AW10" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="11" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C11" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="D11" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="E11" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="F11" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="G11" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="H11" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I11" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="J11" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="K11" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="L11" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="M11" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="N11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="O11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="P11" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="Q11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="R11" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="S11" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="T11" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="U11" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="V11" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="W11" t="s">
         <v>53</v>
       </c>
       <c r="X11" t="s">
         <v>54</v>
       </c>
       <c r="Y11" t="s">
         <v>55</v>
       </c>
       <c r="Z11" t="s">
         <v>56</v>
       </c>
       <c r="AA11" t="s">
         <v>57</v>
       </c>
       <c r="AB11" t="s">
         <v>58</v>
       </c>
       <c r="AC11" t="s">
         <v>59</v>
       </c>
       <c r="AD11" t="s">
         <v>60</v>
       </c>
@@ -2755,125 +2827,125 @@
       <c r="AM11" t="s">
         <v>68</v>
       </c>
       <c r="AN11" t="s">
         <v>69</v>
       </c>
       <c r="AO11" t="s">
         <v>70</v>
       </c>
       <c r="AP11" t="s">
         <v>71</v>
       </c>
       <c r="AQ11" t="s">
         <v>72</v>
       </c>
       <c r="AR11" t="s">
         <v>73</v>
       </c>
       <c r="AS11" t="s">
         <v>74</v>
       </c>
       <c r="AT11" t="s">
         <v>75</v>
       </c>
       <c r="AU11" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="AV11" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AW11" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B12" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C12" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D12" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="E12" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F12" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="G12" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H12" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I12" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="J12" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="K12" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="L12" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="M12" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="N12" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="O12" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="P12" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="Q12" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="R12" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="S12" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="T12" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="U12" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="V12" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="W12" t="s">
         <v>53</v>
       </c>
       <c r="X12" t="s">
         <v>54</v>
       </c>
       <c r="Y12" t="s">
         <v>55</v>
       </c>
       <c r="Z12" t="s">
         <v>56</v>
       </c>
       <c r="AA12" t="s">
         <v>57</v>
       </c>
       <c r="AB12" t="s">
         <v>58</v>
       </c>
       <c r="AC12" t="s">
         <v>59</v>
       </c>
       <c r="AD12" t="s">
         <v>60</v>
       </c>
@@ -2904,125 +2976,125 @@
       <c r="AM12" t="s">
         <v>68</v>
       </c>
       <c r="AN12" t="s">
         <v>69</v>
       </c>
       <c r="AO12" t="s">
         <v>70</v>
       </c>
       <c r="AP12" t="s">
         <v>71</v>
       </c>
       <c r="AQ12" t="s">
         <v>72</v>
       </c>
       <c r="AR12" t="s">
         <v>73</v>
       </c>
       <c r="AS12" t="s">
         <v>74</v>
       </c>
       <c r="AT12" t="s">
         <v>75</v>
       </c>
       <c r="AU12" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="AV12" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AW12" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="13" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B13" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C13" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E13" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F13" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="G13" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="H13" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="I13" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="J13" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="K13" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="L13" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="M13" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="N13" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="O13" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="P13" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="Q13" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="R13" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="S13" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="T13" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="U13" t="s">
-        <v>216</v>
+        <v>41</v>
       </c>
       <c r="V13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="W13" t="s">
         <v>53</v>
       </c>
       <c r="X13" t="s">
         <v>54</v>
       </c>
       <c r="Y13" t="s">
         <v>55</v>
       </c>
       <c r="Z13" t="s">
         <v>56</v>
       </c>
       <c r="AA13" t="s">
         <v>57</v>
       </c>
       <c r="AB13" t="s">
         <v>58</v>
       </c>
       <c r="AC13" t="s">
         <v>59</v>
       </c>
       <c r="AD13" t="s">
         <v>60</v>
       </c>
@@ -3053,57 +3125,57 @@
       <c r="AM13" t="s">
         <v>68</v>
       </c>
       <c r="AN13" t="s">
         <v>69</v>
       </c>
       <c r="AO13" t="s">
         <v>70</v>
       </c>
       <c r="AP13" t="s">
         <v>71</v>
       </c>
       <c r="AQ13" t="s">
         <v>72</v>
       </c>
       <c r="AR13" t="s">
         <v>73</v>
       </c>
       <c r="AS13" t="s">
         <v>74</v>
       </c>
       <c r="AT13" t="s">
         <v>75</v>
       </c>
       <c r="AU13" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="AV13" t="s">
-        <v>219</v>
+        <v>103</v>
       </c>
       <c r="AW13" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="14" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>220</v>
       </c>
       <c r="B14" t="s">
         <v>221</v>
       </c>
       <c r="C14" t="s">
         <v>222</v>
       </c>
       <c r="D14" t="s">
         <v>223</v>
       </c>
       <c r="E14" t="s">
         <v>224</v>
       </c>
       <c r="F14" t="s">
         <v>225</v>
       </c>
       <c r="G14" t="s">
         <v>226</v>
       </c>
       <c r="H14" t="s">
@@ -3208,119 +3280,119 @@
       <c r="AO14" t="s">
         <v>70</v>
       </c>
       <c r="AP14" t="s">
         <v>71</v>
       </c>
       <c r="AQ14" t="s">
         <v>72</v>
       </c>
       <c r="AR14" t="s">
         <v>73</v>
       </c>
       <c r="AS14" t="s">
         <v>74</v>
       </c>
       <c r="AT14" t="s">
         <v>75</v>
       </c>
       <c r="AU14" t="s">
         <v>242</v>
       </c>
       <c r="AV14" t="s">
         <v>243</v>
       </c>
       <c r="AW14" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>244</v>
       </c>
       <c r="B15" t="s">
-        <v>78</v>
+        <v>245</v>
       </c>
       <c r="C15" t="s">
-        <v>78</v>
+        <v>246</v>
       </c>
       <c r="D15" t="s">
-        <v>78</v>
+        <v>247</v>
       </c>
       <c r="E15" t="s">
-        <v>78</v>
+        <v>248</v>
       </c>
       <c r="F15" t="s">
-        <v>78</v>
+        <v>249</v>
       </c>
       <c r="G15" t="s">
-        <v>78</v>
+        <v>250</v>
       </c>
       <c r="H15" t="s">
-        <v>78</v>
+        <v>251</v>
       </c>
       <c r="I15" t="s">
-        <v>78</v>
+        <v>252</v>
       </c>
       <c r="J15" t="s">
-        <v>78</v>
+        <v>253</v>
       </c>
       <c r="K15" t="s">
-        <v>78</v>
+        <v>254</v>
       </c>
       <c r="L15" t="s">
-        <v>78</v>
+        <v>255</v>
       </c>
       <c r="M15" t="s">
-        <v>78</v>
+        <v>256</v>
       </c>
       <c r="N15" t="s">
-        <v>78</v>
+        <v>257</v>
       </c>
       <c r="O15" t="s">
-        <v>78</v>
+        <v>258</v>
       </c>
       <c r="P15" t="s">
-        <v>78</v>
+        <v>259</v>
       </c>
       <c r="Q15" t="s">
-        <v>78</v>
+        <v>260</v>
       </c>
       <c r="R15" t="s">
-        <v>78</v>
+        <v>261</v>
       </c>
       <c r="S15" t="s">
-        <v>78</v>
+        <v>262</v>
       </c>
       <c r="T15" t="s">
-        <v>78</v>
+        <v>263</v>
       </c>
       <c r="U15" t="s">
-        <v>78</v>
+        <v>264</v>
       </c>
       <c r="V15" t="s">
-        <v>78</v>
+        <v>265</v>
       </c>
       <c r="W15" t="s">
         <v>53</v>
       </c>
       <c r="X15" t="s">
         <v>54</v>
       </c>
       <c r="Y15" t="s">
         <v>55</v>
       </c>
       <c r="Z15" t="s">
         <v>56</v>
       </c>
       <c r="AA15" t="s">
         <v>57</v>
       </c>
       <c r="AB15" t="s">
         <v>58</v>
       </c>
       <c r="AC15" t="s">
         <v>59</v>
       </c>
       <c r="AD15" t="s">
         <v>60</v>
       </c>
@@ -3351,2893 +3423,3042 @@
       <c r="AM15" t="s">
         <v>68</v>
       </c>
       <c r="AN15" t="s">
         <v>69</v>
       </c>
       <c r="AO15" t="s">
         <v>70</v>
       </c>
       <c r="AP15" t="s">
         <v>71</v>
       </c>
       <c r="AQ15" t="s">
         <v>72</v>
       </c>
       <c r="AR15" t="s">
         <v>73</v>
       </c>
       <c r="AS15" t="s">
         <v>74</v>
       </c>
       <c r="AT15" t="s">
         <v>75</v>
       </c>
       <c r="AU15" t="s">
-        <v>78</v>
+        <v>266</v>
       </c>
       <c r="AV15" t="s">
-        <v>78</v>
+        <v>267</v>
       </c>
       <c r="AW15" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="16" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>245</v>
+        <v>268</v>
       </c>
       <c r="B16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V16" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W16" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="X16" t="s">
-        <v>78</v>
+        <v>54</v>
       </c>
       <c r="Y16" t="s">
         <v>55</v>
       </c>
       <c r="Z16" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="AA16" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="AB16" t="s">
-        <v>78</v>
+        <v>58</v>
       </c>
       <c r="AC16" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="AD16" t="s">
-        <v>78</v>
+        <v>60</v>
       </c>
       <c r="AE16" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="AF16" t="s">
-        <v>78</v>
+        <v>62</v>
       </c>
       <c r="AG16" t="s">
-        <v>78</v>
+        <v>63</v>
       </c>
       <c r="AH16" t="s">
-        <v>78</v>
+        <v>64</v>
       </c>
       <c r="AI16" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="AJ16" t="s">
         <v>53</v>
       </c>
       <c r="AK16" t="s">
         <v>66</v>
       </c>
       <c r="AL16" t="s">
         <v>67</v>
       </c>
       <c r="AM16" t="s">
         <v>68</v>
       </c>
       <c r="AN16" t="s">
         <v>69</v>
       </c>
       <c r="AO16" t="s">
         <v>70</v>
       </c>
       <c r="AP16" t="s">
         <v>71</v>
       </c>
       <c r="AQ16" t="s">
         <v>72</v>
       </c>
       <c r="AR16" t="s">
         <v>73</v>
       </c>
       <c r="AS16" t="s">
         <v>74</v>
       </c>
       <c r="AT16" t="s">
         <v>75</v>
       </c>
       <c r="AU16" t="s">
-        <v>246</v>
+        <v>103</v>
       </c>
       <c r="AV16" t="s">
-        <v>247</v>
+        <v>103</v>
       </c>
       <c r="AW16" t="s">
-        <v>248</v>
+        <v>103</v>
       </c>
     </row>
     <row r="17" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>249</v>
+        <v>269</v>
       </c>
       <c r="B17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y17" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="Z17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI17" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ17" t="s">
         <v>53</v>
       </c>
       <c r="AK17" t="s">
         <v>66</v>
       </c>
       <c r="AL17" t="s">
-        <v>250</v>
+        <v>67</v>
       </c>
       <c r="AM17" t="s">
-        <v>251</v>
+        <v>68</v>
       </c>
       <c r="AN17" t="s">
-        <v>252</v>
+        <v>69</v>
       </c>
       <c r="AO17" t="s">
-        <v>253</v>
+        <v>70</v>
       </c>
       <c r="AP17" t="s">
-        <v>254</v>
+        <v>71</v>
       </c>
       <c r="AQ17" t="s">
-        <v>255</v>
+        <v>72</v>
       </c>
       <c r="AR17" t="s">
-        <v>256</v>
+        <v>73</v>
       </c>
       <c r="AS17" t="s">
-        <v>257</v>
+        <v>74</v>
       </c>
       <c r="AT17" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="AU17" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="AV17" t="s">
-        <v>259</v>
+        <v>271</v>
       </c>
       <c r="AW17" t="s">
-        <v>78</v>
+        <v>272</v>
       </c>
     </row>
     <row r="18" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ18" t="s">
         <v>53</v>
       </c>
       <c r="AK18" t="s">
         <v>66</v>
       </c>
       <c r="AL18" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="AM18" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="AN18" t="s">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="AO18" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="AP18" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="AQ18" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="AR18" t="s">
-        <v>264</v>
+        <v>280</v>
       </c>
       <c r="AS18" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="AT18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU18" t="s">
-        <v>265</v>
+        <v>282</v>
       </c>
       <c r="AV18" t="s">
-        <v>266</v>
+        <v>283</v>
       </c>
       <c r="AW18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>267</v>
+        <v>284</v>
       </c>
       <c r="B19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ19" t="s">
-        <v>268</v>
+        <v>53</v>
       </c>
       <c r="AK19" t="s">
         <v>66</v>
       </c>
       <c r="AL19" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="AM19" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="AN19" t="s">
-        <v>270</v>
+        <v>286</v>
       </c>
       <c r="AO19" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="AP19" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="AQ19" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="AR19" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="AS19" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="AT19" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU19" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="AV19" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="AW19" t="s">
-        <v>275</v>
+        <v>103</v>
       </c>
     </row>
     <row r="20" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>276</v>
+        <v>291</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ20" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK20" t="s">
         <v>66</v>
       </c>
       <c r="AL20" t="s">
+        <v>293</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>275</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>294</v>
+      </c>
+      <c r="AO20" t="s">
         <v>277</v>
       </c>
-      <c r="AM20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AP20" t="s">
+        <v>295</v>
+      </c>
+      <c r="AQ20" t="s">
         <v>279</v>
       </c>
-      <c r="AQ20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AR20" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="AS20" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="AT20" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU20" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="AV20" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
       <c r="AW20" t="s">
-        <v>78</v>
+        <v>299</v>
       </c>
     </row>
     <row r="21" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>283</v>
+        <v>300</v>
       </c>
       <c r="B21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ21" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK21" t="s">
         <v>66</v>
       </c>
       <c r="AL21" t="s">
-        <v>284</v>
+        <v>301</v>
       </c>
       <c r="AM21" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="AN21" t="s">
-        <v>285</v>
+        <v>302</v>
       </c>
       <c r="AO21" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="AP21" t="s">
-        <v>286</v>
+        <v>303</v>
       </c>
       <c r="AQ21" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="AR21" t="s">
-        <v>287</v>
+        <v>304</v>
       </c>
       <c r="AS21" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="AT21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU21" t="s">
-        <v>288</v>
+        <v>305</v>
       </c>
       <c r="AV21" t="s">
-        <v>289</v>
+        <v>306</v>
       </c>
       <c r="AW21" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>290</v>
+        <v>307</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ22" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK22" t="s">
         <v>66</v>
       </c>
       <c r="AL22" t="s">
-        <v>291</v>
+        <v>308</v>
       </c>
       <c r="AM22" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="AN22" t="s">
-        <v>292</v>
+        <v>309</v>
       </c>
       <c r="AO22" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="AP22" t="s">
-        <v>293</v>
+        <v>310</v>
       </c>
       <c r="AQ22" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="AR22" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="AS22" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="AT22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU22" t="s">
-        <v>295</v>
+        <v>312</v>
       </c>
       <c r="AV22" t="s">
-        <v>296</v>
+        <v>313</v>
       </c>
       <c r="AW22" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>297</v>
+        <v>314</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ23" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK23" t="s">
         <v>66</v>
       </c>
       <c r="AL23" t="s">
-        <v>298</v>
+        <v>315</v>
       </c>
       <c r="AM23" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="AN23" t="s">
-        <v>299</v>
+        <v>316</v>
       </c>
       <c r="AO23" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="AP23" t="s">
-        <v>300</v>
+        <v>317</v>
       </c>
       <c r="AQ23" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="AR23" t="s">
-        <v>301</v>
+        <v>318</v>
       </c>
       <c r="AS23" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="AT23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU23" t="s">
-        <v>302</v>
+        <v>319</v>
       </c>
       <c r="AV23" t="s">
-        <v>303</v>
+        <v>320</v>
       </c>
       <c r="AW23" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>304</v>
+        <v>321</v>
       </c>
       <c r="B24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ24" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK24" t="s">
         <v>66</v>
       </c>
       <c r="AL24" t="s">
-        <v>305</v>
+        <v>322</v>
       </c>
       <c r="AM24" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="AN24" t="s">
-        <v>306</v>
+        <v>323</v>
       </c>
       <c r="AO24" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="AP24" t="s">
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="AQ24" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="AR24" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="AS24" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="AT24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU24" t="s">
-        <v>309</v>
+        <v>326</v>
       </c>
       <c r="AV24" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="AW24" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>311</v>
+        <v>328</v>
       </c>
       <c r="B25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ25" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK25" t="s">
         <v>66</v>
       </c>
       <c r="AL25" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="AM25" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="AN25" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="AO25" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="AP25" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="AQ25" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="AR25" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
       <c r="AS25" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="AT25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU25" t="s">
-        <v>316</v>
+        <v>333</v>
       </c>
       <c r="AV25" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
       <c r="AW25" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="26" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
       <c r="B26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ26" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK26" t="s">
         <v>66</v>
       </c>
       <c r="AL26" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
       <c r="AM26" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="AN26" t="s">
-        <v>320</v>
+        <v>337</v>
       </c>
       <c r="AO26" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="AP26" t="s">
-        <v>321</v>
+        <v>338</v>
       </c>
       <c r="AQ26" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="AR26" t="s">
-        <v>322</v>
+        <v>339</v>
       </c>
       <c r="AS26" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="AT26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU26" t="s">
-        <v>323</v>
+        <v>340</v>
       </c>
       <c r="AV26" t="s">
-        <v>324</v>
+        <v>341</v>
       </c>
       <c r="AW26" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="27" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>325</v>
+        <v>342</v>
       </c>
       <c r="B27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ27" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK27" t="s">
         <v>66</v>
       </c>
       <c r="AL27" t="s">
-        <v>326</v>
+        <v>343</v>
       </c>
       <c r="AM27" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="AN27" t="s">
-        <v>327</v>
+        <v>344</v>
       </c>
       <c r="AO27" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="AP27" t="s">
-        <v>328</v>
+        <v>345</v>
       </c>
       <c r="AQ27" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="AR27" t="s">
-        <v>329</v>
+        <v>346</v>
       </c>
       <c r="AS27" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="AT27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU27" t="s">
-        <v>330</v>
+        <v>347</v>
       </c>
       <c r="AV27" t="s">
-        <v>331</v>
+        <v>348</v>
       </c>
       <c r="AW27" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>332</v>
+        <v>349</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ28" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK28" t="s">
         <v>66</v>
       </c>
       <c r="AL28" t="s">
-        <v>333</v>
+        <v>350</v>
       </c>
       <c r="AM28" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="AN28" t="s">
-        <v>334</v>
+        <v>351</v>
       </c>
       <c r="AO28" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="AP28" t="s">
-        <v>335</v>
+        <v>352</v>
       </c>
       <c r="AQ28" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="AR28" t="s">
-        <v>336</v>
+        <v>353</v>
       </c>
       <c r="AS28" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="AT28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU28" t="s">
-        <v>337</v>
+        <v>354</v>
       </c>
       <c r="AV28" t="s">
-        <v>338</v>
+        <v>355</v>
       </c>
       <c r="AW28" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="29" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>339</v>
+        <v>356</v>
       </c>
       <c r="B29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ29" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK29" t="s">
         <v>66</v>
       </c>
       <c r="AL29" t="s">
-        <v>340</v>
+        <v>357</v>
       </c>
       <c r="AM29" t="s">
-        <v>251</v>
+        <v>275</v>
       </c>
       <c r="AN29" t="s">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="AO29" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="AP29" t="s">
-        <v>342</v>
+        <v>359</v>
       </c>
       <c r="AQ29" t="s">
-        <v>255</v>
+        <v>279</v>
       </c>
       <c r="AR29" t="s">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="AS29" t="s">
-        <v>257</v>
+        <v>281</v>
       </c>
       <c r="AT29" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU29" t="s">
-        <v>344</v>
+        <v>361</v>
       </c>
       <c r="AV29" t="s">
-        <v>345</v>
+        <v>362</v>
       </c>
       <c r="AW29" t="s">
-        <v>346</v>
+        <v>103</v>
       </c>
     </row>
     <row r="30" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
       <c r="B30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ30" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK30" t="s">
         <v>66</v>
       </c>
       <c r="AL30" t="s">
-        <v>348</v>
+        <v>364</v>
       </c>
       <c r="AM30" t="s">
-        <v>349</v>
+        <v>275</v>
       </c>
       <c r="AN30" t="s">
-        <v>350</v>
+        <v>365</v>
       </c>
       <c r="AO30" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="AP30" t="s">
-        <v>351</v>
+        <v>366</v>
       </c>
       <c r="AQ30" t="s">
-        <v>352</v>
+        <v>279</v>
       </c>
       <c r="AR30" t="s">
-        <v>78</v>
+        <v>367</v>
       </c>
       <c r="AS30" t="s">
-        <v>78</v>
+        <v>281</v>
       </c>
       <c r="AT30" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU30" t="s">
-        <v>353</v>
+        <v>368</v>
       </c>
       <c r="AV30" t="s">
-        <v>354</v>
+        <v>369</v>
       </c>
       <c r="AW30" t="s">
-        <v>78</v>
+        <v>370</v>
       </c>
     </row>
     <row r="31" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>355</v>
+        <v>371</v>
       </c>
       <c r="B31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ31" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK31" t="s">
         <v>66</v>
       </c>
       <c r="AL31" t="s">
-        <v>356</v>
+        <v>372</v>
       </c>
       <c r="AM31" t="s">
-        <v>349</v>
+        <v>373</v>
       </c>
       <c r="AN31" t="s">
-        <v>357</v>
+        <v>374</v>
       </c>
       <c r="AO31" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="AP31" t="s">
-        <v>358</v>
+        <v>375</v>
       </c>
       <c r="AQ31" t="s">
-        <v>352</v>
+        <v>376</v>
       </c>
       <c r="AR31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AS31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AT31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU31" t="s">
-        <v>359</v>
+        <v>377</v>
       </c>
       <c r="AV31" t="s">
-        <v>360</v>
+        <v>378</v>
       </c>
       <c r="AW31" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>361</v>
+        <v>379</v>
       </c>
       <c r="B32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ32" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK32" t="s">
         <v>66</v>
       </c>
       <c r="AL32" t="s">
-        <v>362</v>
+        <v>380</v>
       </c>
       <c r="AM32" t="s">
-        <v>349</v>
+        <v>373</v>
       </c>
       <c r="AN32" t="s">
-        <v>363</v>
+        <v>381</v>
       </c>
       <c r="AO32" t="s">
-        <v>253</v>
+        <v>277</v>
       </c>
       <c r="AP32" t="s">
-        <v>364</v>
+        <v>382</v>
       </c>
       <c r="AQ32" t="s">
-        <v>352</v>
+        <v>376</v>
       </c>
       <c r="AR32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AS32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AT32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU32" t="s">
-        <v>365</v>
+        <v>383</v>
       </c>
       <c r="AV32" t="s">
-        <v>366</v>
+        <v>384</v>
       </c>
       <c r="AW32" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>367</v>
+        <v>385</v>
       </c>
       <c r="B33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ33" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK33" t="s">
         <v>66</v>
       </c>
       <c r="AL33" t="s">
-        <v>368</v>
+        <v>386</v>
       </c>
       <c r="AM33" t="s">
-        <v>349</v>
+        <v>373</v>
       </c>
       <c r="AN33" t="s">
-        <v>369</v>
+        <v>387</v>
       </c>
       <c r="AO33" t="s">
-        <v>370</v>
+        <v>277</v>
       </c>
       <c r="AP33" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
       <c r="AQ33" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="AR33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AS33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AT33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU33" t="s">
-        <v>373</v>
+        <v>389</v>
       </c>
       <c r="AV33" t="s">
-        <v>374</v>
+        <v>390</v>
       </c>
       <c r="AW33" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
     <row r="34" spans="1:49" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>375</v>
+        <v>391</v>
       </c>
       <c r="B34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="D34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="E34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="F34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="G34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="H34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="I34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="J34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="K34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="L34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="M34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="N34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="O34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="P34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Q34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="R34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="S34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="T34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="U34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="V34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="W34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="X34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Y34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="Z34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AA34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AB34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AC34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AD34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AE34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AF34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AG34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AH34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AI34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AJ34" t="s">
-        <v>268</v>
+        <v>292</v>
       </c>
       <c r="AK34" t="s">
         <v>66</v>
       </c>
       <c r="AL34" t="s">
-        <v>376</v>
+        <v>392</v>
       </c>
       <c r="AM34" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="AN34" t="s">
-        <v>378</v>
+        <v>393</v>
       </c>
       <c r="AO34" t="s">
-        <v>379</v>
+        <v>394</v>
       </c>
       <c r="AP34" t="s">
-        <v>380</v>
+        <v>395</v>
       </c>
       <c r="AQ34" t="s">
-        <v>381</v>
+        <v>396</v>
       </c>
       <c r="AR34" t="s">
-        <v>382</v>
+        <v>103</v>
       </c>
       <c r="AS34" t="s">
-        <v>383</v>
+        <v>103</v>
       </c>
       <c r="AT34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="AU34" t="s">
-        <v>384</v>
+        <v>397</v>
       </c>
       <c r="AV34" t="s">
-        <v>385</v>
+        <v>398</v>
       </c>
       <c r="AW34" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
     </row>
-    <row r="36" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>386</v>
+    <row r="35" spans="1:49" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>399</v>
+      </c>
+      <c r="B35" t="s">
+        <v>103</v>
+      </c>
+      <c r="C35" t="s">
+        <v>103</v>
+      </c>
+      <c r="D35" t="s">
+        <v>103</v>
+      </c>
+      <c r="E35" t="s">
+        <v>103</v>
+      </c>
+      <c r="F35" t="s">
+        <v>103</v>
+      </c>
+      <c r="G35" t="s">
+        <v>103</v>
+      </c>
+      <c r="H35" t="s">
+        <v>103</v>
+      </c>
+      <c r="I35" t="s">
+        <v>103</v>
+      </c>
+      <c r="J35" t="s">
+        <v>103</v>
+      </c>
+      <c r="K35" t="s">
+        <v>103</v>
+      </c>
+      <c r="L35" t="s">
+        <v>103</v>
+      </c>
+      <c r="M35" t="s">
+        <v>103</v>
+      </c>
+      <c r="N35" t="s">
+        <v>103</v>
+      </c>
+      <c r="O35" t="s">
+        <v>103</v>
+      </c>
+      <c r="P35" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>103</v>
+      </c>
+      <c r="R35" t="s">
+        <v>103</v>
+      </c>
+      <c r="S35" t="s">
+        <v>103</v>
+      </c>
+      <c r="T35" t="s">
+        <v>103</v>
+      </c>
+      <c r="U35" t="s">
+        <v>103</v>
+      </c>
+      <c r="V35" t="s">
+        <v>103</v>
+      </c>
+      <c r="W35" t="s">
+        <v>103</v>
+      </c>
+      <c r="X35" t="s">
+        <v>103</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB35" t="s">
+        <v>103</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>103</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>103</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>103</v>
+      </c>
+      <c r="AH35" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>292</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>66</v>
+      </c>
+      <c r="AL35" t="s">
+        <v>400</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>401</v>
+      </c>
+      <c r="AN35" t="s">
+        <v>402</v>
+      </c>
+      <c r="AO35" t="s">
+        <v>403</v>
+      </c>
+      <c r="AP35" t="s">
+        <v>404</v>
+      </c>
+      <c r="AQ35" t="s">
+        <v>405</v>
+      </c>
+      <c r="AR35" t="s">
+        <v>406</v>
+      </c>
+      <c r="AS35" t="s">
+        <v>407</v>
+      </c>
+      <c r="AT35" t="s">
+        <v>103</v>
+      </c>
+      <c r="AU35" t="s">
+        <v>408</v>
+      </c>
+      <c r="AV35" t="s">
+        <v>409</v>
+      </c>
+      <c r="AW35" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="37" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>410</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="48">
     <mergeCell ref="B1:AT1"/>
     <mergeCell ref="A1:A6"/>
     <mergeCell ref="B2:V2"/>
     <mergeCell ref="W2:AT2"/>
     <mergeCell ref="AU1:AU6"/>
     <mergeCell ref="AV1:AV6"/>
     <mergeCell ref="AW1:AW6"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="I3:O3"/>
     <mergeCell ref="P3:V3"/>
     <mergeCell ref="W3:AI3"/>
     <mergeCell ref="AJ3:AT3"/>
     <mergeCell ref="W4:AH4"/>
     <mergeCell ref="AJ4:AS4"/>
     <mergeCell ref="B4:B6"/>
     <mergeCell ref="C4:C6"/>
     <mergeCell ref="D4:D6"/>
     <mergeCell ref="E4:E6"/>
     <mergeCell ref="F4:F6"/>
     <mergeCell ref="G4:G6"/>
     <mergeCell ref="H4:H6"/>
@@ -6248,71 +6469,71 @@
     <mergeCell ref="M4:M6"/>
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="O4:O6"/>
     <mergeCell ref="P4:P6"/>
     <mergeCell ref="Q4:Q6"/>
     <mergeCell ref="R4:R6"/>
     <mergeCell ref="S4:S6"/>
     <mergeCell ref="T4:T6"/>
     <mergeCell ref="U4:U6"/>
     <mergeCell ref="V4:V6"/>
     <mergeCell ref="W5:X5"/>
     <mergeCell ref="Y5:Z5"/>
     <mergeCell ref="AA5:AB5"/>
     <mergeCell ref="AC5:AD5"/>
     <mergeCell ref="AE5:AF5"/>
     <mergeCell ref="AG5:AH5"/>
     <mergeCell ref="AI4:AI6"/>
     <mergeCell ref="AJ5:AK5"/>
     <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="AN5:AO5"/>
     <mergeCell ref="AP5:AQ5"/>
     <mergeCell ref="AR5:AS5"/>
     <mergeCell ref="AT4:AT6"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="AU7" r:id="rId1"/>
-[...19 lines deleted...]
-    <hyperlink ref="AU34" r:id="rId21"/>
+    <hyperlink ref="AU8" r:id="rId1"/>
+    <hyperlink ref="AU10" r:id="rId2"/>
+    <hyperlink ref="AU13" r:id="rId3"/>
+    <hyperlink ref="AU14" r:id="rId4"/>
+    <hyperlink ref="AU15" r:id="rId5"/>
+    <hyperlink ref="AU18" r:id="rId6"/>
+    <hyperlink ref="AU19" r:id="rId7"/>
+    <hyperlink ref="AU21" r:id="rId8"/>
+    <hyperlink ref="AU22" r:id="rId9"/>
+    <hyperlink ref="AU23" r:id="rId10"/>
+    <hyperlink ref="AU24" r:id="rId11"/>
+    <hyperlink ref="AU25" r:id="rId12"/>
+    <hyperlink ref="AU26" r:id="rId13"/>
+    <hyperlink ref="AU27" r:id="rId14"/>
+    <hyperlink ref="AU28" r:id="rId15"/>
+    <hyperlink ref="AU29" r:id="rId16"/>
+    <hyperlink ref="AU30" r:id="rId17"/>
+    <hyperlink ref="AU31" r:id="rId18"/>
+    <hyperlink ref="AU32" r:id="rId19"/>
+    <hyperlink ref="AU33" r:id="rId20"/>
+    <hyperlink ref="AU35" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>formule</vt:lpstr>
     </vt:vector>