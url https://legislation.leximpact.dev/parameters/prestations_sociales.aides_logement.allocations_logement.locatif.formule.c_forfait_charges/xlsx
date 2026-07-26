--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,515 +8,775 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="c_forfait_charges" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="154">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="384" uniqueCount="240">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Montant forfaitaire des charges « C »</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Cas général (1)</t>
   </si>
   <si>
     <t>Colocataires (1)</t>
   </si>
   <si>
+    <t>Cas general outre-mer (3)</t>
+  </si>
+  <si>
+    <t>Colocataires outre-mer (4)</t>
+  </si>
+  <si>
     <t>Majoration pour bénéficiaire seul ou couple sans personne à charge (2)</t>
   </si>
   <si>
     <t>Majoration par enfant (2)</t>
   </si>
   <si>
     <t>Majoration colocataire ou copropriétaire seuls (2)</t>
   </si>
   <si>
     <t>Majoration pour couple sans personne à charge ou bénéficiaire (2)</t>
   </si>
   <si>
+    <t>Base outre-mer</t>
+  </si>
+  <si>
+    <t>Majoration par personne a charge outre-mer</t>
+  </si>
+  <si>
+    <t>Beneficiaire isole outre-mer</t>
+  </si>
+  <si>
+    <t>Couple sans enfant outre-mer</t>
+  </si>
+  <si>
+    <t>Majoration par personne a charge outre-mer en colocation</t>
+  </si>
+  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>60,59 €</t>
   </si>
   <si>
     <t>13,74 €</t>
   </si>
   <si>
     <t>30,29 €</t>
   </si>
   <si>
-    <t>Arrêté du 05/09/2025 relatif au calcul des aides personnelles au logement et de l'aide à l'accession sociale et à la sortie de l'insalubrité spécifique à l'outre-mer; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770 | Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286625/2024-09-29 | Arrêté du 05/09/2025, art. 1 6° b); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770</t>
+    <t>40,68 €</t>
+  </si>
+  <si>
+    <t>10,47 €</t>
+  </si>
+  <si>
+    <t>20,93 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 05/09/2025 relatif au calcul des aides personnelles au logement et de l'aide à l'accession sociale et à la sortie de l'insalubrité spécifique à l'outre-mer; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770 | Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286625/2024-09-29 | Arrêté du 05/09/2025, art. 1 6° b); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286587/2025-10-01</t>
   </si>
   <si>
     <t>2025-09-09</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>59,97 €</t>
   </si>
   <si>
     <t>13,6 €</t>
   </si>
   <si>
     <t>29,98 €</t>
   </si>
   <si>
-    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286625/2024-09-29 | Arrêté du 27/09/2024, art. 1 6° b); https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050278404 | Arrêté du 27/09/2024, art. 1, 3°; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050278404 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286639/2024-09-29 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2024-09-29/</t>
+    <t>40,26 €</t>
+  </si>
+  <si>
+    <t>10,36 €</t>
+  </si>
+  <si>
+    <t>20,71 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286625/2024-09-29 | Arrêté du 27/09/2024, art. 1 6° b); https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050278404 | Arrêté du 27/09/2024, art. 1, 3°; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050278404 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286639/2024-09-29 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2024-09-29/ | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286587/2024-10-01</t>
   </si>
   <si>
     <t>2024-09-28</t>
   </si>
   <si>
     <t>01/10/2023</t>
   </si>
   <si>
     <t>58,08 €</t>
   </si>
   <si>
     <t>13,17 €</t>
   </si>
   <si>
     <t>29,03 €</t>
   </si>
   <si>
-    <t>Arrêté du 22/09/2023, art. 1</t>
+    <t>38,99 €</t>
+  </si>
+  <si>
+    <t>10,03 €</t>
+  </si>
+  <si>
+    <t>20,06 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 22/09/2023, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048107807 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2023-10-01</t>
   </si>
   <si>
     <t>2023-09-27</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>56,12 €</t>
   </si>
   <si>
     <t>12,72 €</t>
   </si>
   <si>
     <t>28,05 €</t>
   </si>
   <si>
-    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, article 16, 2°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, article 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01</t>
+    <t>37,67 €</t>
+  </si>
+  <si>
+    <t>9,69 €</t>
+  </si>
+  <si>
+    <t>19,38 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, article 16, 2°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, article 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2022-07-01</t>
   </si>
   <si>
     <t>01/10/2021</t>
   </si>
   <si>
     <t>54,22 €</t>
   </si>
   <si>
     <t>12,29 €</t>
   </si>
   <si>
     <t>27,1 €</t>
   </si>
   <si>
-    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2021-10-01/ | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2021-10-01/</t>
+    <t>36,4 €</t>
+  </si>
+  <si>
+    <t>9,36 €</t>
+  </si>
+  <si>
+    <t>18,72 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2021-10-01/ | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2021-10-01/ | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2021-10-01</t>
   </si>
   <si>
     <t>01/10/2020</t>
   </si>
   <si>
     <t>53,99 €</t>
   </si>
   <si>
     <t>12,24 €</t>
   </si>
   <si>
     <t>26,99 €</t>
   </si>
   <si>
-    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378438/2020-10-01 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378438/2020-10-01</t>
+    <t>36,25 €</t>
+  </si>
+  <si>
+    <t>9,32 €</t>
+  </si>
+  <si>
+    <t>18,64 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378438/2020-10-01 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378438/2020-10-01 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2020-10-01</t>
+  </si>
+  <si>
+    <t>01/01/2020</t>
+  </si>
+  <si>
+    <t>53,83 €</t>
+  </si>
+  <si>
+    <t>12,2 €</t>
+  </si>
+  <si>
+    <t>26,91 €</t>
+  </si>
+  <si>
+    <t>36,14 €</t>
+  </si>
+  <si>
+    <t>9,29 €</t>
+  </si>
+  <si>
+    <t>18,58 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 27/09/2019, art. 46</t>
   </si>
   <si>
     <t>01/10/2019</t>
   </si>
   <si>
-    <t>53,83 €</t>
-[...8 lines deleted...]
-    <t>Arrêté du 27/09/2019, art. 16</t>
+    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000039160757/2019-10-08 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039160391</t>
   </si>
   <si>
     <t>2019-10-01</t>
   </si>
   <si>
     <t>01/10/2017</t>
   </si>
   <si>
     <t>53,67 €</t>
   </si>
   <si>
     <t>12,16 €</t>
   </si>
   <si>
     <t>26,83 €</t>
   </si>
   <si>
-    <t>Arrêté du 28/09/2017, art. 5</t>
+    <t>36,03 €</t>
+  </si>
+  <si>
+    <t>9,26 €</t>
+  </si>
+  <si>
+    <t>18,53 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 28/09/2017, art. 5; https://www.legifrance.gouv.fr/eli/arrete/2017/9/28/TERL1725443A/jo/article_5 | Arrêté du 28/09/2017, art. 12; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000035665906</t>
   </si>
   <si>
     <t>2017-09-29</t>
   </si>
   <si>
     <t>01/10/2015</t>
   </si>
   <si>
     <t>53,27 €</t>
   </si>
   <si>
     <t>12,07 €</t>
   </si>
   <si>
     <t>26,61 €</t>
   </si>
   <si>
-    <t>Arrêté du 16/10/2015, art. 1</t>
+    <t>36,76 €</t>
+  </si>
+  <si>
+    <t>9,19 €</t>
+  </si>
+  <si>
+    <t>18,39 €</t>
+  </si>
+  <si>
+    <t>35,76 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 16/10/2015, art. 1 | Arrêté du 16/10/2015, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000031345763</t>
   </si>
   <si>
     <t>2015-10-21</t>
   </si>
   <si>
     <t>Idem en 2016</t>
   </si>
   <si>
     <t>01/10/2014</t>
   </si>
   <si>
     <t>53,23 €</t>
   </si>
   <si>
     <t>12,06 €</t>
   </si>
   <si>
-    <t>Arrêté du 27/10/2014, art. 4</t>
+    <t>35,73 €</t>
+  </si>
+  <si>
+    <t>9,18 €</t>
+  </si>
+  <si>
+    <t>18,38 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 27/10/2014, art. 4 | Arrêté du 27/10/2014, art. 6; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000029641406</t>
   </si>
   <si>
     <t>2014-10-28</t>
   </si>
   <si>
     <t>01/01/2013</t>
   </si>
   <si>
     <t>52,93 €</t>
   </si>
   <si>
     <t>11,99 €</t>
   </si>
   <si>
     <t>26,46 €</t>
   </si>
   <si>
-    <t>Arrêté du 28/12/2012, art. 7</t>
+    <t>35,53 €</t>
+  </si>
+  <si>
+    <t>9,13 €</t>
+  </si>
+  <si>
+    <t>18,28 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 28/12/2012, art. 7 | Arrêté du 14/01/2013, art. 5; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000026943409</t>
   </si>
   <si>
     <t>2012-12-30</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>51,82 €</t>
   </si>
   <si>
     <t>11,74 €</t>
   </si>
   <si>
     <t>25,9 €</t>
   </si>
   <si>
-    <t>Arrêté du 30/12/2011, art. 4</t>
+    <t>34,78 €</t>
+  </si>
+  <si>
+    <t>8,94 €</t>
+  </si>
+  <si>
+    <t>17,9 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 30/12/2011, art. 4 | Arrêté du 30/12/2011, art. 6; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000025061492</t>
   </si>
   <si>
     <t>2011-12-31</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>51,31 €</t>
   </si>
   <si>
     <t>11,62 €</t>
   </si>
   <si>
     <t>25,64 €</t>
   </si>
   <si>
-    <t>Arrêté du 30/12/2010, art. 4</t>
+    <t>34,44 €</t>
+  </si>
+  <si>
+    <t>8,85 €</t>
+  </si>
+  <si>
+    <t>17,72 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 30/12/2010, art. 4 | Arrêté du 30/12/2010, art. 6; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000023443548</t>
   </si>
   <si>
     <t>2010-12-31</t>
   </si>
   <si>
     <t>01/01/2010</t>
   </si>
   <si>
     <t>50,75 €</t>
   </si>
   <si>
     <t>11,49 €</t>
   </si>
   <si>
     <t>25,36 €</t>
   </si>
   <si>
-    <t>Arrêté du 30/12/2009, art. 4</t>
+    <t>34,07 €</t>
+  </si>
+  <si>
+    <t>8,75 €</t>
+  </si>
+  <si>
+    <t>17,53 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 30/12/2009, art. 4 | Arrêté du 30/12/2009, art. 6; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000021676785</t>
   </si>
   <si>
     <t>2009-12-31</t>
   </si>
   <si>
     <t>01/01/2009</t>
   </si>
   <si>
     <t>50,59 €</t>
   </si>
   <si>
     <t>11,45 €</t>
   </si>
   <si>
     <t>25,28 €</t>
   </si>
   <si>
-    <t>Arrêté du 31/12/2008, art. 4</t>
+    <t>21,77 €</t>
+  </si>
+  <si>
+    <t>5,59 €</t>
+  </si>
+  <si>
+    <t>11,2 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 31/12/2008, art. 4 | Arrêté du 31/12/2008, art. 6; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000020084079</t>
   </si>
   <si>
     <t>2009-01-01</t>
   </si>
   <si>
     <t>01/01/2008</t>
   </si>
   <si>
     <t>49,14 €</t>
   </si>
   <si>
     <t>11,12 €</t>
   </si>
   <si>
     <t>24,56 €</t>
   </si>
   <si>
-    <t>Arrêté du 26/12/2007, art. 4</t>
+    <t>16,27 €</t>
+  </si>
+  <si>
+    <t>4,18 €</t>
+  </si>
+  <si>
+    <t>8,37 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 26/12/2007, art. 4 | Arrêté du 26/12/2007, art. 6; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000017788723</t>
   </si>
   <si>
     <t>2007-12-30</t>
   </si>
   <si>
     <t>01/01/2007</t>
   </si>
   <si>
     <t>47,82 €</t>
   </si>
   <si>
     <t>10,82 €</t>
   </si>
   <si>
     <t>23,9 €</t>
   </si>
   <si>
-    <t>Arrêté du 23/12/2006, art. 4</t>
+    <t>15,83 €</t>
+  </si>
+  <si>
+    <t>4,07 €</t>
+  </si>
+  <si>
+    <t>8,15 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 23/12/2006, art. 4 | Arrêté du 23/12/2006, art. 6; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000002473554</t>
   </si>
   <si>
     <t>2006-12-31</t>
   </si>
   <si>
     <t>01/07/2002</t>
   </si>
   <si>
     <t>46,97 €</t>
   </si>
   <si>
     <t>10,63 €</t>
   </si>
   <si>
     <t>23,48 €</t>
   </si>
   <si>
-    <t>Arrêté du 20/12/2002, art. 3</t>
+    <t>15,55 €</t>
+  </si>
+  <si>
+    <t>4 €</t>
+  </si>
+  <si>
+    <t>8,01 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 20/12/2002, art. 3 | Arrêté du 20/12/2002, art. 6; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000001658002</t>
   </si>
   <si>
     <t>2002-12-22</t>
   </si>
   <si>
+    <t>01/01/2002</t>
+  </si>
+  <si>
+    <t>46,5 €</t>
+  </si>
+  <si>
+    <t>10,52 €</t>
+  </si>
+  <si>
+    <t>23,25 €</t>
+  </si>
+  <si>
+    <t>15,4 €</t>
+  </si>
+  <si>
+    <t>3,96 €</t>
+  </si>
+  <si>
+    <t>7,7 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 31/07/2001, art. 6</t>
+  </si>
+  <si>
     <t>01/07/2001</t>
   </si>
   <si>
     <t>46,5 FRF</t>
   </si>
   <si>
     <t>10,52 FRF</t>
   </si>
   <si>
     <t>23,25 FRF</t>
   </si>
   <si>
-    <t>Arrêté du 31/07/2001, art. 3</t>
+    <t>101 FRF</t>
+  </si>
+  <si>
+    <t>26 FRF</t>
+  </si>
+  <si>
+    <t>50 FRF</t>
+  </si>
+  <si>
+    <t>Arrêté du 31/07/2001, art. 3 | Arrêté du 31/07/2001, art. 6; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000000762135</t>
   </si>
   <si>
     <t>2001-08-02</t>
   </si>
   <si>
     <t>01/07/2000</t>
   </si>
   <si>
     <t>300 FRF</t>
   </si>
   <si>
     <t>66 FRF</t>
   </si>
   <si>
     <t>150 FRF</t>
   </si>
   <si>
-    <t>Arrêté du 01/08/2000, art. 1</t>
+    <t>99 FRF</t>
+  </si>
+  <si>
+    <t>25 FRF</t>
+  </si>
+  <si>
+    <t>51 FRF</t>
+  </si>
+  <si>
+    <t>Arrêté du 01/08/2000, art. 1 | Arrêté du 01/08/2000, art. 6; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006791734</t>
   </si>
   <si>
     <t>2000-08-05</t>
   </si>
   <si>
     <t>01/07/1999</t>
   </si>
   <si>
     <t>297 FRF</t>
   </si>
   <si>
     <t>65 FRF</t>
   </si>
   <si>
     <t>149 FRF</t>
   </si>
   <si>
-    <t>Arrêté du 28/06/1999, art. 1 et 3</t>
+    <t>98 FRF</t>
+  </si>
+  <si>
+    <t>Arrêté du 28/06/1999, art. 1 et 3 | Arrêté du 28/06/1999, art. 6; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006791628</t>
   </si>
   <si>
     <t>1999-06-29</t>
   </si>
   <si>
     <t>01/07/1998</t>
   </si>
   <si>
     <t>293 FRF</t>
   </si>
   <si>
     <t>64 FRF</t>
   </si>
   <si>
     <t>147 FRF</t>
   </si>
   <si>
-    <t>Arrêté du 11/09/1998, art. 1 et 3</t>
+    <t>97 FRF</t>
+  </si>
+  <si>
+    <t>49 FRF</t>
+  </si>
+  <si>
+    <t>Arrêté du 11/09/1998, art. 1 et 3 | Arrêté du 11/09/1998, art. 5; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006791312</t>
   </si>
   <si>
     <t>1998-09-13</t>
   </si>
   <si>
     <t>01/07/1997</t>
   </si>
   <si>
     <t>289 FRF</t>
   </si>
   <si>
     <t>63 FRF</t>
   </si>
   <si>
     <t>145 FRF</t>
   </si>
   <si>
-    <t>Arrêté du 10/09/1997, art. 1 et 3</t>
+    <t>96 FRF</t>
+  </si>
+  <si>
+    <t>48 FRF</t>
+  </si>
+  <si>
+    <t>Arrêté du 10/09/1997, art. 1 et 3 | Arrêté du 10/09/1997, art. 5; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006790948</t>
   </si>
   <si>
     <t>1997-09-11</t>
   </si>
   <si>
     <t>01/07/1994</t>
   </si>
   <si>
     <t>282 FRF</t>
   </si>
   <si>
     <t>61 FRF</t>
   </si>
   <si>
     <t>142 FRF</t>
   </si>
   <si>
-    <t>Arrêté du 14/11/1994, art. 1 et 3</t>
+    <t>94 FRF</t>
+  </si>
+  <si>
+    <t>24 FRF</t>
+  </si>
+  <si>
+    <t>47 FRF</t>
+  </si>
+  <si>
+    <t>Arrêté du 14/11/1994, art. 1 et 3 | Arrêté du 14/11/1994, art. 5; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006789675</t>
   </si>
   <si>
     <t>1994-11-16</t>
   </si>
   <si>
     <t xml:space="preserve">(1) Montant forfaitaire au titre des charges indiqué par le « C » de la formule de calcul des aides, mentionné au 3° de l'article D823-16 du Code de la construction et de l'habitation.
 (2) Notes :
 (1) Également applicable aux personnes âgées ou handicapées adultes hébergées à titre onéreux chez des particuliers.
-(2) Les majorations sont les mêmes dans le cas général que dans le cas des colocataires ou des propriétaires.</t>
+(2) Les majorations sont les mêmes dans le cas général que dans le cas des colocataires ou des propriétaires.
+(3) Montant forfaitaire au titre des charges applicable en outre-mer dans le cas general pour le secteur locatif.
+(4) Montant forfaitaire au titre des charges applicable en outre-mer dans le cas des colocataires pour le secteur locatif.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -855,836 +1115,1314 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048107807" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000039160757/2019-10-08" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/eli/arrete/2017/9/28/TERL1725443A/jo/article_5" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2020-01-01" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000000762135" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I29"/>
+  <dimension ref="A1:N31"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
-      <c r="G1" s="1" t="s">
+      <c r="G1" s="1"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="H1" s="1" t="s">
+      <c r="M1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="I1" s="1" t="s">
+      <c r="N1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
-      <c r="G2" s="1"/>
+      <c r="G2" s="1" t="s">
+        <v>7</v>
+      </c>
       <c r="H2" s="1"/>
-      <c r="I2" s="1"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="I2" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="D3" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="F3" s="1" t="s">
-[...6 lines deleted...]
-    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="G3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="L3" s="1"/>
+      <c r="M3" s="1"/>
+      <c r="N3" s="1"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="I4" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
+        <v>22</v>
+      </c>
+      <c r="K4" t="s">
+        <v>23</v>
+      </c>
+      <c r="L4" t="s">
+        <v>25</v>
+      </c>
+      <c r="M4" t="s">
+        <v>26</v>
+      </c>
+      <c r="N4" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H5" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="I5" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+        <v>34</v>
+      </c>
+      <c r="J5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>37</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>40</v>
       </c>
       <c r="E6" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="G6" t="s">
-        <v>28</v>
+        <v>41</v>
       </c>
       <c r="H6" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="I6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+        <v>43</v>
+      </c>
+      <c r="J6" t="s">
+        <v>41</v>
+      </c>
+      <c r="K6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="C7" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="D7" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="F7" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="G7" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="H7" t="s">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="I7" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+      <c r="J7" t="s">
+        <v>50</v>
+      </c>
+      <c r="K7" t="s">
+        <v>51</v>
+      </c>
+      <c r="L7" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" t="s">
+        <v>27</v>
+      </c>
+      <c r="N7" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="C8" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="D8" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="E8" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="G8" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="H8" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="I8" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+        <v>60</v>
+      </c>
+      <c r="J8" t="s">
+        <v>58</v>
+      </c>
+      <c r="K8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" t="s">
+        <v>61</v>
+      </c>
+      <c r="M8" t="s">
+        <v>27</v>
+      </c>
+      <c r="N8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="B9" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="C9" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="D9" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="F9" t="s">
-        <v>42</v>
+        <v>64</v>
       </c>
       <c r="G9" t="s">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="H9" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="I9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+        <v>68</v>
+      </c>
+      <c r="J9" t="s">
+        <v>66</v>
+      </c>
+      <c r="K9" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" t="s">
+        <v>69</v>
+      </c>
+      <c r="M9" t="s">
+        <v>27</v>
+      </c>
+      <c r="N9" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>45</v>
+        <v>70</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="D10" t="s">
-        <v>48</v>
+        <v>73</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="G10" t="s">
-        <v>49</v>
+        <v>74</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="I10" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+      <c r="J10" t="s">
+        <v>74</v>
+      </c>
+      <c r="K10" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" t="s">
+        <v>77</v>
+      </c>
+      <c r="M10" t="s">
+        <v>27</v>
+      </c>
+      <c r="N10" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>51</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="D11" t="s">
-        <v>54</v>
+        <v>73</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="G11" t="s">
-        <v>55</v>
+        <v>74</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>75</v>
       </c>
       <c r="I11" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+        <v>76</v>
+      </c>
+      <c r="J11" t="s">
+        <v>74</v>
+      </c>
+      <c r="K11" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" t="s">
+        <v>79</v>
+      </c>
+      <c r="M11" t="s">
+        <v>80</v>
+      </c>
+      <c r="N11" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="D12" t="s">
-        <v>60</v>
+        <v>84</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>82</v>
       </c>
       <c r="F12" t="s">
-        <v>59</v>
+        <v>83</v>
       </c>
       <c r="G12" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
       <c r="H12" t="s">
-        <v>62</v>
+        <v>86</v>
       </c>
       <c r="I12" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+      <c r="J12" t="s">
+        <v>85</v>
+      </c>
+      <c r="K12" t="s">
+        <v>86</v>
+      </c>
+      <c r="L12" t="s">
+        <v>88</v>
+      </c>
+      <c r="M12" t="s">
+        <v>89</v>
+      </c>
+      <c r="N12" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="B13" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="C13" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="D13" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="E13" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="F13" t="s">
-        <v>66</v>
+        <v>92</v>
       </c>
       <c r="G13" t="s">
-        <v>67</v>
+        <v>94</v>
       </c>
       <c r="H13" t="s">
-        <v>68</v>
+        <v>95</v>
       </c>
       <c r="I13" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+        <v>96</v>
+      </c>
+      <c r="J13" t="s">
+        <v>97</v>
+      </c>
+      <c r="K13" t="s">
+        <v>95</v>
+      </c>
+      <c r="L13" t="s">
+        <v>98</v>
+      </c>
+      <c r="M13" t="s">
+        <v>99</v>
+      </c>
+      <c r="N13" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="B14" t="s">
-        <v>70</v>
+        <v>102</v>
       </c>
       <c r="C14" t="s">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="D14" t="s">
-        <v>72</v>
+        <v>93</v>
       </c>
       <c r="E14" t="s">
-        <v>70</v>
+        <v>102</v>
       </c>
       <c r="F14" t="s">
-        <v>71</v>
+        <v>103</v>
       </c>
       <c r="G14" t="s">
-        <v>73</v>
+        <v>104</v>
       </c>
       <c r="H14" t="s">
-        <v>74</v>
+        <v>105</v>
       </c>
       <c r="I14" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+        <v>106</v>
+      </c>
+      <c r="J14" t="s">
+        <v>104</v>
+      </c>
+      <c r="K14" t="s">
+        <v>105</v>
+      </c>
+      <c r="L14" t="s">
+        <v>107</v>
+      </c>
+      <c r="M14" t="s">
+        <v>108</v>
+      </c>
+      <c r="N14" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>75</v>
+        <v>109</v>
       </c>
       <c r="B15" t="s">
-        <v>76</v>
+        <v>110</v>
       </c>
       <c r="C15" t="s">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="D15" t="s">
-        <v>78</v>
+        <v>112</v>
       </c>
       <c r="E15" t="s">
-        <v>76</v>
+        <v>110</v>
       </c>
       <c r="F15" t="s">
-        <v>77</v>
+        <v>111</v>
       </c>
       <c r="G15" t="s">
-        <v>79</v>
+        <v>113</v>
       </c>
       <c r="H15" t="s">
-        <v>80</v>
+        <v>114</v>
       </c>
       <c r="I15" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+        <v>115</v>
+      </c>
+      <c r="J15" t="s">
+        <v>113</v>
+      </c>
+      <c r="K15" t="s">
+        <v>114</v>
+      </c>
+      <c r="L15" t="s">
+        <v>116</v>
+      </c>
+      <c r="M15" t="s">
+        <v>117</v>
+      </c>
+      <c r="N15" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>81</v>
+        <v>118</v>
       </c>
       <c r="B16" t="s">
-        <v>82</v>
+        <v>119</v>
       </c>
       <c r="C16" t="s">
-        <v>83</v>
+        <v>120</v>
       </c>
       <c r="D16" t="s">
-        <v>84</v>
+        <v>121</v>
       </c>
       <c r="E16" t="s">
-        <v>82</v>
+        <v>119</v>
       </c>
       <c r="F16" t="s">
-        <v>83</v>
+        <v>120</v>
       </c>
       <c r="G16" t="s">
-        <v>85</v>
+        <v>122</v>
       </c>
       <c r="H16" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="I16" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+        <v>124</v>
+      </c>
+      <c r="J16" t="s">
+        <v>122</v>
+      </c>
+      <c r="K16" t="s">
+        <v>123</v>
+      </c>
+      <c r="L16" t="s">
+        <v>125</v>
+      </c>
+      <c r="M16" t="s">
+        <v>126</v>
+      </c>
+      <c r="N16" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>87</v>
+        <v>127</v>
       </c>
       <c r="B17" t="s">
-        <v>88</v>
+        <v>128</v>
       </c>
       <c r="C17" t="s">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="D17" t="s">
-        <v>90</v>
+        <v>130</v>
       </c>
       <c r="E17" t="s">
-        <v>88</v>
+        <v>128</v>
       </c>
       <c r="F17" t="s">
-        <v>89</v>
+        <v>129</v>
       </c>
       <c r="G17" t="s">
-        <v>91</v>
+        <v>131</v>
       </c>
       <c r="H17" t="s">
-        <v>92</v>
+        <v>132</v>
       </c>
       <c r="I17" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+        <v>133</v>
+      </c>
+      <c r="J17" t="s">
+        <v>131</v>
+      </c>
+      <c r="K17" t="s">
+        <v>132</v>
+      </c>
+      <c r="L17" t="s">
+        <v>134</v>
+      </c>
+      <c r="M17" t="s">
+        <v>135</v>
+      </c>
+      <c r="N17" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>136</v>
       </c>
       <c r="B18" t="s">
-        <v>94</v>
+        <v>137</v>
       </c>
       <c r="C18" t="s">
-        <v>95</v>
+        <v>138</v>
       </c>
       <c r="D18" t="s">
-        <v>96</v>
+        <v>139</v>
       </c>
       <c r="E18" t="s">
-        <v>94</v>
+        <v>137</v>
       </c>
       <c r="F18" t="s">
-        <v>95</v>
+        <v>138</v>
       </c>
       <c r="G18" t="s">
-        <v>97</v>
+        <v>140</v>
       </c>
       <c r="H18" t="s">
-        <v>98</v>
+        <v>141</v>
       </c>
       <c r="I18" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+        <v>142</v>
+      </c>
+      <c r="J18" t="s">
+        <v>140</v>
+      </c>
+      <c r="K18" t="s">
+        <v>141</v>
+      </c>
+      <c r="L18" t="s">
+        <v>143</v>
+      </c>
+      <c r="M18" t="s">
+        <v>144</v>
+      </c>
+      <c r="N18" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>99</v>
+        <v>145</v>
       </c>
       <c r="B19" t="s">
-        <v>100</v>
+        <v>146</v>
       </c>
       <c r="C19" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="D19" t="s">
-        <v>102</v>
+        <v>148</v>
       </c>
       <c r="E19" t="s">
-        <v>100</v>
+        <v>146</v>
       </c>
       <c r="F19" t="s">
-        <v>101</v>
+        <v>147</v>
       </c>
       <c r="G19" t="s">
-        <v>103</v>
+        <v>149</v>
       </c>
       <c r="H19" t="s">
-        <v>104</v>
+        <v>150</v>
       </c>
       <c r="I19" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+        <v>151</v>
+      </c>
+      <c r="J19" t="s">
+        <v>149</v>
+      </c>
+      <c r="K19" t="s">
+        <v>150</v>
+      </c>
+      <c r="L19" t="s">
+        <v>152</v>
+      </c>
+      <c r="M19" t="s">
+        <v>153</v>
+      </c>
+      <c r="N19" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>154</v>
       </c>
       <c r="B20" t="s">
-        <v>106</v>
+        <v>155</v>
       </c>
       <c r="C20" t="s">
-        <v>107</v>
+        <v>156</v>
       </c>
       <c r="D20" t="s">
-        <v>108</v>
+        <v>157</v>
       </c>
       <c r="E20" t="s">
-        <v>106</v>
+        <v>155</v>
       </c>
       <c r="F20" t="s">
-        <v>107</v>
+        <v>156</v>
       </c>
       <c r="G20" t="s">
-        <v>109</v>
+        <v>158</v>
       </c>
       <c r="H20" t="s">
-        <v>110</v>
+        <v>159</v>
       </c>
       <c r="I20" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+        <v>160</v>
+      </c>
+      <c r="J20" t="s">
+        <v>158</v>
+      </c>
+      <c r="K20" t="s">
+        <v>159</v>
+      </c>
+      <c r="L20" t="s">
+        <v>161</v>
+      </c>
+      <c r="M20" t="s">
+        <v>162</v>
+      </c>
+      <c r="N20" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="B21" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="C21" t="s">
-        <v>113</v>
+        <v>165</v>
       </c>
       <c r="D21" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="E21" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="F21" t="s">
-        <v>113</v>
+        <v>165</v>
       </c>
       <c r="G21" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="H21" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="I21" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+        <v>169</v>
+      </c>
+      <c r="J21" t="s">
+        <v>167</v>
+      </c>
+      <c r="K21" t="s">
+        <v>168</v>
+      </c>
+      <c r="L21" t="s">
+        <v>170</v>
+      </c>
+      <c r="M21" t="s">
+        <v>171</v>
+      </c>
+      <c r="N21" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>172</v>
       </c>
       <c r="B22" t="s">
-        <v>118</v>
+        <v>173</v>
       </c>
       <c r="C22" t="s">
-        <v>119</v>
+        <v>174</v>
       </c>
       <c r="D22" t="s">
-        <v>120</v>
+        <v>175</v>
       </c>
       <c r="E22" t="s">
-        <v>118</v>
+        <v>173</v>
       </c>
       <c r="F22" t="s">
-        <v>119</v>
+        <v>174</v>
       </c>
       <c r="G22" t="s">
-        <v>121</v>
+        <v>176</v>
       </c>
       <c r="H22" t="s">
-        <v>122</v>
+        <v>177</v>
       </c>
       <c r="I22" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+        <v>178</v>
+      </c>
+      <c r="J22" t="s">
+        <v>176</v>
+      </c>
+      <c r="K22" t="s">
+        <v>177</v>
+      </c>
+      <c r="L22" t="s">
+        <v>179</v>
+      </c>
+      <c r="M22" t="s">
+        <v>180</v>
+      </c>
+      <c r="N22" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>181</v>
       </c>
       <c r="B23" t="s">
-        <v>124</v>
+        <v>182</v>
       </c>
       <c r="C23" t="s">
-        <v>125</v>
+        <v>183</v>
       </c>
       <c r="D23" t="s">
-        <v>126</v>
+        <v>184</v>
       </c>
       <c r="E23" t="s">
-        <v>124</v>
+        <v>182</v>
       </c>
       <c r="F23" t="s">
-        <v>125</v>
+        <v>183</v>
       </c>
       <c r="G23" t="s">
-        <v>127</v>
+        <v>185</v>
       </c>
       <c r="H23" t="s">
-        <v>128</v>
+        <v>186</v>
       </c>
       <c r="I23" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+        <v>187</v>
+      </c>
+      <c r="J23" t="s">
+        <v>185</v>
+      </c>
+      <c r="K23" t="s">
+        <v>186</v>
+      </c>
+      <c r="L23" t="s">
+        <v>188</v>
+      </c>
+      <c r="M23" t="s">
+        <v>27</v>
+      </c>
+      <c r="N23" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>129</v>
+        <v>189</v>
       </c>
       <c r="B24" t="s">
-        <v>130</v>
+        <v>190</v>
       </c>
       <c r="C24" t="s">
-        <v>131</v>
+        <v>191</v>
       </c>
       <c r="D24" t="s">
-        <v>132</v>
+        <v>192</v>
       </c>
       <c r="E24" t="s">
-        <v>130</v>
+        <v>190</v>
       </c>
       <c r="F24" t="s">
-        <v>131</v>
+        <v>191</v>
       </c>
       <c r="G24" t="s">
-        <v>133</v>
+        <v>193</v>
       </c>
       <c r="H24" t="s">
-        <v>134</v>
+        <v>194</v>
       </c>
       <c r="I24" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+        <v>195</v>
+      </c>
+      <c r="J24" t="s">
+        <v>193</v>
+      </c>
+      <c r="K24" t="s">
+        <v>194</v>
+      </c>
+      <c r="L24" t="s">
+        <v>196</v>
+      </c>
+      <c r="M24" t="s">
+        <v>197</v>
+      </c>
+      <c r="N24" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>135</v>
+        <v>198</v>
       </c>
       <c r="B25" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="C25" t="s">
-        <v>137</v>
+        <v>200</v>
       </c>
       <c r="D25" t="s">
-        <v>138</v>
+        <v>201</v>
       </c>
       <c r="E25" t="s">
-        <v>136</v>
+        <v>199</v>
       </c>
       <c r="F25" t="s">
-        <v>137</v>
+        <v>200</v>
       </c>
       <c r="G25" t="s">
-        <v>139</v>
+        <v>202</v>
       </c>
       <c r="H25" t="s">
-        <v>140</v>
+        <v>203</v>
       </c>
       <c r="I25" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+        <v>204</v>
+      </c>
+      <c r="J25" t="s">
+        <v>202</v>
+      </c>
+      <c r="K25" t="s">
+        <v>203</v>
+      </c>
+      <c r="L25" t="s">
+        <v>205</v>
+      </c>
+      <c r="M25" t="s">
+        <v>206</v>
+      </c>
+      <c r="N25" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>207</v>
       </c>
       <c r="B26" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="C26" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="D26" t="s">
-        <v>144</v>
+        <v>210</v>
       </c>
       <c r="E26" t="s">
-        <v>142</v>
+        <v>208</v>
       </c>
       <c r="F26" t="s">
-        <v>143</v>
+        <v>209</v>
       </c>
       <c r="G26" t="s">
-        <v>145</v>
+        <v>211</v>
       </c>
       <c r="H26" t="s">
-        <v>146</v>
+        <v>203</v>
       </c>
       <c r="I26" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+        <v>195</v>
+      </c>
+      <c r="J26" t="s">
+        <v>211</v>
+      </c>
+      <c r="K26" t="s">
+        <v>203</v>
+      </c>
+      <c r="L26" t="s">
+        <v>212</v>
+      </c>
+      <c r="M26" t="s">
+        <v>213</v>
+      </c>
+      <c r="N26" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>214</v>
       </c>
       <c r="B27" t="s">
-        <v>148</v>
+        <v>215</v>
       </c>
       <c r="C27" t="s">
-        <v>149</v>
+        <v>216</v>
       </c>
       <c r="D27" t="s">
-        <v>150</v>
+        <v>217</v>
       </c>
       <c r="E27" t="s">
-        <v>148</v>
+        <v>215</v>
       </c>
       <c r="F27" t="s">
-        <v>149</v>
+        <v>216</v>
       </c>
       <c r="G27" t="s">
-        <v>151</v>
+        <v>218</v>
       </c>
       <c r="H27" t="s">
-        <v>152</v>
+        <v>203</v>
       </c>
       <c r="I27" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+        <v>219</v>
+      </c>
+      <c r="J27" t="s">
+        <v>218</v>
+      </c>
+      <c r="K27" t="s">
+        <v>203</v>
+      </c>
+      <c r="L27" t="s">
+        <v>220</v>
+      </c>
+      <c r="M27" t="s">
+        <v>221</v>
+      </c>
+      <c r="N27" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>222</v>
+      </c>
+      <c r="B28" t="s">
+        <v>223</v>
+      </c>
+      <c r="C28" t="s">
+        <v>224</v>
+      </c>
+      <c r="D28" t="s">
+        <v>225</v>
+      </c>
+      <c r="E28" t="s">
+        <v>223</v>
+      </c>
+      <c r="F28" t="s">
+        <v>224</v>
+      </c>
+      <c r="G28" t="s">
+        <v>226</v>
+      </c>
+      <c r="H28" t="s">
+        <v>203</v>
+      </c>
+      <c r="I28" t="s">
+        <v>227</v>
+      </c>
+      <c r="J28" t="s">
+        <v>226</v>
+      </c>
+      <c r="K28" t="s">
+        <v>203</v>
+      </c>
+      <c r="L28" t="s">
+        <v>228</v>
+      </c>
+      <c r="M28" t="s">
+        <v>229</v>
+      </c>
+      <c r="N28" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>230</v>
+      </c>
+      <c r="B29" t="s">
+        <v>231</v>
+      </c>
+      <c r="C29" t="s">
+        <v>232</v>
+      </c>
+      <c r="D29" t="s">
+        <v>233</v>
+      </c>
+      <c r="E29" t="s">
+        <v>231</v>
+      </c>
+      <c r="F29" t="s">
+        <v>232</v>
+      </c>
+      <c r="G29" t="s">
+        <v>234</v>
+      </c>
+      <c r="H29" t="s">
+        <v>235</v>
+      </c>
+      <c r="I29" t="s">
+        <v>236</v>
+      </c>
+      <c r="J29" t="s">
+        <v>234</v>
+      </c>
+      <c r="K29" t="s">
+        <v>235</v>
+      </c>
+      <c r="L29" t="s">
+        <v>237</v>
+      </c>
+      <c r="M29" t="s">
+        <v>238</v>
+      </c>
+      <c r="N29" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="31" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>239</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="7">
-    <mergeCell ref="B1:F1"/>
+  <mergeCells count="9">
+    <mergeCell ref="B1:K1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:F2"/>
-    <mergeCell ref="G1:G3"/>
-[...1 lines deleted...]
-    <mergeCell ref="I1:I3"/>
+    <mergeCell ref="G2:H2"/>
+    <mergeCell ref="I2:K2"/>
+    <mergeCell ref="L1:L3"/>
+    <mergeCell ref="M1:M3"/>
+    <mergeCell ref="N1:N3"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="G6" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="G11" r:id="rId3"/>
+    <hyperlink ref="L10" r:id="rId1"/>
+    <hyperlink ref="L23" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>c_forfait_charges</vt:lpstr>
     </vt:vector>