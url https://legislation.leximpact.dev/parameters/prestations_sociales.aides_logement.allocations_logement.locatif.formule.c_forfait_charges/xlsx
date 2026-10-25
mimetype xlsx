--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="c_forfait_charges" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="384" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="250">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Montant forfaitaire des charges « C »</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Cas général (1)</t>
   </si>
   <si>
     <t>Colocataires (1)</t>
   </si>
   <si>
     <t>Cas general outre-mer (3)</t>
   </si>
   <si>
@@ -62,50 +62,80 @@
     <t>Majoration pour bénéficiaire seul ou couple sans personne à charge (2)</t>
   </si>
   <si>
     <t>Majoration par enfant (2)</t>
   </si>
   <si>
     <t>Majoration colocataire ou copropriétaire seuls (2)</t>
   </si>
   <si>
     <t>Majoration pour couple sans personne à charge ou bénéficiaire (2)</t>
   </si>
   <si>
     <t>Base outre-mer</t>
   </si>
   <si>
     <t>Majoration par personne a charge outre-mer</t>
   </si>
   <si>
     <t>Beneficiaire isole outre-mer</t>
   </si>
   <si>
     <t>Couple sans enfant outre-mer</t>
   </si>
   <si>
     <t>Majoration par personne a charge outre-mer en colocation</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>61,29 €</t>
+  </si>
+  <si>
+    <t>13,9 €</t>
+  </si>
+  <si>
+    <t>30,64 €</t>
+  </si>
+  <si>
+    <t>41,15 €</t>
+  </si>
+  <si>
+    <t>10,59 €</t>
+  </si>
+  <si>
+    <t>21,17 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 28/09/2026, art. 1, 6° b); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 16, 2°; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/ | Arrêté du 28/09/2026, art. 1, 3°; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 28/09/2026, art. 1, 14° a); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 46, 2° a); https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/ | Arrêté du 28/09/2026, art. 1, 14° b); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 46, 2° b); https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>Augmentation de +1,15%</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>60,59 €</t>
   </si>
   <si>
     <t>13,74 €</t>
   </si>
   <si>
     <t>30,29 €</t>
   </si>
   <si>
     <t>40,68 €</t>
   </si>
   <si>
     <t>10,47 €</t>
   </si>
   <si>
     <t>20,93 €</t>
   </si>
   <si>
     <t>Arrêté du 05/09/2025 relatif au calcul des aides personnelles au logement et de l'aide à l'accession sociale et à la sortie de l'insalubrité spécifique à l'outre-mer; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770 | Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286625/2024-09-29 | Arrêté du 05/09/2025, art. 1 6° b); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286587/2025-10-01</t>
   </si>
@@ -1120,51 +1150,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2020-01-01" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000000762135" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N31"/>
+  <dimension ref="A1:N32"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1" t="s">
@@ -1300,1129 +1330,1173 @@
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="s">
         <v>32</v>
       </c>
       <c r="H5" t="s">
         <v>33</v>
       </c>
       <c r="I5" t="s">
         <v>34</v>
       </c>
       <c r="J5" t="s">
         <v>32</v>
       </c>
       <c r="K5" t="s">
         <v>33</v>
       </c>
       <c r="L5" t="s">
         <v>35</v>
       </c>
       <c r="M5" t="s">
         <v>36</v>
       </c>
       <c r="N5" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
         <v>39</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" t="s">
         <v>40</v>
       </c>
-      <c r="E6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H6" t="s">
+        <v>43</v>
+      </c>
+      <c r="I6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6" t="s">
         <v>42</v>
       </c>
-      <c r="I6" t="s">
+      <c r="K6" t="s">
         <v>43</v>
       </c>
-      <c r="J6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" t="s">
         <v>48</v>
       </c>
-      <c r="D7" t="s">
+      <c r="F7" t="s">
         <v>49</v>
       </c>
-      <c r="E7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="H7" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" t="s">
         <v>51</v>
       </c>
-      <c r="I7" t="s">
+      <c r="K7" t="s">
         <v>52</v>
       </c>
-      <c r="J7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="N7" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D8" t="s">
+        <v>59</v>
+      </c>
+      <c r="E8" t="s">
         <v>57</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="I8" t="s">
+        <v>62</v>
+      </c>
+      <c r="J8" t="s">
         <v>60</v>
       </c>
-      <c r="J8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="L8" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="N8" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D9" t="s">
+        <v>67</v>
+      </c>
+      <c r="E9" t="s">
         <v>65</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="G9" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="H9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="I9" t="s">
+        <v>70</v>
+      </c>
+      <c r="J9" t="s">
         <v>68</v>
       </c>
-      <c r="J9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K9" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="M9" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="N9" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B10" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D10" t="s">
+        <v>75</v>
+      </c>
+      <c r="E10" t="s">
         <v>73</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="G10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="H10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I10" t="s">
+        <v>78</v>
+      </c>
+      <c r="J10" t="s">
         <v>76</v>
       </c>
-      <c r="J10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L10" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M10" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="N10" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B11" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="C11" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="D11" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="E11" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="F11" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="G11" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="H11" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="I11" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="J11" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="K11" t="s">
-        <v>75</v>
+        <v>85</v>
       </c>
       <c r="L11" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="M11" t="s">
-        <v>80</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" t="s">
         <v>81</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>82</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>83</v>
       </c>
-      <c r="D12" t="s">
+      <c r="E12" t="s">
+        <v>81</v>
+      </c>
+      <c r="F12" t="s">
+        <v>82</v>
+      </c>
+      <c r="G12" t="s">
         <v>84</v>
       </c>
-      <c r="E12" t="s">
-[...5 lines deleted...]
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>85</v>
       </c>
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>86</v>
       </c>
-      <c r="I12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J12" t="s">
+        <v>84</v>
+      </c>
+      <c r="K12" t="s">
         <v>85</v>
       </c>
-      <c r="K12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M12" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N12" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B13" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C13" t="s">
+        <v>93</v>
+      </c>
+      <c r="D13" t="s">
+        <v>94</v>
+      </c>
+      <c r="E13" t="s">
         <v>92</v>
       </c>
-      <c r="D13" t="s">
+      <c r="F13" t="s">
         <v>93</v>
       </c>
-      <c r="E13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H13" t="s">
+        <v>96</v>
+      </c>
+      <c r="I13" t="s">
+        <v>97</v>
+      </c>
+      <c r="J13" t="s">
         <v>95</v>
       </c>
-      <c r="I13" t="s">
+      <c r="K13" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L13" t="s">
         <v>98</v>
       </c>
       <c r="M13" t="s">
         <v>99</v>
       </c>
       <c r="N13" t="s">
-        <v>100</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>100</v>
+      </c>
+      <c r="B14" t="s">
         <v>101</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>102</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>103</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
+        <v>101</v>
+      </c>
+      <c r="F14" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="G14" t="s">
         <v>104</v>
       </c>
       <c r="H14" t="s">
         <v>105</v>
       </c>
       <c r="I14" t="s">
         <v>106</v>
       </c>
       <c r="J14" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="K14" t="s">
         <v>105</v>
       </c>
       <c r="L14" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="M14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="N14" t="s">
-        <v>27</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D15" t="s">
+        <v>103</v>
+      </c>
+      <c r="E15" t="s">
         <v>112</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H15" t="s">
+        <v>115</v>
+      </c>
+      <c r="I15" t="s">
+        <v>116</v>
+      </c>
+      <c r="J15" t="s">
         <v>114</v>
       </c>
-      <c r="I15" t="s">
+      <c r="K15" t="s">
         <v>115</v>
       </c>
-      <c r="J15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L15" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="M15" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="N15" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C16" t="s">
+        <v>121</v>
+      </c>
+      <c r="D16" t="s">
+        <v>122</v>
+      </c>
+      <c r="E16" t="s">
         <v>120</v>
       </c>
-      <c r="D16" t="s">
+      <c r="F16" t="s">
         <v>121</v>
       </c>
-      <c r="E16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H16" t="s">
+        <v>124</v>
+      </c>
+      <c r="I16" t="s">
+        <v>125</v>
+      </c>
+      <c r="J16" t="s">
         <v>123</v>
       </c>
-      <c r="I16" t="s">
+      <c r="K16" t="s">
         <v>124</v>
       </c>
-      <c r="J16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="M16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="N16" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C17" t="s">
+        <v>130</v>
+      </c>
+      <c r="D17" t="s">
+        <v>131</v>
+      </c>
+      <c r="E17" t="s">
         <v>129</v>
       </c>
-      <c r="D17" t="s">
+      <c r="F17" t="s">
         <v>130</v>
       </c>
-      <c r="E17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H17" t="s">
+        <v>133</v>
+      </c>
+      <c r="I17" t="s">
+        <v>134</v>
+      </c>
+      <c r="J17" t="s">
         <v>132</v>
       </c>
-      <c r="I17" t="s">
+      <c r="K17" t="s">
         <v>133</v>
       </c>
-      <c r="J17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="M17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="N17" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C18" t="s">
+        <v>139</v>
+      </c>
+      <c r="D18" t="s">
+        <v>140</v>
+      </c>
+      <c r="E18" t="s">
         <v>138</v>
       </c>
-      <c r="D18" t="s">
+      <c r="F18" t="s">
         <v>139</v>
       </c>
-      <c r="E18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H18" t="s">
+        <v>142</v>
+      </c>
+      <c r="I18" t="s">
+        <v>143</v>
+      </c>
+      <c r="J18" t="s">
         <v>141</v>
       </c>
-      <c r="I18" t="s">
+      <c r="K18" t="s">
         <v>142</v>
       </c>
-      <c r="J18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L18" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="M18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="N18" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C19" t="s">
+        <v>148</v>
+      </c>
+      <c r="D19" t="s">
+        <v>149</v>
+      </c>
+      <c r="E19" t="s">
         <v>147</v>
       </c>
-      <c r="D19" t="s">
+      <c r="F19" t="s">
         <v>148</v>
       </c>
-      <c r="E19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G19" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H19" t="s">
+        <v>151</v>
+      </c>
+      <c r="I19" t="s">
+        <v>152</v>
+      </c>
+      <c r="J19" t="s">
         <v>150</v>
       </c>
-      <c r="I19" t="s">
+      <c r="K19" t="s">
         <v>151</v>
       </c>
-      <c r="J19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L19" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="N19" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C20" t="s">
+        <v>157</v>
+      </c>
+      <c r="D20" t="s">
+        <v>158</v>
+      </c>
+      <c r="E20" t="s">
         <v>156</v>
       </c>
-      <c r="D20" t="s">
+      <c r="F20" t="s">
         <v>157</v>
       </c>
-      <c r="E20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G20" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="H20" t="s">
+        <v>160</v>
+      </c>
+      <c r="I20" t="s">
+        <v>161</v>
+      </c>
+      <c r="J20" t="s">
         <v>159</v>
       </c>
-      <c r="I20" t="s">
+      <c r="K20" t="s">
         <v>160</v>
       </c>
-      <c r="J20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L20" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="M20" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="N20" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C21" t="s">
+        <v>166</v>
+      </c>
+      <c r="D21" t="s">
+        <v>167</v>
+      </c>
+      <c r="E21" t="s">
         <v>165</v>
       </c>
-      <c r="D21" t="s">
+      <c r="F21" t="s">
         <v>166</v>
       </c>
-      <c r="E21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="H21" t="s">
+        <v>169</v>
+      </c>
+      <c r="I21" t="s">
+        <v>170</v>
+      </c>
+      <c r="J21" t="s">
         <v>168</v>
       </c>
-      <c r="I21" t="s">
+      <c r="K21" t="s">
         <v>169</v>
       </c>
-      <c r="J21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="M21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="N21" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C22" t="s">
+        <v>175</v>
+      </c>
+      <c r="D22" t="s">
+        <v>176</v>
+      </c>
+      <c r="E22" t="s">
         <v>174</v>
       </c>
-      <c r="D22" t="s">
+      <c r="F22" t="s">
         <v>175</v>
       </c>
-      <c r="E22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G22" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H22" t="s">
+        <v>178</v>
+      </c>
+      <c r="I22" t="s">
+        <v>179</v>
+      </c>
+      <c r="J22" t="s">
         <v>177</v>
       </c>
-      <c r="I22" t="s">
+      <c r="K22" t="s">
         <v>178</v>
       </c>
-      <c r="J22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="M22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="N22" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B23" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C23" t="s">
+        <v>184</v>
+      </c>
+      <c r="D23" t="s">
+        <v>185</v>
+      </c>
+      <c r="E23" t="s">
         <v>183</v>
       </c>
-      <c r="D23" t="s">
+      <c r="F23" t="s">
         <v>184</v>
       </c>
-      <c r="E23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G23" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H23" t="s">
+        <v>187</v>
+      </c>
+      <c r="I23" t="s">
+        <v>188</v>
+      </c>
+      <c r="J23" t="s">
         <v>186</v>
       </c>
-      <c r="I23" t="s">
+      <c r="K23" t="s">
         <v>187</v>
       </c>
-      <c r="J23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L23" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M23" t="s">
-        <v>27</v>
+        <v>190</v>
       </c>
       <c r="N23" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B24" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C24" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D24" t="s">
+        <v>194</v>
+      </c>
+      <c r="E24" t="s">
         <v>192</v>
       </c>
-      <c r="E24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G24" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H24" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="I24" t="s">
+        <v>197</v>
+      </c>
+      <c r="J24" t="s">
         <v>195</v>
       </c>
-      <c r="J24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K24" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="L24" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="M24" t="s">
-        <v>197</v>
+        <v>37</v>
       </c>
       <c r="N24" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C25" t="s">
+        <v>201</v>
+      </c>
+      <c r="D25" t="s">
+        <v>202</v>
+      </c>
+      <c r="E25" t="s">
         <v>200</v>
       </c>
-      <c r="D25" t="s">
+      <c r="F25" t="s">
         <v>201</v>
       </c>
-      <c r="E25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G25" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="H25" t="s">
+        <v>204</v>
+      </c>
+      <c r="I25" t="s">
+        <v>205</v>
+      </c>
+      <c r="J25" t="s">
         <v>203</v>
       </c>
-      <c r="I25" t="s">
+      <c r="K25" t="s">
         <v>204</v>
       </c>
-      <c r="J25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="M25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="N25" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C26" t="s">
+        <v>210</v>
+      </c>
+      <c r="D26" t="s">
+        <v>211</v>
+      </c>
+      <c r="E26" t="s">
         <v>209</v>
       </c>
-      <c r="D26" t="s">
+      <c r="F26" t="s">
         <v>210</v>
       </c>
-      <c r="E26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H26" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="I26" t="s">
-        <v>195</v>
+        <v>214</v>
       </c>
       <c r="J26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="K26" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="L26" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="M26" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="N26" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B27" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C27" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="D27" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="E27" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="F27" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="G27" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="H27" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="I27" t="s">
-        <v>219</v>
+        <v>205</v>
       </c>
       <c r="J27" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="K27" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="L27" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="M27" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="N27" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B28" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C28" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D28" t="s">
+        <v>227</v>
+      </c>
+      <c r="E28" t="s">
         <v>225</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G28" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="H28" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="I28" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="J28" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="K28" t="s">
-        <v>203</v>
+        <v>213</v>
       </c>
       <c r="L28" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="M28" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="N28" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B29" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C29" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D29" t="s">
+        <v>235</v>
+      </c>
+      <c r="E29" t="s">
         <v>233</v>
       </c>
-      <c r="E29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="G29" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="H29" t="s">
-        <v>235</v>
+        <v>213</v>
       </c>
       <c r="I29" t="s">
+        <v>237</v>
+      </c>
+      <c r="J29" t="s">
         <v>236</v>
       </c>
-      <c r="J29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K29" t="s">
-        <v>235</v>
+        <v>213</v>
       </c>
       <c r="L29" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="M29" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="N29" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-        <v>239</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>240</v>
+      </c>
+      <c r="B30" t="s">
+        <v>241</v>
+      </c>
+      <c r="C30" t="s">
+        <v>242</v>
+      </c>
+      <c r="D30" t="s">
+        <v>243</v>
+      </c>
+      <c r="E30" t="s">
+        <v>241</v>
+      </c>
+      <c r="F30" t="s">
+        <v>242</v>
+      </c>
+      <c r="G30" t="s">
+        <v>244</v>
+      </c>
+      <c r="H30" t="s">
+        <v>245</v>
+      </c>
+      <c r="I30" t="s">
+        <v>246</v>
+      </c>
+      <c r="J30" t="s">
+        <v>244</v>
+      </c>
+      <c r="K30" t="s">
+        <v>245</v>
+      </c>
+      <c r="L30" t="s">
+        <v>247</v>
+      </c>
+      <c r="M30" t="s">
+        <v>248</v>
+      </c>
+      <c r="N30" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="32" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="G2:H2"/>
     <mergeCell ref="I2:K2"/>
     <mergeCell ref="L1:L3"/>
     <mergeCell ref="M1:M3"/>
     <mergeCell ref="N1:N3"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="L10" r:id="rId1"/>
-    <hyperlink ref="L23" r:id="rId2"/>
+    <hyperlink ref="L11" r:id="rId1"/>
+    <hyperlink ref="L24" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>c_forfait_charges</vt:lpstr>
     </vt:vector>