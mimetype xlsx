--- v0 (2026-06-11)
+++ v1 (2026-10-25)
@@ -8,86 +8,134 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="par_zone" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="389" uniqueCount="357">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="405" uniqueCount="373">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Plafonds « L » par zone</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Zone 1</t>
   </si>
   <si>
     <t>Zone 2</t>
   </si>
   <si>
     <t>Zone 3</t>
   </si>
   <si>
     <t>Personne seule</t>
   </si>
   <si>
     <t>Couple sans personne à charge</t>
   </si>
   <si>
     <t>Personne seule ou un couple avec un enfant à charge</t>
   </si>
   <si>
     <t>Par enfant supplémentaire</t>
+  </si>
+  <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>336,97 €</t>
+  </si>
+  <si>
+    <t>406,4 €</t>
+  </si>
+  <si>
+    <t>459,32 €</t>
+  </si>
+  <si>
+    <t>66,65 €</t>
+  </si>
+  <si>
+    <t>293,68 €</t>
+  </si>
+  <si>
+    <t>359,47 €</t>
+  </si>
+  <si>
+    <t>404,49 €</t>
+  </si>
+  <si>
+    <t>58,88 €</t>
+  </si>
+  <si>
+    <t>275,25 €</t>
+  </si>
+  <si>
+    <t>333,67 €</t>
+  </si>
+  <si>
+    <t>374,13 €</t>
+  </si>
+  <si>
+    <t>53,62 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 28/09/2026, art. 1</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>Augmentation de +1,15%</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>333,14 €</t>
   </si>
   <si>
     <t>401,78 €</t>
   </si>
   <si>
     <t>454,1 €</t>
   </si>
   <si>
     <t>65,89 €</t>
   </si>
   <si>
     <t>290,34 €</t>
   </si>
   <si>
     <t>355,38 €</t>
   </si>
   <si>
     <t>399,89 €</t>
   </si>
@@ -1461,56 +1509,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048107807" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206217/2022-07-01" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000044137432/2021-10-01/#LEGIARTI000044137432" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378448/2021-01-02" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048107807" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206217/2022-07-01" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000044137432/2021-10-01/#LEGIARTI000044137432" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378448/2021-01-02" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:P28"/>
+  <dimension ref="A1:P29"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -1666,351 +1714,351 @@
       <c r="H5" t="s">
         <v>35</v>
       </c>
       <c r="I5" t="s">
         <v>36</v>
       </c>
       <c r="J5" t="s">
         <v>37</v>
       </c>
       <c r="K5" t="s">
         <v>38</v>
       </c>
       <c r="L5" t="s">
         <v>39</v>
       </c>
       <c r="M5" t="s">
         <v>40</v>
       </c>
       <c r="N5" t="s">
         <v>41</v>
       </c>
       <c r="O5" t="s">
         <v>42</v>
       </c>
       <c r="P5" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" t="s">
+        <v>48</v>
+      </c>
+      <c r="F6" t="s">
+        <v>49</v>
+      </c>
+      <c r="G6" t="s">
+        <v>50</v>
+      </c>
+      <c r="H6" t="s">
+        <v>51</v>
+      </c>
+      <c r="I6" t="s">
+        <v>52</v>
+      </c>
+      <c r="J6" t="s">
+        <v>53</v>
+      </c>
+      <c r="K6" t="s">
+        <v>54</v>
+      </c>
+      <c r="L6" t="s">
+        <v>55</v>
+      </c>
+      <c r="M6" t="s">
+        <v>56</v>
+      </c>
+      <c r="N6" t="s">
+        <v>57</v>
+      </c>
+      <c r="O6" t="s">
+        <v>58</v>
+      </c>
+      <c r="P6" t="s">
         <v>43</v>
-      </c>
-[...43 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="G7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="I7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="K7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="O7" t="s">
-        <v>27</v>
+        <v>73</v>
       </c>
       <c r="P7" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B8" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F8" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G8" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H8" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="I8" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="J8" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="K8" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L8" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="M8" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="N8" t="s">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="O8" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="P8" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="B9" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C9" t="s">
+        <v>90</v>
+      </c>
+      <c r="D9" t="s">
+        <v>91</v>
+      </c>
+      <c r="E9" t="s">
+        <v>92</v>
+      </c>
+      <c r="F9" t="s">
+        <v>93</v>
+      </c>
+      <c r="G9" t="s">
+        <v>94</v>
+      </c>
+      <c r="H9" t="s">
+        <v>95</v>
+      </c>
+      <c r="I9" t="s">
+        <v>96</v>
+      </c>
+      <c r="J9" t="s">
+        <v>97</v>
+      </c>
+      <c r="K9" t="s">
+        <v>98</v>
+      </c>
+      <c r="L9" t="s">
+        <v>99</v>
+      </c>
+      <c r="M9" t="s">
+        <v>100</v>
+      </c>
+      <c r="N9" t="s">
         <v>87</v>
       </c>
-      <c r="D9" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="O9" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="P9" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B10" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C10" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D10" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E10" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F10" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="G10" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H10" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I10" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="J10" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="K10" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="L10" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="M10" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="N10" t="s">
-        <v>111</v>
+        <v>87</v>
       </c>
       <c r="O10" t="s">
-        <v>112</v>
+        <v>43</v>
       </c>
       <c r="P10" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E11" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="F11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="H11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="I11" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="J11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="K11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="L11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="M11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="N11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="P11" t="s">
-        <v>128</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>129</v>
       </c>
       <c r="B12" t="s">
         <v>130</v>
       </c>
       <c r="C12" t="s">
         <v>131</v>
       </c>
       <c r="D12" t="s">
         <v>132</v>
       </c>
       <c r="E12" t="s">
         <v>133</v>
       </c>
       <c r="F12" t="s">
         <v>134</v>
       </c>
       <c r="G12" t="s">
         <v>135</v>
       </c>
       <c r="H12" t="s">
@@ -2116,676 +2164,727 @@
       <c r="H14" t="s">
         <v>168</v>
       </c>
       <c r="I14" t="s">
         <v>169</v>
       </c>
       <c r="J14" t="s">
         <v>170</v>
       </c>
       <c r="K14" t="s">
         <v>171</v>
       </c>
       <c r="L14" t="s">
         <v>172</v>
       </c>
       <c r="M14" t="s">
         <v>173</v>
       </c>
       <c r="N14" t="s">
         <v>174</v>
       </c>
       <c r="O14" t="s">
         <v>175</v>
       </c>
       <c r="P14" t="s">
-        <v>27</v>
+        <v>176</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="F15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="J15" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="L15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="M15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="N15" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="O15" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="P15" t="s">
-        <v>191</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>192</v>
       </c>
       <c r="B16" t="s">
         <v>193</v>
       </c>
       <c r="C16" t="s">
         <v>194</v>
       </c>
       <c r="D16" t="s">
         <v>195</v>
       </c>
       <c r="E16" t="s">
         <v>196</v>
       </c>
       <c r="F16" t="s">
         <v>197</v>
       </c>
       <c r="G16" t="s">
         <v>198</v>
       </c>
       <c r="H16" t="s">
         <v>199</v>
       </c>
       <c r="I16" t="s">
         <v>200</v>
       </c>
       <c r="J16" t="s">
         <v>201</v>
       </c>
       <c r="K16" t="s">
         <v>202</v>
       </c>
       <c r="L16" t="s">
         <v>203</v>
       </c>
       <c r="M16" t="s">
         <v>204</v>
       </c>
       <c r="N16" t="s">
         <v>205</v>
       </c>
       <c r="O16" t="s">
         <v>206</v>
       </c>
       <c r="P16" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>208</v>
+      </c>
+      <c r="B17" t="s">
+        <v>209</v>
+      </c>
+      <c r="C17" t="s">
+        <v>210</v>
+      </c>
+      <c r="D17" t="s">
+        <v>211</v>
+      </c>
+      <c r="E17" t="s">
+        <v>212</v>
+      </c>
+      <c r="F17" t="s">
+        <v>213</v>
+      </c>
+      <c r="G17" t="s">
+        <v>214</v>
+      </c>
+      <c r="H17" t="s">
+        <v>215</v>
+      </c>
+      <c r="I17" t="s">
+        <v>216</v>
+      </c>
+      <c r="J17" t="s">
+        <v>217</v>
+      </c>
+      <c r="K17" t="s">
+        <v>218</v>
+      </c>
+      <c r="L17" t="s">
+        <v>219</v>
+      </c>
+      <c r="M17" t="s">
+        <v>220</v>
+      </c>
+      <c r="N17" t="s">
+        <v>221</v>
+      </c>
+      <c r="O17" t="s">
+        <v>222</v>
+      </c>
+      <c r="P17" t="s">
         <v>207</v>
-      </c>
-[...43 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C18" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D18" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E18" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="F18" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G18" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H18" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I18" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="J18" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="K18" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="L18" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="M18" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="N18" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="O18" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="P18" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C19" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D19" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="E19" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="F19" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G19" t="s">
-        <v>171</v>
+        <v>244</v>
       </c>
       <c r="H19" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="I19" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="J19" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="K19" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="L19" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="M19" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="N19" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="O19" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="P19" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B20" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C20" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D20" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E20" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="F20" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="G20" t="s">
-        <v>257</v>
+        <v>187</v>
       </c>
       <c r="H20" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="I20" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J20" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="K20" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="L20" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="M20" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="N20" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="O20" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="P20" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B21" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C21" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D21" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E21" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F21" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="G21" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="H21" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="I21" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="J21" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="K21" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="L21" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="M21" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="N21" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="O21" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="P21" t="s">
-        <v>27</v>
+        <v>207</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B22" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C22" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="D22" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="E22" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="F22" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="G22" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="H22" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="I22" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="J22" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="K22" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="L22" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="M22" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="N22" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="O22" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="P22" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B23" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C23" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D23" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E23" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F23" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="G23" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H23" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="I23" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="J23" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="K23" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="L23" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="M23" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="N23" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="O23" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="P23" t="s">
-        <v>191</v>
+        <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B24" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="C24" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D24" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="E24" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="F24" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="G24" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H24" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="I24" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="J24" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="K24" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="L24" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="M24" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="N24" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="O24" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="P24" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B25" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C25" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D25" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E25" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="F25" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="G25" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H25" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="I25" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="J25" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="K25" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="L25" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="M25" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="N25" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="O25" t="s">
-        <v>325</v>
+        <v>341</v>
       </c>
       <c r="P25" t="s">
-        <v>27</v>
+        <v>207</v>
       </c>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="B26" t="s">
+        <v>343</v>
+      </c>
+      <c r="C26" t="s">
+        <v>344</v>
+      </c>
+      <c r="D26" t="s">
+        <v>345</v>
+      </c>
+      <c r="E26" t="s">
+        <v>346</v>
+      </c>
+      <c r="F26" t="s">
+        <v>347</v>
+      </c>
+      <c r="G26" t="s">
+        <v>348</v>
+      </c>
+      <c r="H26" t="s">
+        <v>349</v>
+      </c>
+      <c r="I26" t="s">
+        <v>350</v>
+      </c>
+      <c r="J26" t="s">
+        <v>351</v>
+      </c>
+      <c r="K26" t="s">
+        <v>352</v>
+      </c>
+      <c r="L26" t="s">
+        <v>353</v>
+      </c>
+      <c r="M26" t="s">
+        <v>354</v>
+      </c>
+      <c r="N26" t="s">
+        <v>355</v>
+      </c>
+      <c r="O26" t="s">
         <v>341</v>
       </c>
-      <c r="C26" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="P26" t="s">
-        <v>355</v>
+        <v>43</v>
       </c>
     </row>
-    <row r="28" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A28" t="s">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
         <v>356</v>
+      </c>
+      <c r="B27" t="s">
+        <v>357</v>
+      </c>
+      <c r="C27" t="s">
+        <v>358</v>
+      </c>
+      <c r="D27" t="s">
+        <v>359</v>
+      </c>
+      <c r="E27" t="s">
+        <v>360</v>
+      </c>
+      <c r="F27" t="s">
+        <v>361</v>
+      </c>
+      <c r="G27" t="s">
+        <v>362</v>
+      </c>
+      <c r="H27" t="s">
+        <v>363</v>
+      </c>
+      <c r="I27" t="s">
+        <v>364</v>
+      </c>
+      <c r="J27" t="s">
+        <v>365</v>
+      </c>
+      <c r="K27" t="s">
+        <v>366</v>
+      </c>
+      <c r="L27" t="s">
+        <v>367</v>
+      </c>
+      <c r="M27" t="s">
+        <v>368</v>
+      </c>
+      <c r="N27" t="s">
+        <v>369</v>
+      </c>
+      <c r="O27" t="s">
+        <v>370</v>
+      </c>
+      <c r="P27" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="29" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:I2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N1:N3"/>
     <mergeCell ref="O1:O3"/>
     <mergeCell ref="P1:P3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="N4" r:id="rId1"/>
-    <hyperlink ref="N6" r:id="rId2"/>
+    <hyperlink ref="N5" r:id="rId2"/>
     <hyperlink ref="N7" r:id="rId3"/>
     <hyperlink ref="N8" r:id="rId4"/>
     <hyperlink ref="N9" r:id="rId5"/>
     <hyperlink ref="N10" r:id="rId6"/>
+    <hyperlink ref="N11" r:id="rId7"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>par_zone</vt:lpstr>
     </vt:vector>