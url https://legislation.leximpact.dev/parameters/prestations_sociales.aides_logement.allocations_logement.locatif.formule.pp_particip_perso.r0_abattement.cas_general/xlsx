--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="cas_general" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="132" uniqueCount="118">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Cas général</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Personne seule sans personne à charge (1)</t>
   </si>
   <si>
     <t>Couple sans personne à charge (1)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant une personne à charge (1)</t>
   </si>
   <si>
@@ -163,99 +163,126 @@
   <si>
     <t>8 646 €</t>
   </si>
   <si>
     <t>8 977 €</t>
   </si>
   <si>
     <t>9 311 €</t>
   </si>
   <si>
     <t>9 642 €</t>
   </si>
   <si>
     <t>9 975 €</t>
   </si>
   <si>
     <t>328 €</t>
   </si>
   <si>
     <t>Arrêté du 26/12/2022, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046829580 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255</t>
   </si>
   <si>
     <t>2022-12-29</t>
   </si>
   <si>
+    <t>01/07/2022</t>
+  </si>
+  <si>
+    <t>4 870 €</t>
+  </si>
+  <si>
+    <t>6 977 €</t>
+  </si>
+  <si>
+    <t>8 322 €</t>
+  </si>
+  <si>
+    <t>8 509 €</t>
+  </si>
+  <si>
+    <t>8 834 €</t>
+  </si>
+  <si>
+    <t>9 163 €</t>
+  </si>
+  <si>
+    <t>9 488 €</t>
+  </si>
+  <si>
+    <t>9 816 €</t>
+  </si>
+  <si>
+    <t>323 €</t>
+  </si>
+  <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>4 683 €</t>
   </si>
   <si>
     <t>6 709 €</t>
   </si>
   <si>
     <t>8 002 €</t>
   </si>
   <si>
     <t>8 182 €</t>
   </si>
   <si>
     <t>8 495 €</t>
   </si>
   <si>
     <t>8 811 €</t>
   </si>
   <si>
     <t>9 124 €</t>
   </si>
   <si>
     <t>9 439 €</t>
   </si>
   <si>
     <t>311 €</t>
   </si>
   <si>
     <t>Arrêté du 20/12/2021, art. 1</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>4 588 €</t>
   </si>
   <si>
     <t>6 572 €</t>
   </si>
   <si>
     <t>7 839 €</t>
   </si>
   <si>
     <t>8 015 €</t>
-  </si>
-[...1 lines deleted...]
-    <t>8 322 €</t>
   </si>
   <si>
     <t>8 631 €</t>
   </si>
   <si>
     <t>8 938 €</t>
   </si>
   <si>
     <t>9 246 €</t>
   </si>
   <si>
     <t>305 €</t>
   </si>
   <si>
     <t>Décret n° 2020-6 du 3 janvier 2020, art. 1; https://www.legifrance.gouv.fr/eli/decret/2020/1/3/LOGL1934005D/jo/texte | Arrêté du 03/01/2020, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039772259 | Arrêté du 3 janvier 2020, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039772259</t>
   </si>
   <si>
     <t>2020-01-04</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>4 575 €</t>
   </si>
@@ -725,51 +752,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048621292" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000037880844" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M12"/>
+  <dimension ref="A1:M13"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1" t="s">
         <v>2</v>
@@ -947,240 +974,281 @@
       <c r="C6" t="s">
         <v>53</v>
       </c>
       <c r="D6" t="s">
         <v>54</v>
       </c>
       <c r="E6" t="s">
         <v>55</v>
       </c>
       <c r="F6" t="s">
         <v>56</v>
       </c>
       <c r="G6" t="s">
         <v>57</v>
       </c>
       <c r="H6" t="s">
         <v>58</v>
       </c>
       <c r="I6" t="s">
         <v>59</v>
       </c>
       <c r="J6" t="s">
         <v>60</v>
       </c>
       <c r="K6" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="L6" t="s">
         <v>26</v>
       </c>
       <c r="M6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" t="s">
         <v>62</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>63</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>64</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>65</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>66</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" t="s">
         <v>67</v>
       </c>
-      <c r="G7" t="s">
+      <c r="H7" t="s">
         <v>68</v>
       </c>
-      <c r="H7" t="s">
+      <c r="I7" t="s">
         <v>69</v>
       </c>
-      <c r="I7" t="s">
+      <c r="J7" t="s">
         <v>70</v>
       </c>
-      <c r="J7" t="s">
+      <c r="K7" t="s">
         <v>71</v>
       </c>
-      <c r="K7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L7" t="s">
-        <v>73</v>
+        <v>26</v>
       </c>
       <c r="M7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>72</v>
+      </c>
+      <c r="B8" t="s">
+        <v>73</v>
+      </c>
+      <c r="C8" t="s">
         <v>74</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>75</v>
       </c>
-      <c r="C8" t="s">
+      <c r="E8" t="s">
         <v>76</v>
       </c>
-      <c r="D8" t="s">
+      <c r="F8" t="s">
+        <v>54</v>
+      </c>
+      <c r="G8" t="s">
         <v>77</v>
       </c>
-      <c r="E8" t="s">
+      <c r="H8" t="s">
         <v>78</v>
       </c>
-      <c r="F8" t="s">
+      <c r="I8" t="s">
         <v>79</v>
       </c>
-      <c r="G8" t="s">
+      <c r="J8" t="s">
         <v>80</v>
       </c>
-      <c r="H8" t="s">
+      <c r="K8" t="s">
         <v>81</v>
       </c>
-      <c r="I8" t="s">
+      <c r="L8" t="s">
         <v>82</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>83</v>
+      </c>
+      <c r="B9" t="s">
+        <v>84</v>
+      </c>
+      <c r="C9" t="s">
         <v>85</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
         <v>86</v>
       </c>
-      <c r="C9" t="s">
+      <c r="E9" t="s">
         <v>87</v>
       </c>
-      <c r="D9" t="s">
+      <c r="F9" t="s">
         <v>88</v>
       </c>
-      <c r="E9" t="s">
+      <c r="G9" t="s">
         <v>89</v>
       </c>
-      <c r="F9" t="s">
+      <c r="H9" t="s">
         <v>90</v>
       </c>
-      <c r="G9" t="s">
+      <c r="I9" t="s">
         <v>91</v>
       </c>
-      <c r="H9" t="s">
+      <c r="J9" t="s">
+        <v>80</v>
+      </c>
+      <c r="K9" t="s">
         <v>92</v>
       </c>
-      <c r="I9" t="s">
+      <c r="L9" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>94</v>
+      </c>
+      <c r="B10" t="s">
+        <v>95</v>
+      </c>
+      <c r="C10" t="s">
         <v>96</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
         <v>97</v>
       </c>
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>98</v>
       </c>
-      <c r="D10" t="s">
+      <c r="F10" t="s">
         <v>99</v>
       </c>
-      <c r="E10" t="s">
+      <c r="G10" t="s">
         <v>100</v>
       </c>
-      <c r="F10" t="s">
+      <c r="H10" t="s">
         <v>101</v>
       </c>
-      <c r="G10" t="s">
+      <c r="I10" t="s">
         <v>102</v>
       </c>
-      <c r="H10" t="s">
+      <c r="J10" t="s">
+        <v>80</v>
+      </c>
+      <c r="K10" t="s">
         <v>103</v>
       </c>
-      <c r="I10" t="s">
+      <c r="L10" t="s">
         <v>104</v>
-      </c>
-[...7 lines deleted...]
-        <v>107</v>
       </c>
       <c r="M10" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A12" t="s">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>105</v>
+      </c>
+      <c r="B11" t="s">
+        <v>106</v>
+      </c>
+      <c r="C11" t="s">
+        <v>107</v>
+      </c>
+      <c r="D11" t="s">
         <v>108</v>
+      </c>
+      <c r="E11" t="s">
+        <v>109</v>
+      </c>
+      <c r="F11" t="s">
+        <v>110</v>
+      </c>
+      <c r="G11" t="s">
+        <v>111</v>
+      </c>
+      <c r="H11" t="s">
+        <v>112</v>
+      </c>
+      <c r="I11" t="s">
+        <v>113</v>
+      </c>
+      <c r="J11" t="s">
+        <v>114</v>
+      </c>
+      <c r="K11" t="s">
+        <v>115</v>
+      </c>
+      <c r="L11" t="s">
+        <v>116</v>
+      </c>
+      <c r="M11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="K1:K2"/>
     <mergeCell ref="L1:L2"/>
     <mergeCell ref="M1:M2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="K4" r:id="rId1"/>
-    <hyperlink ref="K6" r:id="rId2"/>
-    <hyperlink ref="K8" r:id="rId3"/>
+    <hyperlink ref="K7" r:id="rId2"/>
+    <hyperlink ref="K9" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>cas_general</vt:lpstr>
     </vt:vector>