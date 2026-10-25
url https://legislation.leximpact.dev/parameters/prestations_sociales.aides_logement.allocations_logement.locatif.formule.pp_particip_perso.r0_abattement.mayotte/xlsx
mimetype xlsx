--- v0 (2026-06-11)
+++ v1 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="mayotte" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="44">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant une personne à charge (1)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant deux personnes à charge (1)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant trois personnes à charge (1)</t>
   </si>
   <si>
@@ -97,66 +97,90 @@
   <si>
     <t>8 711 €</t>
   </si>
   <si>
     <t>9 139 €</t>
   </si>
   <si>
     <t>6 122 €</t>
   </si>
   <si>
     <t>4 274 €</t>
   </si>
   <si>
     <t>Arrêté du 31/12/2020, article 1, 3°,3°; https://www.legifrance.gouv.fr/loda/id/LEGIARTI000043041786/2021-01-02/ | Arrêté du 27/09/2019, art. 47; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000043044380/2021-01-01 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255 | Arrêté du 31/12/2020, article 1, 3°, 3°; https://www.legifrance.gouv.fr/loda/id/LEGIARTI000043041786/2021-01-02/</t>
   </si>
   <si>
     <t>La loi indique ce montant pour "six personnes à charge OU PLUS"</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>6 396 €</t>
   </si>
   <si>
+    <t>6 849 €</t>
+  </si>
+  <si>
+    <t>7 386 €</t>
+  </si>
+  <si>
+    <t>7 935 €</t>
+  </si>
+  <si>
+    <t>8 484 €</t>
+  </si>
+  <si>
+    <t>9 032 €</t>
+  </si>
+  <si>
+    <t>5 673 €</t>
+  </si>
+  <si>
+    <t>3 960 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement - Art. 47; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041489186/2020-01-01/ | Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement - Art. 47; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000041489186/2020-01-05</t>
+  </si>
+  <si>
+    <t>01/10/2019</t>
+  </si>
+  <si>
+    <t>5 785 €</t>
+  </si>
+  <si>
     <t>6 247 €</t>
   </si>
   <si>
     <t>5 208 €</t>
   </si>
   <si>
     <t>3 636 €</t>
   </si>
   <si>
     <t>Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement - Art. 47</t>
-  </si>
-[...4 lines deleted...]
-    <t>5 785 €</t>
   </si>
   <si>
     <t xml:space="preserve">Mentionné à l'article D823-17 du Code de la construction et de l'habitation.
 Notes:
  - A compter du 1er janvier 2022, pour l'application du 5° de l'article D. 823-17 du même code, le forfait " R0 " applicable à Mayotte est identique à celui applicable en outre-mer : https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000048656243 .
 (1) Notes :
 (1) Les abattements appliqués aux traitements et salaires mentionnés dans le code général des impôts s'appliquent à R1-R2.
 (2) À partir de 2015, le forfait R0 n'est plus calculé à partir de R1 et R2 mais directement défini en euros par la loi.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -503,51 +527,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041489186/2020-01-01/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000039160717/2019-10-01/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000039160717/2019-10-01/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L8"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
@@ -658,132 +682,131 @@
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
         <v>14</v>
       </c>
       <c r="L4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>28</v>
       </c>
       <c r="C5" t="s">
         <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="F5" t="s">
-        <v>14</v>
+        <v>32</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I5" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="J5" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="K5" t="s">
         <v>14</v>
       </c>
       <c r="L5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C6" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
       <c r="G6" t="s">
         <v>14</v>
       </c>
       <c r="H6" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="K6" t="s">
         <v>14</v>
       </c>
       <c r="L6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="J1:J2"/>
     <mergeCell ref="K1:K2"/>
     <mergeCell ref="L1:L2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="J3" r:id="rId1"/>
-    <hyperlink ref="J5" r:id="rId2"/>
-    <hyperlink ref="J6" r:id="rId3"/>
+    <hyperlink ref="J6" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>mayotte</vt:lpstr>
     </vt:vector>