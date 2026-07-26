--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="r0_abattement" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="173">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Abattement forfaitaire « R0 »</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Cas général (1)</t>
   </si>
   <si>
     <t>Mayotte (3)</t>
   </si>
   <si>
     <t>Paramètres R0 (avant 2015)</t>
   </si>
   <si>
@@ -220,99 +220,126 @@
   <si>
     <t>8 646 €</t>
   </si>
   <si>
     <t>8 977 €</t>
   </si>
   <si>
     <t>9 311 €</t>
   </si>
   <si>
     <t>9 642 €</t>
   </si>
   <si>
     <t>9 975 €</t>
   </si>
   <si>
     <t>328 €</t>
   </si>
   <si>
     <t>Arrêté du 26/12/2022, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046829580 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255</t>
   </si>
   <si>
     <t>2022-12-29</t>
   </si>
   <si>
+    <t>01/07/2022</t>
+  </si>
+  <si>
+    <t>4 870 €</t>
+  </si>
+  <si>
+    <t>6 977 €</t>
+  </si>
+  <si>
+    <t>8 322 €</t>
+  </si>
+  <si>
+    <t>8 509 €</t>
+  </si>
+  <si>
+    <t>8 834 €</t>
+  </si>
+  <si>
+    <t>9 163 €</t>
+  </si>
+  <si>
+    <t>9 488 €</t>
+  </si>
+  <si>
+    <t>9 816 €</t>
+  </si>
+  <si>
+    <t>323 €</t>
+  </si>
+  <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>4 683 €</t>
   </si>
   <si>
     <t>6 709 €</t>
   </si>
   <si>
     <t>8 002 €</t>
   </si>
   <si>
     <t>8 182 €</t>
   </si>
   <si>
     <t>8 495 €</t>
   </si>
   <si>
     <t>8 811 €</t>
   </si>
   <si>
     <t>9 124 €</t>
   </si>
   <si>
     <t>9 439 €</t>
   </si>
   <si>
     <t>311 €</t>
   </si>
   <si>
     <t>Arrêté du 20/12/2021, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819 | Arrêté du 20 décembre 2021 - Art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>4 588 €</t>
   </si>
   <si>
     <t>6 572 €</t>
   </si>
   <si>
     <t>7 839 €</t>
   </si>
   <si>
     <t>8 015 €</t>
-  </si>
-[...1 lines deleted...]
-    <t>8 322 €</t>
   </si>
   <si>
     <t>8 631 €</t>
   </si>
   <si>
     <t>8 938 €</t>
   </si>
   <si>
     <t>9 246 €</t>
   </si>
   <si>
     <t>305 €</t>
   </si>
   <si>
     <t>6 990 €</t>
   </si>
   <si>
     <t>7 432 €</t>
   </si>
   <si>
     <t>7 854 €</t>
   </si>
   <si>
     <t>8 283 €</t>
   </si>
@@ -895,51 +922,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048621292" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000039160717/2019-10-01/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AH18"/>
+  <dimension ref="A1:AH19"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -1537,930 +1564,1034 @@
       <c r="X8" t="s">
         <v>43</v>
       </c>
       <c r="Y8" t="s">
         <v>43</v>
       </c>
       <c r="Z8" t="s">
         <v>43</v>
       </c>
       <c r="AA8" t="s">
         <v>43</v>
       </c>
       <c r="AB8" t="s">
         <v>43</v>
       </c>
       <c r="AC8" t="s">
         <v>43</v>
       </c>
       <c r="AD8" t="s">
         <v>43</v>
       </c>
       <c r="AE8" t="s">
         <v>43</v>
       </c>
       <c r="AF8" t="s">
-        <v>80</v>
+        <v>43</v>
       </c>
       <c r="AG8" t="s">
         <v>43</v>
       </c>
       <c r="AH8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>80</v>
+      </c>
+      <c r="B9" t="s">
         <v>81</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>82</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>83</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>84</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
         <v>85</v>
       </c>
-      <c r="F9" t="s">
+      <c r="G9" t="s">
         <v>86</v>
       </c>
-      <c r="G9" t="s">
+      <c r="H9" t="s">
         <v>87</v>
       </c>
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>88</v>
       </c>
-      <c r="I9" t="s">
+      <c r="J9" t="s">
         <v>89</v>
       </c>
-      <c r="J9" t="s">
+      <c r="K9" t="s">
+        <v>43</v>
+      </c>
+      <c r="L9" t="s">
+        <v>43</v>
+      </c>
+      <c r="M9" t="s">
+        <v>43</v>
+      </c>
+      <c r="N9" t="s">
+        <v>43</v>
+      </c>
+      <c r="O9" t="s">
+        <v>43</v>
+      </c>
+      <c r="P9" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>43</v>
+      </c>
+      <c r="R9" t="s">
+        <v>43</v>
+      </c>
+      <c r="S9" t="s">
+        <v>43</v>
+      </c>
+      <c r="T9" t="s">
+        <v>43</v>
+      </c>
+      <c r="U9" t="s">
+        <v>43</v>
+      </c>
+      <c r="V9" t="s">
+        <v>43</v>
+      </c>
+      <c r="W9" t="s">
+        <v>43</v>
+      </c>
+      <c r="X9" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>43</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF9" t="s">
         <v>90</v>
       </c>
-      <c r="K9" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AG9" t="s">
         <v>43</v>
       </c>
       <c r="AH9" t="s">
-        <v>100</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>91</v>
+      </c>
+      <c r="B10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C10" t="s">
+        <v>93</v>
+      </c>
+      <c r="D10" t="s">
+        <v>94</v>
+      </c>
+      <c r="E10" t="s">
+        <v>95</v>
+      </c>
+      <c r="F10" t="s">
+        <v>73</v>
+      </c>
+      <c r="G10" t="s">
+        <v>96</v>
+      </c>
+      <c r="H10" t="s">
+        <v>97</v>
+      </c>
+      <c r="I10" t="s">
+        <v>98</v>
+      </c>
+      <c r="J10" t="s">
+        <v>99</v>
+      </c>
+      <c r="K10" t="s">
+        <v>100</v>
+      </c>
+      <c r="L10" t="s">
         <v>101</v>
       </c>
-      <c r="B10" t="s">
-[...26 lines deleted...]
-      <c r="K10" t="s">
+      <c r="M10" t="s">
         <v>102</v>
       </c>
-      <c r="L10" t="s">
+      <c r="N10" t="s">
         <v>103</v>
       </c>
-      <c r="M10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O10" t="s">
-        <v>43</v>
+        <v>104</v>
       </c>
       <c r="P10" t="s">
-        <v>43</v>
+        <v>105</v>
       </c>
       <c r="Q10" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="R10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="S10" t="s">
         <v>43</v>
       </c>
       <c r="T10" t="s">
         <v>43</v>
       </c>
       <c r="U10" t="s">
         <v>43</v>
       </c>
       <c r="V10" t="s">
         <v>43</v>
       </c>
       <c r="W10" t="s">
         <v>43</v>
       </c>
       <c r="X10" t="s">
         <v>43</v>
       </c>
       <c r="Y10" t="s">
         <v>43</v>
       </c>
       <c r="Z10" t="s">
         <v>43</v>
       </c>
       <c r="AA10" t="s">
         <v>43</v>
       </c>
       <c r="AB10" t="s">
         <v>43</v>
       </c>
       <c r="AC10" t="s">
         <v>43</v>
       </c>
       <c r="AD10" t="s">
         <v>43</v>
       </c>
       <c r="AE10" t="s">
         <v>43</v>
       </c>
       <c r="AF10" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="AG10" t="s">
-        <v>107</v>
+        <v>43</v>
       </c>
       <c r="AH10" t="s">
-        <v>43</v>
+        <v>109</v>
       </c>
     </row>
     <row r="11" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11" t="s">
-        <v>109</v>
+        <v>92</v>
       </c>
       <c r="C11" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="D11" t="s">
+        <v>94</v>
+      </c>
+      <c r="E11" t="s">
+        <v>95</v>
+      </c>
+      <c r="F11" t="s">
+        <v>73</v>
+      </c>
+      <c r="G11" t="s">
+        <v>96</v>
+      </c>
+      <c r="H11" t="s">
+        <v>97</v>
+      </c>
+      <c r="I11" t="s">
+        <v>98</v>
+      </c>
+      <c r="J11" t="s">
+        <v>99</v>
+      </c>
+      <c r="K11" t="s">
         <v>111</v>
       </c>
-      <c r="E11" t="s">
+      <c r="L11" t="s">
         <v>112</v>
       </c>
-      <c r="F11" t="s">
+      <c r="M11" t="s">
+        <v>43</v>
+      </c>
+      <c r="N11" t="s">
+        <v>43</v>
+      </c>
+      <c r="O11" t="s">
+        <v>43</v>
+      </c>
+      <c r="P11" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q11" t="s">
         <v>113</v>
       </c>
-      <c r="G11" t="s">
+      <c r="R11" t="s">
         <v>114</v>
       </c>
-      <c r="H11" t="s">
+      <c r="S11" t="s">
+        <v>43</v>
+      </c>
+      <c r="T11" t="s">
+        <v>43</v>
+      </c>
+      <c r="U11" t="s">
+        <v>43</v>
+      </c>
+      <c r="V11" t="s">
+        <v>43</v>
+      </c>
+      <c r="W11" t="s">
+        <v>43</v>
+      </c>
+      <c r="X11" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>43</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF11" t="s">
         <v>115</v>
       </c>
-      <c r="I11" t="s">
+      <c r="AG11" t="s">
         <v>116</v>
-      </c>
-[...70 lines deleted...]
-        <v>43</v>
       </c>
       <c r="AH11" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>117</v>
+      </c>
+      <c r="B12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C12" t="s">
         <v>119</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="E12" t="s">
+        <v>121</v>
+      </c>
+      <c r="F12" t="s">
+        <v>122</v>
+      </c>
+      <c r="G12" t="s">
+        <v>123</v>
+      </c>
+      <c r="H12" t="s">
+        <v>124</v>
+      </c>
+      <c r="I12" t="s">
+        <v>125</v>
+      </c>
+      <c r="J12" t="s">
+        <v>99</v>
+      </c>
+      <c r="K12" t="s">
+        <v>126</v>
+      </c>
+      <c r="L12" t="s">
         <v>112</v>
       </c>
-      <c r="F12" t="s">
+      <c r="M12" t="s">
+        <v>43</v>
+      </c>
+      <c r="N12" t="s">
+        <v>43</v>
+      </c>
+      <c r="O12" t="s">
+        <v>43</v>
+      </c>
+      <c r="P12" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q12" t="s">
         <v>113</v>
       </c>
-      <c r="G12" t="s">
+      <c r="R12" t="s">
         <v>114</v>
       </c>
-      <c r="H12" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="S12" t="s">
         <v>43</v>
       </c>
       <c r="T12" t="s">
         <v>43</v>
       </c>
       <c r="U12" t="s">
         <v>43</v>
       </c>
       <c r="V12" t="s">
         <v>43</v>
       </c>
       <c r="W12" t="s">
         <v>43</v>
       </c>
       <c r="X12" t="s">
         <v>43</v>
       </c>
       <c r="Y12" t="s">
         <v>43</v>
       </c>
       <c r="Z12" t="s">
         <v>43</v>
       </c>
       <c r="AA12" t="s">
         <v>43</v>
       </c>
       <c r="AB12" t="s">
         <v>43</v>
       </c>
       <c r="AC12" t="s">
         <v>43</v>
       </c>
       <c r="AD12" t="s">
         <v>43</v>
       </c>
       <c r="AE12" t="s">
         <v>43</v>
       </c>
       <c r="AF12" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="AG12" t="s">
-        <v>121</v>
+        <v>43</v>
       </c>
       <c r="AH12" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="13" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>128</v>
+      </c>
+      <c r="B13" t="s">
+        <v>118</v>
+      </c>
+      <c r="C13" t="s">
+        <v>119</v>
+      </c>
+      <c r="D13" t="s">
+        <v>120</v>
+      </c>
+      <c r="E13" t="s">
+        <v>121</v>
+      </c>
+      <c r="F13" t="s">
         <v>122</v>
       </c>
-      <c r="B13" t="s">
+      <c r="G13" t="s">
         <v>123</v>
       </c>
-      <c r="C13" t="s">
+      <c r="H13" t="s">
         <v>124</v>
       </c>
-      <c r="D13" t="s">
+      <c r="I13" t="s">
         <v>125</v>
       </c>
-      <c r="E13" t="s">
-[...8 lines deleted...]
-      <c r="H13" t="s">
+      <c r="J13" t="s">
+        <v>99</v>
+      </c>
+      <c r="K13" t="s">
+        <v>43</v>
+      </c>
+      <c r="L13" t="s">
+        <v>43</v>
+      </c>
+      <c r="M13" t="s">
+        <v>43</v>
+      </c>
+      <c r="N13" t="s">
+        <v>43</v>
+      </c>
+      <c r="O13" t="s">
+        <v>43</v>
+      </c>
+      <c r="P13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>43</v>
+      </c>
+      <c r="R13" t="s">
+        <v>43</v>
+      </c>
+      <c r="S13" t="s">
+        <v>43</v>
+      </c>
+      <c r="T13" t="s">
+        <v>43</v>
+      </c>
+      <c r="U13" t="s">
+        <v>43</v>
+      </c>
+      <c r="V13" t="s">
+        <v>43</v>
+      </c>
+      <c r="W13" t="s">
+        <v>43</v>
+      </c>
+      <c r="X13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>43</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF13" t="s">
         <v>129</v>
       </c>
-      <c r="I13" t="s">
+      <c r="AG13" t="s">
         <v>130</v>
-      </c>
-[...70 lines deleted...]
-        <v>132</v>
       </c>
       <c r="AH13" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>131</v>
+      </c>
+      <c r="B14" t="s">
+        <v>132</v>
+      </c>
+      <c r="C14" t="s">
         <v>133</v>
       </c>
-      <c r="B14" t="s">
+      <c r="D14" t="s">
         <v>134</v>
       </c>
-      <c r="C14" t="s">
+      <c r="E14" t="s">
         <v>135</v>
       </c>
-      <c r="D14" t="s">
+      <c r="F14" t="s">
         <v>136</v>
       </c>
-      <c r="E14" t="s">
+      <c r="G14" t="s">
         <v>137</v>
       </c>
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>138</v>
       </c>
-      <c r="G14" t="s">
+      <c r="I14" t="s">
         <v>139</v>
       </c>
-      <c r="H14" t="s">
+      <c r="J14" t="s">
+        <v>99</v>
+      </c>
+      <c r="K14" t="s">
+        <v>43</v>
+      </c>
+      <c r="L14" t="s">
+        <v>43</v>
+      </c>
+      <c r="M14" t="s">
+        <v>43</v>
+      </c>
+      <c r="N14" t="s">
+        <v>43</v>
+      </c>
+      <c r="O14" t="s">
+        <v>43</v>
+      </c>
+      <c r="P14" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>43</v>
+      </c>
+      <c r="R14" t="s">
+        <v>43</v>
+      </c>
+      <c r="S14" t="s">
+        <v>43</v>
+      </c>
+      <c r="T14" t="s">
+        <v>43</v>
+      </c>
+      <c r="U14" t="s">
+        <v>43</v>
+      </c>
+      <c r="V14" t="s">
+        <v>43</v>
+      </c>
+      <c r="W14" t="s">
+        <v>43</v>
+      </c>
+      <c r="X14" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>43</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF14" t="s">
         <v>140</v>
       </c>
-      <c r="I14" t="s">
+      <c r="AG14" t="s">
         <v>141</v>
-      </c>
-[...70 lines deleted...]
-        <v>144</v>
       </c>
       <c r="AH14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>142</v>
+      </c>
+      <c r="B15" t="s">
+        <v>143</v>
+      </c>
+      <c r="C15" t="s">
+        <v>144</v>
+      </c>
+      <c r="D15" t="s">
         <v>145</v>
       </c>
-      <c r="B15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>146</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
+        <v>147</v>
       </c>
       <c r="G15" t="s">
-        <v>43</v>
+        <v>148</v>
       </c>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>149</v>
       </c>
       <c r="I15" t="s">
-        <v>43</v>
+        <v>150</v>
       </c>
       <c r="J15" t="s">
-        <v>43</v>
+        <v>151</v>
       </c>
       <c r="K15" t="s">
         <v>43</v>
       </c>
       <c r="L15" t="s">
         <v>43</v>
       </c>
       <c r="M15" t="s">
         <v>43</v>
       </c>
       <c r="N15" t="s">
         <v>43</v>
       </c>
       <c r="O15" t="s">
         <v>43</v>
       </c>
       <c r="P15" t="s">
         <v>43</v>
       </c>
       <c r="Q15" t="s">
         <v>43</v>
       </c>
       <c r="R15" t="s">
         <v>43</v>
       </c>
       <c r="S15" t="s">
-        <v>146</v>
+        <v>43</v>
       </c>
       <c r="T15" t="s">
-        <v>146</v>
+        <v>43</v>
       </c>
       <c r="U15" t="s">
-        <v>146</v>
+        <v>43</v>
       </c>
       <c r="V15" t="s">
-        <v>146</v>
+        <v>43</v>
       </c>
       <c r="W15" t="s">
-        <v>146</v>
+        <v>43</v>
       </c>
       <c r="X15" t="s">
-        <v>147</v>
+        <v>43</v>
       </c>
       <c r="Y15" t="s">
-        <v>148</v>
+        <v>43</v>
       </c>
       <c r="Z15" t="s">
-        <v>149</v>
+        <v>43</v>
       </c>
       <c r="AA15" t="s">
-        <v>150</v>
+        <v>43</v>
       </c>
       <c r="AB15" t="s">
-        <v>151</v>
+        <v>43</v>
       </c>
       <c r="AC15" t="s">
+        <v>43</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>43</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF15" t="s">
         <v>152</v>
       </c>
-      <c r="AD15" t="s">
+      <c r="AG15" t="s">
         <v>153</v>
       </c>
-      <c r="AE15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AH15" t="s">
-        <v>155</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:34" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>154</v>
+      </c>
+      <c r="B16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" t="s">
+        <v>43</v>
+      </c>
+      <c r="F16" t="s">
+        <v>43</v>
+      </c>
+      <c r="G16" t="s">
+        <v>43</v>
+      </c>
+      <c r="H16" t="s">
+        <v>43</v>
+      </c>
+      <c r="I16" t="s">
+        <v>43</v>
+      </c>
+      <c r="J16" t="s">
+        <v>43</v>
+      </c>
+      <c r="K16" t="s">
+        <v>43</v>
+      </c>
+      <c r="L16" t="s">
+        <v>43</v>
+      </c>
+      <c r="M16" t="s">
+        <v>43</v>
+      </c>
+      <c r="N16" t="s">
+        <v>43</v>
+      </c>
+      <c r="O16" t="s">
+        <v>43</v>
+      </c>
+      <c r="P16" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>43</v>
+      </c>
+      <c r="R16" t="s">
+        <v>43</v>
+      </c>
+      <c r="S16" t="s">
+        <v>155</v>
+      </c>
+      <c r="T16" t="s">
+        <v>155</v>
+      </c>
+      <c r="U16" t="s">
+        <v>155</v>
+      </c>
+      <c r="V16" t="s">
+        <v>155</v>
+      </c>
+      <c r="W16" t="s">
+        <v>155</v>
+      </c>
+      <c r="X16" t="s">
         <v>156</v>
       </c>
-      <c r="B16" t="s">
-[...50 lines deleted...]
-      <c r="S16" t="s">
+      <c r="Y16" t="s">
         <v>157</v>
       </c>
-      <c r="T16" t="s">
+      <c r="Z16" t="s">
         <v>158</v>
       </c>
-      <c r="U16" t="s">
+      <c r="AA16" t="s">
         <v>159</v>
       </c>
-      <c r="V16" t="s">
+      <c r="AB16" t="s">
+        <v>160</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>161</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>162</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>163</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>43</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>43</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="17" spans="1:34" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>165</v>
+      </c>
+      <c r="B17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" t="s">
+        <v>43</v>
+      </c>
+      <c r="H17" t="s">
+        <v>43</v>
+      </c>
+      <c r="I17" t="s">
+        <v>43</v>
+      </c>
+      <c r="J17" t="s">
+        <v>43</v>
+      </c>
+      <c r="K17" t="s">
+        <v>43</v>
+      </c>
+      <c r="L17" t="s">
+        <v>43</v>
+      </c>
+      <c r="M17" t="s">
+        <v>43</v>
+      </c>
+      <c r="N17" t="s">
+        <v>43</v>
+      </c>
+      <c r="O17" t="s">
+        <v>43</v>
+      </c>
+      <c r="P17" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>43</v>
+      </c>
+      <c r="R17" t="s">
+        <v>43</v>
+      </c>
+      <c r="S17" t="s">
+        <v>166</v>
+      </c>
+      <c r="T17" t="s">
+        <v>167</v>
+      </c>
+      <c r="U17" t="s">
+        <v>168</v>
+      </c>
+      <c r="V17" t="s">
+        <v>166</v>
+      </c>
+      <c r="W17" t="s">
+        <v>169</v>
+      </c>
+      <c r="X17" t="s">
+        <v>156</v>
+      </c>
+      <c r="Y17" t="s">
         <v>157</v>
       </c>
-      <c r="W16" t="s">
+      <c r="Z17" t="s">
+        <v>158</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>159</v>
+      </c>
+      <c r="AB17" t="s">
         <v>160</v>
       </c>
-      <c r="X16" t="s">
-[...23 lines deleted...]
-      <c r="AF16" t="s">
+      <c r="AC17" t="s">
         <v>161</v>
       </c>
-      <c r="AG16" t="s">
+      <c r="AD17" t="s">
         <v>162</v>
       </c>
-      <c r="AH16" t="s">
+      <c r="AE17" t="s">
+        <v>43</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>170</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH17" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="18" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>163</v>
+    <row r="19" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="28">
     <mergeCell ref="B1:AE1"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="K2:R2"/>
     <mergeCell ref="S2:AE2"/>
     <mergeCell ref="AF1:AF4"/>
     <mergeCell ref="AG1:AG4"/>
     <mergeCell ref="AH1:AH4"/>
     <mergeCell ref="S3:W3"/>
     <mergeCell ref="X3:AB3"/>
     <mergeCell ref="AC3:AE3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:R4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AF6" r:id="rId1"/>
-    <hyperlink ref="AF11" r:id="rId2"/>
+    <hyperlink ref="AF12" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>r0_abattement</vt:lpstr>
     </vt:vector>