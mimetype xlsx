--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -8,431 +8,584 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="r0_abattement" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="626" uniqueCount="224">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Abattement forfaitaire « R0 »</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Cas général (1)</t>
   </si>
   <si>
-    <t>Mayotte (3)</t>
+    <t>Outre-mer (3)</t>
+  </si>
+  <si>
+    <t>Mayotte (4)</t>
+  </si>
+  <si>
+    <t>Saint-Pierre-et-Miquelon (5)</t>
   </si>
   <si>
     <t>Paramètres R0 (avant 2015)</t>
   </si>
   <si>
     <t>Personne seule sans personne à charge (2)</t>
   </si>
   <si>
     <t>Couple sans personne à charge (2)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant une personne à charge (2)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant deux personnes à charge (2)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant trois personnes à charge (2)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant quatre personnes à charge (2)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant cinq personnes à charge (2)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant six personnes à charge ou plus (2)</t>
   </si>
   <si>
     <t>Par personne à charge supplémentaire (2)</t>
   </si>
   <si>
+    <t>Personne seule ou couple ayant une personne à charge</t>
+  </si>
+  <si>
+    <t>Personne seule sans personne à charge</t>
+  </si>
+  <si>
+    <t>Couple sans personne à charge</t>
+  </si>
+  <si>
+    <t>Une personne à charge</t>
+  </si>
+  <si>
+    <t>Deux personnes à charge</t>
+  </si>
+  <si>
+    <t>Trois personnes à charge</t>
+  </si>
+  <si>
+    <t>Quatre personnes à charge</t>
+  </si>
+  <si>
+    <t>Cinq personnes à charge</t>
+  </si>
+  <si>
+    <t>Six personnes à charge</t>
+  </si>
+  <si>
+    <t>Majoration par personne à charge supplémentaire</t>
+  </si>
+  <si>
     <t>Plafond de R0</t>
   </si>
   <si>
     <t>R1</t>
   </si>
   <si>
     <t>R2</t>
   </si>
   <si>
     <t>Foyers sans personne à charge (2)</t>
   </si>
   <si>
     <t>Foyers avec 1 personne à charge (2)</t>
   </si>
   <si>
     <t>Foyers avec 2 personnes à charge (2)</t>
   </si>
   <si>
     <t>Foyers avec 3 personnes à charge (2)</t>
   </si>
   <si>
     <t>Foyers avec 4 personnes à charge et plus (2)</t>
   </si>
   <si>
     <t>Personnes isolées (2)</t>
   </si>
   <si>
     <t>Couples (2)</t>
   </si>
   <si>
     <t>Avec 1 enfant (2)</t>
   </si>
   <si>
     <t>Avec 2 enfants (2)</t>
   </si>
   <si>
     <t>Majoration par enfant supp. (2)</t>
   </si>
   <si>
-    <t>Personnes isolées ou couples avec 2 enfants (4)</t>
-[...2 lines deleted...]
-    <t>Majoration par enfant supplémentaire (4)</t>
+    <t>Personnes isolées ou couples avec 2 enfants (6)</t>
+  </si>
+  <si>
+    <t>Majoration par enfant supplémentaire (6)</t>
   </si>
   <si>
     <t>DOM - Taux 1 enfant</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>5 235 €</t>
   </si>
   <si>
     <t>7 501 €</t>
   </si>
   <si>
     <t>8 947 €</t>
   </si>
   <si>
     <t>9 148 €</t>
   </si>
   <si>
     <t>9 498 €</t>
   </si>
   <si>
     <t>9 851 €</t>
   </si>
   <si>
     <t>10 202 €</t>
   </si>
   <si>
     <t>10 554 €</t>
   </si>
   <si>
     <t>346 €</t>
   </si>
   <si>
+    <t>8 181 €</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>Arrêté du 28/12/2025, art. 1; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000053202812/; Les paramètres ne sont pas revalorisés pour l'année 2026 | Arrêté du 30/12/2024, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050873296 | Arrêté du 27/09/2019, art. 15; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050931814 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255</t>
+    <t>5 507 €</t>
+  </si>
+  <si>
+    <t>7 889 €</t>
+  </si>
+  <si>
+    <t>9 410 €</t>
+  </si>
+  <si>
+    <t>9 623 €</t>
+  </si>
+  <si>
+    <t>9 990 €</t>
+  </si>
+  <si>
+    <t>10 363 €</t>
+  </si>
+  <si>
+    <t>10 730 €</t>
+  </si>
+  <si>
+    <t>11 101 €</t>
+  </si>
+  <si>
+    <t>365 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 28/12/2025, art. 1; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000053202812/; Les paramètres ne sont pas revalorisés pour l'année 2026 | Arrêté du 30/12/2024, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050873296 | Arrêté du 27/09/2019, art. 15; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050931814 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255 | Arrêté du 27 septembre 2019, article 47; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2025-01-01</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>5 186 €</t>
   </si>
   <si>
     <t>7 430 €</t>
   </si>
   <si>
     <t>8 862 €</t>
   </si>
   <si>
     <t>9 061 €</t>
   </si>
   <si>
     <t>9 408 €</t>
   </si>
   <si>
     <t>9 758 €</t>
   </si>
   <si>
     <t>10 105 €</t>
   </si>
   <si>
     <t>10 454 €</t>
   </si>
   <si>
     <t>343 €</t>
   </si>
   <si>
-    <t>Arrêté du 15/12/2023 relatif au calcul des aides personnelles au logement pour l'année 2024, art. 1</t>
+    <t>5 335 €</t>
+  </si>
+  <si>
+    <t>7 643 €</t>
+  </si>
+  <si>
+    <t>9 116 €</t>
+  </si>
+  <si>
+    <t>9 322 €</t>
+  </si>
+  <si>
+    <t>9 678 €</t>
+  </si>
+  <si>
+    <t>10 039 €</t>
+  </si>
+  <si>
+    <t>10 395 €</t>
+  </si>
+  <si>
+    <t>10 754 €</t>
+  </si>
+  <si>
+    <t>354 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 15/12/2023 relatif au calcul des aides personnelles au logement pour l'année 2024, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048621292 | Arrêté du 27 septembre 2019, article 47; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2024-01-01</t>
   </si>
   <si>
     <t>2023-12-21</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>4 949 €</t>
   </si>
   <si>
     <t>7 090 €</t>
   </si>
   <si>
     <t>8 456 €</t>
   </si>
   <si>
     <t>8 646 €</t>
   </si>
   <si>
     <t>8 977 €</t>
   </si>
   <si>
     <t>9 311 €</t>
   </si>
   <si>
     <t>9 642 €</t>
   </si>
   <si>
     <t>9 975 €</t>
   </si>
   <si>
     <t>328 €</t>
   </si>
   <si>
-    <t>Arrêté du 26/12/2022, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046829580 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255</t>
+    <t>5 272 €</t>
+  </si>
+  <si>
+    <t>7 552 €</t>
+  </si>
+  <si>
+    <t>9 008 €</t>
+  </si>
+  <si>
+    <t>9 211 €</t>
+  </si>
+  <si>
+    <t>9 563 €</t>
+  </si>
+  <si>
+    <t>9 919 €</t>
+  </si>
+  <si>
+    <t>10 271 €</t>
+  </si>
+  <si>
+    <t>10 626 €</t>
+  </si>
+  <si>
+    <t>350 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 26/12/2022, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046829580 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255 | Arrêté du 26 décembre 2022 relatif au calcul des aides personnelles au logement pour l'année 2023, article 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000046829583 | Arrêté du 27 septembre 2019, article 47; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2023-06-17</t>
   </si>
   <si>
     <t>2022-12-29</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>4 870 €</t>
   </si>
   <si>
     <t>6 977 €</t>
   </si>
   <si>
     <t>8 322 €</t>
   </si>
   <si>
     <t>8 509 €</t>
   </si>
   <si>
     <t>8 834 €</t>
   </si>
   <si>
     <t>9 163 €</t>
   </si>
   <si>
     <t>9 488 €</t>
   </si>
   <si>
     <t>9 816 €</t>
   </si>
   <si>
     <t>323 €</t>
   </si>
   <si>
+    <t>8 051 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 29 juillet 2022 relatif au calcul des aides personnelles au logement, article 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046114992/#JORFARTI000046115002 | Arrêté du 27 septembre 2019, article 47; https://www.legifrance.gouv.fr/loda/id/LEGIARTI000046126968/2022-08-01</t>
+  </si>
+  <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>4 683 €</t>
   </si>
   <si>
     <t>6 709 €</t>
   </si>
   <si>
     <t>8 002 €</t>
   </si>
   <si>
     <t>8 182 €</t>
   </si>
   <si>
     <t>8 495 €</t>
   </si>
   <si>
     <t>8 811 €</t>
   </si>
   <si>
     <t>9 124 €</t>
   </si>
   <si>
     <t>9 439 €</t>
   </si>
   <si>
     <t>311 €</t>
   </si>
   <si>
-    <t>Arrêté du 20/12/2021, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819 | Arrêté du 20 décembre 2021 - Art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819</t>
+    <t>7 742 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 20/12/2021, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819 | Arrêté du 20 décembre 2021 - Art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819 | Arrêté du 20 décembre 2021 relatif au calcul des aides personnelles au logement pour l'année 2022, article 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>4 588 €</t>
   </si>
   <si>
     <t>6 572 €</t>
   </si>
   <si>
     <t>7 839 €</t>
   </si>
   <si>
     <t>8 015 €</t>
   </si>
   <si>
     <t>8 631 €</t>
   </si>
   <si>
     <t>8 938 €</t>
   </si>
   <si>
     <t>9 246 €</t>
   </si>
   <si>
     <t>305 €</t>
   </si>
   <si>
+    <t>7 584 €</t>
+  </si>
+  <si>
     <t>6 990 €</t>
   </si>
   <si>
     <t>7 432 €</t>
   </si>
   <si>
     <t>7 854 €</t>
   </si>
   <si>
     <t>8 283 €</t>
   </si>
   <si>
     <t>8 711 €</t>
   </si>
   <si>
     <t>9 139 €</t>
   </si>
   <si>
     <t>6 122 €</t>
   </si>
   <si>
     <t>4 274 €</t>
   </si>
   <si>
     <t>Arrêté du 31/12/2020, article 1, 3°,3°; https://www.legifrance.gouv.fr/loda/id/LEGIARTI000043041786/2021-01-02/ | Arrêté du 27/09/2019, art. 47; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000043044380/2021-01-01 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255 | Arrêté du 31/12/2020, article 1, 3°, 3°; https://www.legifrance.gouv.fr/loda/id/LEGIARTI000043041786/2021-01-02/</t>
   </si>
   <si>
     <t>La loi indique ce montant pour "six personnes à charge OU PLUS"</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>6 396 €</t>
   </si>
   <si>
+    <t>6 849 €</t>
+  </si>
+  <si>
+    <t>7 386 €</t>
+  </si>
+  <si>
+    <t>7 935 €</t>
+  </si>
+  <si>
+    <t>8 484 €</t>
+  </si>
+  <si>
+    <t>9 032 €</t>
+  </si>
+  <si>
+    <t>5 673 €</t>
+  </si>
+  <si>
+    <t>3 960 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 3 janvier 2020, art. 1; https://www.legifrance.gouv.fr/eli/arrete/2020/1/3/LOGL1934006A/jo/texte | Décret n° 2020-6 du 3 janvier 2020, art. 1; https://www.legifrance.gouv.fr/eli/decret/2020/1/3/LOGL1934005D/jo/texte | Arrêté du 03/01/2020, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039772259 | Arrêté du 3 janvier 2020, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039772259 | Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement - Art. 47; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041489186/2020-01-01/ | Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement - Art. 47; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000041489186/2020-01-05 | Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement, article 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000041489188/2020-01-01</t>
+  </si>
+  <si>
+    <t>2020-01-04</t>
+  </si>
+  <si>
+    <t>01/10/2019</t>
+  </si>
+  <si>
+    <t>4 575 €</t>
+  </si>
+  <si>
+    <t>6 553 €</t>
+  </si>
+  <si>
+    <t>7 816 €</t>
+  </si>
+  <si>
+    <t>7 992 €</t>
+  </si>
+  <si>
+    <t>8 298 €</t>
+  </si>
+  <si>
+    <t>8 606 €</t>
+  </si>
+  <si>
+    <t>8 912 €</t>
+  </si>
+  <si>
+    <t>9 219 €</t>
+  </si>
+  <si>
+    <t>5 785 €</t>
+  </si>
+  <si>
     <t>6 247 €</t>
   </si>
   <si>
     <t>5 208 €</t>
   </si>
   <si>
     <t>3 636 €</t>
-  </si>
-[...34 lines deleted...]
-    <t>5 785 €</t>
   </si>
   <si>
     <t>Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement - Art. 47</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>Décret n° 2018-1316 du 27/12/2018 relatif au calcul des aides au logement, art. 1 | Décret n° 2018-1316 du 27/12/2018 relatif au calcul des aides au logement, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000037880844</t>
   </si>
   <si>
     <t>2018-12-29</t>
   </si>
   <si>
     <t>01/01/2016</t>
   </si>
   <si>
     <t>4 562 €</t>
   </si>
   <si>
     <t>6 534 €</t>
   </si>
   <si>
     <t>7 793 €</t>
   </si>
@@ -530,54 +683,56 @@
     <t>01/01/2001</t>
   </si>
   <si>
     <t>75 %</t>
   </si>
   <si>
     <t>69 %</t>
   </si>
   <si>
     <t>72 %</t>
   </si>
   <si>
     <t>83 %</t>
   </si>
   <si>
     <t>Arrêté du 26/12/2000, art. 2</t>
   </si>
   <si>
     <t>2000-12-28</t>
   </si>
   <si>
     <t xml:space="preserve">(1) Mentionné à l'article D823-17 du Code de la construction et de l'habitation. Également mentionné à l'article 2 ter de l'arrêté du 3 juillet 1978 - secteur locatif (après 2001)
 (2) Notes :
 (1) Les abattements appliqués aux traitements et salaires mentionnés dans le code général des impôts s'appliquent à R1-R2.
 (2) À partir de 2015, le forfait R0 n'est plus calculé à partir de R1 et R2 mais directement défini en euros par la loi.
-(3) Mentionné à l'article D823-17 du Code de la construction et de l'habitation.
+(3) Mentionné à l'article 46 de l'arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement.
+(4) Mentionné à l'article D823-17 du Code de la construction et de l'habitation.
 Notes:
  - A compter du 1er janvier 2022, pour l'application du 5° de l'article D. 823-17 du même code, le forfait " R0 " applicable à Mayotte est identique à celui applicable en outre-mer : https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000048656243 .
-(4) Notes :
+(5) Mentionné à l'article 47 de l'arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement.
+(6) Notes :
 Les abattements appliqués aux traitements et salaires mentionnés dans le code général des impôts s'appliquent à R1-R2.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -917,1681 +1072,2145 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048621292" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000039160717/2019-10-01/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000039160717/2019-10-01/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AH19"/>
+  <dimension ref="A1:AR19"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
-      <c r="AF1" s="1" t="s">
+      <c r="AF1" s="1"/>
+      <c r="AG1" s="1"/>
+      <c r="AH1" s="1"/>
+      <c r="AI1" s="1"/>
+      <c r="AJ1" s="1"/>
+      <c r="AK1" s="1"/>
+      <c r="AL1" s="1"/>
+      <c r="AM1" s="1"/>
+      <c r="AN1" s="1"/>
+      <c r="AO1" s="1"/>
+      <c r="AP1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="AG1" s="1" t="s">
+      <c r="AQ1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="AH1" s="1" t="s">
+      <c r="AR1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="L2" s="1"/>
+      <c r="L2" s="1" t="s">
+        <v>7</v>
+      </c>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
-      <c r="S2" s="1" t="s">
-[...2 lines deleted...]
-      <c r="T2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1" t="s">
+        <v>8</v>
+      </c>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
-      <c r="AC2" s="1"/>
+      <c r="AC2" s="1" t="s">
+        <v>9</v>
+      </c>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
+      <c r="AI2" s="1"/>
+      <c r="AJ2" s="1"/>
+      <c r="AK2" s="1"/>
+      <c r="AL2" s="1"/>
+      <c r="AM2" s="1"/>
+      <c r="AN2" s="1"/>
+      <c r="AO2" s="1"/>
+      <c r="AP2" s="1"/>
+      <c r="AQ2" s="1"/>
+      <c r="AR2" s="1"/>
     </row>
-    <row r="3" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="C3" s="1" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="D3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="I3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="K3" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="L3" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="M3" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="N3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="O3" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="P3" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q3" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="R3" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="S3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="E3" s="1" t="s">
-[...47 lines deleted...]
-      <c r="W3" s="1"/>
+      <c r="T3" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="U3" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="V3" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="W3" s="1" t="s">
+        <v>23</v>
+      </c>
       <c r="X3" s="1" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="AB3" s="1"/>
+        <v>24</v>
+      </c>
+      <c r="Y3" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z3" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AA3" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AB3" s="1" t="s">
+        <v>28</v>
+      </c>
       <c r="AC3" s="1" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
       <c r="AG3" s="1"/>
-      <c r="AH3" s="1"/>
+      <c r="AH3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AI3" s="1"/>
+      <c r="AJ3" s="1"/>
+      <c r="AK3" s="1"/>
+      <c r="AL3" s="1"/>
+      <c r="AM3" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AN3" s="1"/>
+      <c r="AO3" s="1"/>
+      <c r="AP3" s="1"/>
+      <c r="AQ3" s="1"/>
+      <c r="AR3" s="1"/>
     </row>
-    <row r="4" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
       <c r="Q4" s="1"/>
       <c r="R4" s="1"/>
-      <c r="S4" s="1" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+      <c r="Z4" s="1"/>
+      <c r="AA4" s="1"/>
+      <c r="AB4" s="1"/>
       <c r="AC4" s="1" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="AD4" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="AE4" s="1" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      <c r="AH4" s="1"/>
+        <v>34</v>
+      </c>
+      <c r="AF4" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AG4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="AH4" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="AI4" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ4" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="AK4" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="AL4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="AM4" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="AN4" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="AO4" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="AP4" s="1"/>
+      <c r="AQ4" s="1"/>
+      <c r="AR4" s="1"/>
     </row>
-    <row r="5" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="G5" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="H5" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="J5" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="K5" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="L5" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="M5" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="N5" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="O5" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Q5" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="R5" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="S5" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="T5" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="U5" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="V5" t="s">
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="W5" t="s">
-        <v>43</v>
+        <v>60</v>
       </c>
       <c r="X5" t="s">
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="Y5" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="Z5" t="s">
-        <v>43</v>
+        <v>63</v>
       </c>
       <c r="AA5" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="AB5" t="s">
-        <v>43</v>
+        <v>65</v>
       </c>
       <c r="AC5" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AD5" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AE5" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AF5" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="AG5" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="AH5" t="s">
-        <v>43</v>
+        <v>56</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>66</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>67</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="6" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>46</v>
+        <v>68</v>
       </c>
       <c r="B6" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="C6" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="D6" t="s">
-        <v>49</v>
+        <v>71</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="F6" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="G6" t="s">
-        <v>52</v>
+        <v>74</v>
       </c>
       <c r="H6" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="I6" t="s">
-        <v>54</v>
+        <v>76</v>
       </c>
       <c r="J6" t="s">
+        <v>77</v>
+      </c>
+      <c r="K6" t="s">
         <v>55</v>
       </c>
-      <c r="K6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="M6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="N6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="O6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Q6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="R6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="S6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="T6" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="U6" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="V6" t="s">
-        <v>43</v>
+        <v>80</v>
       </c>
       <c r="W6" t="s">
-        <v>43</v>
+        <v>81</v>
       </c>
       <c r="X6" t="s">
-        <v>43</v>
+        <v>82</v>
       </c>
       <c r="Y6" t="s">
-        <v>43</v>
+        <v>83</v>
       </c>
       <c r="Z6" t="s">
-        <v>43</v>
+        <v>84</v>
       </c>
       <c r="AA6" t="s">
-        <v>43</v>
+        <v>85</v>
       </c>
       <c r="AB6" t="s">
-        <v>43</v>
+        <v>86</v>
       </c>
       <c r="AC6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AD6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AE6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AF6" t="s">
         <v>56</v>
       </c>
       <c r="AG6" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="AH6" t="s">
-        <v>43</v>
+        <v>56</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>87</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>88</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="7" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>58</v>
+        <v>89</v>
       </c>
       <c r="B7" t="s">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
+        <v>91</v>
       </c>
       <c r="D7" t="s">
-        <v>61</v>
+        <v>92</v>
       </c>
       <c r="E7" t="s">
-        <v>62</v>
+        <v>93</v>
       </c>
       <c r="F7" t="s">
-        <v>63</v>
+        <v>94</v>
       </c>
       <c r="G7" t="s">
-        <v>64</v>
+        <v>95</v>
       </c>
       <c r="H7" t="s">
-        <v>65</v>
+        <v>96</v>
       </c>
       <c r="I7" t="s">
-        <v>66</v>
+        <v>97</v>
       </c>
       <c r="J7" t="s">
-        <v>67</v>
+        <v>98</v>
       </c>
       <c r="K7" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="L7" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="M7" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="N7" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="O7" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="P7" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Q7" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="R7" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="S7" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="T7" t="s">
-        <v>43</v>
+        <v>99</v>
       </c>
       <c r="U7" t="s">
-        <v>43</v>
+        <v>100</v>
       </c>
       <c r="V7" t="s">
-        <v>43</v>
+        <v>101</v>
       </c>
       <c r="W7" t="s">
-        <v>43</v>
+        <v>102</v>
       </c>
       <c r="X7" t="s">
-        <v>43</v>
+        <v>103</v>
       </c>
       <c r="Y7" t="s">
-        <v>43</v>
+        <v>104</v>
       </c>
       <c r="Z7" t="s">
-        <v>43</v>
+        <v>105</v>
       </c>
       <c r="AA7" t="s">
-        <v>43</v>
+        <v>106</v>
       </c>
       <c r="AB7" t="s">
-        <v>43</v>
+        <v>107</v>
       </c>
       <c r="AC7" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AD7" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AE7" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AF7" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="AG7" t="s">
-        <v>69</v>
+        <v>56</v>
       </c>
       <c r="AH7" t="s">
-        <v>43</v>
+        <v>56</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="8" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="B8" t="s">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c r="C8" t="s">
-        <v>72</v>
+        <v>112</v>
       </c>
       <c r="D8" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="E8" t="s">
-        <v>74</v>
+        <v>114</v>
       </c>
       <c r="F8" t="s">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c r="G8" t="s">
-        <v>76</v>
+        <v>116</v>
       </c>
       <c r="H8" t="s">
-        <v>77</v>
+        <v>117</v>
       </c>
       <c r="I8" t="s">
-        <v>78</v>
+        <v>118</v>
       </c>
       <c r="J8" t="s">
-        <v>79</v>
+        <v>119</v>
       </c>
       <c r="K8" t="s">
-        <v>43</v>
+        <v>120</v>
       </c>
       <c r="L8" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="M8" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="O8" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="P8" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Q8" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="R8" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="S8" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="T8" t="s">
-        <v>43</v>
+        <v>111</v>
       </c>
       <c r="U8" t="s">
-        <v>43</v>
+        <v>112</v>
       </c>
       <c r="V8" t="s">
-        <v>43</v>
+        <v>113</v>
       </c>
       <c r="W8" t="s">
-        <v>43</v>
+        <v>114</v>
       </c>
       <c r="X8" t="s">
-        <v>43</v>
+        <v>115</v>
       </c>
       <c r="Y8" t="s">
-        <v>43</v>
+        <v>116</v>
       </c>
       <c r="Z8" t="s">
-        <v>43</v>
+        <v>117</v>
       </c>
       <c r="AA8" t="s">
-        <v>43</v>
+        <v>118</v>
       </c>
       <c r="AB8" t="s">
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="AC8" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AD8" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AE8" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AF8" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AG8" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AH8" t="s">
-        <v>43</v>
+        <v>56</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>121</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>56</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="9" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>80</v>
+        <v>122</v>
       </c>
       <c r="B9" t="s">
-        <v>81</v>
+        <v>123</v>
       </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>124</v>
       </c>
       <c r="D9" t="s">
-        <v>83</v>
+        <v>125</v>
       </c>
       <c r="E9" t="s">
-        <v>84</v>
+        <v>126</v>
       </c>
       <c r="F9" t="s">
-        <v>85</v>
+        <v>127</v>
       </c>
       <c r="G9" t="s">
-        <v>86</v>
+        <v>128</v>
       </c>
       <c r="H9" t="s">
-        <v>87</v>
+        <v>129</v>
       </c>
       <c r="I9" t="s">
-        <v>88</v>
+        <v>130</v>
       </c>
       <c r="J9" t="s">
-        <v>89</v>
+        <v>131</v>
       </c>
       <c r="K9" t="s">
-        <v>43</v>
+        <v>132</v>
       </c>
       <c r="L9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="M9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="N9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="O9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="P9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Q9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="R9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="S9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="T9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="U9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="V9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="W9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="X9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Y9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Z9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AA9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AB9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AC9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AD9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AE9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AF9" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="AG9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AH9" t="s">
-        <v>43</v>
+        <v>56</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>133</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>56</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="10" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>134</v>
       </c>
       <c r="B10" t="s">
-        <v>92</v>
+        <v>135</v>
       </c>
       <c r="C10" t="s">
-        <v>93</v>
+        <v>136</v>
       </c>
       <c r="D10" t="s">
-        <v>94</v>
+        <v>137</v>
       </c>
       <c r="E10" t="s">
-        <v>95</v>
+        <v>138</v>
       </c>
       <c r="F10" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="G10" t="s">
-        <v>96</v>
+        <v>139</v>
       </c>
       <c r="H10" t="s">
-        <v>97</v>
+        <v>140</v>
       </c>
       <c r="I10" t="s">
-        <v>98</v>
+        <v>141</v>
       </c>
       <c r="J10" t="s">
-        <v>99</v>
+        <v>142</v>
       </c>
       <c r="K10" t="s">
-        <v>100</v>
+        <v>143</v>
       </c>
       <c r="L10" t="s">
-        <v>101</v>
+        <v>144</v>
       </c>
       <c r="M10" t="s">
-        <v>102</v>
+        <v>145</v>
       </c>
       <c r="N10" t="s">
-        <v>103</v>
+        <v>146</v>
       </c>
       <c r="O10" t="s">
-        <v>104</v>
+        <v>147</v>
       </c>
       <c r="P10" t="s">
-        <v>105</v>
+        <v>148</v>
       </c>
       <c r="Q10" t="s">
-        <v>106</v>
+        <v>149</v>
       </c>
       <c r="R10" t="s">
-        <v>107</v>
+        <v>150</v>
       </c>
       <c r="S10" t="s">
-        <v>43</v>
+        <v>151</v>
       </c>
       <c r="T10" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="U10" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="V10" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="W10" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="X10" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Y10" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Z10" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AA10" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AB10" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AC10" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AD10" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AE10" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AF10" t="s">
-        <v>108</v>
+        <v>56</v>
       </c>
       <c r="AG10" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AH10" t="s">
-        <v>109</v>
+        <v>56</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>152</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>56</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>153</v>
       </c>
     </row>
-    <row r="11" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>110</v>
+        <v>154</v>
       </c>
       <c r="B11" t="s">
-        <v>92</v>
+        <v>135</v>
       </c>
       <c r="C11" t="s">
-        <v>93</v>
+        <v>136</v>
       </c>
       <c r="D11" t="s">
-        <v>94</v>
+        <v>137</v>
       </c>
       <c r="E11" t="s">
-        <v>95</v>
+        <v>138</v>
       </c>
       <c r="F11" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="G11" t="s">
-        <v>96</v>
+        <v>139</v>
       </c>
       <c r="H11" t="s">
-        <v>97</v>
+        <v>140</v>
       </c>
       <c r="I11" t="s">
-        <v>98</v>
+        <v>141</v>
       </c>
       <c r="J11" t="s">
-        <v>99</v>
+        <v>142</v>
       </c>
       <c r="K11" t="s">
-        <v>111</v>
+        <v>143</v>
       </c>
       <c r="L11" t="s">
-        <v>112</v>
+        <v>155</v>
       </c>
       <c r="M11" t="s">
-        <v>43</v>
+        <v>156</v>
       </c>
       <c r="N11" t="s">
-        <v>43</v>
+        <v>157</v>
       </c>
       <c r="O11" t="s">
-        <v>43</v>
+        <v>158</v>
       </c>
       <c r="P11" t="s">
-        <v>43</v>
+        <v>159</v>
       </c>
       <c r="Q11" t="s">
-        <v>113</v>
+        <v>160</v>
       </c>
       <c r="R11" t="s">
-        <v>114</v>
+        <v>161</v>
       </c>
       <c r="S11" t="s">
-        <v>43</v>
+        <v>162</v>
       </c>
       <c r="T11" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="U11" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="V11" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="W11" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="X11" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Y11" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Z11" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AA11" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AB11" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AC11" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AD11" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AE11" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AF11" t="s">
-        <v>115</v>
+        <v>56</v>
       </c>
       <c r="AG11" t="s">
-        <v>116</v>
+        <v>56</v>
       </c>
       <c r="AH11" t="s">
-        <v>43</v>
+        <v>56</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>163</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>164</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="12" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="B12" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="C12" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="D12" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="E12" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="F12" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="G12" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="H12" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="I12" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="J12" t="s">
-        <v>99</v>
+        <v>142</v>
       </c>
       <c r="K12" t="s">
-        <v>126</v>
+        <v>56</v>
       </c>
       <c r="L12" t="s">
-        <v>112</v>
+        <v>174</v>
       </c>
       <c r="M12" t="s">
-        <v>43</v>
+        <v>175</v>
       </c>
       <c r="N12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="O12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="P12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Q12" t="s">
-        <v>113</v>
+        <v>56</v>
       </c>
       <c r="R12" t="s">
-        <v>114</v>
+        <v>176</v>
       </c>
       <c r="S12" t="s">
-        <v>43</v>
+        <v>177</v>
       </c>
       <c r="T12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="U12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="V12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="W12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="X12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Y12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Z12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AA12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AB12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AC12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AD12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AE12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AF12" t="s">
-        <v>127</v>
+        <v>56</v>
       </c>
       <c r="AG12" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AH12" t="s">
-        <v>43</v>
+        <v>56</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>178</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>56</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="13" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>179</v>
       </c>
       <c r="B13" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="C13" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="D13" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="E13" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="F13" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="G13" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="H13" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="I13" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="J13" t="s">
-        <v>99</v>
+        <v>142</v>
       </c>
       <c r="K13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="L13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="M13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="N13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="O13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="P13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Q13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="R13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="S13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="T13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="U13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="V13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="W13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="X13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Y13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Z13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AA13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AB13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AC13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AD13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AE13" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AF13" t="s">
-        <v>129</v>
+        <v>56</v>
       </c>
       <c r="AG13" t="s">
-        <v>130</v>
+        <v>56</v>
       </c>
       <c r="AH13" t="s">
-        <v>43</v>
+        <v>56</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>180</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>181</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="14" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="B14" t="s">
-        <v>132</v>
+        <v>183</v>
       </c>
       <c r="C14" t="s">
-        <v>133</v>
+        <v>184</v>
       </c>
       <c r="D14" t="s">
-        <v>134</v>
+        <v>185</v>
       </c>
       <c r="E14" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="F14" t="s">
-        <v>136</v>
+        <v>187</v>
       </c>
       <c r="G14" t="s">
-        <v>137</v>
+        <v>188</v>
       </c>
       <c r="H14" t="s">
-        <v>138</v>
+        <v>189</v>
       </c>
       <c r="I14" t="s">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="J14" t="s">
-        <v>99</v>
+        <v>142</v>
       </c>
       <c r="K14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="L14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="M14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="N14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="O14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="P14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Q14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="R14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="S14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="T14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="U14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="V14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="W14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="X14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Y14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Z14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AA14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AB14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AC14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AD14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AE14" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AF14" t="s">
-        <v>140</v>
+        <v>56</v>
       </c>
       <c r="AG14" t="s">
-        <v>141</v>
+        <v>56</v>
       </c>
       <c r="AH14" t="s">
-        <v>43</v>
+        <v>56</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>191</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>192</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="15" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>193</v>
       </c>
       <c r="B15" t="s">
-        <v>143</v>
+        <v>194</v>
       </c>
       <c r="C15" t="s">
-        <v>144</v>
+        <v>195</v>
       </c>
       <c r="D15" t="s">
-        <v>145</v>
+        <v>196</v>
       </c>
       <c r="E15" t="s">
-        <v>146</v>
+        <v>197</v>
       </c>
       <c r="F15" t="s">
-        <v>147</v>
+        <v>198</v>
       </c>
       <c r="G15" t="s">
-        <v>148</v>
+        <v>199</v>
       </c>
       <c r="H15" t="s">
-        <v>149</v>
+        <v>200</v>
       </c>
       <c r="I15" t="s">
-        <v>150</v>
+        <v>201</v>
       </c>
       <c r="J15" t="s">
-        <v>151</v>
+        <v>202</v>
       </c>
       <c r="K15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="L15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="M15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="N15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="O15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="P15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Q15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="R15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="S15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="T15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="U15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="V15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="W15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="X15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Y15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Z15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AA15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AB15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AC15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AD15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AE15" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="AF15" t="s">
-        <v>152</v>
+        <v>56</v>
       </c>
       <c r="AG15" t="s">
-        <v>153</v>
+        <v>56</v>
       </c>
       <c r="AH15" t="s">
-        <v>43</v>
+        <v>56</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>56</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>56</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>56</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>56</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>56</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>203</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>204</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>56</v>
       </c>
     </row>
-    <row r="16" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>154</v>
+        <v>205</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="G16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="H16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="I16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="J16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="K16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="L16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="M16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="N16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="O16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="P16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Q16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="R16" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="S16" t="s">
-        <v>155</v>
+        <v>56</v>
       </c>
       <c r="T16" t="s">
-        <v>155</v>
+        <v>56</v>
       </c>
       <c r="U16" t="s">
-        <v>155</v>
+        <v>56</v>
       </c>
       <c r="V16" t="s">
-        <v>155</v>
+        <v>56</v>
       </c>
       <c r="W16" t="s">
-        <v>155</v>
+        <v>56</v>
       </c>
       <c r="X16" t="s">
-        <v>156</v>
+        <v>56</v>
       </c>
       <c r="Y16" t="s">
-        <v>157</v>
+        <v>56</v>
       </c>
       <c r="Z16" t="s">
-        <v>158</v>
+        <v>56</v>
       </c>
       <c r="AA16" t="s">
-        <v>159</v>
+        <v>56</v>
       </c>
       <c r="AB16" t="s">
-        <v>160</v>
+        <v>56</v>
       </c>
       <c r="AC16" t="s">
-        <v>161</v>
+        <v>206</v>
       </c>
       <c r="AD16" t="s">
-        <v>162</v>
+        <v>206</v>
       </c>
       <c r="AE16" t="s">
-        <v>163</v>
+        <v>206</v>
       </c>
       <c r="AF16" t="s">
-        <v>43</v>
+        <v>206</v>
       </c>
       <c r="AG16" t="s">
-        <v>43</v>
+        <v>206</v>
       </c>
       <c r="AH16" t="s">
-        <v>164</v>
+        <v>207</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>208</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>209</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>210</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>211</v>
+      </c>
+      <c r="AM16" t="s">
+        <v>212</v>
+      </c>
+      <c r="AN16" t="s">
+        <v>213</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>214</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>56</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>215</v>
       </c>
     </row>
-    <row r="17" spans="1:34" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>165</v>
+        <v>216</v>
       </c>
       <c r="B17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="F17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="G17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="H17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="I17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="J17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="K17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="L17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="M17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="N17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="O17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="P17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="Q17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="R17" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="S17" t="s">
-        <v>166</v>
+        <v>56</v>
       </c>
       <c r="T17" t="s">
-        <v>167</v>
+        <v>56</v>
       </c>
       <c r="U17" t="s">
-        <v>168</v>
+        <v>56</v>
       </c>
       <c r="V17" t="s">
-        <v>166</v>
+        <v>56</v>
       </c>
       <c r="W17" t="s">
-        <v>169</v>
+        <v>56</v>
       </c>
       <c r="X17" t="s">
-        <v>156</v>
+        <v>56</v>
       </c>
       <c r="Y17" t="s">
-        <v>157</v>
+        <v>56</v>
       </c>
       <c r="Z17" t="s">
-        <v>158</v>
+        <v>56</v>
       </c>
       <c r="AA17" t="s">
-        <v>159</v>
+        <v>56</v>
       </c>
       <c r="AB17" t="s">
-        <v>160</v>
+        <v>56</v>
       </c>
       <c r="AC17" t="s">
-        <v>161</v>
+        <v>217</v>
       </c>
       <c r="AD17" t="s">
-        <v>162</v>
+        <v>218</v>
       </c>
       <c r="AE17" t="s">
-        <v>43</v>
+        <v>219</v>
       </c>
       <c r="AF17" t="s">
-        <v>170</v>
+        <v>217</v>
       </c>
       <c r="AG17" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="AH17" t="s">
-        <v>43</v>
+        <v>207</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>208</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>209</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>210</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>211</v>
+      </c>
+      <c r="AM17" t="s">
+        <v>212</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>213</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>56</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>221</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>222</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>172</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="28">
-    <mergeCell ref="B1:AE1"/>
+  <mergeCells count="39">
+    <mergeCell ref="B1:AO1"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="B2:J2"/>
-    <mergeCell ref="K2:R2"/>
-[...6 lines deleted...]
-    <mergeCell ref="AC3:AE3"/>
+    <mergeCell ref="L2:S2"/>
+    <mergeCell ref="T2:AB2"/>
+    <mergeCell ref="AC2:AO2"/>
+    <mergeCell ref="AP1:AP4"/>
+    <mergeCell ref="AQ1:AQ4"/>
+    <mergeCell ref="AR1:AR4"/>
+    <mergeCell ref="AC3:AG3"/>
+    <mergeCell ref="AH3:AL3"/>
+    <mergeCell ref="AM3:AO3"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="N3:N4"/>
     <mergeCell ref="O3:O4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="R3:R4"/>
+    <mergeCell ref="S3:S4"/>
+    <mergeCell ref="T3:T4"/>
+    <mergeCell ref="U3:U4"/>
+    <mergeCell ref="V3:V4"/>
+    <mergeCell ref="W3:W4"/>
+    <mergeCell ref="X3:X4"/>
+    <mergeCell ref="Y3:Y4"/>
+    <mergeCell ref="Z3:Z4"/>
+    <mergeCell ref="AA3:AA4"/>
+    <mergeCell ref="AB3:AB4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="AF6" r:id="rId1"/>
-    <hyperlink ref="AF12" r:id="rId2"/>
+    <hyperlink ref="AP12" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>r0_abattement</vt:lpstr>
     </vt:vector>