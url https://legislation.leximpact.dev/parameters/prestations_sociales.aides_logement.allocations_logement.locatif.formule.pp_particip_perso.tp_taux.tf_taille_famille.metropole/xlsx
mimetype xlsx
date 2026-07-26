--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="metropole" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="48">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Taux « TF » en métropole</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Personnes seules sans personne à charge</t>
   </si>
   <si>
     <t>Couples sans personne à charge</t>
   </si>
   <si>
     <t>Personnes seules ou couple ayant une personne à charge</t>
   </si>
   <si>
@@ -74,50 +74,53 @@
     <t>Par personne à charge supplémentaire</t>
   </si>
   <si>
     <t>01/07/2007</t>
   </si>
   <si>
     <t>2,83 %</t>
   </si>
   <si>
     <t>3,15 %</t>
   </si>
   <si>
     <t>2,7 %</t>
   </si>
   <si>
     <t>2,38 %</t>
   </si>
   <si>
     <t>2,01 %</t>
   </si>
   <si>
     <t>1,85 %</t>
   </si>
   <si>
     <t>1,79 %</t>
+  </si>
+  <si>
+    <t>1,73 %</t>
   </si>
   <si>
     <t>-0,06 %</t>
   </si>
   <si>
     <t>Arrêté du 27/09/2019, article 14, 1°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206208/2022-07-01/#LEGIARTI000046206208 | Arrêté du 10/07/2007</t>
   </si>
   <si>
     <t>2007-07-12</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/01/2002</t>
   </si>
   <si>
     <t>3,54 %</t>
   </si>
   <si>
     <t>3,94 %</t>
   </si>
   <si>
     <t>3,38 %</t>
   </si>
@@ -625,145 +628,145 @@
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J3" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="L3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="M3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" t="s">
+        <v>31</v>
+      </c>
+      <c r="F4" t="s">
+        <v>32</v>
+      </c>
+      <c r="G4" t="s">
+        <v>33</v>
+      </c>
+      <c r="H4" t="s">
         <v>26</v>
       </c>
-      <c r="B4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:J1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="K1:K2"/>
     <mergeCell ref="L1:L2"/>
     <mergeCell ref="M1:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>