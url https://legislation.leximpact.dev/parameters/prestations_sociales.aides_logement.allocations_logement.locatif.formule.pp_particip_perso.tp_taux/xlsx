--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="tp_taux" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="88">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Taux de participation personnelle du ménage « Tp »</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Taux « TF » relatif à la taille de famille</t>
   </si>
   <si>
     <t>Taux « TL » relatif au montant du loyer</t>
   </si>
   <si>
     <t>Taux « TF » en métropole</t>
   </si>
   <si>
@@ -125,50 +125,53 @@
     <t>Minorant pour la 3ème tranche (1)</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>2,83 %</t>
   </si>
   <si>
     <t>3,15 %</t>
   </si>
   <si>
     <t>2,7 %</t>
   </si>
   <si>
     <t>2,38 %</t>
   </si>
   <si>
     <t>2,01 %</t>
   </si>
   <si>
     <t>1,85 %</t>
   </si>
   <si>
     <t>1,79 %</t>
+  </si>
+  <si>
+    <t>1,73 %</t>
   </si>
   <si>
     <t>-0,06 %</t>
   </si>
   <si>
     <t>2,81 %</t>
   </si>
   <si>
     <t>2,99 %</t>
   </si>
   <si>
     <t>2,17 %</t>
   </si>
   <si>
     <t>1,94 %</t>
   </si>
   <si>
     <t>1,8 %</t>
   </si>
   <si>
     <t>1,69 %</t>
   </si>
   <si>
     <t>1,62 %</t>
   </si>
@@ -897,502 +900,502 @@
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
       <c r="D5" t="s">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5" t="s">
         <v>37</v>
       </c>
       <c r="H5" t="s">
         <v>38</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" t="s">
         <v>35</v>
       </c>
       <c r="N5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Q5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="S5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="T5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="U5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="W5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Y5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Z5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AB5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AC5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AD5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AE5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B6" t="s">
         <v>32</v>
       </c>
       <c r="C6" t="s">
         <v>33</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
       <c r="G6" t="s">
         <v>37</v>
       </c>
       <c r="H6" t="s">
         <v>38</v>
       </c>
       <c r="I6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M6" t="s">
         <v>35</v>
       </c>
       <c r="N6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Q6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="S6" t="s">
+        <v>51</v>
+      </c>
+      <c r="T6" t="s">
+        <v>58</v>
+      </c>
+      <c r="U6" t="s">
+        <v>49</v>
+      </c>
+      <c r="V6" t="s">
         <v>50</v>
       </c>
-      <c r="T6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="W6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Y6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Z6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AA6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AB6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AC6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AD6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AE6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
       <c r="G7" t="s">
         <v>37</v>
       </c>
       <c r="H7" t="s">
         <v>38</v>
       </c>
       <c r="I7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M7" t="s">
         <v>35</v>
       </c>
       <c r="N7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P7" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Q7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="S7" t="s">
+        <v>51</v>
+      </c>
+      <c r="T7" t="s">
+        <v>58</v>
+      </c>
+      <c r="U7" t="s">
+        <v>49</v>
+      </c>
+      <c r="V7" t="s">
         <v>50</v>
       </c>
-      <c r="T7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="W7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="Y7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="Z7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AA7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AB7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AD7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AE7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D8" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E8" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="K8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M8" t="s">
         <v>35</v>
       </c>
       <c r="N8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="Q8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="R8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="S8" t="s">
+        <v>51</v>
+      </c>
+      <c r="T8" t="s">
+        <v>58</v>
+      </c>
+      <c r="U8" t="s">
+        <v>49</v>
+      </c>
+      <c r="V8" t="s">
         <v>50</v>
       </c>
-      <c r="T8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="W8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="Y8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Z8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AA8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AB8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AD8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AE8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:31" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C9" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="Q9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="R9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="S9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="T9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="U9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="W9" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="Y9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Z9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AA9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AB9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AC9" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AD9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AE9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B1:AB1"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="B2:T2"/>
     <mergeCell ref="U2:AB2"/>
     <mergeCell ref="AC1:AC4"/>
     <mergeCell ref="AD1:AD4"/>
     <mergeCell ref="AE1:AE4"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="K3:T3"/>
     <mergeCell ref="U3:V3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="Z3:AB3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>