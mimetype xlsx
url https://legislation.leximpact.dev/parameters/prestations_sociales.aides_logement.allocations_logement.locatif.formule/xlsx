--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,146 +8,170 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="formule" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4152" uniqueCount="814">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4394" uniqueCount="903">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Termes de la formule</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Plafonds de loyer « L »</t>
   </si>
   <si>
     <t>Montant forfaitaire des charges « C »</t>
   </si>
   <si>
     <t>Participation personnelle du ménage « Pp »</t>
   </si>
   <si>
     <t>Plafonds « L » par zone (1)</t>
   </si>
   <si>
     <t>Coefficients pour les chambres ou colocations</t>
   </si>
   <si>
     <t>Plafonds de loyer (avant 2001)</t>
   </si>
   <si>
     <t>Cas général (2)</t>
   </si>
   <si>
     <t>Colocataires (2)</t>
   </si>
   <si>
+    <t>Cas general outre-mer (4)</t>
+  </si>
+  <si>
+    <t>Colocataires outre-mer (5)</t>
+  </si>
+  <si>
     <t>Participation minimale « P0 »</t>
   </si>
   <si>
     <t>Taux de participation personnelle du ménage « Tp »</t>
   </si>
   <si>
     <t>Abattement forfaitaire « R0 »</t>
   </si>
   <si>
     <t>Zone 1</t>
   </si>
   <si>
     <t>Zone 2</t>
   </si>
   <si>
     <t>Zone 3</t>
   </si>
   <si>
     <t>Chambre</t>
   </si>
   <si>
+    <t>Coef chambre hebergement onereux</t>
+  </si>
+  <si>
     <t>Colocation</t>
   </si>
   <si>
     <t>Ménage ou isolé</t>
   </si>
   <si>
     <t>Majoration pour bénéficiaire seul ou couple sans personne à charge (3)</t>
   </si>
   <si>
     <t>Majoration par enfant (3)</t>
   </si>
   <si>
     <t>Majoration colocataire ou copropriétaire seuls (3)</t>
   </si>
   <si>
     <t>Majoration pour couple sans personne à charge ou bénéficiaire (3)</t>
   </si>
   <si>
-    <t>Taux de la participation minimale « P0 » (4)</t>
-[...2 lines deleted...]
-    <t>Montant forfaitaire de la participation minimale « P0 » (4)</t>
+    <t>Base outre-mer</t>
+  </si>
+  <si>
+    <t>Majoration par personne a charge outre-mer</t>
+  </si>
+  <si>
+    <t>Beneficiaire isole outre-mer</t>
+  </si>
+  <si>
+    <t>Couple sans enfant outre-mer</t>
+  </si>
+  <si>
+    <t>Majoration par personne a charge outre-mer en colocation</t>
+  </si>
+  <si>
+    <t>Taux de la participation minimale « P0 » (6)</t>
+  </si>
+  <si>
+    <t>Montant forfaitaire de la participation minimale « P0 » (6)</t>
   </si>
   <si>
     <t>Taux « TF » relatif à la taille de famille</t>
   </si>
   <si>
     <t>Taux « TL » relatif au montant du loyer</t>
   </si>
   <si>
-    <t>Cas général (5)</t>
-[...2 lines deleted...]
-    <t>Mayotte (7)</t>
+    <t>Cas général (7)</t>
+  </si>
+  <si>
+    <t>Mayotte (9)</t>
   </si>
   <si>
     <t>Paramètres R0 (avant 2015)</t>
   </si>
   <si>
     <t>Personne seule</t>
   </si>
   <si>
     <t>Couple sans personne à charge</t>
   </si>
   <si>
     <t>Personne seule ou un couple avec un enfant à charge</t>
   </si>
   <si>
     <t>Par enfant supplémentaire</t>
   </si>
   <si>
     <t>Ménage seul</t>
   </si>
   <si>
     <t>Avec 1 enfant</t>
   </si>
   <si>
     <t>Avec 2 enfants</t>
   </si>
@@ -160,177 +184,177 @@
   <si>
     <t>Avec 5 enfants</t>
   </si>
   <si>
     <t>Par enfant en plus</t>
   </si>
   <si>
     <t>Avec 1 enfant1</t>
   </si>
   <si>
     <t>Taux « TF » en métropole</t>
   </si>
   <si>
     <t>Taux « TF » dans les DOM</t>
   </si>
   <si>
     <t>Seuils</t>
   </si>
   <si>
     <t>Taux</t>
   </si>
   <si>
     <t>Minorants</t>
   </si>
   <si>
-    <t>Personne seule sans personne à charge (6)</t>
-[...23 lines deleted...]
-    <t>Par personne à charge supplémentaire (6)</t>
+    <t>Personne seule sans personne à charge (8)</t>
+  </si>
+  <si>
+    <t>Couple sans personne à charge (8)</t>
+  </si>
+  <si>
+    <t>Personne seule ou couple ayant une personne à charge (8)</t>
+  </si>
+  <si>
+    <t>Personne seule ou couple ayant deux personnes à charge (8)</t>
+  </si>
+  <si>
+    <t>Personne seule ou couple ayant trois personnes à charge (8)</t>
+  </si>
+  <si>
+    <t>Personne seule ou couple ayant quatre personnes à charge (8)</t>
+  </si>
+  <si>
+    <t>Personne seule ou couple ayant cinq personnes à charge (8)</t>
+  </si>
+  <si>
+    <t>Personne seule ou couple ayant six personnes à charge ou plus (8)</t>
+  </si>
+  <si>
+    <t>Par personne à charge supplémentaire (8)</t>
   </si>
   <si>
     <t>Plafond de R0</t>
   </si>
   <si>
     <t>R1</t>
   </si>
   <si>
     <t>R2</t>
   </si>
   <si>
     <t>Personnes seules sans personne à charge</t>
   </si>
   <si>
     <t>Couples sans personne à charge</t>
   </si>
   <si>
     <t>Personnes seules ou couple ayant une personne à charge</t>
   </si>
   <si>
     <t>Personnes seules ou couple ayant deux personnes à charge</t>
   </si>
   <si>
     <t>Personnes seules ou couple ayant trois personnes à charge</t>
   </si>
   <si>
     <t>Personnes seules ou couple ayant quatre personnes à charge</t>
   </si>
   <si>
     <t>Personnes seules ou couple ayant cinq personnes à charge</t>
   </si>
   <si>
     <t>Personnes seules ou couple ayant six personnes à charge</t>
   </si>
   <si>
     <t>Par personne à charge supplémentaire</t>
   </si>
   <si>
     <t>Personnes seules ou couple ayant sept personnes à charge</t>
   </si>
   <si>
     <t>Majoration personne à charge supplémentaire</t>
   </si>
   <si>
-    <t>Seuil 1 (4)</t>
-[...56 lines deleted...]
-    <t>Majoration par enfant supplémentaire (8)</t>
+    <t>Seuil 1 (6)</t>
+  </si>
+  <si>
+    <t>Seuil 2 (6)</t>
+  </si>
+  <si>
+    <t>Taux « TL » 1ère tranche (6)</t>
+  </si>
+  <si>
+    <t>Taux « TL » 2ème tranche (6)</t>
+  </si>
+  <si>
+    <t>Taux « TL » 3ème tranche (6)</t>
+  </si>
+  <si>
+    <t>Minorant pour la 1ère tranche (6)</t>
+  </si>
+  <si>
+    <t>Minorant pour la 2ème tranche (6)</t>
+  </si>
+  <si>
+    <t>Minorant pour la 3ème tranche (6)</t>
+  </si>
+  <si>
+    <t>Foyers sans personne à charge (8)</t>
+  </si>
+  <si>
+    <t>Foyers avec 1 personne à charge (8)</t>
+  </si>
+  <si>
+    <t>Foyers avec 2 personnes à charge (8)</t>
+  </si>
+  <si>
+    <t>Foyers avec 3 personnes à charge (8)</t>
+  </si>
+  <si>
+    <t>Foyers avec 4 personnes à charge et plus (8)</t>
+  </si>
+  <si>
+    <t>Personnes isolées (8)</t>
+  </si>
+  <si>
+    <t>Couples (8)</t>
+  </si>
+  <si>
+    <t>Avec 1 enfant (8)</t>
+  </si>
+  <si>
+    <t>Avec 2 enfants (8)</t>
+  </si>
+  <si>
+    <t>Majoration par enfant supp. (8)</t>
+  </si>
+  <si>
+    <t>Personnes isolées ou couples avec 2 enfants (10)</t>
+  </si>
+  <si>
+    <t>Majoration par enfant supplémentaire (10)</t>
   </si>
   <si>
     <t>DOM - Taux 1 enfant</t>
   </si>
   <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>333,14 €</t>
   </si>
   <si>
     <t>401,78 €</t>
   </si>
   <si>
     <t>454,1 €</t>
   </si>
   <si>
     <t>65,89 €</t>
   </si>
   <si>
     <t>290,34 €</t>
   </si>
   <si>
     <t>355,38 €</t>
   </si>
@@ -349,77 +373,89 @@
   <si>
     <t>369,88 €</t>
   </si>
   <si>
     <t>53,01 €</t>
   </si>
   <si>
     <t>90 %</t>
   </si>
   <si>
     <t>75 %</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>60,59 €</t>
   </si>
   <si>
     <t>13,74 €</t>
   </si>
   <si>
     <t>30,29 €</t>
   </si>
   <si>
+    <t>40,68 €</t>
+  </si>
+  <si>
+    <t>10,47 €</t>
+  </si>
+  <si>
+    <t>20,93 €</t>
+  </si>
+  <si>
     <t>8,5 %</t>
   </si>
   <si>
     <t>39,56 €</t>
   </si>
   <si>
     <t>2,83 %</t>
   </si>
   <si>
     <t>3,15 %</t>
   </si>
   <si>
     <t>2,7 %</t>
   </si>
   <si>
     <t>2,38 %</t>
   </si>
   <si>
     <t>2,01 %</t>
   </si>
   <si>
     <t>1,85 %</t>
   </si>
   <si>
     <t>1,79 %</t>
   </si>
   <si>
+    <t>1,73 %</t>
+  </si>
+  <si>
     <t>-0,06 %</t>
   </si>
   <si>
     <t>2,81 %</t>
   </si>
   <si>
     <t>2,99 %</t>
   </si>
   <si>
     <t>2,17 %</t>
   </si>
   <si>
     <t>1,94 %</t>
   </si>
   <si>
     <t>1,8 %</t>
   </si>
   <si>
     <t>1,69 %</t>
   </si>
   <si>
     <t>1,62 %</t>
   </si>
   <si>
     <t>1,67 %</t>
@@ -451,51 +487,51 @@
   <si>
     <t>7 501 €</t>
   </si>
   <si>
     <t>8 947 €</t>
   </si>
   <si>
     <t>9 148 €</t>
   </si>
   <si>
     <t>9 498 €</t>
   </si>
   <si>
     <t>9 851 €</t>
   </si>
   <si>
     <t>10 202 €</t>
   </si>
   <si>
     <t>10 554 €</t>
   </si>
   <si>
     <t>346 €</t>
   </si>
   <si>
-    <t>Arrêté du 05/09/2025 relatif au calcul des aides personnelles au logement et de l'aide à l'accession sociale et à la sortie de l'insalubrité spécifique à l'outre-mer; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770 | Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286625/2024-09-29 | Arrêté du 05/09/2025, art. 1 6° b); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770</t>
+    <t>Arrêté du 05/09/2025 relatif au calcul des aides personnelles au logement et de l'aide à l'accession sociale et à la sortie de l'insalubrité spécifique à l'outre-mer; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770 | Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286625/2024-09-29 | Arrêté du 05/09/2025, art. 1 6° b); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286587/2025-10-01</t>
   </si>
   <si>
     <t>2025-09-09</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>329,71 €</t>
   </si>
   <si>
     <t>397,64 €</t>
   </si>
   <si>
     <t>449,43 €</t>
   </si>
   <si>
     <t>65,21 €</t>
   </si>
   <si>
     <t>287,35 €</t>
   </si>
   <si>
     <t>351,72 €</t>
   </si>
@@ -505,90 +541,99 @@
   <si>
     <t>57,61 €</t>
   </si>
   <si>
     <t>269,32 €</t>
   </si>
   <si>
     <t>326,48 €</t>
   </si>
   <si>
     <t>366,07 €</t>
   </si>
   <si>
     <t>52,47 €</t>
   </si>
   <si>
     <t>59,97 €</t>
   </si>
   <si>
     <t>13,6 €</t>
   </si>
   <si>
     <t>29,98 €</t>
   </si>
   <si>
+    <t>40,26 €</t>
+  </si>
+  <si>
+    <t>10,36 €</t>
+  </si>
+  <si>
+    <t>20,71 €</t>
+  </si>
+  <si>
     <t>39,15 €</t>
   </si>
   <si>
     <t>Arrêté du 28/12/2025, art. 1; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000053202812/; Les paramètres ne sont pas revalorisés pour l'année 2026 | Arrêté du 30/12/2024, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050873296 | Arrêté du 27/09/2019, art. 15; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050931814 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>5 186 €</t>
   </si>
   <si>
     <t>7 430 €</t>
   </si>
   <si>
     <t>8 862 €</t>
   </si>
   <si>
     <t>9 061 €</t>
   </si>
   <si>
     <t>9 408 €</t>
   </si>
   <si>
     <t>9 758 €</t>
   </si>
   <si>
     <t>10 105 €</t>
   </si>
   <si>
     <t>10 454 €</t>
   </si>
   <si>
     <t>343 €</t>
   </si>
   <si>
-    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286625/2024-09-29 | Arrêté du 27/09/2024, art. 1 6° b); https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050278404 | Arrêté du 27/09/2024, art. 1, 3°; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050278404 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286639/2024-09-29 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2024-09-29/ | Arrêté du 27/09/2024, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050278404 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286647/2024-09-29 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2024-09-29/ | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286634/2024-09-29</t>
+    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286625/2024-09-29 | Arrêté du 27/09/2024, art. 1 6° b); https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050278404 | Arrêté du 27/09/2024, art. 1, 3°; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050278404 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286639/2024-09-29 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2024-09-29/ | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286587/2024-10-01 | Arrêté du 27/09/2024, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050278404 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286647/2024-09-29 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2024-09-29/ | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286634/2024-09-29</t>
   </si>
   <si>
     <t>2024-09-28 | 2024-09-29</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>319,3 €</t>
   </si>
   <si>
     <t>385,09 €</t>
   </si>
   <si>
     <t>435,24 €</t>
   </si>
   <si>
     <t>63,15 €</t>
   </si>
   <si>
     <t>278,28 €</t>
   </si>
   <si>
     <t>340,62 €</t>
   </si>
@@ -598,90 +643,99 @@
   <si>
     <t>55,79 €</t>
   </si>
   <si>
     <t>260,82 €</t>
   </si>
   <si>
     <t>316,17 €</t>
   </si>
   <si>
     <t>354,51 €</t>
   </si>
   <si>
     <t>50,81 €</t>
   </si>
   <si>
     <t>58,08 €</t>
   </si>
   <si>
     <t>13,17 €</t>
   </si>
   <si>
     <t>29,03 €</t>
   </si>
   <si>
+    <t>38,99 €</t>
+  </si>
+  <si>
+    <t>10,03 €</t>
+  </si>
+  <si>
+    <t>20,06 €</t>
+  </si>
+  <si>
     <t>37,91 €</t>
   </si>
   <si>
     <t>Arrêté du 15/12/2023 relatif au calcul des aides personnelles au logement pour l'année 2024, art. 1</t>
   </si>
   <si>
     <t>2023-12-21</t>
   </si>
   <si>
     <t>01/10/2023</t>
   </si>
   <si>
     <t>4 949 €</t>
   </si>
   <si>
     <t>7 090 €</t>
   </si>
   <si>
     <t>8 456 €</t>
   </si>
   <si>
     <t>8 646 €</t>
   </si>
   <si>
     <t>8 977 €</t>
   </si>
   <si>
     <t>9 311 €</t>
   </si>
   <si>
     <t>9 642 €</t>
   </si>
   <si>
     <t>9 975 €</t>
   </si>
   <si>
     <t>328 €</t>
   </si>
   <si>
-    <t>Arrêté du 22/09/2023, art. 1</t>
+    <t>Arrêté du 22/09/2023, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048107807 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2023-10-01</t>
   </si>
   <si>
     <t>2023-09-27</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>308,5 €</t>
   </si>
   <si>
     <t>372,07 €</t>
   </si>
   <si>
     <t>420,52 €</t>
   </si>
   <si>
     <t>61,01 €</t>
   </si>
   <si>
     <t>268,87 €</t>
   </si>
   <si>
     <t>329,1 €</t>
   </si>
@@ -691,366 +745,426 @@
   <si>
     <t>53,9 €</t>
   </si>
   <si>
     <t>252 €</t>
   </si>
   <si>
     <t>305,48 €</t>
   </si>
   <si>
     <t>342,52 €</t>
   </si>
   <si>
     <t>49,09 €</t>
   </si>
   <si>
     <t>56,12 €</t>
   </si>
   <si>
     <t>12,72 €</t>
   </si>
   <si>
     <t>28,05 €</t>
   </si>
   <si>
+    <t>37,67 €</t>
+  </si>
+  <si>
+    <t>9,69 €</t>
+  </si>
+  <si>
+    <t>19,38 €</t>
+  </si>
+  <si>
     <t>36,63 €</t>
   </si>
   <si>
     <t>Arrêté du 26/12/2022, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046829580 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255 | Arrêté du 27/09/2019, article 46, 3°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046834756/2022-12-30 | Arrêté du 26/12/2022, article 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046829580</t>
   </si>
   <si>
     <t>2022-12-29</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
+    <t>4 870 €</t>
+  </si>
+  <si>
+    <t>6 977 €</t>
+  </si>
+  <si>
+    <t>8 322 €</t>
+  </si>
+  <si>
+    <t>8 509 €</t>
+  </si>
+  <si>
+    <t>8 834 €</t>
+  </si>
+  <si>
+    <t>9 163 €</t>
+  </si>
+  <si>
+    <t>9 488 €</t>
+  </si>
+  <si>
+    <t>9 816 €</t>
+  </si>
+  <si>
+    <t>323 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, article 16, 2°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, article 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2022-07-01 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206217/2022-07-01 | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206225/2022-07-01 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255</t>
+  </si>
+  <si>
+    <t>01/01/2022</t>
+  </si>
+  <si>
+    <t>298,07 €</t>
+  </si>
+  <si>
+    <t>359,49 €</t>
+  </si>
+  <si>
+    <t>406,3 €</t>
+  </si>
+  <si>
+    <t>58,95 €</t>
+  </si>
+  <si>
+    <t>259,78 €</t>
+  </si>
+  <si>
+    <t>317,97 €</t>
+  </si>
+  <si>
+    <t>357,8 €</t>
+  </si>
+  <si>
+    <t>52,08 €</t>
+  </si>
+  <si>
+    <t>243,48 €</t>
+  </si>
+  <si>
+    <t>295,15 €</t>
+  </si>
+  <si>
+    <t>330,94 €</t>
+  </si>
+  <si>
+    <t>47,43 €</t>
+  </si>
+  <si>
+    <t>54,22 €</t>
+  </si>
+  <si>
+    <t>12,29 €</t>
+  </si>
+  <si>
+    <t>27,1 €</t>
+  </si>
+  <si>
+    <t>36,4 €</t>
+  </si>
+  <si>
+    <t>9,36 €</t>
+  </si>
+  <si>
+    <t>18,72 €</t>
+  </si>
+  <si>
+    <t>35,39 €</t>
+  </si>
+  <si>
     <t>4 683 €</t>
   </si>
   <si>
     <t>6 709 €</t>
   </si>
   <si>
     <t>8 002 €</t>
   </si>
   <si>
     <t>8 182 €</t>
   </si>
   <si>
     <t>8 495 €</t>
   </si>
   <si>
     <t>8 811 €</t>
   </si>
   <si>
     <t>9 124 €</t>
   </si>
   <si>
     <t>9 439 €</t>
   </si>
   <si>
     <t>311 €</t>
   </si>
   <si>
-    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, article 16, 2°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, article 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206217/2022-07-01 | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206225/2022-07-01 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255</t>
-[...52 lines deleted...]
-  <si>
     <t>Arrêté du 20/12/2021, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819 | Arrêté du 20 décembre 2021 - Art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819</t>
   </si>
   <si>
     <t>01/10/2021</t>
   </si>
   <si>
     <t>4 588 €</t>
   </si>
   <si>
     <t>6 572 €</t>
   </si>
   <si>
     <t>7 839 €</t>
   </si>
   <si>
     <t>8 015 €</t>
   </si>
   <si>
-    <t>8 322 €</t>
-[...1 lines deleted...]
-  <si>
     <t>8 631 €</t>
   </si>
   <si>
     <t>8 938 €</t>
   </si>
   <si>
     <t>9 246 €</t>
   </si>
   <si>
     <t>305 €</t>
   </si>
   <si>
     <t>6 990 €</t>
   </si>
   <si>
     <t>7 432 €</t>
   </si>
   <si>
     <t>7 854 €</t>
   </si>
   <si>
     <t>8 283 €</t>
   </si>
   <si>
     <t>8 711 €</t>
   </si>
   <si>
     <t>9 139 €</t>
   </si>
   <si>
     <t>6 122 €</t>
   </si>
   <si>
     <t>4 274 €</t>
   </si>
   <si>
-    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2021-10-01/ | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2021-10-01/ | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000044137432/2021-10-01/#LEGIARTI000044137432 | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378442</t>
+    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2021-10-01/ | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2021-10-01/ | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2021-10-01 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000044137432/2021-10-01/#LEGIARTI000044137432 | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378442</t>
   </si>
   <si>
     <t>01/01/2021</t>
   </si>
   <si>
     <t>296,82 €</t>
   </si>
   <si>
     <t>357,99 €</t>
   </si>
   <si>
     <t>404,6 €</t>
   </si>
   <si>
     <t>58,7 €</t>
   </si>
   <si>
     <t>258,69 €</t>
   </si>
   <si>
     <t>316,64 €</t>
   </si>
   <si>
     <t>356,3 €</t>
   </si>
   <si>
     <t>51,86 €</t>
   </si>
   <si>
     <t>242,46 €</t>
   </si>
   <si>
     <t>293,92 €</t>
   </si>
   <si>
     <t>329,56 €</t>
   </si>
   <si>
     <t>47,23 €</t>
   </si>
   <si>
     <t>53,99 €</t>
   </si>
   <si>
     <t>12,24 €</t>
   </si>
   <si>
     <t>26,99 €</t>
   </si>
   <si>
+    <t>36,25 €</t>
+  </si>
+  <si>
+    <t>9,32 €</t>
+  </si>
+  <si>
+    <t>18,64 €</t>
+  </si>
+  <si>
     <t>35,24 €</t>
   </si>
   <si>
     <t>Arrêté du 31/12/2020, article 1, 3°,3°; https://www.legifrance.gouv.fr/loda/id/LEGIARTI000043041786/2021-01-02/ | Arrêté du 27/09/2019, art. 47; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000043044380/2021-01-01 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255 | Arrêté du 31/12/2020, article 1, 3°, 3°; https://www.legifrance.gouv.fr/loda/id/LEGIARTI000043041786/2021-01-02/</t>
   </si>
   <si>
     <t>La loi indique ce montant pour "six personnes à charge OU PLUS"</t>
   </si>
   <si>
     <t>01/10/2020</t>
   </si>
   <si>
     <t>6 396 €</t>
   </si>
   <si>
     <t>6 247 €</t>
   </si>
   <si>
     <t>5 208 €</t>
   </si>
   <si>
     <t>3 636 €</t>
   </si>
   <si>
-    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378438/2020-10-01 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378438/2020-10-01 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378448/2021-01-02 | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378442/2020-10-01/#LEGIARTI000042378442</t>
+    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378438/2020-10-01 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378438/2020-10-01 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2020-10-01 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378448/2021-01-02 | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378442/2020-10-01/#LEGIARTI000042378442</t>
   </si>
   <si>
     <t>01/01/2020</t>
   </si>
   <si>
     <t>295,93 €</t>
   </si>
   <si>
     <t>356,92 €</t>
   </si>
   <si>
     <t>403,39 €</t>
   </si>
   <si>
     <t>58,52 €</t>
   </si>
   <si>
     <t>257,92 €</t>
   </si>
   <si>
     <t>315,69 €</t>
   </si>
   <si>
     <t>355,23 €</t>
   </si>
   <si>
     <t>51,7 €</t>
   </si>
   <si>
     <t>241,73 €</t>
   </si>
   <si>
     <t>293,04 €</t>
   </si>
   <si>
     <t>328,57 €</t>
   </si>
   <si>
     <t>47,09 €</t>
   </si>
   <si>
     <t>53,83 €</t>
   </si>
   <si>
     <t>12,2 €</t>
   </si>
   <si>
     <t>26,91 €</t>
   </si>
   <si>
+    <t>36,14 €</t>
+  </si>
+  <si>
+    <t>9,29 €</t>
+  </si>
+  <si>
+    <t>18,58 €</t>
+  </si>
+  <si>
     <t>35,13 €</t>
   </si>
   <si>
-    <t>Arrêté du 3 janvier 2020, art. 1; https://www.legifrance.gouv.fr/eli/arrete/2020/1/3/LOGL1934006A/jo/texte | Décret n° 2020-6 du 3 janvier 2020, art. 1; https://www.legifrance.gouv.fr/eli/decret/2020/1/3/LOGL1934005D/jo/texte | Arrêté du 03/01/2020, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039772259 | Arrêté du 3 janvier 2020, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039772259 | Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement - Art. 47; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041489186/2020-01-01/</t>
+    <t>Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2020-01-01 | Arrêté du 3 janvier 2020, art. 1; https://www.legifrance.gouv.fr/eli/arrete/2020/1/3/LOGL1934006A/jo/texte | Décret n° 2020-6 du 3 janvier 2020, art. 1; https://www.legifrance.gouv.fr/eli/decret/2020/1/3/LOGL1934005D/jo/texte | Arrêté du 03/01/2020, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039772259 | Arrêté du 3 janvier 2020, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039772259 | Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement - Art. 47; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041489186/2020-01-01/</t>
   </si>
   <si>
     <t>2020-01-04</t>
   </si>
   <si>
     <t>01/10/2019</t>
   </si>
   <si>
     <t>4 575 €</t>
   </si>
   <si>
     <t>6 553 €</t>
   </si>
   <si>
     <t>7 816 €</t>
   </si>
   <si>
     <t>7 992 €</t>
   </si>
   <si>
     <t>8 298 €</t>
   </si>
   <si>
     <t>8 606 €</t>
   </si>
   <si>
     <t>8 912 €</t>
   </si>
   <si>
     <t>9 219 €</t>
   </si>
   <si>
     <t>5 785 €</t>
   </si>
   <si>
-    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000039160757/2019-10-08 | Arrêté du 27/09/2019, art.13.; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/ | Arrêté du 27/09/2019, art.13.; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000039160751/2019-10-02 | Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement - Art. 47; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000039160717/2019-10-01/</t>
+    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000039160757/2019-10-08 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039160391 | Arrêté du 27/09/2019, art.13.; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/ | Arrêté du 27/09/2019, art.13.; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000039160751/2019-10-02 | Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement - Art. 47; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000039160717/2019-10-01/</t>
   </si>
   <si>
     <t>2019-10-01</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>295,05 €</t>
   </si>
   <si>
     <t>355,85 €</t>
   </si>
   <si>
     <t>402,18 €</t>
   </si>
   <si>
     <t>58,34 €</t>
   </si>
   <si>
     <t>257,14 €</t>
   </si>
   <si>
     <t>314,74 €</t>
   </si>
@@ -1060,87 +1174,96 @@
   <si>
     <t>51,54 €</t>
   </si>
   <si>
     <t>241 €</t>
   </si>
   <si>
     <t>292,16 €</t>
   </si>
   <si>
     <t>327,59 €</t>
   </si>
   <si>
     <t>46,95 €</t>
   </si>
   <si>
     <t>53,67 €</t>
   </si>
   <si>
     <t>12,16 €</t>
   </si>
   <si>
     <t>26,83 €</t>
   </si>
   <si>
+    <t>36,03 €</t>
+  </si>
+  <si>
+    <t>9,26 €</t>
+  </si>
+  <si>
+    <t>18,53 €</t>
+  </si>
+  <si>
     <t>35,02 €</t>
   </si>
   <si>
     <t>Décret n° 2018-1316 du 27/12/2018 relatif au calcul des aides au logement, art. 1 | Décret n° 2018-1316 du 27/12/2018 relatif au calcul des aides au logement, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000037880844</t>
   </si>
   <si>
     <t>2018-12-29</t>
   </si>
   <si>
     <t>01/10/2017</t>
   </si>
   <si>
     <t>4 562 €</t>
   </si>
   <si>
     <t>6 534 €</t>
   </si>
   <si>
     <t>7 793 €</t>
   </si>
   <si>
     <t>7 969 €</t>
   </si>
   <si>
     <t>8 274 €</t>
   </si>
   <si>
     <t>8 581 €</t>
   </si>
   <si>
     <t>8 886 €</t>
   </si>
   <si>
     <t>9 192 €</t>
   </si>
   <si>
-    <t>Arrêté du 28/09/2017, art. 5; https://www.legifrance.gouv.fr/eli/arrete/2017/9/28/TERL1725443A/jo/article_5 | Décret 2017-1413 du 28/09/2017 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000035665790 | Arrêté du 28/09/2017, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000035665883 | Arrêté du 28/09/2017, art. 2; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000035665885</t>
+    <t>Arrêté du 28/09/2017, art. 5; https://www.legifrance.gouv.fr/eli/arrete/2017/9/28/TERL1725443A/jo/article_5 | Arrêté du 28/09/2017, art. 12; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000035665906 | Décret 2017-1413 du 28/09/2017 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000035665790 | Arrêté du 28/09/2017, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000035665883 | Arrêté du 28/09/2017, art. 2; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000035665885</t>
   </si>
   <si>
     <t>2017-09-29</t>
   </si>
   <si>
     <t>Actualisation paramètres + baisse de 5 euros des aides au logement</t>
   </si>
   <si>
     <t>01/01/2016</t>
   </si>
   <si>
     <t>292,85 €</t>
   </si>
   <si>
     <t>353,2 €</t>
   </si>
   <si>
     <t>399,19 €</t>
   </si>
   <si>
     <t>57,91 €</t>
   </si>
   <si>
     <t>255,23 €</t>
   </si>
@@ -1153,90 +1276,102 @@
   <si>
     <t>51,16 €</t>
   </si>
   <si>
     <t>239,21 €</t>
   </si>
   <si>
     <t>289,99 €</t>
   </si>
   <si>
     <t>325,15 €</t>
   </si>
   <si>
     <t>46,6 €</t>
   </si>
   <si>
     <t>53,27 €</t>
   </si>
   <si>
     <t>12,07 €</t>
   </si>
   <si>
     <t>26,61 €</t>
   </si>
   <si>
+    <t>36,76 €</t>
+  </si>
+  <si>
+    <t>9,19 €</t>
+  </si>
+  <si>
+    <t>18,39 €</t>
+  </si>
+  <si>
+    <t>35,76 €</t>
+  </si>
+  <si>
     <t>34,76 €</t>
   </si>
   <si>
     <t>Arrêté du 21/01/2016 relatif au calcul des aides personnelles au logement, art. 5</t>
   </si>
   <si>
     <t>2016-01-22</t>
   </si>
   <si>
     <t>01/10/2015</t>
   </si>
   <si>
     <t>4 544 €</t>
   </si>
   <si>
     <t>6 508 €</t>
   </si>
   <si>
     <t>7 762 €</t>
   </si>
   <si>
     <t>7 938 €</t>
   </si>
   <si>
     <t>8 242 €</t>
   </si>
   <si>
     <t>8 547 €</t>
   </si>
   <si>
     <t>8 851 €</t>
   </si>
   <si>
     <t>9 156 €</t>
   </si>
   <si>
     <t>304 €</t>
   </si>
   <si>
-    <t>Arrêté du 16/10/2015, art. 1 | Arrêté du 16/10/2015</t>
+    <t>Arrêté du 16/10/2015, art. 1 | Arrêté du 16/10/2015, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000031345763 | Arrêté du 16/10/2015</t>
   </si>
   <si>
     <t>2015-10-21</t>
   </si>
   <si>
     <t>Idem en 2016 | Idem en 2017</t>
   </si>
   <si>
     <t>01/01/2015</t>
   </si>
   <si>
     <t>292,62 €</t>
   </si>
   <si>
     <t>352,92 €</t>
   </si>
   <si>
     <t>398,87 €</t>
   </si>
   <si>
     <t>57,86 €</t>
   </si>
   <si>
     <t>255,03 €</t>
   </si>
@@ -1246,90 +1381,99 @@
   <si>
     <t>351,25 €</t>
   </si>
   <si>
     <t>51,12 €</t>
   </si>
   <si>
     <t>239,02 €</t>
   </si>
   <si>
     <t>289,76 €</t>
   </si>
   <si>
     <t>324,89 €</t>
   </si>
   <si>
     <t>46,56 €</t>
   </si>
   <si>
     <t>53,23 €</t>
   </si>
   <si>
     <t>12,06 €</t>
   </si>
   <si>
+    <t>35,73 €</t>
+  </si>
+  <si>
+    <t>9,18 €</t>
+  </si>
+  <si>
+    <t>18,38 €</t>
+  </si>
+  <si>
     <t>34,73 €</t>
   </si>
   <si>
     <t>Arrêté du 29/12/2014 fixant les montants du paramètre R0 pour le calcul des aides personnelles au logement, art. 2</t>
   </si>
   <si>
     <t>2014-12-31</t>
   </si>
   <si>
     <t>01/10/2014</t>
   </si>
   <si>
     <t>100 %</t>
   </si>
   <si>
     <t>88 %</t>
   </si>
   <si>
     <t>126 %</t>
   </si>
   <si>
     <t>150,3 %</t>
   </si>
   <si>
     <t>180,3 %</t>
   </si>
   <si>
     <t>40 %</t>
   </si>
   <si>
     <t>32 %</t>
   </si>
   <si>
     <t>41 %</t>
   </si>
   <si>
     <t>5,88 %</t>
   </si>
   <si>
-    <t>Arrêté du 27/10/2014, art. 4 | Arrêté du 27/10/2014</t>
+    <t>Arrêté du 27/10/2014, art. 4 | Arrêté du 27/10/2014, art. 6; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000029641406 | Arrêté du 27/10/2014</t>
   </si>
   <si>
     <t>2014-10-28</t>
   </si>
   <si>
     <t>Taux TL et TF disponibles pages 14 et 15 du document "Elément de calcul des aides personnelles au logement"</t>
   </si>
   <si>
     <t>01/01/2013</t>
   </si>
   <si>
     <t>290,96 €</t>
   </si>
   <si>
     <t>350,92 €</t>
   </si>
   <si>
     <t>396,61 €</t>
   </si>
   <si>
     <t>57,53 €</t>
   </si>
   <si>
     <t>253,58 €</t>
   </si>
@@ -1342,54 +1486,63 @@
   <si>
     <t>50,83 €</t>
   </si>
   <si>
     <t>237,67 €</t>
   </si>
   <si>
     <t>288,12 €</t>
   </si>
   <si>
     <t>323,05 €</t>
   </si>
   <si>
     <t>46,3 €</t>
   </si>
   <si>
     <t>52,93 €</t>
   </si>
   <si>
     <t>11,99 €</t>
   </si>
   <si>
     <t>26,46 €</t>
   </si>
   <si>
+    <t>35,53 €</t>
+  </si>
+  <si>
+    <t>9,13 €</t>
+  </si>
+  <si>
+    <t>18,28 €</t>
+  </si>
+  <si>
     <t>34,53 €</t>
   </si>
   <si>
-    <t>Arrêté du 28/12/2012, art. 7 | Arrêté du 28/12/2012</t>
+    <t>Arrêté du 28/12/2012, art. 7 | Arrêté du 14/01/2013, art. 5; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000026943409 | Arrêté du 28/12/2012</t>
   </si>
   <si>
     <t>2012-12-30</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>284,84 €</t>
   </si>
   <si>
     <t>343,53 €</t>
   </si>
   <si>
     <t>388,26 €</t>
   </si>
   <si>
     <t>56,32 €</t>
   </si>
   <si>
     <t>248,24 €</t>
   </si>
   <si>
     <t>303,85 €</t>
   </si>
@@ -1399,54 +1552,63 @@
   <si>
     <t>49,76 €</t>
   </si>
   <si>
     <t>232,67 €</t>
   </si>
   <si>
     <t>282,06 €</t>
   </si>
   <si>
     <t>316,25 €</t>
   </si>
   <si>
     <t>45,33 €</t>
   </si>
   <si>
     <t>51,82 €</t>
   </si>
   <si>
     <t>11,74 €</t>
   </si>
   <si>
     <t>25,9 €</t>
   </si>
   <si>
+    <t>34,78 €</t>
+  </si>
+  <si>
+    <t>8,94 €</t>
+  </si>
+  <si>
+    <t>17,9 €</t>
+  </si>
+  <si>
     <t>33,8 €</t>
   </si>
   <si>
-    <t>Arrêté du 30/12/2011, art. 4 | Décret 2011-2099, art. 1 du 30/12/2011 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000025101122&amp;cidTexte=JORFTEXT000025061407 | Arrêté du 30/12/2011</t>
+    <t>Arrêté du 30/12/2011, art. 4 | Arrêté du 30/12/2011, art. 6; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000025061492 | Décret 2011-2099, art. 1 du 30/12/2011 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000025101122&amp;cidTexte=JORFTEXT000025061407 | Arrêté du 30/12/2011</t>
   </si>
   <si>
     <t>2011-12-31</t>
   </si>
   <si>
     <t>Changement de la participation minimale forfaitaire (composante de Po)</t>
   </si>
   <si>
     <t>01/01/2011</t>
   </si>
   <si>
     <t>282,02 €</t>
   </si>
   <si>
     <t>340,13 €</t>
   </si>
   <si>
     <t>384,42 €</t>
   </si>
   <si>
     <t>55,76 €</t>
   </si>
   <si>
     <t>245,78 €</t>
   </si>
@@ -1459,54 +1621,63 @@
   <si>
     <t>49,27 €</t>
   </si>
   <si>
     <t>230,37 €</t>
   </si>
   <si>
     <t>279,27 €</t>
   </si>
   <si>
     <t>313,12 €</t>
   </si>
   <si>
     <t>44,88 €</t>
   </si>
   <si>
     <t>51,31 €</t>
   </si>
   <si>
     <t>11,62 €</t>
   </si>
   <si>
     <t>25,64 €</t>
   </si>
   <si>
+    <t>34,44 €</t>
+  </si>
+  <si>
+    <t>8,85 €</t>
+  </si>
+  <si>
+    <t>17,72 €</t>
+  </si>
+  <si>
     <t>33,47 €</t>
   </si>
   <si>
-    <t>Arrêté du 30/12/2010, art. 4 | Décret 2010-1765, art. 1 du 30/12/2010 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000023386269&amp;cidTexte=JORFTEXT000023335470 | Arrêté du 30/12/2010</t>
+    <t>Arrêté du 30/12/2010, art. 4 | Arrêté du 30/12/2010, art. 6; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000023443548 | Décret 2010-1765, art. 1 du 30/12/2010 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000023386269&amp;cidTexte=JORFTEXT000023335470 | Arrêté du 30/12/2010</t>
   </si>
   <si>
     <t>2010-12-31</t>
   </si>
   <si>
     <t>01/01/2010</t>
   </si>
   <si>
     <t>278,95 €</t>
   </si>
   <si>
     <t>336,43 €</t>
   </si>
   <si>
     <t>380,24 €</t>
   </si>
   <si>
     <t>55,15 €</t>
   </si>
   <si>
     <t>243,11 €</t>
   </si>
   <si>
     <t>297,57 €</t>
   </si>
@@ -1516,54 +1687,63 @@
   <si>
     <t>48,73 €</t>
   </si>
   <si>
     <t>227,86 €</t>
   </si>
   <si>
     <t>276,23 €</t>
   </si>
   <si>
     <t>309,71 €</t>
   </si>
   <si>
     <t>44,39 €</t>
   </si>
   <si>
     <t>50,75 €</t>
   </si>
   <si>
     <t>11,49 €</t>
   </si>
   <si>
     <t>25,36 €</t>
   </si>
   <si>
+    <t>34,07 €</t>
+  </si>
+  <si>
+    <t>8,75 €</t>
+  </si>
+  <si>
+    <t>17,53 €</t>
+  </si>
+  <si>
     <t>33,11 €</t>
   </si>
   <si>
-    <t>Arrêté du 30/12/2009, art. 4 | Décret 2009-1740, art. 1 du 30/12/2009 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000021637835&amp;cidTexte=JORFTEXT000021572101 | Arrêté du 30/12/2009</t>
+    <t>Arrêté du 30/12/2009, art. 4 | Arrêté du 30/12/2009, art. 6; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000021676785 | Décret 2009-1740, art. 1 du 30/12/2009 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000021637835&amp;cidTexte=JORFTEXT000021572101 | Arrêté du 30/12/2009</t>
   </si>
   <si>
     <t>2009-12-31</t>
   </si>
   <si>
     <t>01/01/2009</t>
   </si>
   <si>
     <t>278,06 €</t>
   </si>
   <si>
     <t>335,36 €</t>
   </si>
   <si>
     <t>379,03 €</t>
   </si>
   <si>
     <t>54,97 €</t>
   </si>
   <si>
     <t>242,33 €</t>
   </si>
   <si>
     <t>296,62 €</t>
   </si>
@@ -1573,108 +1753,126 @@
   <si>
     <t>48,57 €</t>
   </si>
   <si>
     <t>227,13 €</t>
   </si>
   <si>
     <t>275,35 €</t>
   </si>
   <si>
     <t>308,72 €</t>
   </si>
   <si>
     <t>44,25 €</t>
   </si>
   <si>
     <t>50,59 €</t>
   </si>
   <si>
     <t>11,45 €</t>
   </si>
   <si>
     <t>25,28 €</t>
   </si>
   <si>
+    <t>21,77 €</t>
+  </si>
+  <si>
+    <t>5,59 €</t>
+  </si>
+  <si>
+    <t>11,2 €</t>
+  </si>
+  <si>
     <t>33 €</t>
   </si>
   <si>
-    <t>Arrêté du 31/12/2008, art. 4 | Décret 2008-1557, art. 1 du 31/12/2008 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000020081003&amp;cidTexte=JORFTEXT000020021192 | Arrêté du 31/12/2008</t>
+    <t>Arrêté du 31/12/2008, art. 4 | Arrêté du 31/12/2008, art. 6; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000020084079 | Décret 2008-1557, art. 1 du 31/12/2008 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000020081003&amp;cidTexte=JORFTEXT000020021192 | Arrêté du 31/12/2008</t>
   </si>
   <si>
     <t>2009-01-01</t>
   </si>
   <si>
     <t>01/01/2008</t>
   </si>
   <si>
     <t>270,09 €</t>
   </si>
   <si>
     <t>325,75 €</t>
   </si>
   <si>
     <t>368,17 €</t>
   </si>
   <si>
     <t>53,39 €</t>
   </si>
   <si>
     <t>235,39 €</t>
   </si>
   <si>
     <t>324,21 €</t>
   </si>
   <si>
     <t>47,18 €</t>
   </si>
   <si>
     <t>220,62 €</t>
   </si>
   <si>
     <t>267,46 €</t>
   </si>
   <si>
     <t>299,87 €</t>
   </si>
   <si>
     <t>42,98 €</t>
   </si>
   <si>
     <t>49,14 €</t>
   </si>
   <si>
     <t>11,12 €</t>
   </si>
   <si>
     <t>24,56 €</t>
   </si>
   <si>
+    <t>16,27 €</t>
+  </si>
+  <si>
+    <t>4,18 €</t>
+  </si>
+  <si>
+    <t>8,37 €</t>
+  </si>
+  <si>
     <t>31 €</t>
   </si>
   <si>
-    <t>Arrêté du 26/12/2007, art. 4 | Décret 2007-1906, art. 1 du 26/12/2007 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000017854262&amp;cidTexte=JORFTEXT000017765977 | Arrêté du 26/12/2007</t>
+    <t>Arrêté du 26/12/2007, art. 4 | Arrêté du 26/12/2007, art. 6; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000017788723 | Décret 2007-1906, art. 1 du 26/12/2007 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000017854262&amp;cidTexte=JORFTEXT000017765977 | Arrêté du 26/12/2007</t>
   </si>
   <si>
     <t>2007-12-30</t>
   </si>
   <si>
     <t>01/07/2007</t>
   </si>
   <si>
     <t>262,84 €</t>
   </si>
   <si>
     <t>317 €</t>
   </si>
   <si>
     <t>358,28 €</t>
   </si>
   <si>
     <t>51,96 €</t>
   </si>
   <si>
     <t>229,07 €</t>
   </si>
   <si>
     <t>280,38 €</t>
   </si>
@@ -1684,90 +1882,99 @@
   <si>
     <t>45,91 €</t>
   </si>
   <si>
     <t>214,69 €</t>
   </si>
   <si>
     <t>260,28 €</t>
   </si>
   <si>
     <t>291,82 €</t>
   </si>
   <si>
     <t>41,83 €</t>
   </si>
   <si>
     <t>47,82 €</t>
   </si>
   <si>
     <t>10,82 €</t>
   </si>
   <si>
     <t>23,9 €</t>
   </si>
   <si>
+    <t>15,83 €</t>
+  </si>
+  <si>
+    <t>4,07 €</t>
+  </si>
+  <si>
+    <t>8,15 €</t>
+  </si>
+  <si>
     <t>30 €</t>
   </si>
   <si>
     <t>Arrêté du 27/09/2019, article 14, 1°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206208/2022-07-01/#LEGIARTI000046206208 | Arrêté du 10/07/2007 | Arrêté du 27/09/2019, article 14, 2°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286630</t>
   </si>
   <si>
     <t>2007-07-12</t>
   </si>
   <si>
     <t>01/01/2007</t>
   </si>
   <si>
     <t>3,54 %</t>
   </si>
   <si>
     <t>3,94 %</t>
   </si>
   <si>
     <t>3,38 %</t>
   </si>
   <si>
     <t>2,97 %</t>
   </si>
   <si>
     <t>2,51 %</t>
   </si>
   <si>
     <t>2,31 %</t>
   </si>
   <si>
     <t>-0,07 %</t>
   </si>
   <si>
     <t>0,56 %</t>
   </si>
   <si>
     <t>0,85 %</t>
   </si>
   <si>
-    <t>Arrêté du 23/12/2006, art. 4 | Décret 2006-1817, art. 2 du 23/12/2006 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006258877&amp;cidTexte=JORFTEXT000000462553 | Arrêté du 23/12/2006</t>
+    <t>Arrêté du 23/12/2006, art. 4 | Arrêté du 23/12/2006, art. 6; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000002473554 | Décret 2006-1817, art. 2 du 23/12/2006 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006258877&amp;cidTexte=JORFTEXT000000462553 | Arrêté du 23/12/2006</t>
   </si>
   <si>
     <t>2006-12-31</t>
   </si>
   <si>
     <t>01/09/2005</t>
   </si>
   <si>
     <t>255,68 €</t>
   </si>
   <si>
     <t>308,37 €</t>
   </si>
   <si>
     <t>348,52 €</t>
   </si>
   <si>
     <t>50,54 €</t>
   </si>
   <si>
     <t>222,83 €</t>
   </si>
   <si>
     <t>272,74 €</t>
   </si>
@@ -1777,50 +1984,59 @@
   <si>
     <t>44,66 €</t>
   </si>
   <si>
     <t>208,84 €</t>
   </si>
   <si>
     <t>253,19 €</t>
   </si>
   <si>
     <t>283,87 €</t>
   </si>
   <si>
     <t>40,69 €</t>
   </si>
   <si>
     <t>46,97 €</t>
   </si>
   <si>
     <t>10,63 €</t>
   </si>
   <si>
     <t>23,48 €</t>
   </si>
   <si>
+    <t>15,55 €</t>
+  </si>
+  <si>
+    <t>4 €</t>
+  </si>
+  <si>
+    <t>8,01 €</t>
+  </si>
+  <si>
     <t>29 €</t>
   </si>
   <si>
     <t>Arrêté du 19/12/2005</t>
   </si>
   <si>
     <t>2005-12-22</t>
   </si>
   <si>
     <t>01/06/2004</t>
   </si>
   <si>
     <t>251,16 €</t>
   </si>
   <si>
     <t>302,92 €</t>
   </si>
   <si>
     <t>342,36 €</t>
   </si>
   <si>
     <t>49,65 €</t>
   </si>
   <si>
     <t>218,89 €</t>
@@ -1879,51 +2095,51 @@
   <si>
     <t>216,29 €</t>
   </si>
   <si>
     <t>264,74 €</t>
   </si>
   <si>
     <t>297,91 €</t>
   </si>
   <si>
     <t>43,35 €</t>
   </si>
   <si>
     <t>202,72 €</t>
   </si>
   <si>
     <t>245,76 €</t>
   </si>
   <si>
     <t>275,54 €</t>
   </si>
   <si>
     <t>39,5 €</t>
   </si>
   <si>
-    <t>Arrêté du 20/12/2002, art. 3 | Décret 2002-1485, art. 3 du 20/12/2002 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006215746&amp;cidTexte=JORFTEXT000000235054 | Arrêté du 20/12/2002</t>
+    <t>Arrêté du 20/12/2002, art. 3 | Arrêté du 20/12/2002, art. 6; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000001658002 | Décret 2002-1485, art. 3 du 20/12/2002 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006215746&amp;cidTexte=JORFTEXT000000235054 | Arrêté du 20/12/2002</t>
   </si>
   <si>
     <t>2002-12-22</t>
   </si>
   <si>
     <t>01/01/2002</t>
   </si>
   <si>
     <t>243,31 €</t>
   </si>
   <si>
     <t>293,46 €</t>
   </si>
   <si>
     <t>330,05 €</t>
   </si>
   <si>
     <t>47,87 €</t>
   </si>
   <si>
     <t>213,73 €</t>
   </si>
   <si>
     <t>261,6 €</t>
   </si>
@@ -1933,54 +2149,63 @@
   <si>
     <t>42,84 €</t>
   </si>
   <si>
     <t>200,32 €</t>
   </si>
   <si>
     <t>242,85 €</t>
   </si>
   <si>
     <t>272,27 €</t>
   </si>
   <si>
     <t>39,03 €</t>
   </si>
   <si>
     <t>46,5 €</t>
   </si>
   <si>
     <t>10,52 €</t>
   </si>
   <si>
     <t>23,25 €</t>
   </si>
   <si>
+    <t>15,4 €</t>
+  </si>
+  <si>
+    <t>3,96 €</t>
+  </si>
+  <si>
+    <t>7,7 €</t>
+  </si>
+  <si>
     <t>26,68 €</t>
   </si>
   <si>
-    <t>Arrêté du 27 septembre 2019, art. 8; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286643/2024-09-29 | Article D823-16 du code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000038878905 | Arrêté du 27 septembre 2019, art. 16 1°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286643/2024-09-29 | Décret 2001-698, art. 6 du 31/07/2001 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006780031&amp;cidTexte=JORFTEXT000000393997 | Arrêté du 31/07/2001 | Arrêté du 27/09/2019, article 46, 3°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046834756/2022-12-30/#LEGIARTI000046834756 | Arrêté du 26/12/2000, art. 5; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000035672548/2018-08-29/</t>
+    <t>Arrêté du 31/07/2001, art. 6; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000000762135 | Arrêté du 27 septembre 2019, art. 8; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286643/2024-09-29 | Article D823-16 du code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000038878905 | Arrêté du 27 septembre 2019, art. 16 1°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286643/2024-09-29 | Arrêté du 27 septembre 2019, art. 8; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286643/2026-07-03 | Décret 2001-698, art. 6 du 31/07/2001 (modif art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006780031&amp;cidTexte=JORFTEXT000000393997 | Arrêté du 31/07/2001 | Arrêté du 27/09/2019, article 46, 3°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046834756/2022-12-30/#LEGIARTI000046834756 | Arrêté du 26/12/2000, art. 5; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000035672548/2018-08-29/</t>
   </si>
   <si>
     <t>2001-08-02</t>
   </si>
   <si>
     <t>Changement de la participation minimale forfaitaire (composante de Po) | Paramètres toutefois disponibles dans "Eléments de calcul des aides personnelles au logement", Ministère de l'égalité des territoires et du logement, 2013, p 13.</t>
   </si>
   <si>
     <t>01/07/2001</t>
   </si>
   <si>
     <t>1 596 FRF</t>
   </si>
   <si>
     <t>1 925 FRF</t>
   </si>
   <si>
     <t>2 165 FRF</t>
   </si>
   <si>
     <t>314 FRF</t>
   </si>
   <si>
     <t>1 402 FRF</t>
   </si>
@@ -1993,128 +2218,146 @@
   <si>
     <t>281 FRF</t>
   </si>
   <si>
     <t>1 314 FRF</t>
   </si>
   <si>
     <t>1 593 FRF</t>
   </si>
   <si>
     <t>1 786 FRF</t>
   </si>
   <si>
     <t>256 FRF</t>
   </si>
   <si>
     <t>46,5 FRF</t>
   </si>
   <si>
     <t>10,52 FRF</t>
   </si>
   <si>
     <t>23,25 FRF</t>
   </si>
   <si>
+    <t>101 FRF</t>
+  </si>
+  <si>
+    <t>26 FRF</t>
+  </si>
+  <si>
+    <t>50 FRF</t>
+  </si>
+  <si>
     <t>175 FRF</t>
   </si>
   <si>
     <t>3,08 %</t>
   </si>
   <si>
     <t>3,31 %</t>
   </si>
   <si>
     <t>2,78 %</t>
   </si>
   <si>
     <t>2,57 %</t>
   </si>
   <si>
     <t>2,28 %</t>
   </si>
   <si>
     <t>69 %</t>
   </si>
   <si>
     <t>72 %</t>
   </si>
   <si>
     <t>83 %</t>
   </si>
   <si>
-    <t>Arrêté du 31/07/2001, art. 3 | Arrêté du 31/07/2001</t>
+    <t>Arrêté du 31/07/2001, art. 3 | Arrêté du 31/07/2001, art. 6; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000000762135 | Arrêté du 31/07/2001</t>
   </si>
   <si>
     <t>01/01/2001</t>
   </si>
   <si>
     <t>1 577 FRF</t>
   </si>
   <si>
     <t>1 902 FRF</t>
   </si>
   <si>
     <t>2 139 FRF</t>
   </si>
   <si>
     <t>310 FRF</t>
   </si>
   <si>
     <t>1 385 FRF</t>
   </si>
   <si>
     <t>1 696 FRF</t>
   </si>
   <si>
     <t>1 908 FRF</t>
   </si>
   <si>
     <t>278 FRF</t>
   </si>
   <si>
     <t>1 298 FRF</t>
   </si>
   <si>
     <t>1 574 FRF</t>
   </si>
   <si>
     <t>1 765 FRF</t>
   </si>
   <si>
     <t>253 FRF</t>
   </si>
   <si>
     <t>300 FRF</t>
   </si>
   <si>
     <t>66 FRF</t>
   </si>
   <si>
     <t>150 FRF</t>
   </si>
   <si>
+    <t>99 FRF</t>
+  </si>
+  <si>
+    <t>25 FRF</t>
+  </si>
+  <si>
+    <t>51 FRF</t>
+  </si>
+  <si>
     <t>Décret 2000-1269 du 26/12/2000; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000578227&amp;categorieLien=id | Décret 2000-1269, art. 2 du 26/12/2000 (crée art. D542-5-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006779920&amp;cidTexte=JORFTEXT000000578227 | Arrêté du 26/12/2000 | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206225/2022-07-01 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255 | Arrêté du 26/12/2000, art. 2 | Arrêté du 27/09/2019, article 14, 2°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286630</t>
   </si>
   <si>
     <t>2000-12-28</t>
   </si>
   <si>
     <t>Réforme de 2001 qui change le calcul de l'ALF pour les locataires | Article qui décrit le mode de calcul de la nouvelle ALF pour les locataires. On y trouve aussi les paramètres relatifs à Po (la participation minimale)</t>
   </si>
   <si>
     <t>01/07/2000</t>
   </si>
   <si>
     <t>2 082 FRF</t>
   </si>
   <si>
     <t>2 224 FRF</t>
   </si>
   <si>
     <t>2 436 FRF</t>
   </si>
   <si>
     <t>2 580 FRF</t>
   </si>
   <si>
     <t>2 719 FRF</t>
@@ -2134,51 +2377,51 @@
   <si>
     <t>2 255 FRF</t>
   </si>
   <si>
     <t>2 442 FRF</t>
   </si>
   <si>
     <t>218 FRF</t>
   </si>
   <si>
     <t>1 722 FRF</t>
   </si>
   <si>
     <t>1 853 FRF</t>
   </si>
   <si>
     <t>2 115 FRF</t>
   </si>
   <si>
     <t>2 295 FRF</t>
   </si>
   <si>
     <t>203 FRF</t>
   </si>
   <si>
-    <t>Arrêté du 01/08/2000, art. 1 | Arrêté du 01/08/2000, art. 1; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000401552&amp;categorieLien=id</t>
+    <t>Arrêté du 01/08/2000, art. 1 | Arrêté du 01/08/2000, art. 6; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006791734 | Arrêté du 01/08/2000, art. 1; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000401552&amp;categorieLien=id</t>
   </si>
   <si>
     <t>2000-08-05</t>
   </si>
   <si>
     <t>01/07/1999</t>
   </si>
   <si>
     <t>1 883 FRF</t>
   </si>
   <si>
     <t>2 061 FRF</t>
   </si>
   <si>
     <t>2 202 FRF</t>
   </si>
   <si>
     <t>2 412 FRF</t>
   </si>
   <si>
     <t>2 554 FRF</t>
   </si>
   <si>
     <t>2 692 FRF</t>
   </si>
@@ -2212,51 +2455,54 @@
   <si>
     <t>1 705 FRF</t>
   </si>
   <si>
     <t>1 835 FRF</t>
   </si>
   <si>
     <t>2 094 FRF</t>
   </si>
   <si>
     <t>2 272 FRF</t>
   </si>
   <si>
     <t>201 FRF</t>
   </si>
   <si>
     <t>297 FRF</t>
   </si>
   <si>
     <t>65 FRF</t>
   </si>
   <si>
     <t>149 FRF</t>
   </si>
   <si>
-    <t>Arrêté du 28/06/1999, art. 1 et 3 | Arrêté du 28/06/1999, art. 1 et 3; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000760915&amp;categorieLien=id</t>
+    <t>98 FRF</t>
+  </si>
+  <si>
+    <t>Arrêté du 28/06/1999, art. 1 et 3 | Arrêté du 28/06/1999, art. 6; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006791628 | Arrêté du 28/06/1999, art. 1 et 3; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000760915&amp;categorieLien=id</t>
   </si>
   <si>
     <t>1999-06-29</t>
   </si>
   <si>
     <t>01/07/1998</t>
   </si>
   <si>
     <t>1 864 FRF</t>
   </si>
   <si>
     <t>2 031 FRF</t>
   </si>
   <si>
     <t>2 089 FRF</t>
   </si>
   <si>
     <t>2 250 FRF</t>
   </si>
   <si>
     <t>2 310 FRF</t>
   </si>
   <si>
     <t>2 363 FRF</t>
   </si>
@@ -2293,51 +2539,57 @@
   <si>
     <t>1 751 FRF</t>
   </si>
   <si>
     <t>1 821 FRF</t>
   </si>
   <si>
     <t>1 890 FRF</t>
   </si>
   <si>
     <t>2 032 FRF</t>
   </si>
   <si>
     <t>177 FRF</t>
   </si>
   <si>
     <t>293 FRF</t>
   </si>
   <si>
     <t>64 FRF</t>
   </si>
   <si>
     <t>147 FRF</t>
   </si>
   <si>
-    <t>Arrêté du 11/09/1998, art. 1 et 3 | Arrêté du 11/09/1998, art. 1 et 3; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000557595&amp;categorieLien=id</t>
+    <t>97 FRF</t>
+  </si>
+  <si>
+    <t>49 FRF</t>
+  </si>
+  <si>
+    <t>Arrêté du 11/09/1998, art. 1 et 3 | Arrêté du 11/09/1998, art. 5; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006791312 | Arrêté du 11/09/1998, art. 1 et 3; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000557595&amp;categorieLien=id</t>
   </si>
   <si>
     <t>1998-09-13</t>
   </si>
   <si>
     <t>01/07/1997</t>
   </si>
   <si>
     <t>1 820 FRF</t>
   </si>
   <si>
     <t>1 983 FRF</t>
   </si>
   <si>
     <t>2 040 FRF</t>
   </si>
   <si>
     <t>2 197 FRF</t>
   </si>
   <si>
     <t>2 256 FRF</t>
   </si>
   <si>
     <t>2 308 FRF</t>
   </si>
@@ -2374,51 +2626,57 @@
   <si>
     <t>1 710 FRF</t>
   </si>
   <si>
     <t>1 778 FRF</t>
   </si>
   <si>
     <t>1 846 FRF</t>
   </si>
   <si>
     <t>1 984 FRF</t>
   </si>
   <si>
     <t>173 FRF</t>
   </si>
   <si>
     <t>289 FRF</t>
   </si>
   <si>
     <t>63 FRF</t>
   </si>
   <si>
     <t>145 FRF</t>
   </si>
   <si>
-    <t>Arrêté du 10/09/1997, art. 1 et 3 | Arrêté du 10/09/1997, art. 1 et 3; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000552987&amp;categorieLien=id</t>
+    <t>96 FRF</t>
+  </si>
+  <si>
+    <t>48 FRF</t>
+  </si>
+  <si>
+    <t>Arrêté du 10/09/1997, art. 1 et 3 | Arrêté du 10/09/1997, art. 5; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006790948 | Arrêté du 10/09/1997, art. 1 et 3; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000552987&amp;categorieLien=id</t>
   </si>
   <si>
     <t>1997-09-11</t>
   </si>
   <si>
     <t>01/07/1994</t>
   </si>
   <si>
     <t>1 758 FRF</t>
   </si>
   <si>
     <t>1 889 FRF</t>
   </si>
   <si>
     <t>1 997 FRF</t>
   </si>
   <si>
     <t>2 051 FRF</t>
   </si>
   <si>
     <t>1 568 FRF</t>
   </si>
   <si>
     <t>1 697 FRF</t>
   </si>
@@ -2443,70 +2701,81 @@
   <si>
     <t>1 652 FRF</t>
   </si>
   <si>
     <t>1 718 FRF</t>
   </si>
   <si>
     <t>1 784 FRF</t>
   </si>
   <si>
     <t>1 917 FRF</t>
   </si>
   <si>
     <t>167 FRF</t>
   </si>
   <si>
     <t>282 FRF</t>
   </si>
   <si>
     <t>61 FRF</t>
   </si>
   <si>
     <t>142 FRF</t>
   </si>
   <si>
-    <t>Arrêté du 14/11/1994, art. 1 et 3 | Arrêté du 14/11/1994, art. 1 et 3; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000164986&amp;categorieLien=id</t>
+    <t>94 FRF</t>
+  </si>
+  <si>
+    <t>24 FRF</t>
+  </si>
+  <si>
+    <t>47 FRF</t>
+  </si>
+  <si>
+    <t>Arrêté du 14/11/1994, art. 1 et 3 | Arrêté du 14/11/1994, art. 5; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006789675 | Arrêté du 14/11/1994, art. 1 et 3; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000164986&amp;categorieLien=id</t>
   </si>
   <si>
     <t>1994-11-16</t>
   </si>
   <si>
     <t xml:space="preserve">(1) Ce montant correspond au montant max du L de la formule mentionnée à l'article D823-6 du Code de la construction et de l'habitation https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000038878905/2022-03-30. Pour connaître la zone géographique d'une commune, il est possible d'utiliser ce simulateur de la DILA https://www.service-public.fr/simulateur/calcul/zones
 (2) Montant forfaitaire au titre des charges indiqué par le « C » de la formule de calcul des aides, mentionné au 3° de l'article D823-16 du Code de la construction et de l'habitation.
 (3) Notes :
 (1) Également applicable aux personnes âgées ou handicapées adultes hébergées à titre onéreux chez des particuliers.
 (2) Les majorations sont les mêmes dans le cas général que dans le cas des colocataires ou des propriétaires.
-(4) Note : Les loyers de référence sont les mêmes que les plafonds pour la zone 2
-[...1 lines deleted...]
-(6) Notes :
+(4) Montant forfaitaire au titre des charges applicable en outre-mer dans le cas general pour le secteur locatif.
+(5) Montant forfaitaire au titre des charges applicable en outre-mer dans le cas des colocataires pour le secteur locatif.
+(6) Note : Les loyers de référence sont les mêmes que les plafonds pour la zone 2
+(7) Mentionné à l'article D823-17 du Code de la construction et de l'habitation. Également mentionné à l'article 2 ter de l'arrêté du 3 juillet 1978 - secteur locatif (après 2001)
+(8) Notes :
 (1) Les abattements appliqués aux traitements et salaires mentionnés dans le code général des impôts s'appliquent à R1-R2.
 (2) À partir de 2015, le forfait R0 n'est plus calculé à partir de R1 et R2 mais directement défini en euros par la loi.
-(7) Mentionné à l'article D823-17 du Code de la construction et de l'habitation.
+(9) Mentionné à l'article D823-17 du Code de la construction et de l'habitation.
 Notes:
  - A compter du 1er janvier 2022, pour l'application du 5° de l'article D. 823-17 du même code, le forfait " R0 " applicable à Mayotte est identique à celui applicable en outre-mer : https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000048656243 .
-(8) Notes :
+(10) Notes :
 Les abattements appliqués aux traitements et salaires mentionnés dans le code général des impôts s'appliquent à R1-R2.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -2846,65 +3115,65 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048621292" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048107807" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006231022&amp;cidTexte=JORFTEXT000000438122" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048621292" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006231022&amp;cidTexte=JORFTEXT000000438122" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:CY47"/>
+  <dimension ref="A1:DE47"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
@@ -2965,115 +3234,121 @@
       <c r="BX1" s="1"/>
       <c r="BY1" s="1"/>
       <c r="BZ1" s="1"/>
       <c r="CA1" s="1"/>
       <c r="CB1" s="1"/>
       <c r="CC1" s="1"/>
       <c r="CD1" s="1"/>
       <c r="CE1" s="1"/>
       <c r="CF1" s="1"/>
       <c r="CG1" s="1"/>
       <c r="CH1" s="1"/>
       <c r="CI1" s="1"/>
       <c r="CJ1" s="1"/>
       <c r="CK1" s="1"/>
       <c r="CL1" s="1"/>
       <c r="CM1" s="1"/>
       <c r="CN1" s="1"/>
       <c r="CO1" s="1"/>
       <c r="CP1" s="1"/>
       <c r="CQ1" s="1"/>
       <c r="CR1" s="1"/>
       <c r="CS1" s="1"/>
       <c r="CT1" s="1"/>
       <c r="CU1" s="1"/>
       <c r="CV1" s="1"/>
-      <c r="CW1" s="1" t="s">
+      <c r="CW1" s="1"/>
+      <c r="CX1" s="1"/>
+      <c r="CY1" s="1"/>
+      <c r="CZ1" s="1"/>
+      <c r="DA1" s="1"/>
+      <c r="DB1" s="1"/>
+      <c r="DC1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="CX1" s="1" t="s">
+      <c r="DD1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="CY1" s="1" t="s">
+      <c r="DE1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:103" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
-      <c r="AK2" s="1" t="s">
+      <c r="AK2" s="1"/>
+      <c r="AL2" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
-      <c r="AP2" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AP2" s="1"/>
       <c r="AQ2" s="1"/>
       <c r="AR2" s="1"/>
       <c r="AS2" s="1"/>
       <c r="AT2" s="1"/>
       <c r="AU2" s="1"/>
-      <c r="AV2" s="1"/>
+      <c r="AV2" s="1" t="s">
+        <v>7</v>
+      </c>
       <c r="AW2" s="1"/>
       <c r="AX2" s="1"/>
       <c r="AY2" s="1"/>
       <c r="AZ2" s="1"/>
       <c r="BA2" s="1"/>
       <c r="BB2" s="1"/>
       <c r="BC2" s="1"/>
       <c r="BD2" s="1"/>
       <c r="BE2" s="1"/>
       <c r="BF2" s="1"/>
       <c r="BG2" s="1"/>
       <c r="BH2" s="1"/>
       <c r="BI2" s="1"/>
       <c r="BJ2" s="1"/>
       <c r="BK2" s="1"/>
       <c r="BL2" s="1"/>
       <c r="BM2" s="1"/>
       <c r="BN2" s="1"/>
       <c r="BO2" s="1"/>
       <c r="BP2" s="1"/>
       <c r="BQ2" s="1"/>
       <c r="BR2" s="1"/>
       <c r="BS2" s="1"/>
       <c r="BT2" s="1"/>
       <c r="BU2" s="1"/>
@@ -3085,12958 +3360,13713 @@
       <c r="CA2" s="1"/>
       <c r="CB2" s="1"/>
       <c r="CC2" s="1"/>
       <c r="CD2" s="1"/>
       <c r="CE2" s="1"/>
       <c r="CF2" s="1"/>
       <c r="CG2" s="1"/>
       <c r="CH2" s="1"/>
       <c r="CI2" s="1"/>
       <c r="CJ2" s="1"/>
       <c r="CK2" s="1"/>
       <c r="CL2" s="1"/>
       <c r="CM2" s="1"/>
       <c r="CN2" s="1"/>
       <c r="CO2" s="1"/>
       <c r="CP2" s="1"/>
       <c r="CQ2" s="1"/>
       <c r="CR2" s="1"/>
       <c r="CS2" s="1"/>
       <c r="CT2" s="1"/>
       <c r="CU2" s="1"/>
       <c r="CV2" s="1"/>
       <c r="CW2" s="1"/>
       <c r="CX2" s="1"/>
       <c r="CY2" s="1"/>
+      <c r="CZ2" s="1"/>
+      <c r="DA2" s="1"/>
+      <c r="DB2" s="1"/>
+      <c r="DC2" s="1"/>
+      <c r="DD2" s="1"/>
+      <c r="DE2" s="1"/>
     </row>
-    <row r="3" spans="1:103" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="O3" s="1"/>
-      <c r="P3" s="1" t="s">
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
       <c r="AC3" s="1"/>
       <c r="AD3" s="1"/>
       <c r="AE3" s="1"/>
       <c r="AF3" s="1"/>
       <c r="AG3" s="1"/>
       <c r="AH3" s="1"/>
       <c r="AI3" s="1"/>
       <c r="AJ3" s="1"/>
-      <c r="AK3" s="1" t="s">
+      <c r="AK3" s="1"/>
+      <c r="AL3" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="AL3" s="1"/>
-      <c r="AM3" s="1" t="s">
+      <c r="AM3" s="1"/>
+      <c r="AN3" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="AN3" s="1"/>
       <c r="AO3" s="1"/>
-      <c r="AP3" s="1" t="s">
+      <c r="AP3" s="1"/>
+      <c r="AQ3" s="1" t="s">
         <v>13</v>
       </c>
-      <c r="AQ3" s="1"/>
-      <c r="AR3" s="1" t="s">
+      <c r="AR3" s="1"/>
+      <c r="AS3" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="AS3" s="1"/>
       <c r="AT3" s="1"/>
       <c r="AU3" s="1"/>
-      <c r="AV3" s="1"/>
+      <c r="AV3" s="1" t="s">
+        <v>15</v>
+      </c>
       <c r="AW3" s="1"/>
-      <c r="AX3" s="1"/>
+      <c r="AX3" s="1" t="s">
+        <v>16</v>
+      </c>
       <c r="AY3" s="1"/>
       <c r="AZ3" s="1"/>
       <c r="BA3" s="1"/>
       <c r="BB3" s="1"/>
       <c r="BC3" s="1"/>
       <c r="BD3" s="1"/>
       <c r="BE3" s="1"/>
       <c r="BF3" s="1"/>
       <c r="BG3" s="1"/>
       <c r="BH3" s="1"/>
       <c r="BI3" s="1"/>
       <c r="BJ3" s="1"/>
       <c r="BK3" s="1"/>
       <c r="BL3" s="1"/>
       <c r="BM3" s="1"/>
       <c r="BN3" s="1"/>
       <c r="BO3" s="1"/>
       <c r="BP3" s="1"/>
       <c r="BQ3" s="1"/>
       <c r="BR3" s="1"/>
-      <c r="BS3" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BS3" s="1"/>
       <c r="BT3" s="1"/>
       <c r="BU3" s="1"/>
       <c r="BV3" s="1"/>
       <c r="BW3" s="1"/>
       <c r="BX3" s="1"/>
-      <c r="BY3" s="1"/>
+      <c r="BY3" s="1" t="s">
+        <v>17</v>
+      </c>
       <c r="BZ3" s="1"/>
       <c r="CA3" s="1"/>
       <c r="CB3" s="1"/>
       <c r="CC3" s="1"/>
       <c r="CD3" s="1"/>
       <c r="CE3" s="1"/>
       <c r="CF3" s="1"/>
       <c r="CG3" s="1"/>
       <c r="CH3" s="1"/>
       <c r="CI3" s="1"/>
       <c r="CJ3" s="1"/>
       <c r="CK3" s="1"/>
       <c r="CL3" s="1"/>
       <c r="CM3" s="1"/>
       <c r="CN3" s="1"/>
       <c r="CO3" s="1"/>
       <c r="CP3" s="1"/>
       <c r="CQ3" s="1"/>
       <c r="CR3" s="1"/>
       <c r="CS3" s="1"/>
       <c r="CT3" s="1"/>
       <c r="CU3" s="1"/>
       <c r="CV3" s="1"/>
       <c r="CW3" s="1"/>
       <c r="CX3" s="1"/>
       <c r="CY3" s="1"/>
+      <c r="CZ3" s="1"/>
+      <c r="DA3" s="1"/>
+      <c r="DB3" s="1"/>
+      <c r="DC3" s="1"/>
+      <c r="DD3" s="1"/>
+      <c r="DE3" s="1"/>
     </row>
-    <row r="4" spans="1:103" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="O4" s="1" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="P4" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="Q4" s="1"/>
+        <v>23</v>
+      </c>
+      <c r="Q4" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="R4" s="1"/>
       <c r="S4" s="1"/>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
-      <c r="W4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="X4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
       <c r="AC4" s="1"/>
-      <c r="AD4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="AE4" s="1"/>
+      <c r="AD4" s="1"/>
+      <c r="AE4" s="1" t="s">
+        <v>24</v>
+      </c>
       <c r="AF4" s="1"/>
       <c r="AG4" s="1"/>
       <c r="AH4" s="1"/>
       <c r="AI4" s="1"/>
       <c r="AJ4" s="1"/>
-      <c r="AK4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AK4" s="1"/>
       <c r="AL4" s="1" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="AM4" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="AN4" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="AO4" s="1" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="AP4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="AQ4" s="1" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="AR4" s="1" t="s">
-        <v>28</v>
-[...6 lines deleted...]
-      <c r="AX4" s="1"/>
+        <v>30</v>
+      </c>
+      <c r="AS4" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AT4" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="AU4" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="AV4" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="AW4" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="AX4" s="1" t="s">
+        <v>36</v>
+      </c>
       <c r="AY4" s="1"/>
       <c r="AZ4" s="1"/>
       <c r="BA4" s="1"/>
       <c r="BB4" s="1"/>
       <c r="BC4" s="1"/>
       <c r="BD4" s="1"/>
       <c r="BE4" s="1"/>
       <c r="BF4" s="1"/>
       <c r="BG4" s="1"/>
       <c r="BH4" s="1"/>
       <c r="BI4" s="1"/>
       <c r="BJ4" s="1"/>
-      <c r="BK4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BK4" s="1"/>
       <c r="BL4" s="1"/>
       <c r="BM4" s="1"/>
       <c r="BN4" s="1"/>
       <c r="BO4" s="1"/>
       <c r="BP4" s="1"/>
-      <c r="BQ4" s="1"/>
+      <c r="BQ4" s="1" t="s">
+        <v>37</v>
+      </c>
       <c r="BR4" s="1"/>
-      <c r="BS4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BS4" s="1"/>
       <c r="BT4" s="1"/>
       <c r="BU4" s="1"/>
       <c r="BV4" s="1"/>
       <c r="BW4" s="1"/>
       <c r="BX4" s="1"/>
-      <c r="BY4" s="1"/>
+      <c r="BY4" s="1" t="s">
+        <v>38</v>
+      </c>
       <c r="BZ4" s="1"/>
       <c r="CA4" s="1"/>
-      <c r="CB4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CB4" s="1"/>
       <c r="CC4" s="1"/>
       <c r="CD4" s="1"/>
       <c r="CE4" s="1"/>
       <c r="CF4" s="1"/>
       <c r="CG4" s="1"/>
-      <c r="CH4" s="1"/>
+      <c r="CH4" s="1" t="s">
+        <v>39</v>
+      </c>
       <c r="CI4" s="1"/>
-      <c r="CJ4" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ4" s="1"/>
       <c r="CK4" s="1"/>
       <c r="CL4" s="1"/>
       <c r="CM4" s="1"/>
       <c r="CN4" s="1"/>
       <c r="CO4" s="1"/>
-      <c r="CP4" s="1"/>
+      <c r="CP4" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="CQ4" s="1"/>
       <c r="CR4" s="1"/>
       <c r="CS4" s="1"/>
       <c r="CT4" s="1"/>
       <c r="CU4" s="1"/>
       <c r="CV4" s="1"/>
       <c r="CW4" s="1"/>
       <c r="CX4" s="1"/>
       <c r="CY4" s="1"/>
+      <c r="CZ4" s="1"/>
+      <c r="DA4" s="1"/>
+      <c r="DB4" s="1"/>
+      <c r="DC4" s="1"/>
+      <c r="DD4" s="1"/>
+      <c r="DE4" s="1"/>
     </row>
-    <row r="5" spans="1:103" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="D5" s="1" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H5" s="1" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="I5" s="1" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="J5" s="1" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="K5" s="1" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="L5" s="1" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="M5" s="1" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
-      <c r="P5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="P5" s="1"/>
       <c r="Q5" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="R5" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="S5" s="1" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="T5" s="1" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="U5" s="1" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="V5" s="1" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="W5" s="1" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="X5" s="1" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="Y5" s="1" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="Z5" s="1" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="AA5" s="1" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="AB5" s="1" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="AC5" s="1" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="AD5" s="1" t="s">
-        <v>37</v>
+        <v>51</v>
       </c>
       <c r="AE5" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="AF5" s="1" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="AG5" s="1" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="AH5" s="1" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="AI5" s="1" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="AJ5" s="1" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="AK5" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="AK5" s="1" t="s">
+        <v>51</v>
+      </c>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
       <c r="AP5" s="1"/>
       <c r="AQ5" s="1"/>
-      <c r="AR5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AR5" s="1"/>
       <c r="AS5" s="1"/>
       <c r="AT5" s="1"/>
       <c r="AU5" s="1"/>
       <c r="AV5" s="1"/>
       <c r="AW5" s="1"/>
-      <c r="AX5" s="1"/>
+      <c r="AX5" s="1" t="s">
+        <v>53</v>
+      </c>
       <c r="AY5" s="1"/>
       <c r="AZ5" s="1"/>
-      <c r="BA5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BA5" s="1"/>
       <c r="BB5" s="1"/>
       <c r="BC5" s="1"/>
       <c r="BD5" s="1"/>
       <c r="BE5" s="1"/>
       <c r="BF5" s="1"/>
-      <c r="BG5" s="1"/>
+      <c r="BG5" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="BH5" s="1"/>
       <c r="BI5" s="1"/>
       <c r="BJ5" s="1"/>
-      <c r="BK5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BK5" s="1"/>
       <c r="BL5" s="1"/>
-      <c r="BM5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="BM5" s="1"/>
       <c r="BN5" s="1"/>
       <c r="BO5" s="1"/>
-      <c r="BP5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="BQ5" s="1"/>
+      <c r="BP5" s="1"/>
+      <c r="BQ5" s="1" t="s">
+        <v>55</v>
+      </c>
       <c r="BR5" s="1"/>
       <c r="BS5" s="1" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>56</v>
+      </c>
+      <c r="BT5" s="1"/>
+      <c r="BU5" s="1"/>
       <c r="BV5" s="1" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="BW5" s="1"/>
+      <c r="BX5" s="1"/>
       <c r="BY5" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="BZ5" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="CA5" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="CB5" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="CC5" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="CD5" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="CE5" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="CF5" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="CG5" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="CH5" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="CI5" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="CJ5" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="CK5" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="CL5" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="CM5" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="CN5" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="CO5" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="CB5" s="1" t="s">
-[...33 lines deleted...]
-      <c r="CP5" s="1"/>
+      <c r="CP5" s="1" t="s">
+        <v>67</v>
+      </c>
       <c r="CQ5" s="1"/>
       <c r="CR5" s="1"/>
       <c r="CS5" s="1"/>
-      <c r="CT5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="CU5" s="1"/>
+      <c r="CT5" s="1"/>
+      <c r="CU5" s="1" t="s">
+        <v>68</v>
+      </c>
       <c r="CV5" s="1"/>
       <c r="CW5" s="1"/>
       <c r="CX5" s="1"/>
       <c r="CY5" s="1"/>
+      <c r="CZ5" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="DA5" s="1"/>
+      <c r="DB5" s="1"/>
+      <c r="DC5" s="1"/>
+      <c r="DD5" s="1"/>
+      <c r="DE5" s="1"/>
     </row>
-    <row r="6" spans="1:103" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1"/>
       <c r="AA6" s="1"/>
       <c r="AB6" s="1"/>
       <c r="AC6" s="1"/>
       <c r="AD6" s="1"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
       <c r="AP6" s="1"/>
       <c r="AQ6" s="1"/>
-      <c r="AR6" s="1" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="AR6" s="1"/>
+      <c r="AS6" s="1"/>
+      <c r="AT6" s="1"/>
+      <c r="AU6" s="1"/>
+      <c r="AV6" s="1"/>
+      <c r="AW6" s="1"/>
       <c r="AX6" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="AY6" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="AZ6" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="BA6" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="BB6" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="BC6" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="BD6" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="BE6" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="BF6" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="BG6" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="BA6" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="BH6" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="BI6" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="BJ6" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="BK6" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="BL6" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="BM6" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="BN6" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="BO6" s="1" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="BP6" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="BQ6" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="BR6" s="1" t="s">
-        <v>80</v>
-[...6 lines deleted...]
-      <c r="BX6" s="1"/>
+        <v>82</v>
+      </c>
+      <c r="BS6" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="BT6" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="BU6" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="BV6" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="BW6" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="BX6" s="1" t="s">
+        <v>88</v>
+      </c>
       <c r="BY6" s="1"/>
       <c r="BZ6" s="1"/>
       <c r="CA6" s="1"/>
       <c r="CB6" s="1"/>
       <c r="CC6" s="1"/>
       <c r="CD6" s="1"/>
       <c r="CE6" s="1"/>
       <c r="CF6" s="1"/>
       <c r="CG6" s="1"/>
       <c r="CH6" s="1"/>
       <c r="CI6" s="1"/>
-      <c r="CJ6" s="1" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="CJ6" s="1"/>
+      <c r="CK6" s="1"/>
+      <c r="CL6" s="1"/>
+      <c r="CM6" s="1"/>
+      <c r="CN6" s="1"/>
+      <c r="CO6" s="1"/>
       <c r="CP6" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="CQ6" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="CR6" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="CS6" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="CT6" s="1" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="CU6" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="CV6" s="1" t="s">
-        <v>93</v>
-[...3 lines deleted...]
-      <c r="CY6" s="1"/>
+        <v>95</v>
+      </c>
+      <c r="CW6" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="CX6" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="CY6" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="CZ6" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="DA6" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="DB6" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="DC6" s="1"/>
+      <c r="DD6" s="1"/>
+      <c r="DE6" s="1"/>
     </row>
-    <row r="7" spans="1:103" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
       <c r="B7" t="s">
-        <v>95</v>
+        <v>103</v>
       </c>
       <c r="C7" t="s">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="D7" t="s">
-        <v>97</v>
+        <v>105</v>
       </c>
       <c r="E7" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="F7" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="G7" t="s">
-        <v>100</v>
+        <v>108</v>
       </c>
       <c r="H7" t="s">
-        <v>101</v>
+        <v>109</v>
       </c>
       <c r="I7" t="s">
-        <v>102</v>
+        <v>110</v>
       </c>
       <c r="J7" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="K7" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="L7" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="M7" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="N7" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="O7" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="P7" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="Q7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="R7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="S7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="T7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="U7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="V7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="W7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="X7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="Y7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="Z7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AA7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AB7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AC7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AD7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AE7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AF7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AG7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AH7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AI7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AJ7" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AK7" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="AL7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="AM7" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="AN7" t="s">
-        <v>110</v>
+        <v>120</v>
       </c>
       <c r="AO7" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="AP7" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="AQ7" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="AR7" t="s">
+        <v>122</v>
+      </c>
+      <c r="AS7" t="s">
+        <v>123</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>125</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>129</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF7" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG7" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH7" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK7" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL7" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM7" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN7" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO7" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP7" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ7" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR7" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS7" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU7" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV7" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW7" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX7" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ7" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA7" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB7" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC7" t="s">
+        <v>154</v>
+      </c>
+      <c r="CD7" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE7" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF7" t="s">
+        <v>157</v>
+      </c>
+      <c r="CG7" t="s">
+        <v>158</v>
+      </c>
+      <c r="CH7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY7" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ7" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA7" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB7" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC7" t="s">
+        <v>159</v>
+      </c>
+      <c r="DD7" t="s">
+        <v>160</v>
+      </c>
+      <c r="DE7" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="8" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>161</v>
+      </c>
+      <c r="B8" t="s">
+        <v>162</v>
+      </c>
+      <c r="C8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D8" t="s">
+        <v>164</v>
+      </c>
+      <c r="E8" t="s">
+        <v>165</v>
+      </c>
+      <c r="F8" t="s">
+        <v>166</v>
+      </c>
+      <c r="G8" t="s">
+        <v>167</v>
+      </c>
+      <c r="H8" t="s">
+        <v>168</v>
+      </c>
+      <c r="I8" t="s">
+        <v>169</v>
+      </c>
+      <c r="J8" t="s">
+        <v>170</v>
+      </c>
+      <c r="K8" t="s">
+        <v>171</v>
+      </c>
+      <c r="L8" t="s">
+        <v>172</v>
+      </c>
+      <c r="M8" t="s">
+        <v>173</v>
+      </c>
+      <c r="N8" t="s">
         <v>115</v>
       </c>
-      <c r="AS7" t="s">
+      <c r="O8" t="s">
         <v>116</v>
       </c>
-      <c r="AT7" t="s">
-[...23 lines deleted...]
-      <c r="BB7" t="s">
+      <c r="P8" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>117</v>
+      </c>
+      <c r="R8" t="s">
+        <v>117</v>
+      </c>
+      <c r="S8" t="s">
+        <v>117</v>
+      </c>
+      <c r="T8" t="s">
+        <v>117</v>
+      </c>
+      <c r="U8" t="s">
+        <v>117</v>
+      </c>
+      <c r="V8" t="s">
+        <v>117</v>
+      </c>
+      <c r="W8" t="s">
+        <v>117</v>
+      </c>
+      <c r="X8" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>174</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>175</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>176</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>175</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>177</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>179</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>177</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>178</v>
+      </c>
+      <c r="AV8" t="s">
         <v>124</v>
       </c>
-      <c r="BC7" t="s">
-[...5 lines deleted...]
-      <c r="BE7" t="s">
+      <c r="AW8" t="s">
+        <v>180</v>
+      </c>
+      <c r="AX8" t="s">
         <v>126</v>
       </c>
-      <c r="BF7" t="s">
+      <c r="AY8" t="s">
         <v>127</v>
       </c>
-      <c r="BG7" t="s">
+      <c r="AZ8" t="s">
         <v>128</v>
       </c>
-      <c r="BH7" t="s">
+      <c r="BA8" t="s">
         <v>129</v>
       </c>
-      <c r="BI7" t="s">
+      <c r="BB8" t="s">
         <v>130</v>
       </c>
-      <c r="BJ7" t="s">
-[...2 lines deleted...]
-      <c r="BK7" t="s">
+      <c r="BC8" t="s">
         <v>131</v>
       </c>
-      <c r="BL7" t="s">
-[...2 lines deleted...]
-      <c r="BM7" t="s">
+      <c r="BD8" t="s">
         <v>132</v>
       </c>
-      <c r="BN7" t="s">
+      <c r="BE8" t="s">
         <v>133</v>
       </c>
-      <c r="BO7" t="s">
+      <c r="BF8" t="s">
         <v>134</v>
       </c>
-      <c r="BP7" t="s">
+      <c r="BG8" t="s">
         <v>135</v>
       </c>
-      <c r="BQ7" t="s">
+      <c r="BH8" t="s">
         <v>136</v>
       </c>
-      <c r="BR7" t="s">
+      <c r="BI8" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ8" t="s">
         <v>137</v>
       </c>
-      <c r="BS7" t="s">
+      <c r="BK8" t="s">
         <v>138</v>
       </c>
-      <c r="BT7" t="s">
+      <c r="BL8" t="s">
         <v>139</v>
       </c>
-      <c r="BU7" t="s">
+      <c r="BM8" t="s">
         <v>140</v>
       </c>
-      <c r="BV7" t="s">
+      <c r="BN8" t="s">
         <v>141</v>
       </c>
-      <c r="BW7" t="s">
+      <c r="BO8" t="s">
         <v>142</v>
       </c>
-      <c r="BX7" t="s">
+      <c r="BP8" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ8" t="s">
         <v>143</v>
       </c>
-      <c r="BY7" t="s">
+      <c r="BR8" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS8" t="s">
         <v>144</v>
       </c>
-      <c r="BZ7" t="s">
+      <c r="BT8" t="s">
         <v>145</v>
       </c>
-      <c r="CA7" t="s">
+      <c r="BU8" t="s">
         <v>146</v>
       </c>
-      <c r="CB7" t="s">
-[...62 lines deleted...]
-      <c r="CW7" t="s">
+      <c r="BV8" t="s">
         <v>147</v>
       </c>
-      <c r="CX7" t="s">
+      <c r="BW8" t="s">
         <v>148</v>
       </c>
-      <c r="CY7" t="s">
-        <v>109</v>
+      <c r="BX8" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY8" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ8" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA8" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB8" t="s">
+        <v>153</v>
+      </c>
+      <c r="CC8" t="s">
+        <v>154</v>
+      </c>
+      <c r="CD8" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE8" t="s">
+        <v>156</v>
+      </c>
+      <c r="CF8" t="s">
+        <v>157</v>
+      </c>
+      <c r="CG8" t="s">
+        <v>158</v>
+      </c>
+      <c r="CH8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY8" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ8" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA8" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB8" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC8" t="s">
+        <v>181</v>
+      </c>
+      <c r="DD8" t="s">
+        <v>182</v>
+      </c>
+      <c r="DE8" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="8" spans="1:103" x14ac:dyDescent="0.25">
-      <c r="A8" t="s">
+    <row r="9" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>183</v>
+      </c>
+      <c r="B9" t="s">
+        <v>162</v>
+      </c>
+      <c r="C9" t="s">
+        <v>163</v>
+      </c>
+      <c r="D9" t="s">
+        <v>164</v>
+      </c>
+      <c r="E9" t="s">
+        <v>165</v>
+      </c>
+      <c r="F9" t="s">
+        <v>166</v>
+      </c>
+      <c r="G9" t="s">
+        <v>167</v>
+      </c>
+      <c r="H9" t="s">
+        <v>168</v>
+      </c>
+      <c r="I9" t="s">
+        <v>169</v>
+      </c>
+      <c r="J9" t="s">
+        <v>170</v>
+      </c>
+      <c r="K9" t="s">
+        <v>171</v>
+      </c>
+      <c r="L9" t="s">
+        <v>172</v>
+      </c>
+      <c r="M9" t="s">
+        <v>173</v>
+      </c>
+      <c r="N9" t="s">
+        <v>115</v>
+      </c>
+      <c r="O9" t="s">
+        <v>116</v>
+      </c>
+      <c r="P9" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>117</v>
+      </c>
+      <c r="R9" t="s">
+        <v>117</v>
+      </c>
+      <c r="S9" t="s">
+        <v>117</v>
+      </c>
+      <c r="T9" t="s">
+        <v>117</v>
+      </c>
+      <c r="U9" t="s">
+        <v>117</v>
+      </c>
+      <c r="V9" t="s">
+        <v>117</v>
+      </c>
+      <c r="W9" t="s">
+        <v>117</v>
+      </c>
+      <c r="X9" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>174</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>175</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>176</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>174</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>175</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>177</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>178</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>179</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>177</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>178</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>180</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>129</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC9" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD9" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE9" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF9" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG9" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH9" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI9" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ9" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK9" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL9" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM9" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN9" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO9" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP9" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ9" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR9" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS9" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT9" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU9" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV9" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW9" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX9" t="s">
         <v>149</v>
       </c>
-      <c r="B8" t="s">
-[...125 lines deleted...]
-      <c r="AR8" t="s">
+      <c r="BY9" t="s">
+        <v>184</v>
+      </c>
+      <c r="BZ9" t="s">
+        <v>185</v>
+      </c>
+      <c r="CA9" t="s">
+        <v>186</v>
+      </c>
+      <c r="CB9" t="s">
+        <v>187</v>
+      </c>
+      <c r="CC9" t="s">
+        <v>188</v>
+      </c>
+      <c r="CD9" t="s">
+        <v>189</v>
+      </c>
+      <c r="CE9" t="s">
+        <v>190</v>
+      </c>
+      <c r="CF9" t="s">
+        <v>191</v>
+      </c>
+      <c r="CG9" t="s">
+        <v>192</v>
+      </c>
+      <c r="CH9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY9" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ9" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA9" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB9" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC9" t="s">
+        <v>193</v>
+      </c>
+      <c r="DD9" t="s">
+        <v>194</v>
+      </c>
+      <c r="DE9" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="10" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>195</v>
+      </c>
+      <c r="B10" t="s">
+        <v>196</v>
+      </c>
+      <c r="C10" t="s">
+        <v>197</v>
+      </c>
+      <c r="D10" t="s">
+        <v>198</v>
+      </c>
+      <c r="E10" t="s">
+        <v>199</v>
+      </c>
+      <c r="F10" t="s">
+        <v>200</v>
+      </c>
+      <c r="G10" t="s">
+        <v>201</v>
+      </c>
+      <c r="H10" t="s">
+        <v>202</v>
+      </c>
+      <c r="I10" t="s">
+        <v>203</v>
+      </c>
+      <c r="J10" t="s">
+        <v>204</v>
+      </c>
+      <c r="K10" t="s">
+        <v>205</v>
+      </c>
+      <c r="L10" t="s">
+        <v>206</v>
+      </c>
+      <c r="M10" t="s">
+        <v>207</v>
+      </c>
+      <c r="N10" t="s">
         <v>115</v>
       </c>
-      <c r="AS8" t="s">
+      <c r="O10" t="s">
         <v>116</v>
       </c>
-      <c r="AT8" t="s">
-[...23 lines deleted...]
-      <c r="BB8" t="s">
+      <c r="P10" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>117</v>
+      </c>
+      <c r="R10" t="s">
+        <v>117</v>
+      </c>
+      <c r="S10" t="s">
+        <v>117</v>
+      </c>
+      <c r="T10" t="s">
+        <v>117</v>
+      </c>
+      <c r="U10" t="s">
+        <v>117</v>
+      </c>
+      <c r="V10" t="s">
+        <v>117</v>
+      </c>
+      <c r="W10" t="s">
+        <v>117</v>
+      </c>
+      <c r="X10" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>208</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>209</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>210</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>208</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>209</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>211</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>213</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>211</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>212</v>
+      </c>
+      <c r="AV10" t="s">
         <v>124</v>
       </c>
-      <c r="BC8" t="s">
-[...5 lines deleted...]
-      <c r="BE8" t="s">
+      <c r="AW10" t="s">
+        <v>214</v>
+      </c>
+      <c r="AX10" t="s">
         <v>126</v>
       </c>
-      <c r="BF8" t="s">
+      <c r="AY10" t="s">
         <v>127</v>
       </c>
-      <c r="BG8" t="s">
+      <c r="AZ10" t="s">
         <v>128</v>
       </c>
-      <c r="BH8" t="s">
+      <c r="BA10" t="s">
         <v>129</v>
       </c>
-      <c r="BI8" t="s">
+      <c r="BB10" t="s">
         <v>130</v>
       </c>
-      <c r="BJ8" t="s">
-[...2 lines deleted...]
-      <c r="BK8" t="s">
+      <c r="BC10" t="s">
         <v>131</v>
       </c>
-      <c r="BL8" t="s">
-[...2 lines deleted...]
-      <c r="BM8" t="s">
+      <c r="BD10" t="s">
         <v>132</v>
       </c>
-      <c r="BN8" t="s">
+      <c r="BE10" t="s">
         <v>133</v>
       </c>
-      <c r="BO8" t="s">
+      <c r="BF10" t="s">
         <v>134</v>
       </c>
-      <c r="BP8" t="s">
+      <c r="BG10" t="s">
         <v>135</v>
       </c>
-      <c r="BQ8" t="s">
+      <c r="BH10" t="s">
         <v>136</v>
       </c>
-      <c r="BR8" t="s">
+      <c r="BI10" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ10" t="s">
         <v>137</v>
       </c>
-      <c r="BS8" t="s">
+      <c r="BK10" t="s">
         <v>138</v>
       </c>
-      <c r="BT8" t="s">
+      <c r="BL10" t="s">
         <v>139</v>
       </c>
-      <c r="BU8" t="s">
+      <c r="BM10" t="s">
         <v>140</v>
       </c>
-      <c r="BV8" t="s">
+      <c r="BN10" t="s">
         <v>141</v>
       </c>
-      <c r="BW8" t="s">
+      <c r="BO10" t="s">
         <v>142</v>
       </c>
-      <c r="BX8" t="s">
+      <c r="BP10" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ10" t="s">
         <v>143</v>
       </c>
-      <c r="BY8" t="s">
+      <c r="BR10" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS10" t="s">
         <v>144</v>
       </c>
-      <c r="BZ8" t="s">
+      <c r="BT10" t="s">
         <v>145</v>
       </c>
-      <c r="CA8" t="s">
+      <c r="BU10" t="s">
         <v>146</v>
       </c>
-      <c r="CB8" t="s">
-[...69 lines deleted...]
-        <v>109</v>
+      <c r="BV10" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW10" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX10" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY10" t="s">
+        <v>184</v>
+      </c>
+      <c r="BZ10" t="s">
+        <v>185</v>
+      </c>
+      <c r="CA10" t="s">
+        <v>186</v>
+      </c>
+      <c r="CB10" t="s">
+        <v>187</v>
+      </c>
+      <c r="CC10" t="s">
+        <v>188</v>
+      </c>
+      <c r="CD10" t="s">
+        <v>189</v>
+      </c>
+      <c r="CE10" t="s">
+        <v>190</v>
+      </c>
+      <c r="CF10" t="s">
+        <v>191</v>
+      </c>
+      <c r="CG10" t="s">
+        <v>192</v>
+      </c>
+      <c r="CH10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY10" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ10" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA10" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB10" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC10" t="s">
+        <v>215</v>
+      </c>
+      <c r="DD10" t="s">
+        <v>216</v>
+      </c>
+      <c r="DE10" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="9" spans="1:103" x14ac:dyDescent="0.25">
-[...129 lines deleted...]
-      <c r="AR9" t="s">
+    <row r="11" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>217</v>
+      </c>
+      <c r="B11" t="s">
+        <v>196</v>
+      </c>
+      <c r="C11" t="s">
+        <v>197</v>
+      </c>
+      <c r="D11" t="s">
+        <v>198</v>
+      </c>
+      <c r="E11" t="s">
+        <v>199</v>
+      </c>
+      <c r="F11" t="s">
+        <v>200</v>
+      </c>
+      <c r="G11" t="s">
+        <v>201</v>
+      </c>
+      <c r="H11" t="s">
+        <v>202</v>
+      </c>
+      <c r="I11" t="s">
+        <v>203</v>
+      </c>
+      <c r="J11" t="s">
+        <v>204</v>
+      </c>
+      <c r="K11" t="s">
+        <v>205</v>
+      </c>
+      <c r="L11" t="s">
+        <v>206</v>
+      </c>
+      <c r="M11" t="s">
+        <v>207</v>
+      </c>
+      <c r="N11" t="s">
         <v>115</v>
       </c>
-      <c r="AS9" t="s">
+      <c r="O11" t="s">
         <v>116</v>
       </c>
-      <c r="AT9" t="s">
-[...23 lines deleted...]
-      <c r="BB9" t="s">
+      <c r="P11" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>117</v>
+      </c>
+      <c r="R11" t="s">
+        <v>117</v>
+      </c>
+      <c r="S11" t="s">
+        <v>117</v>
+      </c>
+      <c r="T11" t="s">
+        <v>117</v>
+      </c>
+      <c r="U11" t="s">
+        <v>117</v>
+      </c>
+      <c r="V11" t="s">
+        <v>117</v>
+      </c>
+      <c r="W11" t="s">
+        <v>117</v>
+      </c>
+      <c r="X11" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>208</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>209</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>210</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>208</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>209</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>211</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>212</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>213</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>211</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>212</v>
+      </c>
+      <c r="AV11" t="s">
         <v>124</v>
       </c>
-      <c r="BC9" t="s">
-[...5 lines deleted...]
-      <c r="BE9" t="s">
+      <c r="AW11" t="s">
+        <v>214</v>
+      </c>
+      <c r="AX11" t="s">
         <v>126</v>
       </c>
-      <c r="BF9" t="s">
+      <c r="AY11" t="s">
         <v>127</v>
       </c>
-      <c r="BG9" t="s">
+      <c r="AZ11" t="s">
         <v>128</v>
       </c>
-      <c r="BH9" t="s">
+      <c r="BA11" t="s">
         <v>129</v>
       </c>
-      <c r="BI9" t="s">
+      <c r="BB11" t="s">
         <v>130</v>
       </c>
-      <c r="BJ9" t="s">
-[...2 lines deleted...]
-      <c r="BK9" t="s">
+      <c r="BC11" t="s">
         <v>131</v>
       </c>
-      <c r="BL9" t="s">
-[...2 lines deleted...]
-      <c r="BM9" t="s">
+      <c r="BD11" t="s">
         <v>132</v>
       </c>
-      <c r="BN9" t="s">
+      <c r="BE11" t="s">
         <v>133</v>
       </c>
-      <c r="BO9" t="s">
+      <c r="BF11" t="s">
         <v>134</v>
       </c>
-      <c r="BP9" t="s">
+      <c r="BG11" t="s">
         <v>135</v>
       </c>
-      <c r="BQ9" t="s">
+      <c r="BH11" t="s">
         <v>136</v>
       </c>
-      <c r="BR9" t="s">
+      <c r="BI11" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ11" t="s">
         <v>137</v>
       </c>
-      <c r="BS9" t="s">
-[...96 lines deleted...]
-        <v>109</v>
+      <c r="BK11" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM11" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN11" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP11" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ11" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR11" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS11" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT11" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU11" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV11" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW11" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX11" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY11" t="s">
+        <v>218</v>
+      </c>
+      <c r="BZ11" t="s">
+        <v>219</v>
+      </c>
+      <c r="CA11" t="s">
+        <v>220</v>
+      </c>
+      <c r="CB11" t="s">
+        <v>221</v>
+      </c>
+      <c r="CC11" t="s">
+        <v>222</v>
+      </c>
+      <c r="CD11" t="s">
+        <v>223</v>
+      </c>
+      <c r="CE11" t="s">
+        <v>224</v>
+      </c>
+      <c r="CF11" t="s">
+        <v>225</v>
+      </c>
+      <c r="CG11" t="s">
+        <v>226</v>
+      </c>
+      <c r="CH11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY11" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ11" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA11" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB11" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC11" t="s">
+        <v>227</v>
+      </c>
+      <c r="DD11" t="s">
+        <v>228</v>
+      </c>
+      <c r="DE11" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="10" spans="1:103" x14ac:dyDescent="0.25">
-[...129 lines deleted...]
-      <c r="AR10" t="s">
+    <row r="12" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>229</v>
+      </c>
+      <c r="B12" t="s">
+        <v>230</v>
+      </c>
+      <c r="C12" t="s">
+        <v>231</v>
+      </c>
+      <c r="D12" t="s">
+        <v>232</v>
+      </c>
+      <c r="E12" t="s">
+        <v>233</v>
+      </c>
+      <c r="F12" t="s">
+        <v>234</v>
+      </c>
+      <c r="G12" t="s">
+        <v>235</v>
+      </c>
+      <c r="H12" t="s">
+        <v>236</v>
+      </c>
+      <c r="I12" t="s">
+        <v>237</v>
+      </c>
+      <c r="J12" t="s">
+        <v>238</v>
+      </c>
+      <c r="K12" t="s">
+        <v>239</v>
+      </c>
+      <c r="L12" t="s">
+        <v>240</v>
+      </c>
+      <c r="M12" t="s">
+        <v>241</v>
+      </c>
+      <c r="N12" t="s">
         <v>115</v>
       </c>
-      <c r="AS10" t="s">
+      <c r="O12" t="s">
         <v>116</v>
       </c>
-      <c r="AT10" t="s">
-[...23 lines deleted...]
-      <c r="BB10" t="s">
+      <c r="P12" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>117</v>
+      </c>
+      <c r="R12" t="s">
+        <v>117</v>
+      </c>
+      <c r="S12" t="s">
+        <v>117</v>
+      </c>
+      <c r="T12" t="s">
+        <v>117</v>
+      </c>
+      <c r="U12" t="s">
+        <v>117</v>
+      </c>
+      <c r="V12" t="s">
+        <v>117</v>
+      </c>
+      <c r="W12" t="s">
+        <v>117</v>
+      </c>
+      <c r="X12" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>242</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>243</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>244</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>242</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>243</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>245</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>246</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>247</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>245</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>246</v>
+      </c>
+      <c r="AV12" t="s">
         <v>124</v>
       </c>
-      <c r="BC10" t="s">
-[...5 lines deleted...]
-      <c r="BE10" t="s">
+      <c r="AW12" t="s">
+        <v>248</v>
+      </c>
+      <c r="AX12" t="s">
         <v>126</v>
       </c>
-      <c r="BF10" t="s">
+      <c r="AY12" t="s">
         <v>127</v>
       </c>
-      <c r="BG10" t="s">
+      <c r="AZ12" t="s">
         <v>128</v>
       </c>
-      <c r="BH10" t="s">
+      <c r="BA12" t="s">
         <v>129</v>
       </c>
-      <c r="BI10" t="s">
+      <c r="BB12" t="s">
         <v>130</v>
       </c>
-      <c r="BJ10" t="s">
-[...2 lines deleted...]
-      <c r="BK10" t="s">
+      <c r="BC12" t="s">
         <v>131</v>
       </c>
-      <c r="BL10" t="s">
-[...2 lines deleted...]
-      <c r="BM10" t="s">
+      <c r="BD12" t="s">
         <v>132</v>
       </c>
-      <c r="BN10" t="s">
+      <c r="BE12" t="s">
         <v>133</v>
       </c>
-      <c r="BO10" t="s">
+      <c r="BF12" t="s">
         <v>134</v>
       </c>
-      <c r="BP10" t="s">
+      <c r="BG12" t="s">
         <v>135</v>
       </c>
-      <c r="BQ10" t="s">
+      <c r="BH12" t="s">
         <v>136</v>
       </c>
-      <c r="BR10" t="s">
+      <c r="BI12" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ12" t="s">
         <v>137</v>
       </c>
-      <c r="BS10" t="s">
-[...96 lines deleted...]
-        <v>109</v>
+      <c r="BK12" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL12" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM12" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN12" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO12" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP12" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ12" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR12" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS12" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT12" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU12" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV12" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW12" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX12" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY12" t="s">
+        <v>218</v>
+      </c>
+      <c r="BZ12" t="s">
+        <v>219</v>
+      </c>
+      <c r="CA12" t="s">
+        <v>220</v>
+      </c>
+      <c r="CB12" t="s">
+        <v>221</v>
+      </c>
+      <c r="CC12" t="s">
+        <v>222</v>
+      </c>
+      <c r="CD12" t="s">
+        <v>223</v>
+      </c>
+      <c r="CE12" t="s">
+        <v>224</v>
+      </c>
+      <c r="CF12" t="s">
+        <v>225</v>
+      </c>
+      <c r="CG12" t="s">
+        <v>226</v>
+      </c>
+      <c r="CH12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY12" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ12" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA12" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB12" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC12" t="s">
+        <v>249</v>
+      </c>
+      <c r="DD12" t="s">
+        <v>250</v>
+      </c>
+      <c r="DE12" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="11" spans="1:103" x14ac:dyDescent="0.25">
-[...129 lines deleted...]
-      <c r="AR11" t="s">
+    <row r="13" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>251</v>
+      </c>
+      <c r="B13" t="s">
+        <v>230</v>
+      </c>
+      <c r="C13" t="s">
+        <v>231</v>
+      </c>
+      <c r="D13" t="s">
+        <v>232</v>
+      </c>
+      <c r="E13" t="s">
+        <v>233</v>
+      </c>
+      <c r="F13" t="s">
+        <v>234</v>
+      </c>
+      <c r="G13" t="s">
+        <v>235</v>
+      </c>
+      <c r="H13" t="s">
+        <v>236</v>
+      </c>
+      <c r="I13" t="s">
+        <v>237</v>
+      </c>
+      <c r="J13" t="s">
+        <v>238</v>
+      </c>
+      <c r="K13" t="s">
+        <v>239</v>
+      </c>
+      <c r="L13" t="s">
+        <v>240</v>
+      </c>
+      <c r="M13" t="s">
+        <v>241</v>
+      </c>
+      <c r="N13" t="s">
         <v>115</v>
       </c>
-      <c r="AS11" t="s">
+      <c r="O13" t="s">
         <v>116</v>
       </c>
-      <c r="AT11" t="s">
-[...23 lines deleted...]
-      <c r="BB11" t="s">
+      <c r="P13" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>117</v>
+      </c>
+      <c r="R13" t="s">
+        <v>117</v>
+      </c>
+      <c r="S13" t="s">
+        <v>117</v>
+      </c>
+      <c r="T13" t="s">
+        <v>117</v>
+      </c>
+      <c r="U13" t="s">
+        <v>117</v>
+      </c>
+      <c r="V13" t="s">
+        <v>117</v>
+      </c>
+      <c r="W13" t="s">
+        <v>117</v>
+      </c>
+      <c r="X13" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>242</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>243</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>244</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>242</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>243</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>245</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>246</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>247</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>245</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>246</v>
+      </c>
+      <c r="AV13" t="s">
         <v>124</v>
       </c>
-      <c r="BC11" t="s">
-[...5 lines deleted...]
-      <c r="BE11" t="s">
+      <c r="AW13" t="s">
+        <v>248</v>
+      </c>
+      <c r="AX13" t="s">
         <v>126</v>
       </c>
-      <c r="BF11" t="s">
+      <c r="AY13" t="s">
         <v>127</v>
       </c>
-      <c r="BG11" t="s">
+      <c r="AZ13" t="s">
         <v>128</v>
       </c>
-      <c r="BH11" t="s">
+      <c r="BA13" t="s">
         <v>129</v>
       </c>
-      <c r="BI11" t="s">
+      <c r="BB13" t="s">
         <v>130</v>
       </c>
-      <c r="BJ11" t="s">
-[...2 lines deleted...]
-      <c r="BK11" t="s">
+      <c r="BC13" t="s">
         <v>131</v>
       </c>
-      <c r="BL11" t="s">
-[...2 lines deleted...]
-      <c r="BM11" t="s">
+      <c r="BD13" t="s">
         <v>132</v>
       </c>
-      <c r="BN11" t="s">
+      <c r="BE13" t="s">
         <v>133</v>
       </c>
-      <c r="BO11" t="s">
+      <c r="BF13" t="s">
         <v>134</v>
       </c>
-      <c r="BP11" t="s">
+      <c r="BG13" t="s">
         <v>135</v>
       </c>
-      <c r="BQ11" t="s">
+      <c r="BH13" t="s">
         <v>136</v>
       </c>
-      <c r="BR11" t="s">
+      <c r="BI13" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ13" t="s">
         <v>137</v>
       </c>
-      <c r="BS11" t="s">
-[...96 lines deleted...]
-        <v>109</v>
+      <c r="BK13" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL13" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM13" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN13" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO13" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP13" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ13" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR13" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS13" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT13" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU13" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV13" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW13" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX13" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY13" t="s">
+        <v>252</v>
+      </c>
+      <c r="BZ13" t="s">
+        <v>253</v>
+      </c>
+      <c r="CA13" t="s">
+        <v>254</v>
+      </c>
+      <c r="CB13" t="s">
+        <v>255</v>
+      </c>
+      <c r="CC13" t="s">
+        <v>256</v>
+      </c>
+      <c r="CD13" t="s">
+        <v>257</v>
+      </c>
+      <c r="CE13" t="s">
+        <v>258</v>
+      </c>
+      <c r="CF13" t="s">
+        <v>259</v>
+      </c>
+      <c r="CG13" t="s">
+        <v>260</v>
+      </c>
+      <c r="CH13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY13" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ13" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA13" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB13" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC13" t="s">
+        <v>261</v>
+      </c>
+      <c r="DD13" t="s">
+        <v>117</v>
+      </c>
+      <c r="DE13" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="12" spans="1:103" x14ac:dyDescent="0.25">
-[...129 lines deleted...]
-      <c r="AR12" t="s">
+    <row r="14" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>262</v>
+      </c>
+      <c r="B14" t="s">
+        <v>263</v>
+      </c>
+      <c r="C14" t="s">
+        <v>264</v>
+      </c>
+      <c r="D14" t="s">
+        <v>265</v>
+      </c>
+      <c r="E14" t="s">
+        <v>266</v>
+      </c>
+      <c r="F14" t="s">
+        <v>267</v>
+      </c>
+      <c r="G14" t="s">
+        <v>268</v>
+      </c>
+      <c r="H14" t="s">
+        <v>269</v>
+      </c>
+      <c r="I14" t="s">
+        <v>270</v>
+      </c>
+      <c r="J14" t="s">
+        <v>271</v>
+      </c>
+      <c r="K14" t="s">
+        <v>272</v>
+      </c>
+      <c r="L14" t="s">
+        <v>273</v>
+      </c>
+      <c r="M14" t="s">
+        <v>274</v>
+      </c>
+      <c r="N14" t="s">
         <v>115</v>
       </c>
-      <c r="AS12" t="s">
+      <c r="O14" t="s">
         <v>116</v>
       </c>
-      <c r="AT12" t="s">
-[...23 lines deleted...]
-      <c r="BB12" t="s">
+      <c r="P14" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>117</v>
+      </c>
+      <c r="R14" t="s">
+        <v>117</v>
+      </c>
+      <c r="S14" t="s">
+        <v>117</v>
+      </c>
+      <c r="T14" t="s">
+        <v>117</v>
+      </c>
+      <c r="U14" t="s">
+        <v>117</v>
+      </c>
+      <c r="V14" t="s">
+        <v>117</v>
+      </c>
+      <c r="W14" t="s">
+        <v>117</v>
+      </c>
+      <c r="X14" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>275</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>277</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>276</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>278</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>279</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>280</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>278</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>279</v>
+      </c>
+      <c r="AV14" t="s">
         <v>124</v>
       </c>
-      <c r="BC12" t="s">
-[...5 lines deleted...]
-      <c r="BE12" t="s">
+      <c r="AW14" t="s">
+        <v>281</v>
+      </c>
+      <c r="AX14" t="s">
         <v>126</v>
       </c>
-      <c r="BF12" t="s">
+      <c r="AY14" t="s">
         <v>127</v>
       </c>
-      <c r="BG12" t="s">
+      <c r="AZ14" t="s">
         <v>128</v>
       </c>
-      <c r="BH12" t="s">
+      <c r="BA14" t="s">
         <v>129</v>
       </c>
-      <c r="BI12" t="s">
+      <c r="BB14" t="s">
         <v>130</v>
       </c>
-      <c r="BJ12" t="s">
-[...2 lines deleted...]
-      <c r="BK12" t="s">
+      <c r="BC14" t="s">
         <v>131</v>
       </c>
-      <c r="BL12" t="s">
-[...2 lines deleted...]
-      <c r="BM12" t="s">
+      <c r="BD14" t="s">
         <v>132</v>
       </c>
-      <c r="BN12" t="s">
+      <c r="BE14" t="s">
         <v>133</v>
       </c>
-      <c r="BO12" t="s">
+      <c r="BF14" t="s">
         <v>134</v>
       </c>
-      <c r="BP12" t="s">
+      <c r="BG14" t="s">
         <v>135</v>
       </c>
-      <c r="BQ12" t="s">
+      <c r="BH14" t="s">
         <v>136</v>
       </c>
-      <c r="BR12" t="s">
+      <c r="BI14" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ14" t="s">
         <v>137</v>
       </c>
-      <c r="BS12" t="s">
-[...96 lines deleted...]
-        <v>109</v>
+      <c r="BK14" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL14" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM14" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN14" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO14" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP14" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ14" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR14" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS14" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT14" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU14" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV14" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW14" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX14" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY14" t="s">
+        <v>282</v>
+      </c>
+      <c r="BZ14" t="s">
+        <v>283</v>
+      </c>
+      <c r="CA14" t="s">
+        <v>284</v>
+      </c>
+      <c r="CB14" t="s">
+        <v>285</v>
+      </c>
+      <c r="CC14" t="s">
+        <v>286</v>
+      </c>
+      <c r="CD14" t="s">
+        <v>287</v>
+      </c>
+      <c r="CE14" t="s">
+        <v>288</v>
+      </c>
+      <c r="CF14" t="s">
+        <v>289</v>
+      </c>
+      <c r="CG14" t="s">
+        <v>290</v>
+      </c>
+      <c r="CH14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY14" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ14" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA14" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB14" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC14" t="s">
+        <v>291</v>
+      </c>
+      <c r="DD14" t="s">
+        <v>117</v>
+      </c>
+      <c r="DE14" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="13" spans="1:103" x14ac:dyDescent="0.25">
-[...129 lines deleted...]
-      <c r="AR13" t="s">
+    <row r="15" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>292</v>
+      </c>
+      <c r="B15" t="s">
+        <v>263</v>
+      </c>
+      <c r="C15" t="s">
+        <v>264</v>
+      </c>
+      <c r="D15" t="s">
+        <v>265</v>
+      </c>
+      <c r="E15" t="s">
+        <v>266</v>
+      </c>
+      <c r="F15" t="s">
+        <v>267</v>
+      </c>
+      <c r="G15" t="s">
+        <v>268</v>
+      </c>
+      <c r="H15" t="s">
+        <v>269</v>
+      </c>
+      <c r="I15" t="s">
+        <v>270</v>
+      </c>
+      <c r="J15" t="s">
+        <v>271</v>
+      </c>
+      <c r="K15" t="s">
+        <v>272</v>
+      </c>
+      <c r="L15" t="s">
+        <v>273</v>
+      </c>
+      <c r="M15" t="s">
+        <v>274</v>
+      </c>
+      <c r="N15" t="s">
         <v>115</v>
       </c>
-      <c r="AS13" t="s">
+      <c r="O15" t="s">
         <v>116</v>
       </c>
-      <c r="AT13" t="s">
-[...23 lines deleted...]
-      <c r="BB13" t="s">
+      <c r="P15" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>117</v>
+      </c>
+      <c r="R15" t="s">
+        <v>117</v>
+      </c>
+      <c r="S15" t="s">
+        <v>117</v>
+      </c>
+      <c r="T15" t="s">
+        <v>117</v>
+      </c>
+      <c r="U15" t="s">
+        <v>117</v>
+      </c>
+      <c r="V15" t="s">
+        <v>117</v>
+      </c>
+      <c r="W15" t="s">
+        <v>117</v>
+      </c>
+      <c r="X15" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>275</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>276</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>277</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>275</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>276</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>278</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>279</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>280</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>278</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>279</v>
+      </c>
+      <c r="AV15" t="s">
         <v>124</v>
       </c>
-      <c r="BC13" t="s">
-[...5 lines deleted...]
-      <c r="BE13" t="s">
+      <c r="AW15" t="s">
+        <v>281</v>
+      </c>
+      <c r="AX15" t="s">
         <v>126</v>
       </c>
-      <c r="BF13" t="s">
+      <c r="AY15" t="s">
         <v>127</v>
       </c>
-      <c r="BG13" t="s">
+      <c r="AZ15" t="s">
         <v>128</v>
       </c>
-      <c r="BH13" t="s">
+      <c r="BA15" t="s">
         <v>129</v>
       </c>
-      <c r="BI13" t="s">
+      <c r="BB15" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC15" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD15" t="s">
         <v>132</v>
       </c>
-      <c r="BJ13" t="s">
-[...2 lines deleted...]
-      <c r="BK13" t="s">
+      <c r="BE15" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF15" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG15" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH15" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI15" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ15" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK15" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL15" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM15" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN15" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO15" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP15" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ15" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR15" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS15" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT15" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU15" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV15" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW15" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX15" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY15" t="s">
+        <v>293</v>
+      </c>
+      <c r="BZ15" t="s">
+        <v>294</v>
+      </c>
+      <c r="CA15" t="s">
+        <v>295</v>
+      </c>
+      <c r="CB15" t="s">
+        <v>296</v>
+      </c>
+      <c r="CC15" t="s">
+        <v>254</v>
+      </c>
+      <c r="CD15" t="s">
+        <v>297</v>
+      </c>
+      <c r="CE15" t="s">
+        <v>298</v>
+      </c>
+      <c r="CF15" t="s">
+        <v>299</v>
+      </c>
+      <c r="CG15" t="s">
+        <v>300</v>
+      </c>
+      <c r="CH15" t="s">
+        <v>301</v>
+      </c>
+      <c r="CI15" t="s">
+        <v>302</v>
+      </c>
+      <c r="CJ15" t="s">
+        <v>303</v>
+      </c>
+      <c r="CK15" t="s">
+        <v>304</v>
+      </c>
+      <c r="CL15" t="s">
+        <v>305</v>
+      </c>
+      <c r="CM15" t="s">
+        <v>306</v>
+      </c>
+      <c r="CN15" t="s">
+        <v>307</v>
+      </c>
+      <c r="CO15" t="s">
+        <v>308</v>
+      </c>
+      <c r="CP15" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ15" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR15" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS15" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT15" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU15" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV15" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW15" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX15" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY15" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ15" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA15" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB15" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC15" t="s">
+        <v>309</v>
+      </c>
+      <c r="DD15" t="s">
+        <v>117</v>
+      </c>
+      <c r="DE15" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="16" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>310</v>
+      </c>
+      <c r="B16" t="s">
+        <v>311</v>
+      </c>
+      <c r="C16" t="s">
+        <v>312</v>
+      </c>
+      <c r="D16" t="s">
+        <v>313</v>
+      </c>
+      <c r="E16" t="s">
+        <v>314</v>
+      </c>
+      <c r="F16" t="s">
+        <v>315</v>
+      </c>
+      <c r="G16" t="s">
+        <v>316</v>
+      </c>
+      <c r="H16" t="s">
+        <v>317</v>
+      </c>
+      <c r="I16" t="s">
+        <v>318</v>
+      </c>
+      <c r="J16" t="s">
+        <v>319</v>
+      </c>
+      <c r="K16" t="s">
+        <v>320</v>
+      </c>
+      <c r="L16" t="s">
+        <v>321</v>
+      </c>
+      <c r="M16" t="s">
+        <v>322</v>
+      </c>
+      <c r="N16" t="s">
+        <v>115</v>
+      </c>
+      <c r="O16" t="s">
+        <v>116</v>
+      </c>
+      <c r="P16" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>117</v>
+      </c>
+      <c r="R16" t="s">
+        <v>117</v>
+      </c>
+      <c r="S16" t="s">
+        <v>117</v>
+      </c>
+      <c r="T16" t="s">
+        <v>117</v>
+      </c>
+      <c r="U16" t="s">
+        <v>117</v>
+      </c>
+      <c r="V16" t="s">
+        <v>117</v>
+      </c>
+      <c r="W16" t="s">
+        <v>117</v>
+      </c>
+      <c r="X16" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>323</v>
+      </c>
+      <c r="AM16" t="s">
+        <v>324</v>
+      </c>
+      <c r="AN16" t="s">
+        <v>325</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>323</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>324</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>326</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>327</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>328</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>326</v>
+      </c>
+      <c r="AU16" t="s">
+        <v>327</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>329</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY16" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ16" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA16" t="s">
+        <v>129</v>
+      </c>
+      <c r="BB16" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC16" t="s">
         <v>131</v>
       </c>
-      <c r="BL13" t="s">
-[...2 lines deleted...]
-      <c r="BM13" t="s">
+      <c r="BD16" t="s">
         <v>132</v>
       </c>
-      <c r="BN13" t="s">
+      <c r="BE16" t="s">
         <v>133</v>
       </c>
-      <c r="BO13" t="s">
+      <c r="BF16" t="s">
         <v>134</v>
       </c>
-      <c r="BP13" t="s">
+      <c r="BG16" t="s">
         <v>135</v>
       </c>
-      <c r="BQ13" t="s">
+      <c r="BH16" t="s">
         <v>136</v>
       </c>
-      <c r="BR13" t="s">
+      <c r="BI16" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ16" t="s">
         <v>137</v>
       </c>
-      <c r="BS13" t="s">
-[...96 lines deleted...]
-        <v>109</v>
+      <c r="BK16" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL16" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM16" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN16" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO16" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP16" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ16" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR16" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS16" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT16" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU16" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV16" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW16" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX16" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY16" t="s">
+        <v>293</v>
+      </c>
+      <c r="BZ16" t="s">
+        <v>294</v>
+      </c>
+      <c r="CA16" t="s">
+        <v>295</v>
+      </c>
+      <c r="CB16" t="s">
+        <v>296</v>
+      </c>
+      <c r="CC16" t="s">
+        <v>254</v>
+      </c>
+      <c r="CD16" t="s">
+        <v>297</v>
+      </c>
+      <c r="CE16" t="s">
+        <v>298</v>
+      </c>
+      <c r="CF16" t="s">
+        <v>299</v>
+      </c>
+      <c r="CG16" t="s">
+        <v>300</v>
+      </c>
+      <c r="CH16" t="s">
+        <v>301</v>
+      </c>
+      <c r="CI16" t="s">
+        <v>302</v>
+      </c>
+      <c r="CJ16" t="s">
+        <v>303</v>
+      </c>
+      <c r="CK16" t="s">
+        <v>304</v>
+      </c>
+      <c r="CL16" t="s">
+        <v>305</v>
+      </c>
+      <c r="CM16" t="s">
+        <v>306</v>
+      </c>
+      <c r="CN16" t="s">
+        <v>307</v>
+      </c>
+      <c r="CO16" t="s">
+        <v>308</v>
+      </c>
+      <c r="CP16" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ16" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR16" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS16" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT16" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU16" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV16" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW16" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX16" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY16" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ16" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA16" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB16" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC16" t="s">
+        <v>330</v>
+      </c>
+      <c r="DD16" t="s">
+        <v>117</v>
+      </c>
+      <c r="DE16" t="s">
+        <v>331</v>
       </c>
     </row>
-    <row r="14" spans="1:103" x14ac:dyDescent="0.25">
-[...108 lines deleted...]
-      <c r="AK14" t="s">
+    <row r="17" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>332</v>
+      </c>
+      <c r="B17" t="s">
+        <v>311</v>
+      </c>
+      <c r="C17" t="s">
+        <v>312</v>
+      </c>
+      <c r="D17" t="s">
+        <v>313</v>
+      </c>
+      <c r="E17" t="s">
+        <v>314</v>
+      </c>
+      <c r="F17" t="s">
+        <v>315</v>
+      </c>
+      <c r="G17" t="s">
+        <v>316</v>
+      </c>
+      <c r="H17" t="s">
+        <v>317</v>
+      </c>
+      <c r="I17" t="s">
+        <v>318</v>
+      </c>
+      <c r="J17" t="s">
+        <v>319</v>
+      </c>
+      <c r="K17" t="s">
+        <v>320</v>
+      </c>
+      <c r="L17" t="s">
+        <v>321</v>
+      </c>
+      <c r="M17" t="s">
+        <v>322</v>
+      </c>
+      <c r="N17" t="s">
+        <v>115</v>
+      </c>
+      <c r="O17" t="s">
+        <v>116</v>
+      </c>
+      <c r="P17" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>117</v>
+      </c>
+      <c r="R17" t="s">
+        <v>117</v>
+      </c>
+      <c r="S17" t="s">
+        <v>117</v>
+      </c>
+      <c r="T17" t="s">
+        <v>117</v>
+      </c>
+      <c r="U17" t="s">
+        <v>117</v>
+      </c>
+      <c r="V17" t="s">
+        <v>117</v>
+      </c>
+      <c r="W17" t="s">
+        <v>117</v>
+      </c>
+      <c r="X17" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>323</v>
+      </c>
+      <c r="AM17" t="s">
+        <v>324</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>325</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>323</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>324</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>326</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>327</v>
+      </c>
+      <c r="AS17" t="s">
+        <v>328</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>326</v>
+      </c>
+      <c r="AU17" t="s">
+        <v>327</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>329</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY17" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ17" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA17" t="s">
+        <v>129</v>
+      </c>
+      <c r="BB17" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC17" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD17" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE17" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF17" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG17" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH17" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI17" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ17" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK17" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL17" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM17" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN17" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO17" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP17" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ17" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR17" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS17" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT17" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU17" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV17" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW17" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX17" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY17" t="s">
+        <v>293</v>
+      </c>
+      <c r="BZ17" t="s">
+        <v>294</v>
+      </c>
+      <c r="CA17" t="s">
+        <v>295</v>
+      </c>
+      <c r="CB17" t="s">
+        <v>296</v>
+      </c>
+      <c r="CC17" t="s">
         <v>254</v>
       </c>
-      <c r="AL14" t="s">
-[...5 lines deleted...]
-      <c r="AN14" t="s">
+      <c r="CD17" t="s">
+        <v>297</v>
+      </c>
+      <c r="CE17" t="s">
+        <v>298</v>
+      </c>
+      <c r="CF17" t="s">
+        <v>299</v>
+      </c>
+      <c r="CG17" t="s">
+        <v>300</v>
+      </c>
+      <c r="CH17" t="s">
+        <v>333</v>
+      </c>
+      <c r="CI17" t="s">
+        <v>334</v>
+      </c>
+      <c r="CJ17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN17" t="s">
+        <v>335</v>
+      </c>
+      <c r="CO17" t="s">
+        <v>336</v>
+      </c>
+      <c r="CP17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY17" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ17" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA17" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB17" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC17" t="s">
+        <v>337</v>
+      </c>
+      <c r="DD17" t="s">
+        <v>117</v>
+      </c>
+      <c r="DE17" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="18" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>338</v>
+      </c>
+      <c r="B18" t="s">
+        <v>339</v>
+      </c>
+      <c r="C18" t="s">
+        <v>340</v>
+      </c>
+      <c r="D18" t="s">
+        <v>341</v>
+      </c>
+      <c r="E18" t="s">
+        <v>342</v>
+      </c>
+      <c r="F18" t="s">
+        <v>343</v>
+      </c>
+      <c r="G18" t="s">
+        <v>344</v>
+      </c>
+      <c r="H18" t="s">
+        <v>345</v>
+      </c>
+      <c r="I18" t="s">
+        <v>346</v>
+      </c>
+      <c r="J18" t="s">
+        <v>347</v>
+      </c>
+      <c r="K18" t="s">
+        <v>348</v>
+      </c>
+      <c r="L18" t="s">
+        <v>349</v>
+      </c>
+      <c r="M18" t="s">
+        <v>350</v>
+      </c>
+      <c r="N18" t="s">
+        <v>115</v>
+      </c>
+      <c r="O18" t="s">
+        <v>116</v>
+      </c>
+      <c r="P18" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>117</v>
+      </c>
+      <c r="R18" t="s">
+        <v>117</v>
+      </c>
+      <c r="S18" t="s">
+        <v>117</v>
+      </c>
+      <c r="T18" t="s">
+        <v>117</v>
+      </c>
+      <c r="U18" t="s">
+        <v>117</v>
+      </c>
+      <c r="V18" t="s">
+        <v>117</v>
+      </c>
+      <c r="W18" t="s">
+        <v>117</v>
+      </c>
+      <c r="X18" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>351</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>352</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>353</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>351</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>352</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>354</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>355</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>356</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>354</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>355</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>357</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA18" t="s">
+        <v>129</v>
+      </c>
+      <c r="BB18" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC18" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD18" t="s">
+        <v>132</v>
+      </c>
+      <c r="BE18" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF18" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG18" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH18" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI18" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ18" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK18" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL18" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM18" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN18" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO18" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP18" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ18" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR18" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS18" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT18" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU18" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV18" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW18" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX18" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY18" t="s">
+        <v>293</v>
+      </c>
+      <c r="BZ18" t="s">
+        <v>294</v>
+      </c>
+      <c r="CA18" t="s">
+        <v>295</v>
+      </c>
+      <c r="CB18" t="s">
+        <v>296</v>
+      </c>
+      <c r="CC18" t="s">
         <v>254</v>
       </c>
-      <c r="AO14" t="s">
-[...8 lines deleted...]
-      <c r="AR14" t="s">
+      <c r="CD18" t="s">
+        <v>297</v>
+      </c>
+      <c r="CE18" t="s">
+        <v>298</v>
+      </c>
+      <c r="CF18" t="s">
+        <v>299</v>
+      </c>
+      <c r="CG18" t="s">
+        <v>300</v>
+      </c>
+      <c r="CH18" t="s">
+        <v>333</v>
+      </c>
+      <c r="CI18" t="s">
+        <v>334</v>
+      </c>
+      <c r="CJ18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN18" t="s">
+        <v>335</v>
+      </c>
+      <c r="CO18" t="s">
+        <v>336</v>
+      </c>
+      <c r="CP18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY18" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ18" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA18" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB18" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC18" t="s">
+        <v>358</v>
+      </c>
+      <c r="DD18" t="s">
+        <v>359</v>
+      </c>
+      <c r="DE18" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="19" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>360</v>
+      </c>
+      <c r="B19" t="s">
+        <v>339</v>
+      </c>
+      <c r="C19" t="s">
+        <v>340</v>
+      </c>
+      <c r="D19" t="s">
+        <v>341</v>
+      </c>
+      <c r="E19" t="s">
+        <v>342</v>
+      </c>
+      <c r="F19" t="s">
+        <v>343</v>
+      </c>
+      <c r="G19" t="s">
+        <v>344</v>
+      </c>
+      <c r="H19" t="s">
+        <v>345</v>
+      </c>
+      <c r="I19" t="s">
+        <v>346</v>
+      </c>
+      <c r="J19" t="s">
+        <v>347</v>
+      </c>
+      <c r="K19" t="s">
+        <v>348</v>
+      </c>
+      <c r="L19" t="s">
+        <v>349</v>
+      </c>
+      <c r="M19" t="s">
+        <v>350</v>
+      </c>
+      <c r="N19" t="s">
         <v>115</v>
       </c>
-      <c r="AS14" t="s">
+      <c r="O19" t="s">
         <v>116</v>
       </c>
-      <c r="AT14" t="s">
-[...23 lines deleted...]
-      <c r="BB14" t="s">
+      <c r="P19" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>117</v>
+      </c>
+      <c r="R19" t="s">
+        <v>117</v>
+      </c>
+      <c r="S19" t="s">
+        <v>117</v>
+      </c>
+      <c r="T19" t="s">
+        <v>117</v>
+      </c>
+      <c r="U19" t="s">
+        <v>117</v>
+      </c>
+      <c r="V19" t="s">
+        <v>117</v>
+      </c>
+      <c r="W19" t="s">
+        <v>117</v>
+      </c>
+      <c r="X19" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>351</v>
+      </c>
+      <c r="AM19" t="s">
+        <v>352</v>
+      </c>
+      <c r="AN19" t="s">
+        <v>353</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>351</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>352</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>354</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>355</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>356</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>354</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>355</v>
+      </c>
+      <c r="AV19" t="s">
         <v>124</v>
       </c>
-      <c r="BC14" t="s">
-[...5 lines deleted...]
-      <c r="BE14" t="s">
+      <c r="AW19" t="s">
+        <v>357</v>
+      </c>
+      <c r="AX19" t="s">
         <v>126</v>
       </c>
-      <c r="BF14" t="s">
+      <c r="AY19" t="s">
         <v>127</v>
       </c>
-      <c r="BG14" t="s">
+      <c r="AZ19" t="s">
         <v>128</v>
       </c>
-      <c r="BH14" t="s">
+      <c r="BA19" t="s">
         <v>129</v>
       </c>
-      <c r="BI14" t="s">
+      <c r="BB19" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC19" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD19" t="s">
         <v>132</v>
       </c>
-      <c r="BJ14" t="s">
-[...2 lines deleted...]
-      <c r="BK14" t="s">
+      <c r="BE19" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG19" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH19" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI19" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ19" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK19" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL19" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM19" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN19" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO19" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP19" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ19" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR19" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS19" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT19" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU19" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV19" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW19" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX19" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY19" t="s">
+        <v>361</v>
+      </c>
+      <c r="BZ19" t="s">
+        <v>362</v>
+      </c>
+      <c r="CA19" t="s">
+        <v>363</v>
+      </c>
+      <c r="CB19" t="s">
+        <v>364</v>
+      </c>
+      <c r="CC19" t="s">
+        <v>365</v>
+      </c>
+      <c r="CD19" t="s">
+        <v>366</v>
+      </c>
+      <c r="CE19" t="s">
+        <v>367</v>
+      </c>
+      <c r="CF19" t="s">
+        <v>368</v>
+      </c>
+      <c r="CG19" t="s">
+        <v>300</v>
+      </c>
+      <c r="CH19" t="s">
+        <v>369</v>
+      </c>
+      <c r="CI19" t="s">
+        <v>334</v>
+      </c>
+      <c r="CJ19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN19" t="s">
+        <v>335</v>
+      </c>
+      <c r="CO19" t="s">
+        <v>336</v>
+      </c>
+      <c r="CP19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY19" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ19" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA19" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB19" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC19" t="s">
+        <v>370</v>
+      </c>
+      <c r="DD19" t="s">
+        <v>371</v>
+      </c>
+      <c r="DE19" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="20" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>372</v>
+      </c>
+      <c r="B20" t="s">
+        <v>373</v>
+      </c>
+      <c r="C20" t="s">
+        <v>374</v>
+      </c>
+      <c r="D20" t="s">
+        <v>375</v>
+      </c>
+      <c r="E20" t="s">
+        <v>376</v>
+      </c>
+      <c r="F20" t="s">
+        <v>377</v>
+      </c>
+      <c r="G20" t="s">
+        <v>378</v>
+      </c>
+      <c r="H20" t="s">
+        <v>379</v>
+      </c>
+      <c r="I20" t="s">
+        <v>380</v>
+      </c>
+      <c r="J20" t="s">
+        <v>381</v>
+      </c>
+      <c r="K20" t="s">
+        <v>382</v>
+      </c>
+      <c r="L20" t="s">
+        <v>383</v>
+      </c>
+      <c r="M20" t="s">
+        <v>384</v>
+      </c>
+      <c r="N20" t="s">
+        <v>115</v>
+      </c>
+      <c r="O20" t="s">
+        <v>116</v>
+      </c>
+      <c r="P20" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>117</v>
+      </c>
+      <c r="R20" t="s">
+        <v>117</v>
+      </c>
+      <c r="S20" t="s">
+        <v>117</v>
+      </c>
+      <c r="T20" t="s">
+        <v>117</v>
+      </c>
+      <c r="U20" t="s">
+        <v>117</v>
+      </c>
+      <c r="V20" t="s">
+        <v>117</v>
+      </c>
+      <c r="W20" t="s">
+        <v>117</v>
+      </c>
+      <c r="X20" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>385</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>386</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>387</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>385</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>386</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>388</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>389</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>390</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>388</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>389</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>391</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA20" t="s">
+        <v>129</v>
+      </c>
+      <c r="BB20" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC20" t="s">
         <v>131</v>
       </c>
-      <c r="BL14" t="s">
-[...2 lines deleted...]
-      <c r="BM14" t="s">
+      <c r="BD20" t="s">
         <v>132</v>
       </c>
-      <c r="BN14" t="s">
+      <c r="BE20" t="s">
         <v>133</v>
       </c>
-      <c r="BO14" t="s">
+      <c r="BF20" t="s">
         <v>134</v>
       </c>
-      <c r="BP14" t="s">
+      <c r="BG20" t="s">
         <v>135</v>
       </c>
-      <c r="BQ14" t="s">
+      <c r="BH20" t="s">
         <v>136</v>
       </c>
-      <c r="BR14" t="s">
+      <c r="BI20" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ20" t="s">
         <v>137</v>
       </c>
-      <c r="BS14" t="s">
-[...96 lines deleted...]
-        <v>109</v>
+      <c r="BK20" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL20" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM20" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN20" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO20" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP20" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ20" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR20" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS20" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT20" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU20" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV20" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW20" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX20" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY20" t="s">
+        <v>361</v>
+      </c>
+      <c r="BZ20" t="s">
+        <v>362</v>
+      </c>
+      <c r="CA20" t="s">
+        <v>363</v>
+      </c>
+      <c r="CB20" t="s">
+        <v>364</v>
+      </c>
+      <c r="CC20" t="s">
+        <v>365</v>
+      </c>
+      <c r="CD20" t="s">
+        <v>366</v>
+      </c>
+      <c r="CE20" t="s">
+        <v>367</v>
+      </c>
+      <c r="CF20" t="s">
+        <v>368</v>
+      </c>
+      <c r="CG20" t="s">
+        <v>300</v>
+      </c>
+      <c r="CH20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY20" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ20" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA20" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB20" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC20" t="s">
+        <v>392</v>
+      </c>
+      <c r="DD20" t="s">
+        <v>393</v>
+      </c>
+      <c r="DE20" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="15" spans="1:103" x14ac:dyDescent="0.25">
-[...129 lines deleted...]
-      <c r="AR15" t="s">
+    <row r="21" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>394</v>
+      </c>
+      <c r="B21" t="s">
+        <v>373</v>
+      </c>
+      <c r="C21" t="s">
+        <v>374</v>
+      </c>
+      <c r="D21" t="s">
+        <v>375</v>
+      </c>
+      <c r="E21" t="s">
+        <v>376</v>
+      </c>
+      <c r="F21" t="s">
+        <v>377</v>
+      </c>
+      <c r="G21" t="s">
+        <v>378</v>
+      </c>
+      <c r="H21" t="s">
+        <v>379</v>
+      </c>
+      <c r="I21" t="s">
+        <v>380</v>
+      </c>
+      <c r="J21" t="s">
+        <v>381</v>
+      </c>
+      <c r="K21" t="s">
+        <v>382</v>
+      </c>
+      <c r="L21" t="s">
+        <v>383</v>
+      </c>
+      <c r="M21" t="s">
+        <v>384</v>
+      </c>
+      <c r="N21" t="s">
         <v>115</v>
       </c>
-      <c r="AS15" t="s">
+      <c r="O21" t="s">
         <v>116</v>
       </c>
-      <c r="AT15" t="s">
-[...23 lines deleted...]
-      <c r="BB15" t="s">
+      <c r="P21" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>117</v>
+      </c>
+      <c r="R21" t="s">
+        <v>117</v>
+      </c>
+      <c r="S21" t="s">
+        <v>117</v>
+      </c>
+      <c r="T21" t="s">
+        <v>117</v>
+      </c>
+      <c r="U21" t="s">
+        <v>117</v>
+      </c>
+      <c r="V21" t="s">
+        <v>117</v>
+      </c>
+      <c r="W21" t="s">
+        <v>117</v>
+      </c>
+      <c r="X21" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>385</v>
+      </c>
+      <c r="AM21" t="s">
+        <v>386</v>
+      </c>
+      <c r="AN21" t="s">
+        <v>387</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>385</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>386</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>388</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>389</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>390</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>388</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>389</v>
+      </c>
+      <c r="AV21" t="s">
         <v>124</v>
       </c>
-      <c r="BC15" t="s">
-[...5 lines deleted...]
-      <c r="BE15" t="s">
+      <c r="AW21" t="s">
+        <v>391</v>
+      </c>
+      <c r="AX21" t="s">
         <v>126</v>
       </c>
-      <c r="BF15" t="s">
+      <c r="AY21" t="s">
         <v>127</v>
       </c>
-      <c r="BG15" t="s">
+      <c r="AZ21" t="s">
         <v>128</v>
       </c>
-      <c r="BH15" t="s">
+      <c r="BA21" t="s">
         <v>129</v>
       </c>
-      <c r="BI15" t="s">
+      <c r="BB21" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC21" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD21" t="s">
         <v>132</v>
       </c>
-      <c r="BJ15" t="s">
-[...2 lines deleted...]
-      <c r="BK15" t="s">
+      <c r="BE21" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF21" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG21" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH21" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI21" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ21" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK21" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL21" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM21" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN21" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO21" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP21" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ21" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR21" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS21" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT21" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU21" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV21" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW21" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX21" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY21" t="s">
+        <v>395</v>
+      </c>
+      <c r="BZ21" t="s">
+        <v>396</v>
+      </c>
+      <c r="CA21" t="s">
+        <v>397</v>
+      </c>
+      <c r="CB21" t="s">
+        <v>398</v>
+      </c>
+      <c r="CC21" t="s">
+        <v>399</v>
+      </c>
+      <c r="CD21" t="s">
+        <v>400</v>
+      </c>
+      <c r="CE21" t="s">
+        <v>401</v>
+      </c>
+      <c r="CF21" t="s">
+        <v>402</v>
+      </c>
+      <c r="CG21" t="s">
+        <v>300</v>
+      </c>
+      <c r="CH21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY21" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ21" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA21" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB21" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC21" t="s">
+        <v>403</v>
+      </c>
+      <c r="DD21" t="s">
+        <v>404</v>
+      </c>
+      <c r="DE21" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="22" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>406</v>
+      </c>
+      <c r="B22" t="s">
+        <v>407</v>
+      </c>
+      <c r="C22" t="s">
+        <v>408</v>
+      </c>
+      <c r="D22" t="s">
+        <v>409</v>
+      </c>
+      <c r="E22" t="s">
+        <v>410</v>
+      </c>
+      <c r="F22" t="s">
+        <v>411</v>
+      </c>
+      <c r="G22" t="s">
+        <v>412</v>
+      </c>
+      <c r="H22" t="s">
+        <v>413</v>
+      </c>
+      <c r="I22" t="s">
+        <v>414</v>
+      </c>
+      <c r="J22" t="s">
+        <v>415</v>
+      </c>
+      <c r="K22" t="s">
+        <v>416</v>
+      </c>
+      <c r="L22" t="s">
+        <v>417</v>
+      </c>
+      <c r="M22" t="s">
+        <v>418</v>
+      </c>
+      <c r="N22" t="s">
+        <v>115</v>
+      </c>
+      <c r="O22" t="s">
+        <v>116</v>
+      </c>
+      <c r="P22" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>117</v>
+      </c>
+      <c r="R22" t="s">
+        <v>117</v>
+      </c>
+      <c r="S22" t="s">
+        <v>117</v>
+      </c>
+      <c r="T22" t="s">
+        <v>117</v>
+      </c>
+      <c r="U22" t="s">
+        <v>117</v>
+      </c>
+      <c r="V22" t="s">
+        <v>117</v>
+      </c>
+      <c r="W22" t="s">
+        <v>117</v>
+      </c>
+      <c r="X22" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>419</v>
+      </c>
+      <c r="AM22" t="s">
+        <v>420</v>
+      </c>
+      <c r="AN22" t="s">
+        <v>421</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>419</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>420</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>422</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>423</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>424</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>425</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>423</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>426</v>
+      </c>
+      <c r="AX22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY22" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ22" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA22" t="s">
+        <v>129</v>
+      </c>
+      <c r="BB22" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC22" t="s">
         <v>131</v>
       </c>
-      <c r="BL15" t="s">
-[...2 lines deleted...]
-      <c r="BM15" t="s">
+      <c r="BD22" t="s">
         <v>132</v>
       </c>
-      <c r="BN15" t="s">
+      <c r="BE22" t="s">
         <v>133</v>
       </c>
-      <c r="BO15" t="s">
+      <c r="BF22" t="s">
         <v>134</v>
       </c>
-      <c r="BP15" t="s">
+      <c r="BG22" t="s">
         <v>135</v>
       </c>
-      <c r="BQ15" t="s">
+      <c r="BH22" t="s">
         <v>136</v>
       </c>
-      <c r="BR15" t="s">
+      <c r="BI22" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ22" t="s">
         <v>137</v>
       </c>
-      <c r="BS15" t="s">
-[...96 lines deleted...]
-        <v>109</v>
+      <c r="BK22" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL22" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM22" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN22" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO22" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP22" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ22" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR22" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS22" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT22" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU22" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV22" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW22" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX22" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY22" t="s">
+        <v>395</v>
+      </c>
+      <c r="BZ22" t="s">
+        <v>396</v>
+      </c>
+      <c r="CA22" t="s">
+        <v>397</v>
+      </c>
+      <c r="CB22" t="s">
+        <v>398</v>
+      </c>
+      <c r="CC22" t="s">
+        <v>399</v>
+      </c>
+      <c r="CD22" t="s">
+        <v>400</v>
+      </c>
+      <c r="CE22" t="s">
+        <v>401</v>
+      </c>
+      <c r="CF22" t="s">
+        <v>402</v>
+      </c>
+      <c r="CG22" t="s">
+        <v>300</v>
+      </c>
+      <c r="CH22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY22" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ22" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA22" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB22" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC22" t="s">
+        <v>427</v>
+      </c>
+      <c r="DD22" t="s">
+        <v>428</v>
+      </c>
+      <c r="DE22" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="16" spans="1:103" x14ac:dyDescent="0.25">
-[...129 lines deleted...]
-      <c r="AR16" t="s">
+    <row r="23" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>429</v>
+      </c>
+      <c r="B23" t="s">
+        <v>407</v>
+      </c>
+      <c r="C23" t="s">
+        <v>408</v>
+      </c>
+      <c r="D23" t="s">
+        <v>409</v>
+      </c>
+      <c r="E23" t="s">
+        <v>410</v>
+      </c>
+      <c r="F23" t="s">
+        <v>411</v>
+      </c>
+      <c r="G23" t="s">
+        <v>412</v>
+      </c>
+      <c r="H23" t="s">
+        <v>413</v>
+      </c>
+      <c r="I23" t="s">
+        <v>414</v>
+      </c>
+      <c r="J23" t="s">
+        <v>415</v>
+      </c>
+      <c r="K23" t="s">
+        <v>416</v>
+      </c>
+      <c r="L23" t="s">
+        <v>417</v>
+      </c>
+      <c r="M23" t="s">
+        <v>418</v>
+      </c>
+      <c r="N23" t="s">
         <v>115</v>
       </c>
-      <c r="AS16" t="s">
+      <c r="O23" t="s">
         <v>116</v>
       </c>
-      <c r="AT16" t="s">
-[...23 lines deleted...]
-      <c r="BB16" t="s">
+      <c r="P23" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>117</v>
+      </c>
+      <c r="R23" t="s">
+        <v>117</v>
+      </c>
+      <c r="S23" t="s">
+        <v>117</v>
+      </c>
+      <c r="T23" t="s">
+        <v>117</v>
+      </c>
+      <c r="U23" t="s">
+        <v>117</v>
+      </c>
+      <c r="V23" t="s">
+        <v>117</v>
+      </c>
+      <c r="W23" t="s">
+        <v>117</v>
+      </c>
+      <c r="X23" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>419</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>420</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>421</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>419</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>420</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>422</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>423</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>424</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>425</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>423</v>
+      </c>
+      <c r="AV23" t="s">
         <v>124</v>
       </c>
-      <c r="BC16" t="s">
-[...5 lines deleted...]
-      <c r="BE16" t="s">
+      <c r="AW23" t="s">
+        <v>426</v>
+      </c>
+      <c r="AX23" t="s">
         <v>126</v>
       </c>
-      <c r="BF16" t="s">
+      <c r="AY23" t="s">
         <v>127</v>
       </c>
-      <c r="BG16" t="s">
+      <c r="AZ23" t="s">
         <v>128</v>
       </c>
-      <c r="BH16" t="s">
+      <c r="BA23" t="s">
         <v>129</v>
       </c>
-      <c r="BI16" t="s">
+      <c r="BB23" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC23" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD23" t="s">
         <v>132</v>
       </c>
-      <c r="BJ16" t="s">
-[...2 lines deleted...]
-      <c r="BK16" t="s">
+      <c r="BE23" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF23" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG23" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH23" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI23" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ23" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK23" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL23" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM23" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN23" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO23" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP23" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ23" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR23" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS23" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT23" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU23" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV23" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW23" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX23" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY23" t="s">
+        <v>430</v>
+      </c>
+      <c r="BZ23" t="s">
+        <v>431</v>
+      </c>
+      <c r="CA23" t="s">
+        <v>432</v>
+      </c>
+      <c r="CB23" t="s">
+        <v>433</v>
+      </c>
+      <c r="CC23" t="s">
+        <v>434</v>
+      </c>
+      <c r="CD23" t="s">
+        <v>435</v>
+      </c>
+      <c r="CE23" t="s">
+        <v>436</v>
+      </c>
+      <c r="CF23" t="s">
+        <v>437</v>
+      </c>
+      <c r="CG23" t="s">
+        <v>438</v>
+      </c>
+      <c r="CH23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY23" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ23" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA23" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB23" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC23" t="s">
+        <v>439</v>
+      </c>
+      <c r="DD23" t="s">
+        <v>440</v>
+      </c>
+      <c r="DE23" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="24" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>442</v>
+      </c>
+      <c r="B24" t="s">
+        <v>443</v>
+      </c>
+      <c r="C24" t="s">
+        <v>444</v>
+      </c>
+      <c r="D24" t="s">
+        <v>445</v>
+      </c>
+      <c r="E24" t="s">
+        <v>446</v>
+      </c>
+      <c r="F24" t="s">
+        <v>447</v>
+      </c>
+      <c r="G24" t="s">
+        <v>448</v>
+      </c>
+      <c r="H24" t="s">
+        <v>449</v>
+      </c>
+      <c r="I24" t="s">
+        <v>450</v>
+      </c>
+      <c r="J24" t="s">
+        <v>451</v>
+      </c>
+      <c r="K24" t="s">
+        <v>452</v>
+      </c>
+      <c r="L24" t="s">
+        <v>453</v>
+      </c>
+      <c r="M24" t="s">
+        <v>454</v>
+      </c>
+      <c r="N24" t="s">
+        <v>115</v>
+      </c>
+      <c r="O24" t="s">
+        <v>116</v>
+      </c>
+      <c r="P24" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>117</v>
+      </c>
+      <c r="R24" t="s">
+        <v>117</v>
+      </c>
+      <c r="S24" t="s">
+        <v>117</v>
+      </c>
+      <c r="T24" t="s">
+        <v>117</v>
+      </c>
+      <c r="U24" t="s">
+        <v>117</v>
+      </c>
+      <c r="V24" t="s">
+        <v>117</v>
+      </c>
+      <c r="W24" t="s">
+        <v>117</v>
+      </c>
+      <c r="X24" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL24" t="s">
+        <v>455</v>
+      </c>
+      <c r="AM24" t="s">
+        <v>456</v>
+      </c>
+      <c r="AN24" t="s">
+        <v>421</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>455</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>456</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>457</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>458</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>459</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>457</v>
+      </c>
+      <c r="AU24" t="s">
+        <v>458</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW24" t="s">
+        <v>460</v>
+      </c>
+      <c r="AX24" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY24" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ24" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA24" t="s">
+        <v>129</v>
+      </c>
+      <c r="BB24" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC24" t="s">
         <v>131</v>
       </c>
-      <c r="BL16" t="s">
-[...2 lines deleted...]
-      <c r="BM16" t="s">
+      <c r="BD24" t="s">
         <v>132</v>
       </c>
-      <c r="BN16" t="s">
+      <c r="BE24" t="s">
         <v>133</v>
       </c>
-      <c r="BO16" t="s">
+      <c r="BF24" t="s">
         <v>134</v>
       </c>
-      <c r="BP16" t="s">
+      <c r="BG24" t="s">
         <v>135</v>
       </c>
-      <c r="BQ16" t="s">
+      <c r="BH24" t="s">
         <v>136</v>
       </c>
-      <c r="BR16" t="s">
+      <c r="BI24" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ24" t="s">
         <v>137</v>
       </c>
-      <c r="BS16" t="s">
-[...96 lines deleted...]
-        <v>296</v>
+      <c r="BK24" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL24" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM24" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN24" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO24" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP24" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ24" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR24" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS24" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT24" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU24" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV24" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW24" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX24" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY24" t="s">
+        <v>430</v>
+      </c>
+      <c r="BZ24" t="s">
+        <v>431</v>
+      </c>
+      <c r="CA24" t="s">
+        <v>432</v>
+      </c>
+      <c r="CB24" t="s">
+        <v>433</v>
+      </c>
+      <c r="CC24" t="s">
+        <v>434</v>
+      </c>
+      <c r="CD24" t="s">
+        <v>435</v>
+      </c>
+      <c r="CE24" t="s">
+        <v>436</v>
+      </c>
+      <c r="CF24" t="s">
+        <v>437</v>
+      </c>
+      <c r="CG24" t="s">
+        <v>438</v>
+      </c>
+      <c r="CH24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY24" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ24" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA24" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB24" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC24" t="s">
+        <v>461</v>
+      </c>
+      <c r="DD24" t="s">
+        <v>462</v>
+      </c>
+      <c r="DE24" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="17" spans="1:103" x14ac:dyDescent="0.25">
-[...129 lines deleted...]
-      <c r="AR17" t="s">
+    <row r="25" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>463</v>
+      </c>
+      <c r="B25" t="s">
+        <v>443</v>
+      </c>
+      <c r="C25" t="s">
+        <v>444</v>
+      </c>
+      <c r="D25" t="s">
+        <v>445</v>
+      </c>
+      <c r="E25" t="s">
+        <v>446</v>
+      </c>
+      <c r="F25" t="s">
+        <v>447</v>
+      </c>
+      <c r="G25" t="s">
+        <v>448</v>
+      </c>
+      <c r="H25" t="s">
+        <v>449</v>
+      </c>
+      <c r="I25" t="s">
+        <v>450</v>
+      </c>
+      <c r="J25" t="s">
+        <v>451</v>
+      </c>
+      <c r="K25" t="s">
+        <v>452</v>
+      </c>
+      <c r="L25" t="s">
+        <v>453</v>
+      </c>
+      <c r="M25" t="s">
+        <v>454</v>
+      </c>
+      <c r="N25" t="s">
         <v>115</v>
       </c>
-      <c r="AS17" t="s">
+      <c r="O25" t="s">
         <v>116</v>
       </c>
-      <c r="AT17" t="s">
-[...23 lines deleted...]
-      <c r="BB17" t="s">
+      <c r="P25" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>117</v>
+      </c>
+      <c r="R25" t="s">
+        <v>117</v>
+      </c>
+      <c r="S25" t="s">
+        <v>117</v>
+      </c>
+      <c r="T25" t="s">
+        <v>117</v>
+      </c>
+      <c r="U25" t="s">
+        <v>117</v>
+      </c>
+      <c r="V25" t="s">
+        <v>117</v>
+      </c>
+      <c r="W25" t="s">
+        <v>117</v>
+      </c>
+      <c r="X25" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>455</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>456</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>421</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>455</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>456</v>
+      </c>
+      <c r="AQ25" t="s">
+        <v>457</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>458</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>459</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>457</v>
+      </c>
+      <c r="AU25" t="s">
+        <v>458</v>
+      </c>
+      <c r="AV25" t="s">
         <v>124</v>
       </c>
-      <c r="BC17" t="s">
-[...5 lines deleted...]
-      <c r="BE17" t="s">
+      <c r="AW25" t="s">
+        <v>460</v>
+      </c>
+      <c r="AX25" t="s">
         <v>126</v>
       </c>
-      <c r="BF17" t="s">
+      <c r="AY25" t="s">
         <v>127</v>
       </c>
-      <c r="BG17" t="s">
+      <c r="AZ25" t="s">
         <v>128</v>
       </c>
-      <c r="BH17" t="s">
+      <c r="BA25" t="s">
         <v>129</v>
       </c>
-      <c r="BI17" t="s">
+      <c r="BB25" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC25" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD25" t="s">
         <v>132</v>
       </c>
-      <c r="BJ17" t="s">
-[...2 lines deleted...]
-      <c r="BK17" t="s">
+      <c r="BE25" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF25" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG25" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH25" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI25" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ25" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK25" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL25" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM25" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN25" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO25" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP25" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ25" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR25" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS25" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT25" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU25" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV25" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW25" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX25" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY25" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO25" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP25" t="s">
+        <v>464</v>
+      </c>
+      <c r="CQ25" t="s">
+        <v>464</v>
+      </c>
+      <c r="CR25" t="s">
+        <v>464</v>
+      </c>
+      <c r="CS25" t="s">
+        <v>464</v>
+      </c>
+      <c r="CT25" t="s">
+        <v>464</v>
+      </c>
+      <c r="CU25" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV25" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW25" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX25" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY25" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ25" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA25" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB25" t="s">
+        <v>472</v>
+      </c>
+      <c r="DC25" t="s">
+        <v>473</v>
+      </c>
+      <c r="DD25" t="s">
+        <v>474</v>
+      </c>
+      <c r="DE25" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="26" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>476</v>
+      </c>
+      <c r="B26" t="s">
+        <v>477</v>
+      </c>
+      <c r="C26" t="s">
+        <v>478</v>
+      </c>
+      <c r="D26" t="s">
+        <v>479</v>
+      </c>
+      <c r="E26" t="s">
+        <v>480</v>
+      </c>
+      <c r="F26" t="s">
+        <v>481</v>
+      </c>
+      <c r="G26" t="s">
+        <v>482</v>
+      </c>
+      <c r="H26" t="s">
+        <v>483</v>
+      </c>
+      <c r="I26" t="s">
+        <v>484</v>
+      </c>
+      <c r="J26" t="s">
+        <v>485</v>
+      </c>
+      <c r="K26" t="s">
+        <v>486</v>
+      </c>
+      <c r="L26" t="s">
+        <v>487</v>
+      </c>
+      <c r="M26" t="s">
+        <v>488</v>
+      </c>
+      <c r="N26" t="s">
+        <v>115</v>
+      </c>
+      <c r="O26" t="s">
+        <v>116</v>
+      </c>
+      <c r="P26" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>117</v>
+      </c>
+      <c r="R26" t="s">
+        <v>117</v>
+      </c>
+      <c r="S26" t="s">
+        <v>117</v>
+      </c>
+      <c r="T26" t="s">
+        <v>117</v>
+      </c>
+      <c r="U26" t="s">
+        <v>117</v>
+      </c>
+      <c r="V26" t="s">
+        <v>117</v>
+      </c>
+      <c r="W26" t="s">
+        <v>117</v>
+      </c>
+      <c r="X26" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>489</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>490</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>491</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>489</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>490</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>492</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>493</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>494</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>492</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>493</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW26" t="s">
+        <v>495</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY26" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ26" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA26" t="s">
+        <v>129</v>
+      </c>
+      <c r="BB26" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC26" t="s">
         <v>131</v>
       </c>
-      <c r="BL17" t="s">
-[...2 lines deleted...]
-      <c r="BM17" t="s">
+      <c r="BD26" t="s">
         <v>132</v>
       </c>
-      <c r="BN17" t="s">
+      <c r="BE26" t="s">
         <v>133</v>
       </c>
-      <c r="BO17" t="s">
+      <c r="BF26" t="s">
         <v>134</v>
       </c>
-      <c r="BP17" t="s">
+      <c r="BG26" t="s">
         <v>135</v>
       </c>
-      <c r="BQ17" t="s">
+      <c r="BH26" t="s">
         <v>136</v>
       </c>
-      <c r="BR17" t="s">
+      <c r="BI26" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ26" t="s">
         <v>137</v>
       </c>
-      <c r="BS17" t="s">
-[...96 lines deleted...]
-        <v>109</v>
+      <c r="BK26" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL26" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM26" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN26" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO26" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP26" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ26" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR26" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS26" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT26" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU26" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV26" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW26" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX26" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY26" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO26" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP26" t="s">
+        <v>464</v>
+      </c>
+      <c r="CQ26" t="s">
+        <v>464</v>
+      </c>
+      <c r="CR26" t="s">
+        <v>464</v>
+      </c>
+      <c r="CS26" t="s">
+        <v>464</v>
+      </c>
+      <c r="CT26" t="s">
+        <v>464</v>
+      </c>
+      <c r="CU26" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV26" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW26" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX26" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY26" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ26" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA26" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB26" t="s">
+        <v>472</v>
+      </c>
+      <c r="DC26" t="s">
+        <v>496</v>
+      </c>
+      <c r="DD26" t="s">
+        <v>497</v>
+      </c>
+      <c r="DE26" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="18" spans="1:103" x14ac:dyDescent="0.25">
-[...129 lines deleted...]
-      <c r="AR18" t="s">
+    <row r="27" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>498</v>
+      </c>
+      <c r="B27" t="s">
+        <v>499</v>
+      </c>
+      <c r="C27" t="s">
+        <v>500</v>
+      </c>
+      <c r="D27" t="s">
+        <v>501</v>
+      </c>
+      <c r="E27" t="s">
+        <v>502</v>
+      </c>
+      <c r="F27" t="s">
+        <v>503</v>
+      </c>
+      <c r="G27" t="s">
+        <v>504</v>
+      </c>
+      <c r="H27" t="s">
+        <v>505</v>
+      </c>
+      <c r="I27" t="s">
+        <v>506</v>
+      </c>
+      <c r="J27" t="s">
+        <v>507</v>
+      </c>
+      <c r="K27" t="s">
+        <v>508</v>
+      </c>
+      <c r="L27" t="s">
+        <v>509</v>
+      </c>
+      <c r="M27" t="s">
+        <v>510</v>
+      </c>
+      <c r="N27" t="s">
         <v>115</v>
       </c>
-      <c r="AS18" t="s">
+      <c r="O27" t="s">
         <v>116</v>
       </c>
-      <c r="AT18" t="s">
-[...23 lines deleted...]
-      <c r="BB18" t="s">
+      <c r="P27" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>117</v>
+      </c>
+      <c r="R27" t="s">
+        <v>117</v>
+      </c>
+      <c r="S27" t="s">
+        <v>117</v>
+      </c>
+      <c r="T27" t="s">
+        <v>117</v>
+      </c>
+      <c r="U27" t="s">
+        <v>117</v>
+      </c>
+      <c r="V27" t="s">
+        <v>117</v>
+      </c>
+      <c r="W27" t="s">
+        <v>117</v>
+      </c>
+      <c r="X27" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK27" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL27" t="s">
+        <v>511</v>
+      </c>
+      <c r="AM27" t="s">
+        <v>512</v>
+      </c>
+      <c r="AN27" t="s">
+        <v>513</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>511</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>512</v>
+      </c>
+      <c r="AQ27" t="s">
+        <v>514</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>515</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>516</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>514</v>
+      </c>
+      <c r="AU27" t="s">
+        <v>515</v>
+      </c>
+      <c r="AV27" t="s">
         <v>124</v>
       </c>
-      <c r="BC18" t="s">
-[...5 lines deleted...]
-      <c r="BE18" t="s">
+      <c r="AW27" t="s">
+        <v>517</v>
+      </c>
+      <c r="AX27" t="s">
         <v>126</v>
       </c>
-      <c r="BF18" t="s">
+      <c r="AY27" t="s">
         <v>127</v>
       </c>
-      <c r="BG18" t="s">
+      <c r="AZ27" t="s">
         <v>128</v>
       </c>
-      <c r="BH18" t="s">
+      <c r="BA27" t="s">
         <v>129</v>
       </c>
-      <c r="BI18" t="s">
+      <c r="BB27" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC27" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD27" t="s">
         <v>132</v>
       </c>
-      <c r="BJ18" t="s">
-[...2 lines deleted...]
-      <c r="BK18" t="s">
+      <c r="BE27" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF27" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG27" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH27" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI27" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ27" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK27" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL27" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM27" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN27" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO27" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP27" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ27" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR27" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS27" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT27" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU27" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV27" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW27" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX27" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY27" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO27" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP27" t="s">
+        <v>464</v>
+      </c>
+      <c r="CQ27" t="s">
+        <v>464</v>
+      </c>
+      <c r="CR27" t="s">
+        <v>464</v>
+      </c>
+      <c r="CS27" t="s">
+        <v>464</v>
+      </c>
+      <c r="CT27" t="s">
+        <v>464</v>
+      </c>
+      <c r="CU27" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV27" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW27" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX27" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY27" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ27" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA27" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB27" t="s">
+        <v>472</v>
+      </c>
+      <c r="DC27" t="s">
+        <v>518</v>
+      </c>
+      <c r="DD27" t="s">
+        <v>519</v>
+      </c>
+      <c r="DE27" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="28" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>521</v>
+      </c>
+      <c r="B28" t="s">
+        <v>522</v>
+      </c>
+      <c r="C28" t="s">
+        <v>523</v>
+      </c>
+      <c r="D28" t="s">
+        <v>524</v>
+      </c>
+      <c r="E28" t="s">
+        <v>525</v>
+      </c>
+      <c r="F28" t="s">
+        <v>526</v>
+      </c>
+      <c r="G28" t="s">
+        <v>527</v>
+      </c>
+      <c r="H28" t="s">
+        <v>528</v>
+      </c>
+      <c r="I28" t="s">
+        <v>529</v>
+      </c>
+      <c r="J28" t="s">
+        <v>530</v>
+      </c>
+      <c r="K28" t="s">
+        <v>531</v>
+      </c>
+      <c r="L28" t="s">
+        <v>532</v>
+      </c>
+      <c r="M28" t="s">
+        <v>533</v>
+      </c>
+      <c r="N28" t="s">
+        <v>115</v>
+      </c>
+      <c r="O28" t="s">
+        <v>116</v>
+      </c>
+      <c r="P28" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>117</v>
+      </c>
+      <c r="R28" t="s">
+        <v>117</v>
+      </c>
+      <c r="S28" t="s">
+        <v>117</v>
+      </c>
+      <c r="T28" t="s">
+        <v>117</v>
+      </c>
+      <c r="U28" t="s">
+        <v>117</v>
+      </c>
+      <c r="V28" t="s">
+        <v>117</v>
+      </c>
+      <c r="W28" t="s">
+        <v>117</v>
+      </c>
+      <c r="X28" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK28" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL28" t="s">
+        <v>534</v>
+      </c>
+      <c r="AM28" t="s">
+        <v>535</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>536</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>534</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>535</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>537</v>
+      </c>
+      <c r="AR28" t="s">
+        <v>538</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>539</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>537</v>
+      </c>
+      <c r="AU28" t="s">
+        <v>538</v>
+      </c>
+      <c r="AV28" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW28" t="s">
+        <v>540</v>
+      </c>
+      <c r="AX28" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY28" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ28" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA28" t="s">
+        <v>129</v>
+      </c>
+      <c r="BB28" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC28" t="s">
         <v>131</v>
       </c>
-      <c r="BL18" t="s">
-[...2 lines deleted...]
-      <c r="BM18" t="s">
+      <c r="BD28" t="s">
         <v>132</v>
       </c>
-      <c r="BN18" t="s">
+      <c r="BE28" t="s">
         <v>133</v>
       </c>
-      <c r="BO18" t="s">
+      <c r="BF28" t="s">
         <v>134</v>
       </c>
-      <c r="BP18" t="s">
+      <c r="BG28" t="s">
         <v>135</v>
       </c>
-      <c r="BQ18" t="s">
+      <c r="BH28" t="s">
         <v>136</v>
       </c>
-      <c r="BR18" t="s">
+      <c r="BI28" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ28" t="s">
         <v>137</v>
       </c>
-      <c r="BS18" t="s">
-[...96 lines deleted...]
-        <v>109</v>
+      <c r="BK28" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL28" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM28" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN28" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO28" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP28" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ28" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR28" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS28" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT28" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU28" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV28" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW28" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX28" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY28" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO28" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP28" t="s">
+        <v>464</v>
+      </c>
+      <c r="CQ28" t="s">
+        <v>464</v>
+      </c>
+      <c r="CR28" t="s">
+        <v>464</v>
+      </c>
+      <c r="CS28" t="s">
+        <v>464</v>
+      </c>
+      <c r="CT28" t="s">
+        <v>464</v>
+      </c>
+      <c r="CU28" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV28" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW28" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX28" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY28" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ28" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA28" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB28" t="s">
+        <v>472</v>
+      </c>
+      <c r="DC28" t="s">
+        <v>541</v>
+      </c>
+      <c r="DD28" t="s">
+        <v>542</v>
+      </c>
+      <c r="DE28" t="s">
+        <v>520</v>
       </c>
     </row>
-    <row r="19" spans="1:103" x14ac:dyDescent="0.25">
-[...129 lines deleted...]
-      <c r="AR19" t="s">
+    <row r="29" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>543</v>
+      </c>
+      <c r="B29" t="s">
+        <v>544</v>
+      </c>
+      <c r="C29" t="s">
+        <v>545</v>
+      </c>
+      <c r="D29" t="s">
+        <v>546</v>
+      </c>
+      <c r="E29" t="s">
+        <v>547</v>
+      </c>
+      <c r="F29" t="s">
+        <v>548</v>
+      </c>
+      <c r="G29" t="s">
+        <v>549</v>
+      </c>
+      <c r="H29" t="s">
+        <v>550</v>
+      </c>
+      <c r="I29" t="s">
+        <v>551</v>
+      </c>
+      <c r="J29" t="s">
+        <v>552</v>
+      </c>
+      <c r="K29" t="s">
+        <v>553</v>
+      </c>
+      <c r="L29" t="s">
+        <v>554</v>
+      </c>
+      <c r="M29" t="s">
+        <v>555</v>
+      </c>
+      <c r="N29" t="s">
         <v>115</v>
       </c>
-      <c r="AS19" t="s">
+      <c r="O29" t="s">
         <v>116</v>
       </c>
-      <c r="AT19" t="s">
-[...23 lines deleted...]
-      <c r="BB19" t="s">
+      <c r="P29" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>117</v>
+      </c>
+      <c r="R29" t="s">
+        <v>117</v>
+      </c>
+      <c r="S29" t="s">
+        <v>117</v>
+      </c>
+      <c r="T29" t="s">
+        <v>117</v>
+      </c>
+      <c r="U29" t="s">
+        <v>117</v>
+      </c>
+      <c r="V29" t="s">
+        <v>117</v>
+      </c>
+      <c r="W29" t="s">
+        <v>117</v>
+      </c>
+      <c r="X29" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH29" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK29" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL29" t="s">
+        <v>556</v>
+      </c>
+      <c r="AM29" t="s">
+        <v>557</v>
+      </c>
+      <c r="AN29" t="s">
+        <v>558</v>
+      </c>
+      <c r="AO29" t="s">
+        <v>556</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>557</v>
+      </c>
+      <c r="AQ29" t="s">
+        <v>559</v>
+      </c>
+      <c r="AR29" t="s">
+        <v>560</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>561</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>559</v>
+      </c>
+      <c r="AU29" t="s">
+        <v>560</v>
+      </c>
+      <c r="AV29" t="s">
         <v>124</v>
       </c>
-      <c r="BC19" t="s">
-[...5 lines deleted...]
-      <c r="BE19" t="s">
+      <c r="AW29" t="s">
+        <v>562</v>
+      </c>
+      <c r="AX29" t="s">
         <v>126</v>
       </c>
-      <c r="BF19" t="s">
+      <c r="AY29" t="s">
         <v>127</v>
       </c>
-      <c r="BG19" t="s">
+      <c r="AZ29" t="s">
         <v>128</v>
       </c>
-      <c r="BH19" t="s">
+      <c r="BA29" t="s">
         <v>129</v>
       </c>
-      <c r="BI19" t="s">
+      <c r="BB29" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC29" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD29" t="s">
         <v>132</v>
       </c>
-      <c r="BJ19" t="s">
-[...2 lines deleted...]
-      <c r="BK19" t="s">
+      <c r="BE29" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF29" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG29" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH29" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI29" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ29" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK29" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL29" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM29" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN29" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO29" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP29" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ29" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR29" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS29" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT29" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU29" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV29" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW29" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX29" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY29" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO29" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP29" t="s">
+        <v>464</v>
+      </c>
+      <c r="CQ29" t="s">
+        <v>464</v>
+      </c>
+      <c r="CR29" t="s">
+        <v>464</v>
+      </c>
+      <c r="CS29" t="s">
+        <v>464</v>
+      </c>
+      <c r="CT29" t="s">
+        <v>464</v>
+      </c>
+      <c r="CU29" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV29" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW29" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX29" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY29" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ29" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA29" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB29" t="s">
+        <v>472</v>
+      </c>
+      <c r="DC29" t="s">
+        <v>563</v>
+      </c>
+      <c r="DD29" t="s">
+        <v>564</v>
+      </c>
+      <c r="DE29" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="30" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>565</v>
+      </c>
+      <c r="B30" t="s">
+        <v>566</v>
+      </c>
+      <c r="C30" t="s">
+        <v>567</v>
+      </c>
+      <c r="D30" t="s">
+        <v>568</v>
+      </c>
+      <c r="E30" t="s">
+        <v>569</v>
+      </c>
+      <c r="F30" t="s">
+        <v>570</v>
+      </c>
+      <c r="G30" t="s">
+        <v>571</v>
+      </c>
+      <c r="H30" t="s">
+        <v>572</v>
+      </c>
+      <c r="I30" t="s">
+        <v>573</v>
+      </c>
+      <c r="J30" t="s">
+        <v>574</v>
+      </c>
+      <c r="K30" t="s">
+        <v>575</v>
+      </c>
+      <c r="L30" t="s">
+        <v>576</v>
+      </c>
+      <c r="M30" t="s">
+        <v>577</v>
+      </c>
+      <c r="N30" t="s">
+        <v>115</v>
+      </c>
+      <c r="O30" t="s">
+        <v>116</v>
+      </c>
+      <c r="P30" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>117</v>
+      </c>
+      <c r="R30" t="s">
+        <v>117</v>
+      </c>
+      <c r="S30" t="s">
+        <v>117</v>
+      </c>
+      <c r="T30" t="s">
+        <v>117</v>
+      </c>
+      <c r="U30" t="s">
+        <v>117</v>
+      </c>
+      <c r="V30" t="s">
+        <v>117</v>
+      </c>
+      <c r="W30" t="s">
+        <v>117</v>
+      </c>
+      <c r="X30" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC30" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF30" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG30" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH30" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI30" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ30" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK30" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL30" t="s">
+        <v>578</v>
+      </c>
+      <c r="AM30" t="s">
+        <v>579</v>
+      </c>
+      <c r="AN30" t="s">
+        <v>580</v>
+      </c>
+      <c r="AO30" t="s">
+        <v>578</v>
+      </c>
+      <c r="AP30" t="s">
+        <v>579</v>
+      </c>
+      <c r="AQ30" t="s">
+        <v>581</v>
+      </c>
+      <c r="AR30" t="s">
+        <v>582</v>
+      </c>
+      <c r="AS30" t="s">
+        <v>583</v>
+      </c>
+      <c r="AT30" t="s">
+        <v>581</v>
+      </c>
+      <c r="AU30" t="s">
+        <v>582</v>
+      </c>
+      <c r="AV30" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW30" t="s">
+        <v>584</v>
+      </c>
+      <c r="AX30" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY30" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ30" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA30" t="s">
+        <v>129</v>
+      </c>
+      <c r="BB30" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC30" t="s">
         <v>131</v>
       </c>
-      <c r="BL19" t="s">
-[...2 lines deleted...]
-      <c r="BM19" t="s">
+      <c r="BD30" t="s">
         <v>132</v>
       </c>
-      <c r="BN19" t="s">
+      <c r="BE30" t="s">
         <v>133</v>
       </c>
-      <c r="BO19" t="s">
+      <c r="BF30" t="s">
         <v>134</v>
       </c>
-      <c r="BP19" t="s">
+      <c r="BG30" t="s">
         <v>135</v>
       </c>
-      <c r="BQ19" t="s">
+      <c r="BH30" t="s">
         <v>136</v>
       </c>
-      <c r="BR19" t="s">
+      <c r="BI30" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ30" t="s">
         <v>137</v>
       </c>
-      <c r="BS19" t="s">
-[...96 lines deleted...]
-        <v>109</v>
+      <c r="BK30" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL30" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM30" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN30" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO30" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP30" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ30" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR30" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS30" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT30" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU30" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV30" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW30" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX30" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY30" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO30" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP30" t="s">
+        <v>464</v>
+      </c>
+      <c r="CQ30" t="s">
+        <v>464</v>
+      </c>
+      <c r="CR30" t="s">
+        <v>464</v>
+      </c>
+      <c r="CS30" t="s">
+        <v>464</v>
+      </c>
+      <c r="CT30" t="s">
+        <v>464</v>
+      </c>
+      <c r="CU30" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV30" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW30" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX30" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY30" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ30" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA30" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB30" t="s">
+        <v>472</v>
+      </c>
+      <c r="DC30" t="s">
+        <v>585</v>
+      </c>
+      <c r="DD30" t="s">
+        <v>586</v>
+      </c>
+      <c r="DE30" t="s">
+        <v>520</v>
       </c>
     </row>
-    <row r="20" spans="1:103" x14ac:dyDescent="0.25">
-[...129 lines deleted...]
-      <c r="AR20" t="s">
+    <row r="31" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>587</v>
+      </c>
+      <c r="B31" t="s">
+        <v>588</v>
+      </c>
+      <c r="C31" t="s">
+        <v>589</v>
+      </c>
+      <c r="D31" t="s">
+        <v>590</v>
+      </c>
+      <c r="E31" t="s">
+        <v>591</v>
+      </c>
+      <c r="F31" t="s">
+        <v>592</v>
+      </c>
+      <c r="G31" t="s">
+        <v>486</v>
+      </c>
+      <c r="H31" t="s">
+        <v>593</v>
+      </c>
+      <c r="I31" t="s">
+        <v>594</v>
+      </c>
+      <c r="J31" t="s">
+        <v>595</v>
+      </c>
+      <c r="K31" t="s">
+        <v>596</v>
+      </c>
+      <c r="L31" t="s">
+        <v>597</v>
+      </c>
+      <c r="M31" t="s">
+        <v>598</v>
+      </c>
+      <c r="N31" t="s">
         <v>115</v>
       </c>
-      <c r="AS20" t="s">
+      <c r="O31" t="s">
         <v>116</v>
       </c>
-      <c r="AT20" t="s">
-[...23 lines deleted...]
-      <c r="BB20" t="s">
+      <c r="P31" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>117</v>
+      </c>
+      <c r="R31" t="s">
+        <v>117</v>
+      </c>
+      <c r="S31" t="s">
+        <v>117</v>
+      </c>
+      <c r="T31" t="s">
+        <v>117</v>
+      </c>
+      <c r="U31" t="s">
+        <v>117</v>
+      </c>
+      <c r="V31" t="s">
+        <v>117</v>
+      </c>
+      <c r="W31" t="s">
+        <v>117</v>
+      </c>
+      <c r="X31" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB31" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC31" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH31" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI31" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ31" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK31" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL31" t="s">
+        <v>599</v>
+      </c>
+      <c r="AM31" t="s">
+        <v>600</v>
+      </c>
+      <c r="AN31" t="s">
+        <v>601</v>
+      </c>
+      <c r="AO31" t="s">
+        <v>599</v>
+      </c>
+      <c r="AP31" t="s">
+        <v>600</v>
+      </c>
+      <c r="AQ31" t="s">
+        <v>602</v>
+      </c>
+      <c r="AR31" t="s">
+        <v>603</v>
+      </c>
+      <c r="AS31" t="s">
+        <v>604</v>
+      </c>
+      <c r="AT31" t="s">
+        <v>602</v>
+      </c>
+      <c r="AU31" t="s">
+        <v>603</v>
+      </c>
+      <c r="AV31" t="s">
         <v>124</v>
       </c>
-      <c r="BC20" t="s">
-[...5 lines deleted...]
-      <c r="BE20" t="s">
+      <c r="AW31" t="s">
+        <v>605</v>
+      </c>
+      <c r="AX31" t="s">
         <v>126</v>
       </c>
-      <c r="BF20" t="s">
+      <c r="AY31" t="s">
         <v>127</v>
       </c>
-      <c r="BG20" t="s">
+      <c r="AZ31" t="s">
         <v>128</v>
       </c>
-      <c r="BH20" t="s">
+      <c r="BA31" t="s">
         <v>129</v>
       </c>
-      <c r="BI20" t="s">
+      <c r="BB31" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC31" t="s">
+        <v>131</v>
+      </c>
+      <c r="BD31" t="s">
         <v>132</v>
       </c>
-      <c r="BJ20" t="s">
-[...2 lines deleted...]
-      <c r="BK20" t="s">
+      <c r="BE31" t="s">
+        <v>133</v>
+      </c>
+      <c r="BF31" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG31" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH31" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI31" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ31" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK31" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL31" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM31" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN31" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO31" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP31" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ31" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR31" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS31" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT31" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU31" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV31" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW31" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX31" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY31" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO31" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP31" t="s">
+        <v>464</v>
+      </c>
+      <c r="CQ31" t="s">
+        <v>464</v>
+      </c>
+      <c r="CR31" t="s">
+        <v>464</v>
+      </c>
+      <c r="CS31" t="s">
+        <v>464</v>
+      </c>
+      <c r="CT31" t="s">
+        <v>464</v>
+      </c>
+      <c r="CU31" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV31" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW31" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX31" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY31" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ31" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA31" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB31" t="s">
+        <v>472</v>
+      </c>
+      <c r="DC31" t="s">
+        <v>606</v>
+      </c>
+      <c r="DD31" t="s">
+        <v>607</v>
+      </c>
+      <c r="DE31" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="32" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>608</v>
+      </c>
+      <c r="B32" t="s">
+        <v>609</v>
+      </c>
+      <c r="C32" t="s">
+        <v>610</v>
+      </c>
+      <c r="D32" t="s">
+        <v>611</v>
+      </c>
+      <c r="E32" t="s">
+        <v>612</v>
+      </c>
+      <c r="F32" t="s">
+        <v>613</v>
+      </c>
+      <c r="G32" t="s">
+        <v>614</v>
+      </c>
+      <c r="H32" t="s">
+        <v>615</v>
+      </c>
+      <c r="I32" t="s">
+        <v>616</v>
+      </c>
+      <c r="J32" t="s">
+        <v>617</v>
+      </c>
+      <c r="K32" t="s">
+        <v>618</v>
+      </c>
+      <c r="L32" t="s">
+        <v>619</v>
+      </c>
+      <c r="M32" t="s">
+        <v>620</v>
+      </c>
+      <c r="N32" t="s">
+        <v>115</v>
+      </c>
+      <c r="O32" t="s">
+        <v>116</v>
+      </c>
+      <c r="P32" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>117</v>
+      </c>
+      <c r="R32" t="s">
+        <v>117</v>
+      </c>
+      <c r="S32" t="s">
+        <v>117</v>
+      </c>
+      <c r="T32" t="s">
+        <v>117</v>
+      </c>
+      <c r="U32" t="s">
+        <v>117</v>
+      </c>
+      <c r="V32" t="s">
+        <v>117</v>
+      </c>
+      <c r="W32" t="s">
+        <v>117</v>
+      </c>
+      <c r="X32" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA32" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB32" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC32" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH32" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ32" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK32" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL32" t="s">
+        <v>621</v>
+      </c>
+      <c r="AM32" t="s">
+        <v>622</v>
+      </c>
+      <c r="AN32" t="s">
+        <v>623</v>
+      </c>
+      <c r="AO32" t="s">
+        <v>621</v>
+      </c>
+      <c r="AP32" t="s">
+        <v>622</v>
+      </c>
+      <c r="AQ32" t="s">
+        <v>624</v>
+      </c>
+      <c r="AR32" t="s">
+        <v>625</v>
+      </c>
+      <c r="AS32" t="s">
+        <v>626</v>
+      </c>
+      <c r="AT32" t="s">
+        <v>624</v>
+      </c>
+      <c r="AU32" t="s">
+        <v>625</v>
+      </c>
+      <c r="AV32" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW32" t="s">
+        <v>627</v>
+      </c>
+      <c r="AX32" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY32" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ32" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA32" t="s">
+        <v>129</v>
+      </c>
+      <c r="BB32" t="s">
+        <v>130</v>
+      </c>
+      <c r="BC32" t="s">
         <v>131</v>
       </c>
-      <c r="BL20" t="s">
-[...2 lines deleted...]
-      <c r="BM20" t="s">
+      <c r="BD32" t="s">
         <v>132</v>
       </c>
-      <c r="BN20" t="s">
+      <c r="BE32" t="s">
         <v>133</v>
       </c>
-      <c r="BO20" t="s">
+      <c r="BF32" t="s">
         <v>134</v>
       </c>
-      <c r="BP20" t="s">
+      <c r="BG32" t="s">
         <v>135</v>
       </c>
-      <c r="BQ20" t="s">
+      <c r="BH32" t="s">
         <v>136</v>
       </c>
-      <c r="BR20" t="s">
+      <c r="BI32" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ32" t="s">
         <v>137</v>
       </c>
-      <c r="BS20" t="s">
-[...96 lines deleted...]
-        <v>109</v>
+      <c r="BK32" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL32" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM32" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN32" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO32" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP32" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ32" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR32" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS32" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT32" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU32" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV32" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW32" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX32" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY32" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO32" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP32" t="s">
+        <v>464</v>
+      </c>
+      <c r="CQ32" t="s">
+        <v>464</v>
+      </c>
+      <c r="CR32" t="s">
+        <v>464</v>
+      </c>
+      <c r="CS32" t="s">
+        <v>464</v>
+      </c>
+      <c r="CT32" t="s">
+        <v>464</v>
+      </c>
+      <c r="CU32" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV32" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW32" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX32" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY32" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ32" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA32" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB32" t="s">
+        <v>472</v>
+      </c>
+      <c r="DC32" t="s">
+        <v>628</v>
+      </c>
+      <c r="DD32" t="s">
+        <v>629</v>
+      </c>
+      <c r="DE32" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="21" spans="1:103" x14ac:dyDescent="0.25">
-[...129 lines deleted...]
-      <c r="AR21" t="s">
+    <row r="33" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>630</v>
+      </c>
+      <c r="B33" t="s">
+        <v>609</v>
+      </c>
+      <c r="C33" t="s">
+        <v>610</v>
+      </c>
+      <c r="D33" t="s">
+        <v>611</v>
+      </c>
+      <c r="E33" t="s">
+        <v>612</v>
+      </c>
+      <c r="F33" t="s">
+        <v>613</v>
+      </c>
+      <c r="G33" t="s">
+        <v>614</v>
+      </c>
+      <c r="H33" t="s">
+        <v>615</v>
+      </c>
+      <c r="I33" t="s">
+        <v>616</v>
+      </c>
+      <c r="J33" t="s">
+        <v>617</v>
+      </c>
+      <c r="K33" t="s">
+        <v>618</v>
+      </c>
+      <c r="L33" t="s">
+        <v>619</v>
+      </c>
+      <c r="M33" t="s">
+        <v>620</v>
+      </c>
+      <c r="N33" t="s">
         <v>115</v>
       </c>
-      <c r="AS21" t="s">
+      <c r="O33" t="s">
         <v>116</v>
       </c>
-      <c r="AT21" t="s">
-[...23 lines deleted...]
-      <c r="BB21" t="s">
+      <c r="P33" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>117</v>
+      </c>
+      <c r="R33" t="s">
+        <v>117</v>
+      </c>
+      <c r="S33" t="s">
+        <v>117</v>
+      </c>
+      <c r="T33" t="s">
+        <v>117</v>
+      </c>
+      <c r="U33" t="s">
+        <v>117</v>
+      </c>
+      <c r="V33" t="s">
+        <v>117</v>
+      </c>
+      <c r="W33" t="s">
+        <v>117</v>
+      </c>
+      <c r="X33" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC33" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF33" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH33" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK33" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL33" t="s">
+        <v>621</v>
+      </c>
+      <c r="AM33" t="s">
+        <v>622</v>
+      </c>
+      <c r="AN33" t="s">
+        <v>623</v>
+      </c>
+      <c r="AO33" t="s">
+        <v>621</v>
+      </c>
+      <c r="AP33" t="s">
+        <v>622</v>
+      </c>
+      <c r="AQ33" t="s">
+        <v>624</v>
+      </c>
+      <c r="AR33" t="s">
+        <v>625</v>
+      </c>
+      <c r="AS33" t="s">
+        <v>626</v>
+      </c>
+      <c r="AT33" t="s">
+        <v>624</v>
+      </c>
+      <c r="AU33" t="s">
+        <v>625</v>
+      </c>
+      <c r="AV33" t="s">
         <v>124</v>
       </c>
-      <c r="BC21" t="s">
-[...14 lines deleted...]
-      <c r="BH21" t="s">
+      <c r="AW33" t="s">
+        <v>627</v>
+      </c>
+      <c r="AX33" t="s">
+        <v>631</v>
+      </c>
+      <c r="AY33" t="s">
+        <v>632</v>
+      </c>
+      <c r="AZ33" t="s">
+        <v>633</v>
+      </c>
+      <c r="BA33" t="s">
+        <v>634</v>
+      </c>
+      <c r="BB33" t="s">
+        <v>635</v>
+      </c>
+      <c r="BC33" t="s">
+        <v>636</v>
+      </c>
+      <c r="BD33" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE33" t="s">
+        <v>117</v>
+      </c>
+      <c r="BF33" t="s">
+        <v>637</v>
+      </c>
+      <c r="BG33" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH33" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI33" t="s">
         <v>129</v>
       </c>
-      <c r="BI21" t="s">
-[...17 lines deleted...]
-      <c r="BO21" t="s">
+      <c r="BJ33" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK33" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL33" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM33" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN33" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO33" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP33" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ33" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR33" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS33" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT33" t="s">
+        <v>638</v>
+      </c>
+      <c r="BU33" t="s">
+        <v>639</v>
+      </c>
+      <c r="BV33" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW33" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX33" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY33" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO33" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP33" t="s">
+        <v>464</v>
+      </c>
+      <c r="CQ33" t="s">
+        <v>464</v>
+      </c>
+      <c r="CR33" t="s">
+        <v>464</v>
+      </c>
+      <c r="CS33" t="s">
+        <v>464</v>
+      </c>
+      <c r="CT33" t="s">
+        <v>464</v>
+      </c>
+      <c r="CU33" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV33" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW33" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX33" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY33" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ33" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA33" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB33" t="s">
+        <v>472</v>
+      </c>
+      <c r="DC33" t="s">
+        <v>640</v>
+      </c>
+      <c r="DD33" t="s">
+        <v>641</v>
+      </c>
+      <c r="DE33" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="34" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>642</v>
+      </c>
+      <c r="B34" t="s">
+        <v>643</v>
+      </c>
+      <c r="C34" t="s">
+        <v>644</v>
+      </c>
+      <c r="D34" t="s">
+        <v>645</v>
+      </c>
+      <c r="E34" t="s">
+        <v>646</v>
+      </c>
+      <c r="F34" t="s">
+        <v>647</v>
+      </c>
+      <c r="G34" t="s">
+        <v>648</v>
+      </c>
+      <c r="H34" t="s">
+        <v>649</v>
+      </c>
+      <c r="I34" t="s">
+        <v>650</v>
+      </c>
+      <c r="J34" t="s">
+        <v>651</v>
+      </c>
+      <c r="K34" t="s">
+        <v>652</v>
+      </c>
+      <c r="L34" t="s">
+        <v>653</v>
+      </c>
+      <c r="M34" t="s">
+        <v>654</v>
+      </c>
+      <c r="N34" t="s">
+        <v>115</v>
+      </c>
+      <c r="O34" t="s">
+        <v>116</v>
+      </c>
+      <c r="P34" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>117</v>
+      </c>
+      <c r="R34" t="s">
+        <v>117</v>
+      </c>
+      <c r="S34" t="s">
+        <v>117</v>
+      </c>
+      <c r="T34" t="s">
+        <v>117</v>
+      </c>
+      <c r="U34" t="s">
+        <v>117</v>
+      </c>
+      <c r="V34" t="s">
+        <v>117</v>
+      </c>
+      <c r="W34" t="s">
+        <v>117</v>
+      </c>
+      <c r="X34" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC34" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF34" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG34" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH34" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI34" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ34" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK34" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL34" t="s">
+        <v>655</v>
+      </c>
+      <c r="AM34" t="s">
+        <v>656</v>
+      </c>
+      <c r="AN34" t="s">
+        <v>657</v>
+      </c>
+      <c r="AO34" t="s">
+        <v>655</v>
+      </c>
+      <c r="AP34" t="s">
+        <v>656</v>
+      </c>
+      <c r="AQ34" t="s">
+        <v>658</v>
+      </c>
+      <c r="AR34" t="s">
+        <v>659</v>
+      </c>
+      <c r="AS34" t="s">
+        <v>660</v>
+      </c>
+      <c r="AT34" t="s">
+        <v>658</v>
+      </c>
+      <c r="AU34" t="s">
+        <v>659</v>
+      </c>
+      <c r="AV34" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW34" t="s">
+        <v>661</v>
+      </c>
+      <c r="AX34" t="s">
+        <v>631</v>
+      </c>
+      <c r="AY34" t="s">
+        <v>632</v>
+      </c>
+      <c r="AZ34" t="s">
+        <v>633</v>
+      </c>
+      <c r="BA34" t="s">
+        <v>634</v>
+      </c>
+      <c r="BB34" t="s">
+        <v>635</v>
+      </c>
+      <c r="BC34" t="s">
+        <v>636</v>
+      </c>
+      <c r="BD34" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE34" t="s">
+        <v>117</v>
+      </c>
+      <c r="BF34" t="s">
+        <v>637</v>
+      </c>
+      <c r="BG34" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH34" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI34" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ34" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK34" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL34" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM34" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN34" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO34" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP34" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ34" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR34" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS34" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT34" t="s">
+        <v>638</v>
+      </c>
+      <c r="BU34" t="s">
+        <v>639</v>
+      </c>
+      <c r="BV34" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW34" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX34" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY34" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO34" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP34" t="s">
+        <v>464</v>
+      </c>
+      <c r="CQ34" t="s">
+        <v>464</v>
+      </c>
+      <c r="CR34" t="s">
+        <v>464</v>
+      </c>
+      <c r="CS34" t="s">
+        <v>464</v>
+      </c>
+      <c r="CT34" t="s">
+        <v>464</v>
+      </c>
+      <c r="CU34" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV34" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW34" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX34" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY34" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ34" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA34" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB34" t="s">
+        <v>472</v>
+      </c>
+      <c r="DC34" t="s">
+        <v>662</v>
+      </c>
+      <c r="DD34" t="s">
+        <v>663</v>
+      </c>
+      <c r="DE34" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="35" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>664</v>
+      </c>
+      <c r="B35" t="s">
+        <v>665</v>
+      </c>
+      <c r="C35" t="s">
+        <v>666</v>
+      </c>
+      <c r="D35" t="s">
+        <v>667</v>
+      </c>
+      <c r="E35" t="s">
+        <v>668</v>
+      </c>
+      <c r="F35" t="s">
+        <v>669</v>
+      </c>
+      <c r="G35" t="s">
+        <v>670</v>
+      </c>
+      <c r="H35" t="s">
+        <v>671</v>
+      </c>
+      <c r="I35" t="s">
+        <v>672</v>
+      </c>
+      <c r="J35" t="s">
+        <v>673</v>
+      </c>
+      <c r="K35" t="s">
+        <v>674</v>
+      </c>
+      <c r="L35" t="s">
+        <v>675</v>
+      </c>
+      <c r="M35" t="s">
+        <v>676</v>
+      </c>
+      <c r="N35" t="s">
+        <v>115</v>
+      </c>
+      <c r="O35" t="s">
+        <v>116</v>
+      </c>
+      <c r="P35" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>117</v>
+      </c>
+      <c r="R35" t="s">
+        <v>117</v>
+      </c>
+      <c r="S35" t="s">
+        <v>117</v>
+      </c>
+      <c r="T35" t="s">
+        <v>117</v>
+      </c>
+      <c r="U35" t="s">
+        <v>117</v>
+      </c>
+      <c r="V35" t="s">
+        <v>117</v>
+      </c>
+      <c r="W35" t="s">
+        <v>117</v>
+      </c>
+      <c r="X35" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB35" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH35" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL35" t="s">
+        <v>655</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>656</v>
+      </c>
+      <c r="AN35" t="s">
+        <v>657</v>
+      </c>
+      <c r="AO35" t="s">
+        <v>655</v>
+      </c>
+      <c r="AP35" t="s">
+        <v>656</v>
+      </c>
+      <c r="AQ35" t="s">
+        <v>658</v>
+      </c>
+      <c r="AR35" t="s">
+        <v>659</v>
+      </c>
+      <c r="AS35" t="s">
+        <v>660</v>
+      </c>
+      <c r="AT35" t="s">
+        <v>658</v>
+      </c>
+      <c r="AU35" t="s">
+        <v>659</v>
+      </c>
+      <c r="AV35" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW35" t="s">
+        <v>661</v>
+      </c>
+      <c r="AX35" t="s">
+        <v>631</v>
+      </c>
+      <c r="AY35" t="s">
+        <v>632</v>
+      </c>
+      <c r="AZ35" t="s">
+        <v>633</v>
+      </c>
+      <c r="BA35" t="s">
+        <v>634</v>
+      </c>
+      <c r="BB35" t="s">
+        <v>635</v>
+      </c>
+      <c r="BC35" t="s">
+        <v>636</v>
+      </c>
+      <c r="BD35" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE35" t="s">
+        <v>117</v>
+      </c>
+      <c r="BF35" t="s">
+        <v>637</v>
+      </c>
+      <c r="BG35" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH35" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI35" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ35" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK35" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL35" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM35" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN35" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO35" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP35" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ35" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR35" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS35" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT35" t="s">
+        <v>638</v>
+      </c>
+      <c r="BU35" t="s">
+        <v>639</v>
+      </c>
+      <c r="BV35" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW35" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX35" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY35" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO35" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP35" t="s">
+        <v>464</v>
+      </c>
+      <c r="CQ35" t="s">
+        <v>464</v>
+      </c>
+      <c r="CR35" t="s">
+        <v>464</v>
+      </c>
+      <c r="CS35" t="s">
+        <v>464</v>
+      </c>
+      <c r="CT35" t="s">
+        <v>464</v>
+      </c>
+      <c r="CU35" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV35" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW35" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX35" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY35" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ35" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA35" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB35" t="s">
+        <v>472</v>
+      </c>
+      <c r="DC35" t="s">
+        <v>677</v>
+      </c>
+      <c r="DD35" t="s">
+        <v>678</v>
+      </c>
+      <c r="DE35" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="36" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>679</v>
+      </c>
+      <c r="B36" t="s">
+        <v>665</v>
+      </c>
+      <c r="C36" t="s">
+        <v>666</v>
+      </c>
+      <c r="D36" t="s">
+        <v>667</v>
+      </c>
+      <c r="E36" t="s">
+        <v>668</v>
+      </c>
+      <c r="F36" t="s">
+        <v>669</v>
+      </c>
+      <c r="G36" t="s">
+        <v>670</v>
+      </c>
+      <c r="H36" t="s">
+        <v>671</v>
+      </c>
+      <c r="I36" t="s">
+        <v>672</v>
+      </c>
+      <c r="J36" t="s">
+        <v>673</v>
+      </c>
+      <c r="K36" t="s">
+        <v>674</v>
+      </c>
+      <c r="L36" t="s">
+        <v>675</v>
+      </c>
+      <c r="M36" t="s">
+        <v>676</v>
+      </c>
+      <c r="N36" t="s">
+        <v>115</v>
+      </c>
+      <c r="O36" t="s">
+        <v>116</v>
+      </c>
+      <c r="P36" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>117</v>
+      </c>
+      <c r="R36" t="s">
+        <v>117</v>
+      </c>
+      <c r="S36" t="s">
+        <v>117</v>
+      </c>
+      <c r="T36" t="s">
+        <v>117</v>
+      </c>
+      <c r="U36" t="s">
+        <v>117</v>
+      </c>
+      <c r="V36" t="s">
+        <v>117</v>
+      </c>
+      <c r="W36" t="s">
+        <v>117</v>
+      </c>
+      <c r="X36" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB36" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC36" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE36" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH36" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ36" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK36" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL36" t="s">
+        <v>655</v>
+      </c>
+      <c r="AM36" t="s">
+        <v>656</v>
+      </c>
+      <c r="AN36" t="s">
+        <v>657</v>
+      </c>
+      <c r="AO36" t="s">
+        <v>655</v>
+      </c>
+      <c r="AP36" t="s">
+        <v>656</v>
+      </c>
+      <c r="AQ36" t="s">
+        <v>658</v>
+      </c>
+      <c r="AR36" t="s">
+        <v>659</v>
+      </c>
+      <c r="AS36" t="s">
+        <v>660</v>
+      </c>
+      <c r="AT36" t="s">
+        <v>658</v>
+      </c>
+      <c r="AU36" t="s">
+        <v>659</v>
+      </c>
+      <c r="AV36" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW36" t="s">
+        <v>680</v>
+      </c>
+      <c r="AX36" t="s">
+        <v>631</v>
+      </c>
+      <c r="AY36" t="s">
+        <v>632</v>
+      </c>
+      <c r="AZ36" t="s">
+        <v>633</v>
+      </c>
+      <c r="BA36" t="s">
+        <v>634</v>
+      </c>
+      <c r="BB36" t="s">
+        <v>635</v>
+      </c>
+      <c r="BC36" t="s">
+        <v>636</v>
+      </c>
+      <c r="BD36" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE36" t="s">
+        <v>117</v>
+      </c>
+      <c r="BF36" t="s">
+        <v>637</v>
+      </c>
+      <c r="BG36" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH36" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI36" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ36" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK36" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL36" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM36" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN36" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO36" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP36" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ36" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR36" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS36" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT36" t="s">
+        <v>638</v>
+      </c>
+      <c r="BU36" t="s">
+        <v>639</v>
+      </c>
+      <c r="BV36" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW36" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX36" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY36" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO36" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP36" t="s">
+        <v>464</v>
+      </c>
+      <c r="CQ36" t="s">
+        <v>464</v>
+      </c>
+      <c r="CR36" t="s">
+        <v>464</v>
+      </c>
+      <c r="CS36" t="s">
+        <v>464</v>
+      </c>
+      <c r="CT36" t="s">
+        <v>464</v>
+      </c>
+      <c r="CU36" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV36" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW36" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX36" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY36" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ36" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA36" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB36" t="s">
+        <v>472</v>
+      </c>
+      <c r="DC36" t="s">
+        <v>681</v>
+      </c>
+      <c r="DD36" t="s">
+        <v>678</v>
+      </c>
+      <c r="DE36" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="37" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>682</v>
+      </c>
+      <c r="B37" t="s">
+        <v>683</v>
+      </c>
+      <c r="C37" t="s">
+        <v>684</v>
+      </c>
+      <c r="D37" t="s">
+        <v>685</v>
+      </c>
+      <c r="E37" t="s">
+        <v>686</v>
+      </c>
+      <c r="F37" t="s">
+        <v>687</v>
+      </c>
+      <c r="G37" t="s">
+        <v>688</v>
+      </c>
+      <c r="H37" t="s">
+        <v>689</v>
+      </c>
+      <c r="I37" t="s">
+        <v>690</v>
+      </c>
+      <c r="J37" t="s">
+        <v>691</v>
+      </c>
+      <c r="K37" t="s">
+        <v>692</v>
+      </c>
+      <c r="L37" t="s">
+        <v>693</v>
+      </c>
+      <c r="M37" t="s">
+        <v>694</v>
+      </c>
+      <c r="N37" t="s">
+        <v>115</v>
+      </c>
+      <c r="O37" t="s">
+        <v>116</v>
+      </c>
+      <c r="P37" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>117</v>
+      </c>
+      <c r="R37" t="s">
+        <v>117</v>
+      </c>
+      <c r="S37" t="s">
+        <v>117</v>
+      </c>
+      <c r="T37" t="s">
+        <v>117</v>
+      </c>
+      <c r="U37" t="s">
+        <v>117</v>
+      </c>
+      <c r="V37" t="s">
+        <v>117</v>
+      </c>
+      <c r="W37" t="s">
+        <v>117</v>
+      </c>
+      <c r="X37" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA37" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB37" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC37" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE37" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF37" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG37" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH37" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ37" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK37" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL37" t="s">
+        <v>655</v>
+      </c>
+      <c r="AM37" t="s">
+        <v>656</v>
+      </c>
+      <c r="AN37" t="s">
+        <v>657</v>
+      </c>
+      <c r="AO37" t="s">
+        <v>655</v>
+      </c>
+      <c r="AP37" t="s">
+        <v>656</v>
+      </c>
+      <c r="AQ37" t="s">
+        <v>658</v>
+      </c>
+      <c r="AR37" t="s">
+        <v>659</v>
+      </c>
+      <c r="AS37" t="s">
+        <v>660</v>
+      </c>
+      <c r="AT37" t="s">
+        <v>658</v>
+      </c>
+      <c r="AU37" t="s">
+        <v>659</v>
+      </c>
+      <c r="AV37" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW37" t="s">
+        <v>680</v>
+      </c>
+      <c r="AX37" t="s">
+        <v>631</v>
+      </c>
+      <c r="AY37" t="s">
+        <v>632</v>
+      </c>
+      <c r="AZ37" t="s">
+        <v>633</v>
+      </c>
+      <c r="BA37" t="s">
+        <v>634</v>
+      </c>
+      <c r="BB37" t="s">
+        <v>635</v>
+      </c>
+      <c r="BC37" t="s">
+        <v>636</v>
+      </c>
+      <c r="BD37" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE37" t="s">
+        <v>117</v>
+      </c>
+      <c r="BF37" t="s">
+        <v>637</v>
+      </c>
+      <c r="BG37" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH37" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI37" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ37" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK37" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL37" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM37" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN37" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO37" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP37" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ37" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR37" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS37" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT37" t="s">
+        <v>638</v>
+      </c>
+      <c r="BU37" t="s">
+        <v>639</v>
+      </c>
+      <c r="BV37" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW37" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX37" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY37" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO37" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP37" t="s">
+        <v>464</v>
+      </c>
+      <c r="CQ37" t="s">
+        <v>464</v>
+      </c>
+      <c r="CR37" t="s">
+        <v>464</v>
+      </c>
+      <c r="CS37" t="s">
+        <v>464</v>
+      </c>
+      <c r="CT37" t="s">
+        <v>464</v>
+      </c>
+      <c r="CU37" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV37" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW37" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX37" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY37" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ37" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA37" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB37" t="s">
+        <v>472</v>
+      </c>
+      <c r="DC37" t="s">
+        <v>695</v>
+      </c>
+      <c r="DD37" t="s">
+        <v>696</v>
+      </c>
+      <c r="DE37" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="38" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>697</v>
+      </c>
+      <c r="B38" t="s">
+        <v>698</v>
+      </c>
+      <c r="C38" t="s">
+        <v>699</v>
+      </c>
+      <c r="D38" t="s">
+        <v>700</v>
+      </c>
+      <c r="E38" t="s">
+        <v>701</v>
+      </c>
+      <c r="F38" t="s">
+        <v>702</v>
+      </c>
+      <c r="G38" t="s">
+        <v>703</v>
+      </c>
+      <c r="H38" t="s">
+        <v>704</v>
+      </c>
+      <c r="I38" t="s">
+        <v>705</v>
+      </c>
+      <c r="J38" t="s">
+        <v>706</v>
+      </c>
+      <c r="K38" t="s">
+        <v>707</v>
+      </c>
+      <c r="L38" t="s">
+        <v>708</v>
+      </c>
+      <c r="M38" t="s">
+        <v>709</v>
+      </c>
+      <c r="N38" t="s">
+        <v>115</v>
+      </c>
+      <c r="O38" t="s">
+        <v>116</v>
+      </c>
+      <c r="P38" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>117</v>
+      </c>
+      <c r="R38" t="s">
+        <v>117</v>
+      </c>
+      <c r="S38" t="s">
+        <v>117</v>
+      </c>
+      <c r="T38" t="s">
+        <v>117</v>
+      </c>
+      <c r="U38" t="s">
+        <v>117</v>
+      </c>
+      <c r="V38" t="s">
+        <v>117</v>
+      </c>
+      <c r="W38" t="s">
+        <v>117</v>
+      </c>
+      <c r="X38" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA38" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB38" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC38" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD38" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE38" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF38" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG38" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH38" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI38" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ38" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK38" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL38" t="s">
+        <v>710</v>
+      </c>
+      <c r="AM38" t="s">
+        <v>711</v>
+      </c>
+      <c r="AN38" t="s">
+        <v>712</v>
+      </c>
+      <c r="AO38" t="s">
+        <v>710</v>
+      </c>
+      <c r="AP38" t="s">
+        <v>711</v>
+      </c>
+      <c r="AQ38" t="s">
+        <v>713</v>
+      </c>
+      <c r="AR38" t="s">
+        <v>714</v>
+      </c>
+      <c r="AS38" t="s">
+        <v>715</v>
+      </c>
+      <c r="AT38" t="s">
+        <v>713</v>
+      </c>
+      <c r="AU38" t="s">
+        <v>714</v>
+      </c>
+      <c r="AV38" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW38" t="s">
+        <v>716</v>
+      </c>
+      <c r="AX38" t="s">
+        <v>631</v>
+      </c>
+      <c r="AY38" t="s">
+        <v>632</v>
+      </c>
+      <c r="AZ38" t="s">
+        <v>633</v>
+      </c>
+      <c r="BA38" t="s">
+        <v>634</v>
+      </c>
+      <c r="BB38" t="s">
+        <v>635</v>
+      </c>
+      <c r="BC38" t="s">
+        <v>636</v>
+      </c>
+      <c r="BD38" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE38" t="s">
+        <v>117</v>
+      </c>
+      <c r="BF38" t="s">
+        <v>637</v>
+      </c>
+      <c r="BG38" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH38" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI38" t="s">
+        <v>129</v>
+      </c>
+      <c r="BJ38" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK38" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL38" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM38" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN38" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO38" t="s">
+        <v>144</v>
+      </c>
+      <c r="BP38" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ38" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR38" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS38" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT38" t="s">
+        <v>638</v>
+      </c>
+      <c r="BU38" t="s">
+        <v>639</v>
+      </c>
+      <c r="BV38" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW38" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX38" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY38" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO38" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP38" t="s">
+        <v>464</v>
+      </c>
+      <c r="CQ38" t="s">
+        <v>464</v>
+      </c>
+      <c r="CR38" t="s">
+        <v>464</v>
+      </c>
+      <c r="CS38" t="s">
+        <v>464</v>
+      </c>
+      <c r="CT38" t="s">
+        <v>464</v>
+      </c>
+      <c r="CU38" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV38" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW38" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX38" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY38" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ38" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA38" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB38" t="s">
+        <v>472</v>
+      </c>
+      <c r="DC38" t="s">
+        <v>717</v>
+      </c>
+      <c r="DD38" t="s">
+        <v>718</v>
+      </c>
+      <c r="DE38" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="39" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>720</v>
+      </c>
+      <c r="B39" t="s">
+        <v>721</v>
+      </c>
+      <c r="C39" t="s">
+        <v>722</v>
+      </c>
+      <c r="D39" t="s">
+        <v>723</v>
+      </c>
+      <c r="E39" t="s">
+        <v>724</v>
+      </c>
+      <c r="F39" t="s">
+        <v>725</v>
+      </c>
+      <c r="G39" t="s">
+        <v>726</v>
+      </c>
+      <c r="H39" t="s">
+        <v>727</v>
+      </c>
+      <c r="I39" t="s">
+        <v>728</v>
+      </c>
+      <c r="J39" t="s">
+        <v>729</v>
+      </c>
+      <c r="K39" t="s">
+        <v>730</v>
+      </c>
+      <c r="L39" t="s">
+        <v>731</v>
+      </c>
+      <c r="M39" t="s">
+        <v>732</v>
+      </c>
+      <c r="N39" t="s">
+        <v>117</v>
+      </c>
+      <c r="O39" t="s">
+        <v>117</v>
+      </c>
+      <c r="P39" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>117</v>
+      </c>
+      <c r="R39" t="s">
+        <v>117</v>
+      </c>
+      <c r="S39" t="s">
+        <v>117</v>
+      </c>
+      <c r="T39" t="s">
+        <v>117</v>
+      </c>
+      <c r="U39" t="s">
+        <v>117</v>
+      </c>
+      <c r="V39" t="s">
+        <v>117</v>
+      </c>
+      <c r="W39" t="s">
+        <v>117</v>
+      </c>
+      <c r="X39" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB39" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC39" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH39" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI39" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ39" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK39" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL39" t="s">
+        <v>733</v>
+      </c>
+      <c r="AM39" t="s">
+        <v>734</v>
+      </c>
+      <c r="AN39" t="s">
+        <v>735</v>
+      </c>
+      <c r="AO39" t="s">
+        <v>733</v>
+      </c>
+      <c r="AP39" t="s">
+        <v>734</v>
+      </c>
+      <c r="AQ39" t="s">
+        <v>736</v>
+      </c>
+      <c r="AR39" t="s">
+        <v>737</v>
+      </c>
+      <c r="AS39" t="s">
+        <v>738</v>
+      </c>
+      <c r="AT39" t="s">
+        <v>736</v>
+      </c>
+      <c r="AU39" t="s">
+        <v>737</v>
+      </c>
+      <c r="AV39" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW39" t="s">
+        <v>739</v>
+      </c>
+      <c r="AX39" t="s">
+        <v>740</v>
+      </c>
+      <c r="AY39" t="s">
+        <v>741</v>
+      </c>
+      <c r="AZ39" t="s">
+        <v>742</v>
+      </c>
+      <c r="BA39" t="s">
+        <v>743</v>
+      </c>
+      <c r="BB39" t="s">
+        <v>744</v>
+      </c>
+      <c r="BC39" t="s">
+        <v>137</v>
+      </c>
+      <c r="BD39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BF39" t="s">
         <v>134</v>
       </c>
-      <c r="BP21" t="s">
-[...5 lines deleted...]
-      <c r="BR21" t="s">
+      <c r="BG39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BH39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BI39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BJ39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BK39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BL39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BM39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BN39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BO39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BP39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ39" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR39" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS39" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT39" t="s">
+        <v>638</v>
+      </c>
+      <c r="BU39" t="s">
+        <v>639</v>
+      </c>
+      <c r="BV39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY39" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO39" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP39" t="s">
+        <v>116</v>
+      </c>
+      <c r="CQ39" t="s">
+        <v>745</v>
+      </c>
+      <c r="CR39" t="s">
+        <v>746</v>
+      </c>
+      <c r="CS39" t="s">
+        <v>116</v>
+      </c>
+      <c r="CT39" t="s">
+        <v>747</v>
+      </c>
+      <c r="CU39" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV39" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW39" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX39" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY39" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ39" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA39" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB39" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC39" t="s">
+        <v>748</v>
+      </c>
+      <c r="DD39" t="s">
+        <v>718</v>
+      </c>
+      <c r="DE39" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="40" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>749</v>
+      </c>
+      <c r="B40" t="s">
+        <v>750</v>
+      </c>
+      <c r="C40" t="s">
+        <v>751</v>
+      </c>
+      <c r="D40" t="s">
+        <v>752</v>
+      </c>
+      <c r="E40" t="s">
+        <v>753</v>
+      </c>
+      <c r="F40" t="s">
+        <v>754</v>
+      </c>
+      <c r="G40" t="s">
+        <v>755</v>
+      </c>
+      <c r="H40" t="s">
+        <v>756</v>
+      </c>
+      <c r="I40" t="s">
+        <v>757</v>
+      </c>
+      <c r="J40" t="s">
+        <v>758</v>
+      </c>
+      <c r="K40" t="s">
+        <v>759</v>
+      </c>
+      <c r="L40" t="s">
+        <v>760</v>
+      </c>
+      <c r="M40" t="s">
+        <v>761</v>
+      </c>
+      <c r="N40" t="s">
+        <v>117</v>
+      </c>
+      <c r="O40" t="s">
+        <v>117</v>
+      </c>
+      <c r="P40" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>117</v>
+      </c>
+      <c r="R40" t="s">
+        <v>117</v>
+      </c>
+      <c r="S40" t="s">
+        <v>117</v>
+      </c>
+      <c r="T40" t="s">
+        <v>117</v>
+      </c>
+      <c r="U40" t="s">
+        <v>117</v>
+      </c>
+      <c r="V40" t="s">
+        <v>117</v>
+      </c>
+      <c r="W40" t="s">
+        <v>117</v>
+      </c>
+      <c r="X40" t="s">
+        <v>117</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>117</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA40" t="s">
+        <v>117</v>
+      </c>
+      <c r="AB40" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC40" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>117</v>
+      </c>
+      <c r="AE40" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF40" t="s">
+        <v>117</v>
+      </c>
+      <c r="AG40" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH40" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI40" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ40" t="s">
+        <v>117</v>
+      </c>
+      <c r="AK40" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL40" t="s">
+        <v>762</v>
+      </c>
+      <c r="AM40" t="s">
+        <v>763</v>
+      </c>
+      <c r="AN40" t="s">
+        <v>764</v>
+      </c>
+      <c r="AO40" t="s">
+        <v>762</v>
+      </c>
+      <c r="AP40" t="s">
+        <v>763</v>
+      </c>
+      <c r="AQ40" t="s">
+        <v>765</v>
+      </c>
+      <c r="AR40" t="s">
+        <v>766</v>
+      </c>
+      <c r="AS40" t="s">
+        <v>767</v>
+      </c>
+      <c r="AT40" t="s">
+        <v>765</v>
+      </c>
+      <c r="AU40" t="s">
+        <v>766</v>
+      </c>
+      <c r="AV40" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW40" t="s">
+        <v>739</v>
+      </c>
+      <c r="AX40" t="s">
+        <v>740</v>
+      </c>
+      <c r="AY40" t="s">
+        <v>741</v>
+      </c>
+      <c r="AZ40" t="s">
+        <v>742</v>
+      </c>
+      <c r="BA40" t="s">
+        <v>743</v>
+      </c>
+      <c r="BB40" t="s">
+        <v>744</v>
+      </c>
+      <c r="BC40" t="s">
         <v>137</v>
       </c>
-      <c r="BS21" t="s">
-[...96 lines deleted...]
-        <v>364</v>
+      <c r="BD40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BF40" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BH40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BI40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BJ40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BK40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BL40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BM40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BN40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BO40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BP40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ40" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR40" t="s">
+        <v>116</v>
+      </c>
+      <c r="BS40" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT40" t="s">
+        <v>638</v>
+      </c>
+      <c r="BU40" t="s">
+        <v>639</v>
+      </c>
+      <c r="BV40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY40" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO40" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP40" t="s">
+        <v>116</v>
+      </c>
+      <c r="CQ40" t="s">
+        <v>745</v>
+      </c>
+      <c r="CR40" t="s">
+        <v>746</v>
+      </c>
+      <c r="CS40" t="s">
+        <v>116</v>
+      </c>
+      <c r="CT40" t="s">
+        <v>747</v>
+      </c>
+      <c r="CU40" t="s">
+        <v>465</v>
+      </c>
+      <c r="CV40" t="s">
+        <v>466</v>
+      </c>
+      <c r="CW40" t="s">
+        <v>467</v>
+      </c>
+      <c r="CX40" t="s">
+        <v>468</v>
+      </c>
+      <c r="CY40" t="s">
+        <v>469</v>
+      </c>
+      <c r="CZ40" t="s">
+        <v>470</v>
+      </c>
+      <c r="DA40" t="s">
+        <v>471</v>
+      </c>
+      <c r="DB40" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC40" t="s">
+        <v>768</v>
+      </c>
+      <c r="DD40" t="s">
+        <v>769</v>
+      </c>
+      <c r="DE40" t="s">
+        <v>770</v>
       </c>
     </row>
-    <row r="22" spans="1:103" x14ac:dyDescent="0.25">
-[...307 lines deleted...]
-        <v>109</v>
+    <row r="41" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>771</v>
+      </c>
+      <c r="B41" t="s">
+        <v>117</v>
+      </c>
+      <c r="C41" t="s">
+        <v>117</v>
+      </c>
+      <c r="D41" t="s">
+        <v>117</v>
+      </c>
+      <c r="E41" t="s">
+        <v>117</v>
+      </c>
+      <c r="F41" t="s">
+        <v>117</v>
+      </c>
+      <c r="G41" t="s">
+        <v>117</v>
+      </c>
+      <c r="H41" t="s">
+        <v>117</v>
+      </c>
+      <c r="I41" t="s">
+        <v>117</v>
+      </c>
+      <c r="J41" t="s">
+        <v>117</v>
+      </c>
+      <c r="K41" t="s">
+        <v>117</v>
+      </c>
+      <c r="L41" t="s">
+        <v>117</v>
+      </c>
+      <c r="M41" t="s">
+        <v>117</v>
+      </c>
+      <c r="N41" t="s">
+        <v>117</v>
+      </c>
+      <c r="O41" t="s">
+        <v>117</v>
+      </c>
+      <c r="P41" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>751</v>
+      </c>
+      <c r="R41" t="s">
+        <v>772</v>
+      </c>
+      <c r="S41" t="s">
+        <v>773</v>
+      </c>
+      <c r="T41" t="s">
+        <v>774</v>
+      </c>
+      <c r="U41" t="s">
+        <v>775</v>
+      </c>
+      <c r="V41" t="s">
+        <v>776</v>
+      </c>
+      <c r="W41" t="s">
+        <v>777</v>
+      </c>
+      <c r="X41" t="s">
+        <v>755</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>778</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>779</v>
+      </c>
+      <c r="AA41" t="s">
+        <v>780</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>781</v>
+      </c>
+      <c r="AC41" t="s">
+        <v>782</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>783</v>
+      </c>
+      <c r="AE41" t="s">
+        <v>759</v>
+      </c>
+      <c r="AF41" t="s">
+        <v>784</v>
+      </c>
+      <c r="AG41" t="s">
+        <v>785</v>
+      </c>
+      <c r="AH41" t="s">
+        <v>779</v>
+      </c>
+      <c r="AI41" t="s">
+        <v>786</v>
+      </c>
+      <c r="AJ41" t="s">
+        <v>787</v>
+      </c>
+      <c r="AK41" t="s">
+        <v>788</v>
+      </c>
+      <c r="AL41" t="s">
+        <v>762</v>
+      </c>
+      <c r="AM41" t="s">
+        <v>763</v>
+      </c>
+      <c r="AN41" t="s">
+        <v>764</v>
+      </c>
+      <c r="AO41" t="s">
+        <v>762</v>
+      </c>
+      <c r="AP41" t="s">
+        <v>763</v>
+      </c>
+      <c r="AQ41" t="s">
+        <v>765</v>
+      </c>
+      <c r="AR41" t="s">
+        <v>766</v>
+      </c>
+      <c r="AS41" t="s">
+        <v>767</v>
+      </c>
+      <c r="AT41" t="s">
+        <v>765</v>
+      </c>
+      <c r="AU41" t="s">
+        <v>766</v>
+      </c>
+      <c r="AV41" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW41" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX41" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY41" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BF41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BG41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BH41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BI41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BJ41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BK41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BL41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BM41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BN41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BO41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BP41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BS41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BT41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BU41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BV41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY41" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY41" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ41" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA41" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB41" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC41" t="s">
+        <v>789</v>
+      </c>
+      <c r="DD41" t="s">
+        <v>790</v>
+      </c>
+      <c r="DE41" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="23" spans="1:103" x14ac:dyDescent="0.25">
-[...307 lines deleted...]
-        <v>396</v>
+    <row r="42" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>791</v>
+      </c>
+      <c r="B42" t="s">
+        <v>117</v>
+      </c>
+      <c r="C42" t="s">
+        <v>117</v>
+      </c>
+      <c r="D42" t="s">
+        <v>117</v>
+      </c>
+      <c r="E42" t="s">
+        <v>117</v>
+      </c>
+      <c r="F42" t="s">
+        <v>117</v>
+      </c>
+      <c r="G42" t="s">
+        <v>117</v>
+      </c>
+      <c r="H42" t="s">
+        <v>117</v>
+      </c>
+      <c r="I42" t="s">
+        <v>117</v>
+      </c>
+      <c r="J42" t="s">
+        <v>117</v>
+      </c>
+      <c r="K42" t="s">
+        <v>117</v>
+      </c>
+      <c r="L42" t="s">
+        <v>117</v>
+      </c>
+      <c r="M42" t="s">
+        <v>117</v>
+      </c>
+      <c r="N42" t="s">
+        <v>117</v>
+      </c>
+      <c r="O42" t="s">
+        <v>117</v>
+      </c>
+      <c r="P42" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>792</v>
+      </c>
+      <c r="R42" t="s">
+        <v>793</v>
+      </c>
+      <c r="S42" t="s">
+        <v>794</v>
+      </c>
+      <c r="T42" t="s">
+        <v>795</v>
+      </c>
+      <c r="U42" t="s">
+        <v>796</v>
+      </c>
+      <c r="V42" t="s">
+        <v>797</v>
+      </c>
+      <c r="W42" t="s">
+        <v>798</v>
+      </c>
+      <c r="X42" t="s">
+        <v>799</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>800</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>801</v>
+      </c>
+      <c r="AA42" t="s">
+        <v>802</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>803</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>804</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>805</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>806</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>807</v>
+      </c>
+      <c r="AG42" t="s">
+        <v>808</v>
+      </c>
+      <c r="AH42" t="s">
+        <v>801</v>
+      </c>
+      <c r="AI42" t="s">
+        <v>809</v>
+      </c>
+      <c r="AJ42" t="s">
+        <v>810</v>
+      </c>
+      <c r="AK42" t="s">
+        <v>811</v>
+      </c>
+      <c r="AL42" t="s">
+        <v>812</v>
+      </c>
+      <c r="AM42" t="s">
+        <v>813</v>
+      </c>
+      <c r="AN42" t="s">
+        <v>814</v>
+      </c>
+      <c r="AO42" t="s">
+        <v>812</v>
+      </c>
+      <c r="AP42" t="s">
+        <v>813</v>
+      </c>
+      <c r="AQ42" t="s">
+        <v>815</v>
+      </c>
+      <c r="AR42" t="s">
+        <v>766</v>
+      </c>
+      <c r="AS42" t="s">
+        <v>738</v>
+      </c>
+      <c r="AT42" t="s">
+        <v>815</v>
+      </c>
+      <c r="AU42" t="s">
+        <v>766</v>
+      </c>
+      <c r="AV42" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW42" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX42" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY42" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BF42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BG42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BH42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BI42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BJ42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BK42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BL42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BM42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BN42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BO42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BP42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BS42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BT42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BU42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BV42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY42" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY42" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ42" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA42" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB42" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC42" t="s">
+        <v>816</v>
+      </c>
+      <c r="DD42" t="s">
+        <v>817</v>
+      </c>
+      <c r="DE42" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="24" spans="1:103" x14ac:dyDescent="0.25">
-[...307 lines deleted...]
-        <v>109</v>
+    <row r="43" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>818</v>
+      </c>
+      <c r="B43" t="s">
+        <v>117</v>
+      </c>
+      <c r="C43" t="s">
+        <v>117</v>
+      </c>
+      <c r="D43" t="s">
+        <v>117</v>
+      </c>
+      <c r="E43" t="s">
+        <v>117</v>
+      </c>
+      <c r="F43" t="s">
+        <v>117</v>
+      </c>
+      <c r="G43" t="s">
+        <v>117</v>
+      </c>
+      <c r="H43" t="s">
+        <v>117</v>
+      </c>
+      <c r="I43" t="s">
+        <v>117</v>
+      </c>
+      <c r="J43" t="s">
+        <v>117</v>
+      </c>
+      <c r="K43" t="s">
+        <v>117</v>
+      </c>
+      <c r="L43" t="s">
+        <v>117</v>
+      </c>
+      <c r="M43" t="s">
+        <v>117</v>
+      </c>
+      <c r="N43" t="s">
+        <v>117</v>
+      </c>
+      <c r="O43" t="s">
+        <v>117</v>
+      </c>
+      <c r="P43" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>819</v>
+      </c>
+      <c r="R43" t="s">
+        <v>820</v>
+      </c>
+      <c r="S43" t="s">
+        <v>821</v>
+      </c>
+      <c r="T43" t="s">
+        <v>822</v>
+      </c>
+      <c r="U43" t="s">
+        <v>823</v>
+      </c>
+      <c r="V43" t="s">
+        <v>824</v>
+      </c>
+      <c r="W43" t="s">
+        <v>825</v>
+      </c>
+      <c r="X43" t="s">
+        <v>826</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>827</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>828</v>
+      </c>
+      <c r="AA43" t="s">
+        <v>829</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>830</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>831</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>832</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>833</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>834</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>835</v>
+      </c>
+      <c r="AH43" t="s">
+        <v>836</v>
+      </c>
+      <c r="AI43" t="s">
+        <v>837</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>838</v>
+      </c>
+      <c r="AK43" t="s">
+        <v>839</v>
+      </c>
+      <c r="AL43" t="s">
+        <v>840</v>
+      </c>
+      <c r="AM43" t="s">
+        <v>841</v>
+      </c>
+      <c r="AN43" t="s">
+        <v>842</v>
+      </c>
+      <c r="AO43" t="s">
+        <v>840</v>
+      </c>
+      <c r="AP43" t="s">
+        <v>841</v>
+      </c>
+      <c r="AQ43" t="s">
+        <v>843</v>
+      </c>
+      <c r="AR43" t="s">
+        <v>766</v>
+      </c>
+      <c r="AS43" t="s">
+        <v>844</v>
+      </c>
+      <c r="AT43" t="s">
+        <v>843</v>
+      </c>
+      <c r="AU43" t="s">
+        <v>766</v>
+      </c>
+      <c r="AV43" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW43" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX43" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY43" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BF43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BG43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BH43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BI43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BJ43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BK43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BL43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BM43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BN43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BO43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BP43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BS43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BT43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BU43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BV43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY43" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY43" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ43" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA43" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB43" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC43" t="s">
+        <v>845</v>
+      </c>
+      <c r="DD43" t="s">
+        <v>846</v>
+      </c>
+      <c r="DE43" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="25" spans="1:103" x14ac:dyDescent="0.25">
-[...307 lines deleted...]
-        <v>427</v>
+    <row r="44" spans="1:109" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>847</v>
+      </c>
+      <c r="B44" t="s">
+        <v>117</v>
+      </c>
+      <c r="C44" t="s">
+        <v>117</v>
+      </c>
+      <c r="D44" t="s">
+        <v>117</v>
+      </c>
+      <c r="E44" t="s">
+        <v>117</v>
+      </c>
+      <c r="F44" t="s">
+        <v>117</v>
+      </c>
+      <c r="G44" t="s">
+        <v>117</v>
+      </c>
+      <c r="H44" t="s">
+        <v>117</v>
+      </c>
+      <c r="I44" t="s">
+        <v>117</v>
+      </c>
+      <c r="J44" t="s">
+        <v>117</v>
+      </c>
+      <c r="K44" t="s">
+        <v>117</v>
+      </c>
+      <c r="L44" t="s">
+        <v>117</v>
+      </c>
+      <c r="M44" t="s">
+        <v>117</v>
+      </c>
+      <c r="N44" t="s">
+        <v>117</v>
+      </c>
+      <c r="O44" t="s">
+        <v>117</v>
+      </c>
+      <c r="P44" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>848</v>
+      </c>
+      <c r="R44" t="s">
+        <v>849</v>
+      </c>
+      <c r="S44" t="s">
+        <v>850</v>
+      </c>
+      <c r="T44" t="s">
+        <v>851</v>
+      </c>
+      <c r="U44" t="s">
+        <v>852</v>
+      </c>
+      <c r="V44" t="s">
+        <v>853</v>
+      </c>
+      <c r="W44" t="s">
+        <v>854</v>
+      </c>
+      <c r="X44" t="s">
+        <v>855</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>856</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>857</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>858</v>
+      </c>
+      <c r="AB44" t="s">
+        <v>859</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>860</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>861</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>862</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>863</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>864</v>
+      </c>
+      <c r="AH44" t="s">
+        <v>865</v>
+      </c>
+      <c r="AI44" t="s">
+        <v>866</v>
+      </c>
+      <c r="AJ44" t="s">
+        <v>867</v>
+      </c>
+      <c r="AK44" t="s">
+        <v>868</v>
+      </c>
+      <c r="AL44" t="s">
+        <v>869</v>
+      </c>
+      <c r="AM44" t="s">
+        <v>870</v>
+      </c>
+      <c r="AN44" t="s">
+        <v>871</v>
+      </c>
+      <c r="AO44" t="s">
+        <v>869</v>
+      </c>
+      <c r="AP44" t="s">
+        <v>870</v>
+      </c>
+      <c r="AQ44" t="s">
+        <v>872</v>
+      </c>
+      <c r="AR44" t="s">
+        <v>766</v>
+      </c>
+      <c r="AS44" t="s">
+        <v>873</v>
+      </c>
+      <c r="AT44" t="s">
+        <v>872</v>
+      </c>
+      <c r="AU44" t="s">
+        <v>766</v>
+      </c>
+      <c r="AV44" t="s">
+        <v>117</v>
+      </c>
+      <c r="AW44" t="s">
+        <v>117</v>
+      </c>
+      <c r="AX44" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY44" t="s">
+        <v>117</v>
+      </c>
+      <c r="AZ44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BE44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BF44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BG44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BH44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BI44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BJ44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BK44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BL44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BM44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BN44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BO44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BP44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BQ44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BR44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BS44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BT44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BU44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BV44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BW44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BX44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BY44" t="s">
+        <v>117</v>
+      </c>
+      <c r="BZ44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CA44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CB44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CC44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CD44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CE44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CF44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CG44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CI44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CJ44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CK44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CL44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CM44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CN44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CO44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CP44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CQ44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CR44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CS44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CT44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CU44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CV44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CW44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CX44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CY44" t="s">
+        <v>117</v>
+      </c>
+      <c r="CZ44" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA44" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB44" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC44" t="s">
+        <v>874</v>
+      </c>
+      <c r="DD44" t="s">
+        <v>875</v>
+      </c>
+      <c r="DE44" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="26" spans="1:103" x14ac:dyDescent="0.25">
-[...5908 lines deleted...]
-    <row r="45" spans="1:103" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:109" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>790</v>
+        <v>876</v>
       </c>
       <c r="B45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="C45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="D45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="E45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="F45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="G45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="H45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="I45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="J45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="K45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="L45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="M45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="N45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="O45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="P45" t="s">
-        <v>791</v>
+        <v>117</v>
       </c>
       <c r="Q45" t="s">
-        <v>792</v>
+        <v>877</v>
       </c>
       <c r="R45" t="s">
-        <v>775</v>
+        <v>878</v>
       </c>
       <c r="S45" t="s">
-        <v>793</v>
+        <v>859</v>
       </c>
       <c r="T45" t="s">
-        <v>794</v>
+        <v>879</v>
       </c>
       <c r="U45" t="s">
-        <v>721</v>
+        <v>880</v>
       </c>
       <c r="V45" t="s">
-        <v>777</v>
+        <v>802</v>
       </c>
       <c r="W45" t="s">
-        <v>795</v>
+        <v>861</v>
       </c>
       <c r="X45" t="s">
-        <v>796</v>
+        <v>881</v>
       </c>
       <c r="Y45" t="s">
-        <v>772</v>
+        <v>882</v>
       </c>
       <c r="Z45" t="s">
-        <v>797</v>
+        <v>856</v>
       </c>
       <c r="AA45" t="s">
-        <v>798</v>
+        <v>883</v>
       </c>
       <c r="AB45" t="s">
-        <v>799</v>
+        <v>884</v>
       </c>
       <c r="AC45" t="s">
-        <v>800</v>
+        <v>885</v>
       </c>
       <c r="AD45" t="s">
-        <v>801</v>
+        <v>886</v>
       </c>
       <c r="AE45" t="s">
-        <v>802</v>
+        <v>887</v>
       </c>
       <c r="AF45" t="s">
-        <v>803</v>
+        <v>888</v>
       </c>
       <c r="AG45" t="s">
-        <v>804</v>
+        <v>889</v>
       </c>
       <c r="AH45" t="s">
-        <v>805</v>
+        <v>890</v>
       </c>
       <c r="AI45" t="s">
-        <v>806</v>
+        <v>891</v>
       </c>
       <c r="AJ45" t="s">
-        <v>807</v>
+        <v>892</v>
       </c>
       <c r="AK45" t="s">
-        <v>808</v>
+        <v>893</v>
       </c>
       <c r="AL45" t="s">
-        <v>809</v>
+        <v>894</v>
       </c>
       <c r="AM45" t="s">
-        <v>810</v>
+        <v>895</v>
       </c>
       <c r="AN45" t="s">
-        <v>808</v>
+        <v>896</v>
       </c>
       <c r="AO45" t="s">
-        <v>809</v>
+        <v>894</v>
       </c>
       <c r="AP45" t="s">
-        <v>109</v>
+        <v>895</v>
       </c>
       <c r="AQ45" t="s">
-        <v>109</v>
+        <v>897</v>
       </c>
       <c r="AR45" t="s">
-        <v>109</v>
+        <v>898</v>
       </c>
       <c r="AS45" t="s">
-        <v>109</v>
+        <v>899</v>
       </c>
       <c r="AT45" t="s">
-        <v>109</v>
+        <v>897</v>
       </c>
       <c r="AU45" t="s">
-        <v>109</v>
+        <v>898</v>
       </c>
       <c r="AV45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AW45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AX45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AY45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="AZ45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BA45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BB45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BC45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BD45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BE45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BF45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BG45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BH45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BI45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BJ45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BK45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BL45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BM45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BN45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BO45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BP45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BQ45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BR45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BS45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BT45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BU45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BV45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BW45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BX45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BY45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="BZ45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CA45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CB45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CC45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CD45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CE45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CF45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CG45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CH45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CI45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CJ45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CK45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CL45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CM45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CN45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CO45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CP45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CQ45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CR45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CS45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CT45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CU45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CV45" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="CW45" t="s">
-        <v>811</v>
+        <v>117</v>
       </c>
       <c r="CX45" t="s">
-        <v>812</v>
+        <v>117</v>
       </c>
       <c r="CY45" t="s">
-        <v>109</v>
+        <v>117</v>
+      </c>
+      <c r="CZ45" t="s">
+        <v>117</v>
+      </c>
+      <c r="DA45" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB45" t="s">
+        <v>117</v>
+      </c>
+      <c r="DC45" t="s">
+        <v>900</v>
+      </c>
+      <c r="DD45" t="s">
+        <v>901</v>
+      </c>
+      <c r="DE45" t="s">
+        <v>117</v>
       </c>
     </row>
     <row r="47" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>813</v>
+        <v>902</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="94">
-    <mergeCell ref="B1:CV1"/>
+  <mergeCells count="102">
+    <mergeCell ref="B1:DB1"/>
     <mergeCell ref="A1:A6"/>
-    <mergeCell ref="B2:AJ2"/>
-[...4 lines deleted...]
-    <mergeCell ref="CY1:CY6"/>
+    <mergeCell ref="B2:AK2"/>
+    <mergeCell ref="AL2:AU2"/>
+    <mergeCell ref="AV2:DB2"/>
+    <mergeCell ref="DC1:DC6"/>
+    <mergeCell ref="DD1:DD6"/>
+    <mergeCell ref="DE1:DE6"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="N3:O3"/>
-[...5 lines deleted...]
-    <mergeCell ref="BS3:CV3"/>
+    <mergeCell ref="N3:P3"/>
+    <mergeCell ref="Q3:AK3"/>
+    <mergeCell ref="AL3:AM3"/>
+    <mergeCell ref="AN3:AP3"/>
+    <mergeCell ref="AQ3:AR3"/>
+    <mergeCell ref="AS3:AU3"/>
+    <mergeCell ref="AV3:AW3"/>
+    <mergeCell ref="AX3:BX3"/>
+    <mergeCell ref="BY3:DB3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
-    <mergeCell ref="P4:V4"/>
-[...6 lines deleted...]
-    <mergeCell ref="CJ4:CV4"/>
+    <mergeCell ref="Q4:W4"/>
+    <mergeCell ref="X4:AD4"/>
+    <mergeCell ref="AE4:AK4"/>
+    <mergeCell ref="AX4:BP4"/>
+    <mergeCell ref="BQ4:BX4"/>
+    <mergeCell ref="BY4:CG4"/>
+    <mergeCell ref="CH4:CO4"/>
+    <mergeCell ref="CP4:DB4"/>
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="O4:O6"/>
-    <mergeCell ref="AK4:AK6"/>
+    <mergeCell ref="P4:P6"/>
     <mergeCell ref="AL4:AL6"/>
     <mergeCell ref="AM4:AM6"/>
     <mergeCell ref="AN4:AN6"/>
     <mergeCell ref="AO4:AO6"/>
     <mergeCell ref="AP4:AP6"/>
     <mergeCell ref="AQ4:AQ6"/>
-    <mergeCell ref="AR5:AZ5"/>
-[...6 lines deleted...]
-    <mergeCell ref="CT5:CV5"/>
+    <mergeCell ref="AR4:AR6"/>
+    <mergeCell ref="AS4:AS6"/>
+    <mergeCell ref="AT4:AT6"/>
+    <mergeCell ref="AU4:AU6"/>
+    <mergeCell ref="AV4:AV6"/>
+    <mergeCell ref="AW4:AW6"/>
+    <mergeCell ref="AX5:BF5"/>
+    <mergeCell ref="BG5:BP5"/>
+    <mergeCell ref="BQ5:BR5"/>
+    <mergeCell ref="BS5:BU5"/>
+    <mergeCell ref="BV5:BX5"/>
+    <mergeCell ref="CP5:CT5"/>
+    <mergeCell ref="CU5:CY5"/>
+    <mergeCell ref="CZ5:DB5"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="M5:M6"/>
-    <mergeCell ref="P5:P6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="AD5:AD6"/>
     <mergeCell ref="AE5:AE6"/>
     <mergeCell ref="AF5:AF6"/>
     <mergeCell ref="AG5:AG6"/>
     <mergeCell ref="AH5:AH6"/>
     <mergeCell ref="AI5:AI6"/>
     <mergeCell ref="AJ5:AJ6"/>
-    <mergeCell ref="BS5:BS6"/>
-[...4 lines deleted...]
-    <mergeCell ref="BX5:BX6"/>
+    <mergeCell ref="AK5:AK6"/>
     <mergeCell ref="BY5:BY6"/>
     <mergeCell ref="BZ5:BZ6"/>
     <mergeCell ref="CA5:CA6"/>
     <mergeCell ref="CB5:CB6"/>
     <mergeCell ref="CC5:CC6"/>
     <mergeCell ref="CD5:CD6"/>
     <mergeCell ref="CE5:CE6"/>
     <mergeCell ref="CF5:CF6"/>
     <mergeCell ref="CG5:CG6"/>
     <mergeCell ref="CH5:CH6"/>
     <mergeCell ref="CI5:CI6"/>
+    <mergeCell ref="CJ5:CJ6"/>
+    <mergeCell ref="CK5:CK6"/>
+    <mergeCell ref="CL5:CL6"/>
+    <mergeCell ref="CM5:CM6"/>
+    <mergeCell ref="CN5:CN6"/>
+    <mergeCell ref="CO5:CO6"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="CW10" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="CW35" r:id="rId3"/>
+    <hyperlink ref="DC10" r:id="rId1"/>
+    <hyperlink ref="DC35" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>formule</vt:lpstr>
     </vt:vector>