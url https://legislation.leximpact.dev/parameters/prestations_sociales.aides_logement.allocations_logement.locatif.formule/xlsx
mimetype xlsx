--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="formule" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4394" uniqueCount="903">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4915" uniqueCount="975">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Termes de la formule</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Plafonds de loyer « L »</t>
   </si>
   <si>
     <t>Montant forfaitaire des charges « C »</t>
   </si>
   <si>
     <t>Participation personnelle du ménage « Pp »</t>
   </si>
   <si>
@@ -127,51 +127,57 @@
   <si>
     <t>Beneficiaire isole outre-mer</t>
   </si>
   <si>
     <t>Couple sans enfant outre-mer</t>
   </si>
   <si>
     <t>Majoration par personne a charge outre-mer en colocation</t>
   </si>
   <si>
     <t>Taux de la participation minimale « P0 » (6)</t>
   </si>
   <si>
     <t>Montant forfaitaire de la participation minimale « P0 » (6)</t>
   </si>
   <si>
     <t>Taux « TF » relatif à la taille de famille</t>
   </si>
   <si>
     <t>Taux « TL » relatif au montant du loyer</t>
   </si>
   <si>
     <t>Cas général (7)</t>
   </si>
   <si>
-    <t>Mayotte (9)</t>
+    <t>Outre-mer (9)</t>
+  </si>
+  <si>
+    <t>Mayotte (10)</t>
+  </si>
+  <si>
+    <t>Saint-Pierre-et-Miquelon (11)</t>
   </si>
   <si>
     <t>Paramètres R0 (avant 2015)</t>
   </si>
   <si>
     <t>Personne seule</t>
   </si>
   <si>
     <t>Couple sans personne à charge</t>
   </si>
   <si>
     <t>Personne seule ou un couple avec un enfant à charge</t>
   </si>
   <si>
     <t>Par enfant supplémentaire</t>
   </si>
   <si>
     <t>Ménage seul</t>
   </si>
   <si>
     <t>Avec 1 enfant</t>
   </si>
   <si>
     <t>Avec 2 enfants</t>
   </si>
@@ -211,50 +217,77 @@
   <si>
     <t>Couple sans personne à charge (8)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant une personne à charge (8)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant deux personnes à charge (8)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant trois personnes à charge (8)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant quatre personnes à charge (8)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant cinq personnes à charge (8)</t>
   </si>
   <si>
     <t>Personne seule ou couple ayant six personnes à charge ou plus (8)</t>
   </si>
   <si>
     <t>Par personne à charge supplémentaire (8)</t>
   </si>
   <si>
+    <t>Personne seule ou couple ayant une personne à charge</t>
+  </si>
+  <si>
+    <t>Personne seule sans personne à charge</t>
+  </si>
+  <si>
+    <t>Une personne à charge</t>
+  </si>
+  <si>
+    <t>Deux personnes à charge</t>
+  </si>
+  <si>
+    <t>Trois personnes à charge</t>
+  </si>
+  <si>
+    <t>Quatre personnes à charge</t>
+  </si>
+  <si>
+    <t>Cinq personnes à charge</t>
+  </si>
+  <si>
+    <t>Six personnes à charge</t>
+  </si>
+  <si>
+    <t>Majoration par personne à charge supplémentaire</t>
+  </si>
+  <si>
     <t>Plafond de R0</t>
   </si>
   <si>
     <t>R1</t>
   </si>
   <si>
     <t>R2</t>
   </si>
   <si>
     <t>Personnes seules sans personne à charge</t>
   </si>
   <si>
     <t>Couples sans personne à charge</t>
   </si>
   <si>
     <t>Personnes seules ou couple ayant une personne à charge</t>
   </si>
   <si>
     <t>Personnes seules ou couple ayant deux personnes à charge</t>
   </si>
   <si>
     <t>Personnes seules ou couple ayant trois personnes à charge</t>
   </si>
   <si>
     <t>Personnes seules ou couple ayant quatre personnes à charge</t>
@@ -307,230 +340,329 @@
   <si>
     <t>Foyers avec 2 personnes à charge (8)</t>
   </si>
   <si>
     <t>Foyers avec 3 personnes à charge (8)</t>
   </si>
   <si>
     <t>Foyers avec 4 personnes à charge et plus (8)</t>
   </si>
   <si>
     <t>Personnes isolées (8)</t>
   </si>
   <si>
     <t>Couples (8)</t>
   </si>
   <si>
     <t>Avec 1 enfant (8)</t>
   </si>
   <si>
     <t>Avec 2 enfants (8)</t>
   </si>
   <si>
     <t>Majoration par enfant supp. (8)</t>
   </si>
   <si>
-    <t>Personnes isolées ou couples avec 2 enfants (10)</t>
-[...2 lines deleted...]
-    <t>Majoration par enfant supplémentaire (10)</t>
+    <t>Personnes isolées ou couples avec 2 enfants (12)</t>
+  </si>
+  <si>
+    <t>Majoration par enfant supplémentaire (12)</t>
   </si>
   <si>
     <t>DOM - Taux 1 enfant</t>
   </si>
   <si>
+    <t>01/10/2026</t>
+  </si>
+  <si>
+    <t>336,97 €</t>
+  </si>
+  <si>
+    <t>406,4 €</t>
+  </si>
+  <si>
+    <t>459,32 €</t>
+  </si>
+  <si>
+    <t>66,65 €</t>
+  </si>
+  <si>
+    <t>293,68 €</t>
+  </si>
+  <si>
+    <t>359,47 €</t>
+  </si>
+  <si>
+    <t>404,49 €</t>
+  </si>
+  <si>
+    <t>58,88 €</t>
+  </si>
+  <si>
+    <t>275,25 €</t>
+  </si>
+  <si>
+    <t>333,67 €</t>
+  </si>
+  <si>
+    <t>374,13 €</t>
+  </si>
+  <si>
+    <t>53,62 €</t>
+  </si>
+  <si>
+    <t>90 %</t>
+  </si>
+  <si>
+    <t>75 %</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>61,29 €</t>
+  </si>
+  <si>
+    <t>13,9 €</t>
+  </si>
+  <si>
+    <t>30,64 €</t>
+  </si>
+  <si>
+    <t>41,15 €</t>
+  </si>
+  <si>
+    <t>10,59 €</t>
+  </si>
+  <si>
+    <t>21,17 €</t>
+  </si>
+  <si>
+    <t>8,5 %</t>
+  </si>
+  <si>
+    <t>40,01 €</t>
+  </si>
+  <si>
+    <t>2,83 %</t>
+  </si>
+  <si>
+    <t>3,15 %</t>
+  </si>
+  <si>
+    <t>2,7 %</t>
+  </si>
+  <si>
+    <t>2,38 %</t>
+  </si>
+  <si>
+    <t>2,01 %</t>
+  </si>
+  <si>
+    <t>1,85 %</t>
+  </si>
+  <si>
+    <t>1,79 %</t>
+  </si>
+  <si>
+    <t>1,73 %</t>
+  </si>
+  <si>
+    <t>-0,06 %</t>
+  </si>
+  <si>
+    <t>2,81 %</t>
+  </si>
+  <si>
+    <t>2,99 %</t>
+  </si>
+  <si>
+    <t>2,17 %</t>
+  </si>
+  <si>
+    <t>1,94 %</t>
+  </si>
+  <si>
+    <t>1,8 %</t>
+  </si>
+  <si>
+    <t>1,69 %</t>
+  </si>
+  <si>
+    <t>1,62 %</t>
+  </si>
+  <si>
+    <t>1,67 %</t>
+  </si>
+  <si>
+    <t>45 %</t>
+  </si>
+  <si>
+    <t>0 %</t>
+  </si>
+  <si>
+    <t>0,45 %</t>
+  </si>
+  <si>
+    <t>0,68 %</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>20,25</t>
+  </si>
+  <si>
+    <t>37,5</t>
+  </si>
+  <si>
+    <t>5 235 €</t>
+  </si>
+  <si>
+    <t>7 501 €</t>
+  </si>
+  <si>
+    <t>8 947 €</t>
+  </si>
+  <si>
+    <t>9 148 €</t>
+  </si>
+  <si>
+    <t>9 498 €</t>
+  </si>
+  <si>
+    <t>9 851 €</t>
+  </si>
+  <si>
+    <t>10 202 €</t>
+  </si>
+  <si>
+    <t>10 554 €</t>
+  </si>
+  <si>
+    <t>346 €</t>
+  </si>
+  <si>
+    <t>8 181 €</t>
+  </si>
+  <si>
+    <t>5 507 €</t>
+  </si>
+  <si>
+    <t>7 889 €</t>
+  </si>
+  <si>
+    <t>9 410 €</t>
+  </si>
+  <si>
+    <t>9 623 €</t>
+  </si>
+  <si>
+    <t>9 990 €</t>
+  </si>
+  <si>
+    <t>10 363 €</t>
+  </si>
+  <si>
+    <t>10 730 €</t>
+  </si>
+  <si>
+    <t>11 101 €</t>
+  </si>
+  <si>
+    <t>365 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 28/09/2026, art. 1, 6° b); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 16, 2°; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/ | Arrêté du 28/09/2026, art. 1, 3°; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 28/09/2026, art. 1, 14° a); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 46, 2° a); https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/ | Arrêté du 28/09/2026, art. 1, 14° b); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 46, 2° b); https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2026-10-01/ | Arrêté du 28/09/2026, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 28/09/2026, art. 1, 4°; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054913928 | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>Augmentation de +1,15% | Le coefficient de 0,9 s'applique aux montants des plafonds de loyers pour une personne seule, qui ont augmenté de +1,15% en octobre 2026. | Le coefficient de 0,75 s'applique aux montants des plafonds de loyers, qui ont augmenté de +1,15% en octobre 2026. | Le coefficient de 0,75 s'applique aux montants des plafonds de loyers pour une personne seule, qui ont augmenté de +1,15% en octobre 2026.</t>
+  </si>
+  <si>
     <t>01/10/2025</t>
   </si>
   <si>
     <t>333,14 €</t>
   </si>
   <si>
     <t>401,78 €</t>
   </si>
   <si>
     <t>454,1 €</t>
   </si>
   <si>
     <t>65,89 €</t>
   </si>
   <si>
     <t>290,34 €</t>
   </si>
   <si>
     <t>355,38 €</t>
   </si>
   <si>
     <t>399,89 €</t>
   </si>
   <si>
     <t>58,21 €</t>
   </si>
   <si>
     <t>272,12 €</t>
   </si>
   <si>
     <t>329,88 €</t>
   </si>
   <si>
     <t>369,88 €</t>
   </si>
   <si>
     <t>53,01 €</t>
   </si>
   <si>
-    <t>90 %</t>
-[...7 lines deleted...]
-  <si>
     <t>60,59 €</t>
   </si>
   <si>
     <t>13,74 €</t>
   </si>
   <si>
     <t>30,29 €</t>
   </si>
   <si>
     <t>40,68 €</t>
   </si>
   <si>
     <t>10,47 €</t>
   </si>
   <si>
     <t>20,93 €</t>
   </si>
   <si>
-    <t>8,5 %</t>
-[...1 lines deleted...]
-  <si>
     <t>39,56 €</t>
   </si>
   <si>
-    <t>2,83 %</t>
-[...97 lines deleted...]
-  <si>
     <t>Arrêté du 05/09/2025 relatif au calcul des aides personnelles au logement et de l'aide à l'accession sociale et à la sortie de l'insalubrité spécifique à l'outre-mer; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770 | Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286625/2024-09-29 | Arrêté du 05/09/2025, art. 1 6° b); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052212770 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286587/2025-10-01</t>
   </si>
   <si>
     <t>2025-09-09</t>
   </si>
   <si>
     <t>01/01/2025</t>
   </si>
   <si>
     <t>329,71 €</t>
   </si>
   <si>
     <t>397,64 €</t>
   </si>
   <si>
     <t>449,43 €</t>
   </si>
   <si>
     <t>65,21 €</t>
   </si>
   <si>
     <t>287,35 €</t>
   </si>
   <si>
     <t>351,72 €</t>
@@ -553,86 +685,113 @@
   <si>
     <t>52,47 €</t>
   </si>
   <si>
     <t>59,97 €</t>
   </si>
   <si>
     <t>13,6 €</t>
   </si>
   <si>
     <t>29,98 €</t>
   </si>
   <si>
     <t>40,26 €</t>
   </si>
   <si>
     <t>10,36 €</t>
   </si>
   <si>
     <t>20,71 €</t>
   </si>
   <si>
     <t>39,15 €</t>
   </si>
   <si>
-    <t>Arrêté du 28/12/2025, art. 1; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000053202812/; Les paramètres ne sont pas revalorisés pour l'année 2026 | Arrêté du 30/12/2024, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050873296 | Arrêté du 27/09/2019, art. 15; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050931814 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255</t>
+    <t>Arrêté du 28/12/2025, art. 1; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000053202812/; Les paramètres ne sont pas revalorisés pour l'année 2026 | Arrêté du 30/12/2024, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050873296 | Arrêté du 27/09/2019, art. 15; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050931814 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255 | Arrêté du 27 septembre 2019, article 47; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2025-01-01</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>5 186 €</t>
   </si>
   <si>
     <t>7 430 €</t>
   </si>
   <si>
     <t>8 862 €</t>
   </si>
   <si>
     <t>9 061 €</t>
   </si>
   <si>
     <t>9 408 €</t>
   </si>
   <si>
     <t>9 758 €</t>
   </si>
   <si>
     <t>10 105 €</t>
   </si>
   <si>
     <t>10 454 €</t>
   </si>
   <si>
     <t>343 €</t>
   </si>
   <si>
+    <t>5 335 €</t>
+  </si>
+  <si>
+    <t>7 643 €</t>
+  </si>
+  <si>
+    <t>9 116 €</t>
+  </si>
+  <si>
+    <t>9 322 €</t>
+  </si>
+  <si>
+    <t>9 678 €</t>
+  </si>
+  <si>
+    <t>10 039 €</t>
+  </si>
+  <si>
+    <t>10 395 €</t>
+  </si>
+  <si>
+    <t>10 754 €</t>
+  </si>
+  <si>
+    <t>354 €</t>
+  </si>
+  <si>
     <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286625/2024-09-29 | Arrêté du 27/09/2024, art. 1 6° b); https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050278404 | Arrêté du 27/09/2024, art. 1, 3°; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050278404 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286639/2024-09-29 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2024-09-29/ | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286587/2024-10-01 | Arrêté du 27/09/2024, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000050278404 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286647/2024-09-29 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2024-09-29/ | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000050286634/2024-09-29</t>
   </si>
   <si>
     <t>2024-09-28 | 2024-09-29</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
     <t>319,3 €</t>
   </si>
   <si>
     <t>385,09 €</t>
   </si>
   <si>
     <t>435,24 €</t>
   </si>
   <si>
     <t>63,15 €</t>
   </si>
   <si>
     <t>278,28 €</t>
   </si>
   <si>
     <t>340,62 €</t>
@@ -655,86 +814,113 @@
   <si>
     <t>50,81 €</t>
   </si>
   <si>
     <t>58,08 €</t>
   </si>
   <si>
     <t>13,17 €</t>
   </si>
   <si>
     <t>29,03 €</t>
   </si>
   <si>
     <t>38,99 €</t>
   </si>
   <si>
     <t>10,03 €</t>
   </si>
   <si>
     <t>20,06 €</t>
   </si>
   <si>
     <t>37,91 €</t>
   </si>
   <si>
-    <t>Arrêté du 15/12/2023 relatif au calcul des aides personnelles au logement pour l'année 2024, art. 1</t>
+    <t>Arrêté du 15/12/2023 relatif au calcul des aides personnelles au logement pour l'année 2024, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048621292 | Arrêté du 27 septembre 2019, article 47; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2024-01-01</t>
   </si>
   <si>
     <t>2023-12-21</t>
   </si>
   <si>
     <t>01/10/2023</t>
   </si>
   <si>
     <t>4 949 €</t>
   </si>
   <si>
     <t>7 090 €</t>
   </si>
   <si>
     <t>8 456 €</t>
   </si>
   <si>
     <t>8 646 €</t>
   </si>
   <si>
     <t>8 977 €</t>
   </si>
   <si>
     <t>9 311 €</t>
   </si>
   <si>
     <t>9 642 €</t>
   </si>
   <si>
     <t>9 975 €</t>
   </si>
   <si>
     <t>328 €</t>
   </si>
   <si>
+    <t>5 272 €</t>
+  </si>
+  <si>
+    <t>7 552 €</t>
+  </si>
+  <si>
+    <t>9 008 €</t>
+  </si>
+  <si>
+    <t>9 211 €</t>
+  </si>
+  <si>
+    <t>9 563 €</t>
+  </si>
+  <si>
+    <t>9 919 €</t>
+  </si>
+  <si>
+    <t>10 271 €</t>
+  </si>
+  <si>
+    <t>10 626 €</t>
+  </si>
+  <si>
+    <t>350 €</t>
+  </si>
+  <si>
     <t>Arrêté du 22/09/2023, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048107807 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2023-10-01</t>
   </si>
   <si>
     <t>2023-09-27</t>
   </si>
   <si>
     <t>01/01/2023</t>
   </si>
   <si>
     <t>308,5 €</t>
   </si>
   <si>
     <t>372,07 €</t>
   </si>
   <si>
     <t>420,52 €</t>
   </si>
   <si>
     <t>61,01 €</t>
   </si>
   <si>
     <t>268,87 €</t>
   </si>
   <si>
     <t>329,1 €</t>
@@ -757,87 +943,90 @@
   <si>
     <t>49,09 €</t>
   </si>
   <si>
     <t>56,12 €</t>
   </si>
   <si>
     <t>12,72 €</t>
   </si>
   <si>
     <t>28,05 €</t>
   </si>
   <si>
     <t>37,67 €</t>
   </si>
   <si>
     <t>9,69 €</t>
   </si>
   <si>
     <t>19,38 €</t>
   </si>
   <si>
     <t>36,63 €</t>
   </si>
   <si>
-    <t>Arrêté du 26/12/2022, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046829580 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255 | Arrêté du 27/09/2019, article 46, 3°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046834756/2022-12-30 | Arrêté du 26/12/2022, article 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046829580</t>
+    <t>Arrêté du 26/12/2022, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046829580 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255 | Arrêté du 26 décembre 2022 relatif au calcul des aides personnelles au logement pour l'année 2023, article 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000046829583 | Arrêté du 27 septembre 2019, article 47; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/2023-06-17 | Arrêté du 27/09/2019, article 46, 3°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046834756/2022-12-30 | Arrêté du 26/12/2022, article 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046829580</t>
   </si>
   <si>
     <t>2022-12-29</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>4 870 €</t>
   </si>
   <si>
     <t>6 977 €</t>
   </si>
   <si>
     <t>8 322 €</t>
   </si>
   <si>
     <t>8 509 €</t>
   </si>
   <si>
     <t>8 834 €</t>
   </si>
   <si>
     <t>9 163 €</t>
   </si>
   <si>
     <t>9 488 €</t>
   </si>
   <si>
     <t>9 816 €</t>
   </si>
   <si>
     <t>323 €</t>
   </si>
   <si>
-    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, article 16, 2°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, article 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2022-07-01 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206217/2022-07-01 | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206225/2022-07-01 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255</t>
+    <t>8 051 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, article 16, 2°; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, article 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2022-07-01 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2022-07-01 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206217/2022-07-01 | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206225/2022-07-01 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255 | Arrêté du 29 juillet 2022 relatif au calcul des aides personnelles au logement, article 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046114992/#JORFARTI000046115002 | Arrêté du 27 septembre 2019, article 47; https://www.legifrance.gouv.fr/loda/id/LEGIARTI000046126968/2022-08-01</t>
   </si>
   <si>
     <t>01/01/2022</t>
   </si>
   <si>
     <t>298,07 €</t>
   </si>
   <si>
     <t>359,49 €</t>
   </si>
   <si>
     <t>406,3 €</t>
   </si>
   <si>
     <t>58,95 €</t>
   </si>
   <si>
     <t>259,78 €</t>
   </si>
   <si>
     <t>317,97 €</t>
   </si>
   <si>
     <t>357,8 €</t>
   </si>
@@ -883,80 +1072,86 @@
   <si>
     <t>6 709 €</t>
   </si>
   <si>
     <t>8 002 €</t>
   </si>
   <si>
     <t>8 182 €</t>
   </si>
   <si>
     <t>8 495 €</t>
   </si>
   <si>
     <t>8 811 €</t>
   </si>
   <si>
     <t>9 124 €</t>
   </si>
   <si>
     <t>9 439 €</t>
   </si>
   <si>
     <t>311 €</t>
   </si>
   <si>
-    <t>Arrêté du 20/12/2021, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819 | Arrêté du 20 décembre 2021 - Art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819</t>
+    <t>7 742 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 20/12/2021, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819 | Arrêté du 20 décembre 2021 - Art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819 | Arrêté du 20 décembre 2021 relatif au calcul des aides personnelles au logement pour l'année 2022, article 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572819</t>
   </si>
   <si>
     <t>01/10/2021</t>
   </si>
   <si>
     <t>4 588 €</t>
   </si>
   <si>
     <t>6 572 €</t>
   </si>
   <si>
     <t>7 839 €</t>
   </si>
   <si>
     <t>8 015 €</t>
   </si>
   <si>
     <t>8 631 €</t>
   </si>
   <si>
     <t>8 938 €</t>
   </si>
   <si>
     <t>9 246 €</t>
   </si>
   <si>
     <t>305 €</t>
   </si>
   <si>
+    <t>7 584 €</t>
+  </si>
+  <si>
     <t>6 990 €</t>
   </si>
   <si>
     <t>7 432 €</t>
   </si>
   <si>
     <t>7 854 €</t>
   </si>
   <si>
     <t>8 283 €</t>
   </si>
   <si>
     <t>8 711 €</t>
   </si>
   <si>
     <t>9 139 €</t>
   </si>
   <si>
     <t>6 122 €</t>
   </si>
   <si>
     <t>4 274 €</t>
   </si>
   <si>
     <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2021-10-01/ | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000046206205/2021-10-01/ | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2021-10-01 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000044137432/2021-10-01/#LEGIARTI000044137432 | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378442</t>
@@ -1012,156 +1207,177 @@
   <si>
     <t>36,25 €</t>
   </si>
   <si>
     <t>9,32 €</t>
   </si>
   <si>
     <t>18,64 €</t>
   </si>
   <si>
     <t>35,24 €</t>
   </si>
   <si>
     <t>Arrêté du 31/12/2020, article 1, 3°,3°; https://www.legifrance.gouv.fr/loda/id/LEGIARTI000043041786/2021-01-02/ | Arrêté du 27/09/2019, art. 47; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000043044380/2021-01-01 | Article D823-17 du Code de la construction et de l'habitation; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041419255 | Arrêté du 31/12/2020, article 1, 3°, 3°; https://www.legifrance.gouv.fr/loda/id/LEGIARTI000043041786/2021-01-02/</t>
   </si>
   <si>
     <t>La loi indique ce montant pour "six personnes à charge OU PLUS"</t>
   </si>
   <si>
     <t>01/10/2020</t>
   </si>
   <si>
     <t>6 396 €</t>
   </si>
   <si>
+    <t>6 849 €</t>
+  </si>
+  <si>
+    <t>7 386 €</t>
+  </si>
+  <si>
+    <t>7 935 €</t>
+  </si>
+  <si>
+    <t>8 484 €</t>
+  </si>
+  <si>
+    <t>9 032 €</t>
+  </si>
+  <si>
+    <t>5 673 €</t>
+  </si>
+  <si>
+    <t>3 960 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378438/2020-10-01 | Arrêté du 27/09/2019, art. 9; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378438/2020-10-01 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2020-10-01 | Arrêté du 27/09/2019, art. 7; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378448/2021-01-02 | Arrêté du 27/09/2019, art. 13; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042378442/2020-10-01/#LEGIARTI000042378442</t>
+  </si>
+  <si>
+    <t>01/01/2020</t>
+  </si>
+  <si>
+    <t>295,93 €</t>
+  </si>
+  <si>
+    <t>356,92 €</t>
+  </si>
+  <si>
+    <t>403,39 €</t>
+  </si>
+  <si>
+    <t>58,52 €</t>
+  </si>
+  <si>
+    <t>257,92 €</t>
+  </si>
+  <si>
+    <t>315,69 €</t>
+  </si>
+  <si>
+    <t>355,23 €</t>
+  </si>
+  <si>
+    <t>51,7 €</t>
+  </si>
+  <si>
+    <t>241,73 €</t>
+  </si>
+  <si>
+    <t>293,04 €</t>
+  </si>
+  <si>
+    <t>328,57 €</t>
+  </si>
+  <si>
+    <t>47,09 €</t>
+  </si>
+  <si>
+    <t>53,83 €</t>
+  </si>
+  <si>
+    <t>12,2 €</t>
+  </si>
+  <si>
+    <t>26,91 €</t>
+  </si>
+  <si>
+    <t>36,14 €</t>
+  </si>
+  <si>
+    <t>9,29 €</t>
+  </si>
+  <si>
+    <t>18,58 €</t>
+  </si>
+  <si>
+    <t>35,13 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000052233795/2020-01-01 | Arrêté du 3 janvier 2020, art. 1; https://www.legifrance.gouv.fr/eli/arrete/2020/1/3/LOGL1934006A/jo/texte | Décret n° 2020-6 du 3 janvier 2020, art. 1; https://www.legifrance.gouv.fr/eli/decret/2020/1/3/LOGL1934005D/jo/texte | Arrêté du 03/01/2020, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039772259 | Arrêté du 3 janvier 2020, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039772259 | Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement - Art. 47; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000041489186/2020-01-01/ | Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement - Art. 47; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000041489186/2020-01-05 | Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement, article 46; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000041489188/2020-01-01</t>
+  </si>
+  <si>
+    <t>2020-01-04</t>
+  </si>
+  <si>
+    <t>01/10/2019</t>
+  </si>
+  <si>
+    <t>4 575 €</t>
+  </si>
+  <si>
+    <t>6 553 €</t>
+  </si>
+  <si>
+    <t>7 816 €</t>
+  </si>
+  <si>
+    <t>7 992 €</t>
+  </si>
+  <si>
+    <t>8 298 €</t>
+  </si>
+  <si>
+    <t>8 606 €</t>
+  </si>
+  <si>
+    <t>8 912 €</t>
+  </si>
+  <si>
+    <t>9 219 €</t>
+  </si>
+  <si>
+    <t>5 785 €</t>
+  </si>
+  <si>
     <t>6 247 €</t>
   </si>
   <si>
     <t>5 208 €</t>
   </si>
   <si>
     <t>3 636 €</t>
-  </si>
-[...97 lines deleted...]
-    <t>5 785 €</t>
   </si>
   <si>
     <t>Arrêté du 27/09/2019, art. 16; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000039160757/2019-10-08 | Arrêté du 27/09/2019, art. 46; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039160391 | Arrêté du 27/09/2019, art.13.; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000039160329/ | Arrêté du 27/09/2019, art.13.; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000039160751/2019-10-02 | Arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement - Art. 47; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000039160717/2019-10-01/</t>
   </si>
   <si>
     <t>2019-10-01</t>
   </si>
   <si>
     <t>01/01/2019</t>
   </si>
   <si>
     <t>295,05 €</t>
   </si>
   <si>
     <t>355,85 €</t>
   </si>
   <si>
     <t>402,18 €</t>
   </si>
   <si>
     <t>58,34 €</t>
   </si>
   <si>
     <t>257,14 €</t>
   </si>
@@ -2728,54 +2944,56 @@
   <si>
     <t>24 FRF</t>
   </si>
   <si>
     <t>47 FRF</t>
   </si>
   <si>
     <t>Arrêté du 14/11/1994, art. 1 et 3 | Arrêté du 14/11/1994, art. 5; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006789675 | Arrêté du 14/11/1994, art. 1 et 3; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000164986&amp;categorieLien=id</t>
   </si>
   <si>
     <t>1994-11-16</t>
   </si>
   <si>
     <t xml:space="preserve">(1) Ce montant correspond au montant max du L de la formule mentionnée à l'article D823-6 du Code de la construction et de l'habitation https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000038878905/2022-03-30. Pour connaître la zone géographique d'une commune, il est possible d'utiliser ce simulateur de la DILA https://www.service-public.fr/simulateur/calcul/zones
 (2) Montant forfaitaire au titre des charges indiqué par le « C » de la formule de calcul des aides, mentionné au 3° de l'article D823-16 du Code de la construction et de l'habitation.
 (3) Notes :
 (1) Également applicable aux personnes âgées ou handicapées adultes hébergées à titre onéreux chez des particuliers.
 (2) Les majorations sont les mêmes dans le cas général que dans le cas des colocataires ou des propriétaires.
 (4) Montant forfaitaire au titre des charges applicable en outre-mer dans le cas general pour le secteur locatif.
 (5) Montant forfaitaire au titre des charges applicable en outre-mer dans le cas des colocataires pour le secteur locatif.
 (6) Note : Les loyers de référence sont les mêmes que les plafonds pour la zone 2
 (7) Mentionné à l'article D823-17 du Code de la construction et de l'habitation. Également mentionné à l'article 2 ter de l'arrêté du 3 juillet 1978 - secteur locatif (après 2001)
 (8) Notes :
 (1) Les abattements appliqués aux traitements et salaires mentionnés dans le code général des impôts s'appliquent à R1-R2.
 (2) À partir de 2015, le forfait R0 n'est plus calculé à partir de R1 et R2 mais directement défini en euros par la loi.
-(9) Mentionné à l'article D823-17 du Code de la construction et de l'habitation.
+(9) Mentionné à l'article 46 de l'arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement.
+(10) Mentionné à l'article D823-17 du Code de la construction et de l'habitation.
 Notes:
  - A compter du 1er janvier 2022, pour l'application du 5° de l'article D. 823-17 du même code, le forfait " R0 " applicable à Mayotte est identique à celui applicable en outre-mer : https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000048656243 .
-(10) Notes :
+(11) Mentionné à l'article 47 de l'arrêté du 27 septembre 2019 relatif au calcul des aides personnelles au logement et de la prime de déménagement.
+(12) Notes :
 Les abattements appliqués aux traitements et salaires mentionnés dans le code général des impôts s'appliquent à R1-R2.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
@@ -3115,65 +3333,65 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048621292" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006231022&amp;cidTexte=JORFTEXT000000438122" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006231022&amp;cidTexte=JORFTEXT000000438122" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:DE47"/>
+  <dimension ref="A1:DO48"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:119" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
@@ -3240,61 +3458,71 @@
       <c r="CD1" s="1"/>
       <c r="CE1" s="1"/>
       <c r="CF1" s="1"/>
       <c r="CG1" s="1"/>
       <c r="CH1" s="1"/>
       <c r="CI1" s="1"/>
       <c r="CJ1" s="1"/>
       <c r="CK1" s="1"/>
       <c r="CL1" s="1"/>
       <c r="CM1" s="1"/>
       <c r="CN1" s="1"/>
       <c r="CO1" s="1"/>
       <c r="CP1" s="1"/>
       <c r="CQ1" s="1"/>
       <c r="CR1" s="1"/>
       <c r="CS1" s="1"/>
       <c r="CT1" s="1"/>
       <c r="CU1" s="1"/>
       <c r="CV1" s="1"/>
       <c r="CW1" s="1"/>
       <c r="CX1" s="1"/>
       <c r="CY1" s="1"/>
       <c r="CZ1" s="1"/>
       <c r="DA1" s="1"/>
       <c r="DB1" s="1"/>
-      <c r="DC1" s="1" t="s">
+      <c r="DC1" s="1"/>
+      <c r="DD1" s="1"/>
+      <c r="DE1" s="1"/>
+      <c r="DF1" s="1"/>
+      <c r="DG1" s="1"/>
+      <c r="DH1" s="1"/>
+      <c r="DI1" s="1"/>
+      <c r="DJ1" s="1"/>
+      <c r="DK1" s="1"/>
+      <c r="DL1" s="1"/>
+      <c r="DM1" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="DD1" s="1" t="s">
+      <c r="DN1" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="DE1" s="1" t="s">
+      <c r="DO1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="2" spans="1:109" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:119" x14ac:dyDescent="0.25">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
       <c r="Q2" s="1"/>
       <c r="R2" s="1"/>
       <c r="S2" s="1"/>
       <c r="T2" s="1"/>
       <c r="U2" s="1"/>
       <c r="V2" s="1"/>
       <c r="W2" s="1"/>
@@ -3366,52 +3594,62 @@
       <c r="CG2" s="1"/>
       <c r="CH2" s="1"/>
       <c r="CI2" s="1"/>
       <c r="CJ2" s="1"/>
       <c r="CK2" s="1"/>
       <c r="CL2" s="1"/>
       <c r="CM2" s="1"/>
       <c r="CN2" s="1"/>
       <c r="CO2" s="1"/>
       <c r="CP2" s="1"/>
       <c r="CQ2" s="1"/>
       <c r="CR2" s="1"/>
       <c r="CS2" s="1"/>
       <c r="CT2" s="1"/>
       <c r="CU2" s="1"/>
       <c r="CV2" s="1"/>
       <c r="CW2" s="1"/>
       <c r="CX2" s="1"/>
       <c r="CY2" s="1"/>
       <c r="CZ2" s="1"/>
       <c r="DA2" s="1"/>
       <c r="DB2" s="1"/>
       <c r="DC2" s="1"/>
       <c r="DD2" s="1"/>
       <c r="DE2" s="1"/>
+      <c r="DF2" s="1"/>
+      <c r="DG2" s="1"/>
+      <c r="DH2" s="1"/>
+      <c r="DI2" s="1"/>
+      <c r="DJ2" s="1"/>
+      <c r="DK2" s="1"/>
+      <c r="DL2" s="1"/>
+      <c r="DM2" s="1"/>
+      <c r="DN2" s="1"/>
+      <c r="DO2" s="1"/>
     </row>
-    <row r="3" spans="1:109" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:119" x14ac:dyDescent="0.25">
       <c r="A3" s="1"/>
       <c r="B3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="1"/>
       <c r="J3" s="1"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
@@ -3497,52 +3735,62 @@
       <c r="CG3" s="1"/>
       <c r="CH3" s="1"/>
       <c r="CI3" s="1"/>
       <c r="CJ3" s="1"/>
       <c r="CK3" s="1"/>
       <c r="CL3" s="1"/>
       <c r="CM3" s="1"/>
       <c r="CN3" s="1"/>
       <c r="CO3" s="1"/>
       <c r="CP3" s="1"/>
       <c r="CQ3" s="1"/>
       <c r="CR3" s="1"/>
       <c r="CS3" s="1"/>
       <c r="CT3" s="1"/>
       <c r="CU3" s="1"/>
       <c r="CV3" s="1"/>
       <c r="CW3" s="1"/>
       <c r="CX3" s="1"/>
       <c r="CY3" s="1"/>
       <c r="CZ3" s="1"/>
       <c r="DA3" s="1"/>
       <c r="DB3" s="1"/>
       <c r="DC3" s="1"/>
       <c r="DD3" s="1"/>
       <c r="DE3" s="1"/>
+      <c r="DF3" s="1"/>
+      <c r="DG3" s="1"/>
+      <c r="DH3" s="1"/>
+      <c r="DI3" s="1"/>
+      <c r="DJ3" s="1"/>
+      <c r="DK3" s="1"/>
+      <c r="DL3" s="1"/>
+      <c r="DM3" s="1"/>
+      <c r="DN3" s="1"/>
+      <c r="DO3" s="1"/>
     </row>
-    <row r="4" spans="1:109" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:119" x14ac:dyDescent="0.25">
       <c r="A4" s="1"/>
       <c r="B4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="1"/>
       <c r="J4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="O4" s="1" t="s">
         <v>22</v>
       </c>
@@ -3635,13438 +3883,15031 @@
       <c r="BP4" s="1"/>
       <c r="BQ4" s="1" t="s">
         <v>37</v>
       </c>
       <c r="BR4" s="1"/>
       <c r="BS4" s="1"/>
       <c r="BT4" s="1"/>
       <c r="BU4" s="1"/>
       <c r="BV4" s="1"/>
       <c r="BW4" s="1"/>
       <c r="BX4" s="1"/>
       <c r="BY4" s="1" t="s">
         <v>38</v>
       </c>
       <c r="BZ4" s="1"/>
       <c r="CA4" s="1"/>
       <c r="CB4" s="1"/>
       <c r="CC4" s="1"/>
       <c r="CD4" s="1"/>
       <c r="CE4" s="1"/>
       <c r="CF4" s="1"/>
       <c r="CG4" s="1"/>
       <c r="CH4" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="CI4" s="1"/>
+      <c r="CI4" s="1" t="s">
+        <v>40</v>
+      </c>
       <c r="CJ4" s="1"/>
       <c r="CK4" s="1"/>
       <c r="CL4" s="1"/>
       <c r="CM4" s="1"/>
       <c r="CN4" s="1"/>
       <c r="CO4" s="1"/>
-      <c r="CP4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="CQ4" s="1"/>
+      <c r="CP4" s="1"/>
+      <c r="CQ4" s="1" t="s">
+        <v>41</v>
+      </c>
       <c r="CR4" s="1"/>
       <c r="CS4" s="1"/>
       <c r="CT4" s="1"/>
       <c r="CU4" s="1"/>
       <c r="CV4" s="1"/>
       <c r="CW4" s="1"/>
       <c r="CX4" s="1"/>
       <c r="CY4" s="1"/>
-      <c r="CZ4" s="1"/>
+      <c r="CZ4" s="1" t="s">
+        <v>42</v>
+      </c>
       <c r="DA4" s="1"/>
       <c r="DB4" s="1"/>
       <c r="DC4" s="1"/>
       <c r="DD4" s="1"/>
       <c r="DE4" s="1"/>
+      <c r="DF4" s="1"/>
+      <c r="DG4" s="1"/>
+      <c r="DH4" s="1"/>
+      <c r="DI4" s="1"/>
+      <c r="DJ4" s="1"/>
+      <c r="DK4" s="1"/>
+      <c r="DL4" s="1"/>
+      <c r="DM4" s="1"/>
+      <c r="DN4" s="1"/>
+      <c r="DO4" s="1"/>
     </row>
-    <row r="5" spans="1:109" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:119" x14ac:dyDescent="0.25">
       <c r="A5" s="1"/>
       <c r="B5" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C5" s="1" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D5" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="E5" s="1" t="s">
+      <c r="G5" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="F5" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="I5" s="1" t="s">
+      <c r="K5" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="J5" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L5" s="1" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
       <c r="Q5" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="R5" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="S5" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T5" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="U5" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="V5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="W5" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="X5" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="T5" s="1" t="s">
+      <c r="Y5" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="U5" s="1" t="s">
+      <c r="Z5" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="V5" s="1" t="s">
+      <c r="AA5" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="W5" s="1" t="s">
+      <c r="AB5" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="X5" s="1" t="s">
-[...5 lines deleted...]
-      <c r="Z5" s="1" t="s">
+      <c r="AC5" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="AD5" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE5" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="AA5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="AB5" s="1" t="s">
+      <c r="AF5" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AG5" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="AC5" s="1" t="s">
+      <c r="AH5" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="AD5" s="1" t="s">
+      <c r="AI5" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="AE5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="AF5" s="1" t="s">
+      <c r="AJ5" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="AG5" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AK5" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AL5" s="1"/>
       <c r="AM5" s="1"/>
       <c r="AN5" s="1"/>
       <c r="AO5" s="1"/>
       <c r="AP5" s="1"/>
       <c r="AQ5" s="1"/>
       <c r="AR5" s="1"/>
       <c r="AS5" s="1"/>
       <c r="AT5" s="1"/>
       <c r="AU5" s="1"/>
       <c r="AV5" s="1"/>
       <c r="AW5" s="1"/>
       <c r="AX5" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AY5" s="1"/>
       <c r="AZ5" s="1"/>
       <c r="BA5" s="1"/>
       <c r="BB5" s="1"/>
       <c r="BC5" s="1"/>
       <c r="BD5" s="1"/>
       <c r="BE5" s="1"/>
       <c r="BF5" s="1"/>
       <c r="BG5" s="1" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="BH5" s="1"/>
       <c r="BI5" s="1"/>
       <c r="BJ5" s="1"/>
       <c r="BK5" s="1"/>
       <c r="BL5" s="1"/>
       <c r="BM5" s="1"/>
       <c r="BN5" s="1"/>
       <c r="BO5" s="1"/>
       <c r="BP5" s="1"/>
       <c r="BQ5" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="BR5" s="1"/>
       <c r="BS5" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="BT5" s="1"/>
       <c r="BU5" s="1"/>
       <c r="BV5" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="BW5" s="1"/>
       <c r="BX5" s="1"/>
       <c r="BY5" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="BZ5" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="CA5" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="CB5" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="CC5" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="CD5" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="CE5" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="CF5" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="CG5" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="CH5" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="CI5" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="CJ5" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="CK5" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="CL5" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="CM5" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="CN5" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="CO5" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="CP5" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="CB5" s="1" t="s">
-[...47 lines deleted...]
-      <c r="CT5" s="1"/>
+      <c r="CQ5" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="CR5" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="CS5" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="CT5" s="1" t="s">
+        <v>72</v>
+      </c>
       <c r="CU5" s="1" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="CY5" s="1"/>
+        <v>73</v>
+      </c>
+      <c r="CV5" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="CW5" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="CX5" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="CY5" s="1" t="s">
+        <v>77</v>
+      </c>
       <c r="CZ5" s="1" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="DA5" s="1"/>
       <c r="DB5" s="1"/>
       <c r="DC5" s="1"/>
       <c r="DD5" s="1"/>
-      <c r="DE5" s="1"/>
+      <c r="DE5" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="DF5" s="1"/>
+      <c r="DG5" s="1"/>
+      <c r="DH5" s="1"/>
+      <c r="DI5" s="1"/>
+      <c r="DJ5" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="DK5" s="1"/>
+      <c r="DL5" s="1"/>
+      <c r="DM5" s="1"/>
+      <c r="DN5" s="1"/>
+      <c r="DO5" s="1"/>
     </row>
-    <row r="6" spans="1:109" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:119" x14ac:dyDescent="0.25">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
       <c r="S6" s="1"/>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1"/>
       <c r="AA6" s="1"/>
       <c r="AB6" s="1"/>
       <c r="AC6" s="1"/>
       <c r="AD6" s="1"/>
       <c r="AE6" s="1"/>
       <c r="AF6" s="1"/>
       <c r="AG6" s="1"/>
       <c r="AH6" s="1"/>
       <c r="AI6" s="1"/>
       <c r="AJ6" s="1"/>
       <c r="AK6" s="1"/>
       <c r="AL6" s="1"/>
       <c r="AM6" s="1"/>
       <c r="AN6" s="1"/>
       <c r="AO6" s="1"/>
       <c r="AP6" s="1"/>
       <c r="AQ6" s="1"/>
       <c r="AR6" s="1"/>
       <c r="AS6" s="1"/>
       <c r="AT6" s="1"/>
       <c r="AU6" s="1"/>
       <c r="AV6" s="1"/>
       <c r="AW6" s="1"/>
       <c r="AX6" s="1" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="AY6" s="1" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="AZ6" s="1" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="BA6" s="1" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="BB6" s="1" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="BC6" s="1" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="BD6" s="1" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="BE6" s="1" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="BF6" s="1" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="BG6" s="1" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="BH6" s="1" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="BI6" s="1" t="s">
-        <v>72</v>
+        <v>83</v>
       </c>
       <c r="BJ6" s="1" t="s">
-        <v>73</v>
+        <v>84</v>
       </c>
       <c r="BK6" s="1" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="BL6" s="1" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
       <c r="BM6" s="1" t="s">
-        <v>76</v>
+        <v>87</v>
       </c>
       <c r="BN6" s="1" t="s">
-        <v>77</v>
+        <v>88</v>
       </c>
       <c r="BO6" s="1" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="BP6" s="1" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="BQ6" s="1" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="BR6" s="1" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="BS6" s="1" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="BT6" s="1" t="s">
-        <v>84</v>
+        <v>95</v>
       </c>
       <c r="BU6" s="1" t="s">
-        <v>85</v>
+        <v>96</v>
       </c>
       <c r="BV6" s="1" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="BW6" s="1" t="s">
-        <v>87</v>
+        <v>98</v>
       </c>
       <c r="BX6" s="1" t="s">
-        <v>88</v>
+        <v>99</v>
       </c>
       <c r="BY6" s="1"/>
       <c r="BZ6" s="1"/>
       <c r="CA6" s="1"/>
       <c r="CB6" s="1"/>
       <c r="CC6" s="1"/>
       <c r="CD6" s="1"/>
       <c r="CE6" s="1"/>
       <c r="CF6" s="1"/>
       <c r="CG6" s="1"/>
       <c r="CH6" s="1"/>
       <c r="CI6" s="1"/>
       <c r="CJ6" s="1"/>
       <c r="CK6" s="1"/>
       <c r="CL6" s="1"/>
       <c r="CM6" s="1"/>
       <c r="CN6" s="1"/>
       <c r="CO6" s="1"/>
-      <c r="CP6" s="1" t="s">
-[...28 lines deleted...]
-      </c>
+      <c r="CP6" s="1"/>
+      <c r="CQ6" s="1"/>
+      <c r="CR6" s="1"/>
+      <c r="CS6" s="1"/>
+      <c r="CT6" s="1"/>
+      <c r="CU6" s="1"/>
+      <c r="CV6" s="1"/>
+      <c r="CW6" s="1"/>
+      <c r="CX6" s="1"/>
+      <c r="CY6" s="1"/>
       <c r="CZ6" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="DA6" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="DB6" s="1" t="s">
-        <v>101</v>
-[...3 lines deleted...]
-      <c r="DE6" s="1"/>
+        <v>102</v>
+      </c>
+      <c r="DC6" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="DD6" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="DE6" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="DF6" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="DG6" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="DH6" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="DI6" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="DJ6" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="DK6" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="DL6" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="DM6" s="1"/>
+      <c r="DN6" s="1"/>
+      <c r="DO6" s="1"/>
     </row>
-    <row r="7" spans="1:109" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:119" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>113</v>
       </c>
       <c r="B7" t="s">
-        <v>103</v>
+        <v>114</v>
       </c>
       <c r="C7" t="s">
-        <v>104</v>
+        <v>115</v>
       </c>
       <c r="D7" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="E7" t="s">
-        <v>106</v>
+        <v>117</v>
       </c>
       <c r="F7" t="s">
-        <v>107</v>
+        <v>118</v>
       </c>
       <c r="G7" t="s">
-        <v>108</v>
+        <v>119</v>
       </c>
       <c r="H7" t="s">
-        <v>109</v>
+        <v>120</v>
       </c>
       <c r="I7" t="s">
-        <v>110</v>
+        <v>121</v>
       </c>
       <c r="J7" t="s">
-        <v>111</v>
+        <v>122</v>
       </c>
       <c r="K7" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="L7" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="M7" t="s">
-        <v>114</v>
+        <v>125</v>
       </c>
       <c r="N7" t="s">
-        <v>115</v>
+        <v>126</v>
       </c>
       <c r="O7" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="P7" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
       <c r="Q7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="R7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="S7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="T7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="U7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="V7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="W7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="X7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="Y7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="Z7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="AA7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="AB7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="AC7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="AD7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="AE7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="AF7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="AG7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="AH7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="AI7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="AJ7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="AK7" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="AL7" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="AM7" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="AN7" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="AO7" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="AP7" t="s">
-        <v>119</v>
+        <v>130</v>
       </c>
       <c r="AQ7" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="AR7" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="AS7" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="AT7" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="AU7" t="s">
-        <v>122</v>
+        <v>133</v>
       </c>
       <c r="AV7" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="AW7" t="s">
-        <v>125</v>
+        <v>136</v>
       </c>
       <c r="AX7" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>138</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA7" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB7" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC7" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD7" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE7" t="s">
+        <v>144</v>
+      </c>
+      <c r="BF7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG7" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH7" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI7" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK7" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL7" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM7" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN7" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO7" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP7" t="s">
+        <v>145</v>
+      </c>
+      <c r="BQ7" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR7" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS7" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT7" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU7" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV7" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW7" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX7" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY7" t="s">
+        <v>161</v>
+      </c>
+      <c r="BZ7" t="s">
+        <v>162</v>
+      </c>
+      <c r="CA7" t="s">
+        <v>163</v>
+      </c>
+      <c r="CB7" t="s">
+        <v>164</v>
+      </c>
+      <c r="CC7" t="s">
+        <v>165</v>
+      </c>
+      <c r="CD7" t="s">
+        <v>166</v>
+      </c>
+      <c r="CE7" t="s">
+        <v>167</v>
+      </c>
+      <c r="CF7" t="s">
+        <v>168</v>
+      </c>
+      <c r="CG7" t="s">
+        <v>169</v>
+      </c>
+      <c r="CH7" t="s">
+        <v>170</v>
+      </c>
+      <c r="CI7" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ7" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK7" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL7" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM7" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN7" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO7" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP7" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ7" t="s">
+        <v>171</v>
+      </c>
+      <c r="CR7" t="s">
+        <v>172</v>
+      </c>
+      <c r="CS7" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT7" t="s">
+        <v>174</v>
+      </c>
+      <c r="CU7" t="s">
+        <v>175</v>
+      </c>
+      <c r="CV7" t="s">
+        <v>176</v>
+      </c>
+      <c r="CW7" t="s">
+        <v>177</v>
+      </c>
+      <c r="CX7" t="s">
+        <v>178</v>
+      </c>
+      <c r="CY7" t="s">
+        <v>179</v>
+      </c>
+      <c r="CZ7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL7" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM7" t="s">
+        <v>180</v>
+      </c>
+      <c r="DN7" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO7" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="8" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>183</v>
+      </c>
+      <c r="B8" t="s">
+        <v>184</v>
+      </c>
+      <c r="C8" t="s">
+        <v>185</v>
+      </c>
+      <c r="D8" t="s">
+        <v>186</v>
+      </c>
+      <c r="E8" t="s">
+        <v>187</v>
+      </c>
+      <c r="F8" t="s">
+        <v>188</v>
+      </c>
+      <c r="G8" t="s">
+        <v>189</v>
+      </c>
+      <c r="H8" t="s">
+        <v>190</v>
+      </c>
+      <c r="I8" t="s">
+        <v>191</v>
+      </c>
+      <c r="J8" t="s">
+        <v>192</v>
+      </c>
+      <c r="K8" t="s">
+        <v>193</v>
+      </c>
+      <c r="L8" t="s">
+        <v>194</v>
+      </c>
+      <c r="M8" t="s">
+        <v>195</v>
+      </c>
+      <c r="N8" t="s">
         <v>126</v>
       </c>
-      <c r="AY7" t="s">
+      <c r="O8" t="s">
         <v>127</v>
       </c>
-      <c r="AZ7" t="s">
-[...20 lines deleted...]
-      <c r="BG7" t="s">
+      <c r="P8" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>128</v>
+      </c>
+      <c r="R8" t="s">
+        <v>128</v>
+      </c>
+      <c r="S8" t="s">
+        <v>128</v>
+      </c>
+      <c r="T8" t="s">
+        <v>128</v>
+      </c>
+      <c r="U8" t="s">
+        <v>128</v>
+      </c>
+      <c r="V8" t="s">
+        <v>128</v>
+      </c>
+      <c r="W8" t="s">
+        <v>128</v>
+      </c>
+      <c r="X8" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>196</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>197</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>198</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>196</v>
+      </c>
+      <c r="AP8" t="s">
+        <v>197</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>199</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>200</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>201</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>199</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>200</v>
+      </c>
+      <c r="AV8" t="s">
         <v>135</v>
       </c>
-      <c r="BH7" t="s">
-[...5 lines deleted...]
-      <c r="BJ7" t="s">
+      <c r="AW8" t="s">
+        <v>202</v>
+      </c>
+      <c r="AX8" t="s">
         <v>137</v>
       </c>
-      <c r="BK7" t="s">
+      <c r="AY8" t="s">
         <v>138</v>
       </c>
-      <c r="BL7" t="s">
+      <c r="AZ8" t="s">
         <v>139</v>
       </c>
-      <c r="BM7" t="s">
+      <c r="BA8" t="s">
         <v>140</v>
       </c>
-      <c r="BN7" t="s">
+      <c r="BB8" t="s">
         <v>141</v>
       </c>
-      <c r="BO7" t="s">
+      <c r="BC8" t="s">
         <v>142</v>
       </c>
-      <c r="BP7" t="s">
-[...2 lines deleted...]
-      <c r="BQ7" t="s">
+      <c r="BD8" t="s">
         <v>143</v>
       </c>
-      <c r="BR7" t="s">
-[...2 lines deleted...]
-      <c r="BS7" t="s">
+      <c r="BE8" t="s">
         <v>144</v>
       </c>
-      <c r="BT7" t="s">
+      <c r="BF8" t="s">
         <v>145</v>
       </c>
-      <c r="BU7" t="s">
+      <c r="BG8" t="s">
         <v>146</v>
       </c>
-      <c r="BV7" t="s">
+      <c r="BH8" t="s">
         <v>147</v>
       </c>
-      <c r="BW7" t="s">
+      <c r="BI8" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ8" t="s">
         <v>148</v>
       </c>
-      <c r="BX7" t="s">
+      <c r="BK8" t="s">
         <v>149</v>
       </c>
-      <c r="BY7" t="s">
+      <c r="BL8" t="s">
         <v>150</v>
       </c>
-      <c r="BZ7" t="s">
+      <c r="BM8" t="s">
         <v>151</v>
       </c>
-      <c r="CA7" t="s">
+      <c r="BN8" t="s">
         <v>152</v>
       </c>
-      <c r="CB7" t="s">
+      <c r="BO8" t="s">
         <v>153</v>
       </c>
-      <c r="CC7" t="s">
+      <c r="BP8" t="s">
+        <v>145</v>
+      </c>
+      <c r="BQ8" t="s">
         <v>154</v>
       </c>
-      <c r="CD7" t="s">
+      <c r="BR8" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS8" t="s">
         <v>155</v>
       </c>
-      <c r="CE7" t="s">
+      <c r="BT8" t="s">
         <v>156</v>
       </c>
-      <c r="CF7" t="s">
+      <c r="BU8" t="s">
         <v>157</v>
       </c>
-      <c r="CG7" t="s">
+      <c r="BV8" t="s">
         <v>158</v>
       </c>
-      <c r="CH7" t="s">
-[...62 lines deleted...]
-      <c r="DC7" t="s">
+      <c r="BW8" t="s">
         <v>159</v>
       </c>
-      <c r="DD7" t="s">
+      <c r="BX8" t="s">
         <v>160</v>
       </c>
-      <c r="DE7" t="s">
-        <v>117</v>
+      <c r="BY8" t="s">
+        <v>161</v>
+      </c>
+      <c r="BZ8" t="s">
+        <v>162</v>
+      </c>
+      <c r="CA8" t="s">
+        <v>163</v>
+      </c>
+      <c r="CB8" t="s">
+        <v>164</v>
+      </c>
+      <c r="CC8" t="s">
+        <v>165</v>
+      </c>
+      <c r="CD8" t="s">
+        <v>166</v>
+      </c>
+      <c r="CE8" t="s">
+        <v>167</v>
+      </c>
+      <c r="CF8" t="s">
+        <v>168</v>
+      </c>
+      <c r="CG8" t="s">
+        <v>169</v>
+      </c>
+      <c r="CH8" t="s">
+        <v>170</v>
+      </c>
+      <c r="CI8" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ8" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK8" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL8" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM8" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN8" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO8" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP8" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ8" t="s">
+        <v>171</v>
+      </c>
+      <c r="CR8" t="s">
+        <v>172</v>
+      </c>
+      <c r="CS8" t="s">
+        <v>173</v>
+      </c>
+      <c r="CT8" t="s">
+        <v>174</v>
+      </c>
+      <c r="CU8" t="s">
+        <v>175</v>
+      </c>
+      <c r="CV8" t="s">
+        <v>176</v>
+      </c>
+      <c r="CW8" t="s">
+        <v>177</v>
+      </c>
+      <c r="CX8" t="s">
+        <v>178</v>
+      </c>
+      <c r="CY8" t="s">
+        <v>179</v>
+      </c>
+      <c r="CZ8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL8" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM8" t="s">
+        <v>203</v>
+      </c>
+      <c r="DN8" t="s">
+        <v>204</v>
+      </c>
+      <c r="DO8" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="8" spans="1:109" x14ac:dyDescent="0.25">
-      <c r="A8" t="s">
+    <row r="9" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>205</v>
+      </c>
+      <c r="B9" t="s">
+        <v>206</v>
+      </c>
+      <c r="C9" t="s">
+        <v>207</v>
+      </c>
+      <c r="D9" t="s">
+        <v>208</v>
+      </c>
+      <c r="E9" t="s">
+        <v>209</v>
+      </c>
+      <c r="F9" t="s">
+        <v>210</v>
+      </c>
+      <c r="G9" t="s">
+        <v>211</v>
+      </c>
+      <c r="H9" t="s">
+        <v>212</v>
+      </c>
+      <c r="I9" t="s">
+        <v>213</v>
+      </c>
+      <c r="J9" t="s">
+        <v>214</v>
+      </c>
+      <c r="K9" t="s">
+        <v>215</v>
+      </c>
+      <c r="L9" t="s">
+        <v>216</v>
+      </c>
+      <c r="M9" t="s">
+        <v>217</v>
+      </c>
+      <c r="N9" t="s">
+        <v>126</v>
+      </c>
+      <c r="O9" t="s">
+        <v>127</v>
+      </c>
+      <c r="P9" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>128</v>
+      </c>
+      <c r="R9" t="s">
+        <v>128</v>
+      </c>
+      <c r="S9" t="s">
+        <v>128</v>
+      </c>
+      <c r="T9" t="s">
+        <v>128</v>
+      </c>
+      <c r="U9" t="s">
+        <v>128</v>
+      </c>
+      <c r="V9" t="s">
+        <v>128</v>
+      </c>
+      <c r="W9" t="s">
+        <v>128</v>
+      </c>
+      <c r="X9" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>218</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>219</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>220</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>218</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>219</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>221</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>222</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>223</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>221</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>222</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>224</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA9" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB9" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC9" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD9" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE9" t="s">
+        <v>144</v>
+      </c>
+      <c r="BF9" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG9" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH9" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI9" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ9" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK9" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL9" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM9" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN9" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO9" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP9" t="s">
+        <v>145</v>
+      </c>
+      <c r="BQ9" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR9" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS9" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT9" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU9" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV9" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW9" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX9" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY9" t="s">
         <v>161</v>
       </c>
-      <c r="B8" t="s">
+      <c r="BZ9" t="s">
         <v>162</v>
       </c>
-      <c r="C8" t="s">
+      <c r="CA9" t="s">
         <v>163</v>
       </c>
-      <c r="D8" t="s">
+      <c r="CB9" t="s">
         <v>164</v>
       </c>
-      <c r="E8" t="s">
+      <c r="CC9" t="s">
         <v>165</v>
       </c>
-      <c r="F8" t="s">
+      <c r="CD9" t="s">
         <v>166</v>
       </c>
-      <c r="G8" t="s">
+      <c r="CE9" t="s">
         <v>167</v>
       </c>
-      <c r="H8" t="s">
+      <c r="CF9" t="s">
         <v>168</v>
       </c>
-      <c r="I8" t="s">
+      <c r="CG9" t="s">
         <v>169</v>
       </c>
-      <c r="J8" t="s">
+      <c r="CH9" t="s">
         <v>170</v>
       </c>
-      <c r="K8" t="s">
+      <c r="CI9" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ9" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK9" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL9" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM9" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN9" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO9" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP9" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ9" t="s">
         <v>171</v>
       </c>
-      <c r="L8" t="s">
+      <c r="CR9" t="s">
         <v>172</v>
       </c>
-      <c r="M8" t="s">
+      <c r="CS9" t="s">
         <v>173</v>
       </c>
-      <c r="N8" t="s">
-[...71 lines deleted...]
-      <c r="AL8" t="s">
+      <c r="CT9" t="s">
         <v>174</v>
       </c>
-      <c r="AM8" t="s">
+      <c r="CU9" t="s">
         <v>175</v>
       </c>
-      <c r="AN8" t="s">
+      <c r="CV9" t="s">
         <v>176</v>
       </c>
-      <c r="AO8" t="s">
-[...5 lines deleted...]
-      <c r="AQ8" t="s">
+      <c r="CW9" t="s">
         <v>177</v>
       </c>
-      <c r="AR8" t="s">
+      <c r="CX9" t="s">
         <v>178</v>
       </c>
-      <c r="AS8" t="s">
+      <c r="CY9" t="s">
         <v>179</v>
       </c>
-      <c r="AT8" t="s">
-[...11 lines deleted...]
-      <c r="AX8" t="s">
+      <c r="CZ9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL9" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM9" t="s">
+        <v>225</v>
+      </c>
+      <c r="DN9" t="s">
+        <v>226</v>
+      </c>
+      <c r="DO9" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="10" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>227</v>
+      </c>
+      <c r="B10" t="s">
+        <v>206</v>
+      </c>
+      <c r="C10" t="s">
+        <v>207</v>
+      </c>
+      <c r="D10" t="s">
+        <v>208</v>
+      </c>
+      <c r="E10" t="s">
+        <v>209</v>
+      </c>
+      <c r="F10" t="s">
+        <v>210</v>
+      </c>
+      <c r="G10" t="s">
+        <v>211</v>
+      </c>
+      <c r="H10" t="s">
+        <v>212</v>
+      </c>
+      <c r="I10" t="s">
+        <v>213</v>
+      </c>
+      <c r="J10" t="s">
+        <v>214</v>
+      </c>
+      <c r="K10" t="s">
+        <v>215</v>
+      </c>
+      <c r="L10" t="s">
+        <v>216</v>
+      </c>
+      <c r="M10" t="s">
+        <v>217</v>
+      </c>
+      <c r="N10" t="s">
         <v>126</v>
       </c>
-      <c r="AY8" t="s">
+      <c r="O10" t="s">
         <v>127</v>
       </c>
-      <c r="AZ8" t="s">
-[...20 lines deleted...]
-      <c r="BG8" t="s">
+      <c r="P10" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>128</v>
+      </c>
+      <c r="R10" t="s">
+        <v>128</v>
+      </c>
+      <c r="S10" t="s">
+        <v>128</v>
+      </c>
+      <c r="T10" t="s">
+        <v>128</v>
+      </c>
+      <c r="U10" t="s">
+        <v>128</v>
+      </c>
+      <c r="V10" t="s">
+        <v>128</v>
+      </c>
+      <c r="W10" t="s">
+        <v>128</v>
+      </c>
+      <c r="X10" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>218</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>219</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>220</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>218</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>219</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>221</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>222</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>223</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>221</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>222</v>
+      </c>
+      <c r="AV10" t="s">
         <v>135</v>
       </c>
-      <c r="BH8" t="s">
-[...5 lines deleted...]
-      <c r="BJ8" t="s">
+      <c r="AW10" t="s">
+        <v>224</v>
+      </c>
+      <c r="AX10" t="s">
         <v>137</v>
       </c>
-      <c r="BK8" t="s">
+      <c r="AY10" t="s">
         <v>138</v>
       </c>
-      <c r="BL8" t="s">
+      <c r="AZ10" t="s">
         <v>139</v>
       </c>
-      <c r="BM8" t="s">
+      <c r="BA10" t="s">
         <v>140</v>
       </c>
-      <c r="BN8" t="s">
+      <c r="BB10" t="s">
         <v>141</v>
       </c>
-      <c r="BO8" t="s">
+      <c r="BC10" t="s">
         <v>142</v>
       </c>
-      <c r="BP8" t="s">
-[...2 lines deleted...]
-      <c r="BQ8" t="s">
+      <c r="BD10" t="s">
         <v>143</v>
       </c>
-      <c r="BR8" t="s">
-[...2 lines deleted...]
-      <c r="BS8" t="s">
+      <c r="BE10" t="s">
         <v>144</v>
       </c>
-      <c r="BT8" t="s">
+      <c r="BF10" t="s">
         <v>145</v>
       </c>
-      <c r="BU8" t="s">
+      <c r="BG10" t="s">
         <v>146</v>
       </c>
-      <c r="BV8" t="s">
+      <c r="BH10" t="s">
         <v>147</v>
       </c>
-      <c r="BW8" t="s">
+      <c r="BI10" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ10" t="s">
         <v>148</v>
       </c>
-      <c r="BX8" t="s">
+      <c r="BK10" t="s">
         <v>149</v>
       </c>
-      <c r="BY8" t="s">
+      <c r="BL10" t="s">
         <v>150</v>
       </c>
-      <c r="BZ8" t="s">
+      <c r="BM10" t="s">
         <v>151</v>
       </c>
-      <c r="CA8" t="s">
+      <c r="BN10" t="s">
         <v>152</v>
       </c>
-      <c r="CB8" t="s">
+      <c r="BO10" t="s">
         <v>153</v>
       </c>
-      <c r="CC8" t="s">
+      <c r="BP10" t="s">
+        <v>145</v>
+      </c>
+      <c r="BQ10" t="s">
         <v>154</v>
       </c>
-      <c r="CD8" t="s">
+      <c r="BR10" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS10" t="s">
         <v>155</v>
       </c>
-      <c r="CE8" t="s">
+      <c r="BT10" t="s">
         <v>156</v>
       </c>
-      <c r="CF8" t="s">
+      <c r="BU10" t="s">
         <v>157</v>
       </c>
-      <c r="CG8" t="s">
+      <c r="BV10" t="s">
         <v>158</v>
       </c>
-      <c r="CH8" t="s">
-[...69 lines deleted...]
-        <v>117</v>
+      <c r="BW10" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX10" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY10" t="s">
+        <v>228</v>
+      </c>
+      <c r="BZ10" t="s">
+        <v>229</v>
+      </c>
+      <c r="CA10" t="s">
+        <v>230</v>
+      </c>
+      <c r="CB10" t="s">
+        <v>231</v>
+      </c>
+      <c r="CC10" t="s">
+        <v>232</v>
+      </c>
+      <c r="CD10" t="s">
+        <v>233</v>
+      </c>
+      <c r="CE10" t="s">
+        <v>234</v>
+      </c>
+      <c r="CF10" t="s">
+        <v>235</v>
+      </c>
+      <c r="CG10" t="s">
+        <v>236</v>
+      </c>
+      <c r="CH10" t="s">
+        <v>170</v>
+      </c>
+      <c r="CI10" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ10" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK10" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL10" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM10" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN10" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO10" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP10" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ10" t="s">
+        <v>237</v>
+      </c>
+      <c r="CR10" t="s">
+        <v>238</v>
+      </c>
+      <c r="CS10" t="s">
+        <v>239</v>
+      </c>
+      <c r="CT10" t="s">
+        <v>240</v>
+      </c>
+      <c r="CU10" t="s">
+        <v>241</v>
+      </c>
+      <c r="CV10" t="s">
+        <v>242</v>
+      </c>
+      <c r="CW10" t="s">
+        <v>243</v>
+      </c>
+      <c r="CX10" t="s">
+        <v>244</v>
+      </c>
+      <c r="CY10" t="s">
+        <v>245</v>
+      </c>
+      <c r="CZ10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL10" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM10" t="s">
+        <v>246</v>
+      </c>
+      <c r="DN10" t="s">
+        <v>247</v>
+      </c>
+      <c r="DO10" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="9" spans="1:109" x14ac:dyDescent="0.25">
-[...27 lines deleted...]
-      <c r="J9" t="s">
+    <row r="11" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>248</v>
+      </c>
+      <c r="B11" t="s">
+        <v>249</v>
+      </c>
+      <c r="C11" t="s">
+        <v>250</v>
+      </c>
+      <c r="D11" t="s">
+        <v>251</v>
+      </c>
+      <c r="E11" t="s">
+        <v>252</v>
+      </c>
+      <c r="F11" t="s">
+        <v>253</v>
+      </c>
+      <c r="G11" t="s">
+        <v>254</v>
+      </c>
+      <c r="H11" t="s">
+        <v>255</v>
+      </c>
+      <c r="I11" t="s">
+        <v>256</v>
+      </c>
+      <c r="J11" t="s">
+        <v>257</v>
+      </c>
+      <c r="K11" t="s">
+        <v>258</v>
+      </c>
+      <c r="L11" t="s">
+        <v>259</v>
+      </c>
+      <c r="M11" t="s">
+        <v>260</v>
+      </c>
+      <c r="N11" t="s">
+        <v>126</v>
+      </c>
+      <c r="O11" t="s">
+        <v>127</v>
+      </c>
+      <c r="P11" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>128</v>
+      </c>
+      <c r="R11" t="s">
+        <v>128</v>
+      </c>
+      <c r="S11" t="s">
+        <v>128</v>
+      </c>
+      <c r="T11" t="s">
+        <v>128</v>
+      </c>
+      <c r="U11" t="s">
+        <v>128</v>
+      </c>
+      <c r="V11" t="s">
+        <v>128</v>
+      </c>
+      <c r="W11" t="s">
+        <v>128</v>
+      </c>
+      <c r="X11" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>261</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>262</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>263</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>261</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>262</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>264</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>265</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>266</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>264</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>265</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>267</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>138</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA11" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC11" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD11" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE11" t="s">
+        <v>144</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG11" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH11" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI11" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK11" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL11" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM11" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN11" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO11" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP11" t="s">
+        <v>145</v>
+      </c>
+      <c r="BQ11" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR11" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS11" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT11" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU11" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV11" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW11" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX11" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY11" t="s">
+        <v>228</v>
+      </c>
+      <c r="BZ11" t="s">
+        <v>229</v>
+      </c>
+      <c r="CA11" t="s">
+        <v>230</v>
+      </c>
+      <c r="CB11" t="s">
+        <v>231</v>
+      </c>
+      <c r="CC11" t="s">
+        <v>232</v>
+      </c>
+      <c r="CD11" t="s">
+        <v>233</v>
+      </c>
+      <c r="CE11" t="s">
+        <v>234</v>
+      </c>
+      <c r="CF11" t="s">
+        <v>235</v>
+      </c>
+      <c r="CG11" t="s">
+        <v>236</v>
+      </c>
+      <c r="CH11" t="s">
         <v>170</v>
       </c>
-      <c r="K9" t="s">
-[...116 lines deleted...]
-      <c r="AX9" t="s">
+      <c r="CI11" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ11" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK11" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL11" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM11" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN11" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO11" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP11" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ11" t="s">
+        <v>237</v>
+      </c>
+      <c r="CR11" t="s">
+        <v>238</v>
+      </c>
+      <c r="CS11" t="s">
+        <v>239</v>
+      </c>
+      <c r="CT11" t="s">
+        <v>240</v>
+      </c>
+      <c r="CU11" t="s">
+        <v>241</v>
+      </c>
+      <c r="CV11" t="s">
+        <v>242</v>
+      </c>
+      <c r="CW11" t="s">
+        <v>243</v>
+      </c>
+      <c r="CX11" t="s">
+        <v>244</v>
+      </c>
+      <c r="CY11" t="s">
+        <v>245</v>
+      </c>
+      <c r="CZ11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL11" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM11" t="s">
+        <v>268</v>
+      </c>
+      <c r="DN11" t="s">
+        <v>269</v>
+      </c>
+      <c r="DO11" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="12" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>270</v>
+      </c>
+      <c r="B12" t="s">
+        <v>249</v>
+      </c>
+      <c r="C12" t="s">
+        <v>250</v>
+      </c>
+      <c r="D12" t="s">
+        <v>251</v>
+      </c>
+      <c r="E12" t="s">
+        <v>252</v>
+      </c>
+      <c r="F12" t="s">
+        <v>253</v>
+      </c>
+      <c r="G12" t="s">
+        <v>254</v>
+      </c>
+      <c r="H12" t="s">
+        <v>255</v>
+      </c>
+      <c r="I12" t="s">
+        <v>256</v>
+      </c>
+      <c r="J12" t="s">
+        <v>257</v>
+      </c>
+      <c r="K12" t="s">
+        <v>258</v>
+      </c>
+      <c r="L12" t="s">
+        <v>259</v>
+      </c>
+      <c r="M12" t="s">
+        <v>260</v>
+      </c>
+      <c r="N12" t="s">
         <v>126</v>
       </c>
-      <c r="AY9" t="s">
+      <c r="O12" t="s">
         <v>127</v>
       </c>
-      <c r="AZ9" t="s">
-[...20 lines deleted...]
-      <c r="BG9" t="s">
+      <c r="P12" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>128</v>
+      </c>
+      <c r="R12" t="s">
+        <v>128</v>
+      </c>
+      <c r="S12" t="s">
+        <v>128</v>
+      </c>
+      <c r="T12" t="s">
+        <v>128</v>
+      </c>
+      <c r="U12" t="s">
+        <v>128</v>
+      </c>
+      <c r="V12" t="s">
+        <v>128</v>
+      </c>
+      <c r="W12" t="s">
+        <v>128</v>
+      </c>
+      <c r="X12" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>261</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>262</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>263</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>261</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>262</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>264</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>265</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>266</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>264</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>265</v>
+      </c>
+      <c r="AV12" t="s">
         <v>135</v>
       </c>
-      <c r="BH9" t="s">
-[...5 lines deleted...]
-      <c r="BJ9" t="s">
+      <c r="AW12" t="s">
+        <v>267</v>
+      </c>
+      <c r="AX12" t="s">
         <v>137</v>
       </c>
-      <c r="BK9" t="s">
+      <c r="AY12" t="s">
         <v>138</v>
       </c>
-      <c r="BL9" t="s">
+      <c r="AZ12" t="s">
         <v>139</v>
       </c>
-      <c r="BM9" t="s">
+      <c r="BA12" t="s">
         <v>140</v>
       </c>
-      <c r="BN9" t="s">
+      <c r="BB12" t="s">
         <v>141</v>
       </c>
-      <c r="BO9" t="s">
+      <c r="BC12" t="s">
         <v>142</v>
       </c>
-      <c r="BP9" t="s">
-[...2 lines deleted...]
-      <c r="BQ9" t="s">
+      <c r="BD12" t="s">
         <v>143</v>
       </c>
-      <c r="BR9" t="s">
-[...2 lines deleted...]
-      <c r="BS9" t="s">
+      <c r="BE12" t="s">
         <v>144</v>
       </c>
-      <c r="BT9" t="s">
+      <c r="BF12" t="s">
         <v>145</v>
       </c>
-      <c r="BU9" t="s">
+      <c r="BG12" t="s">
         <v>146</v>
       </c>
-      <c r="BV9" t="s">
+      <c r="BH12" t="s">
         <v>147</v>
       </c>
-      <c r="BW9" t="s">
+      <c r="BI12" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ12" t="s">
         <v>148</v>
       </c>
-      <c r="BX9" t="s">
+      <c r="BK12" t="s">
         <v>149</v>
       </c>
-      <c r="BY9" t="s">
-[...96 lines deleted...]
-        <v>117</v>
+      <c r="BL12" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM12" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN12" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO12" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP12" t="s">
+        <v>145</v>
+      </c>
+      <c r="BQ12" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR12" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS12" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT12" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU12" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV12" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW12" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX12" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY12" t="s">
+        <v>271</v>
+      </c>
+      <c r="BZ12" t="s">
+        <v>272</v>
+      </c>
+      <c r="CA12" t="s">
+        <v>273</v>
+      </c>
+      <c r="CB12" t="s">
+        <v>274</v>
+      </c>
+      <c r="CC12" t="s">
+        <v>275</v>
+      </c>
+      <c r="CD12" t="s">
+        <v>276</v>
+      </c>
+      <c r="CE12" t="s">
+        <v>277</v>
+      </c>
+      <c r="CF12" t="s">
+        <v>278</v>
+      </c>
+      <c r="CG12" t="s">
+        <v>279</v>
+      </c>
+      <c r="CH12" t="s">
+        <v>170</v>
+      </c>
+      <c r="CI12" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ12" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK12" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL12" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM12" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN12" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO12" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP12" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ12" t="s">
+        <v>280</v>
+      </c>
+      <c r="CR12" t="s">
+        <v>281</v>
+      </c>
+      <c r="CS12" t="s">
+        <v>282</v>
+      </c>
+      <c r="CT12" t="s">
+        <v>283</v>
+      </c>
+      <c r="CU12" t="s">
+        <v>284</v>
+      </c>
+      <c r="CV12" t="s">
+        <v>285</v>
+      </c>
+      <c r="CW12" t="s">
+        <v>286</v>
+      </c>
+      <c r="CX12" t="s">
+        <v>287</v>
+      </c>
+      <c r="CY12" t="s">
+        <v>288</v>
+      </c>
+      <c r="CZ12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL12" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM12" t="s">
+        <v>289</v>
+      </c>
+      <c r="DN12" t="s">
+        <v>290</v>
+      </c>
+      <c r="DO12" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="10" spans="1:109" x14ac:dyDescent="0.25">
-[...147 lines deleted...]
-      <c r="AX10" t="s">
+    <row r="13" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>291</v>
+      </c>
+      <c r="B13" t="s">
+        <v>292</v>
+      </c>
+      <c r="C13" t="s">
+        <v>293</v>
+      </c>
+      <c r="D13" t="s">
+        <v>294</v>
+      </c>
+      <c r="E13" t="s">
+        <v>295</v>
+      </c>
+      <c r="F13" t="s">
+        <v>296</v>
+      </c>
+      <c r="G13" t="s">
+        <v>297</v>
+      </c>
+      <c r="H13" t="s">
+        <v>298</v>
+      </c>
+      <c r="I13" t="s">
+        <v>299</v>
+      </c>
+      <c r="J13" t="s">
+        <v>300</v>
+      </c>
+      <c r="K13" t="s">
+        <v>301</v>
+      </c>
+      <c r="L13" t="s">
+        <v>302</v>
+      </c>
+      <c r="M13" t="s">
+        <v>303</v>
+      </c>
+      <c r="N13" t="s">
         <v>126</v>
       </c>
-      <c r="AY10" t="s">
+      <c r="O13" t="s">
         <v>127</v>
       </c>
-      <c r="AZ10" t="s">
-[...20 lines deleted...]
-      <c r="BG10" t="s">
+      <c r="P13" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>128</v>
+      </c>
+      <c r="R13" t="s">
+        <v>128</v>
+      </c>
+      <c r="S13" t="s">
+        <v>128</v>
+      </c>
+      <c r="T13" t="s">
+        <v>128</v>
+      </c>
+      <c r="U13" t="s">
+        <v>128</v>
+      </c>
+      <c r="V13" t="s">
+        <v>128</v>
+      </c>
+      <c r="W13" t="s">
+        <v>128</v>
+      </c>
+      <c r="X13" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>304</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>305</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>306</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>304</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>305</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>307</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>308</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>309</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>307</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>308</v>
+      </c>
+      <c r="AV13" t="s">
         <v>135</v>
       </c>
-      <c r="BH10" t="s">
-[...5 lines deleted...]
-      <c r="BJ10" t="s">
+      <c r="AW13" t="s">
+        <v>310</v>
+      </c>
+      <c r="AX13" t="s">
         <v>137</v>
       </c>
-      <c r="BK10" t="s">
+      <c r="AY13" t="s">
         <v>138</v>
       </c>
-      <c r="BL10" t="s">
+      <c r="AZ13" t="s">
         <v>139</v>
       </c>
-      <c r="BM10" t="s">
+      <c r="BA13" t="s">
         <v>140</v>
       </c>
-      <c r="BN10" t="s">
+      <c r="BB13" t="s">
         <v>141</v>
       </c>
-      <c r="BO10" t="s">
+      <c r="BC13" t="s">
         <v>142</v>
       </c>
-      <c r="BP10" t="s">
-[...2 lines deleted...]
-      <c r="BQ10" t="s">
+      <c r="BD13" t="s">
         <v>143</v>
       </c>
-      <c r="BR10" t="s">
-[...2 lines deleted...]
-      <c r="BS10" t="s">
+      <c r="BE13" t="s">
         <v>144</v>
       </c>
-      <c r="BT10" t="s">
+      <c r="BF13" t="s">
         <v>145</v>
       </c>
-      <c r="BU10" t="s">
+      <c r="BG13" t="s">
         <v>146</v>
       </c>
-      <c r="BV10" t="s">
+      <c r="BH13" t="s">
         <v>147</v>
       </c>
-      <c r="BW10" t="s">
+      <c r="BI13" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ13" t="s">
         <v>148</v>
       </c>
-      <c r="BX10" t="s">
+      <c r="BK13" t="s">
         <v>149</v>
       </c>
-      <c r="BY10" t="s">
-[...96 lines deleted...]
-        <v>117</v>
+      <c r="BL13" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM13" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN13" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO13" t="s">
+        <v>153</v>
+      </c>
+      <c r="BP13" t="s">
+        <v>145</v>
+      </c>
+      <c r="BQ13" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR13" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS13" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT13" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU13" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV13" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW13" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX13" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY13" t="s">
+        <v>271</v>
+      </c>
+      <c r="BZ13" t="s">
+        <v>272</v>
+      </c>
+      <c r="CA13" t="s">
+        <v>273</v>
+      </c>
+      <c r="CB13" t="s">
+        <v>274</v>
+      </c>
+      <c r="CC13" t="s">
+        <v>275</v>
+      </c>
+      <c r="CD13" t="s">
+        <v>276</v>
+      </c>
+      <c r="CE13" t="s">
+        <v>277</v>
+      </c>
+      <c r="CF13" t="s">
+        <v>278</v>
+      </c>
+      <c r="CG13" t="s">
+        <v>279</v>
+      </c>
+      <c r="CH13" t="s">
+        <v>170</v>
+      </c>
+      <c r="CI13" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ13" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK13" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL13" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM13" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN13" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO13" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP13" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ13" t="s">
+        <v>280</v>
+      </c>
+      <c r="CR13" t="s">
+        <v>281</v>
+      </c>
+      <c r="CS13" t="s">
+        <v>282</v>
+      </c>
+      <c r="CT13" t="s">
+        <v>283</v>
+      </c>
+      <c r="CU13" t="s">
+        <v>284</v>
+      </c>
+      <c r="CV13" t="s">
+        <v>285</v>
+      </c>
+      <c r="CW13" t="s">
+        <v>286</v>
+      </c>
+      <c r="CX13" t="s">
+        <v>287</v>
+      </c>
+      <c r="CY13" t="s">
+        <v>288</v>
+      </c>
+      <c r="CZ13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL13" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM13" t="s">
+        <v>311</v>
+      </c>
+      <c r="DN13" t="s">
+        <v>312</v>
+      </c>
+      <c r="DO13" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="11" spans="1:109" x14ac:dyDescent="0.25">
-[...147 lines deleted...]
-      <c r="AX11" t="s">
+    <row r="14" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>313</v>
+      </c>
+      <c r="B14" t="s">
+        <v>292</v>
+      </c>
+      <c r="C14" t="s">
+        <v>293</v>
+      </c>
+      <c r="D14" t="s">
+        <v>294</v>
+      </c>
+      <c r="E14" t="s">
+        <v>295</v>
+      </c>
+      <c r="F14" t="s">
+        <v>296</v>
+      </c>
+      <c r="G14" t="s">
+        <v>297</v>
+      </c>
+      <c r="H14" t="s">
+        <v>298</v>
+      </c>
+      <c r="I14" t="s">
+        <v>299</v>
+      </c>
+      <c r="J14" t="s">
+        <v>300</v>
+      </c>
+      <c r="K14" t="s">
+        <v>301</v>
+      </c>
+      <c r="L14" t="s">
+        <v>302</v>
+      </c>
+      <c r="M14" t="s">
+        <v>303</v>
+      </c>
+      <c r="N14" t="s">
         <v>126</v>
       </c>
-      <c r="AY11" t="s">
+      <c r="O14" t="s">
         <v>127</v>
       </c>
-      <c r="AZ11" t="s">
-[...20 lines deleted...]
-      <c r="BG11" t="s">
+      <c r="P14" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>128</v>
+      </c>
+      <c r="R14" t="s">
+        <v>128</v>
+      </c>
+      <c r="S14" t="s">
+        <v>128</v>
+      </c>
+      <c r="T14" t="s">
+        <v>128</v>
+      </c>
+      <c r="U14" t="s">
+        <v>128</v>
+      </c>
+      <c r="V14" t="s">
+        <v>128</v>
+      </c>
+      <c r="W14" t="s">
+        <v>128</v>
+      </c>
+      <c r="X14" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>304</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>305</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>306</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>304</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>305</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>307</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>308</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>309</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>307</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>308</v>
+      </c>
+      <c r="AV14" t="s">
         <v>135</v>
       </c>
-      <c r="BH11" t="s">
-[...5 lines deleted...]
-      <c r="BJ11" t="s">
+      <c r="AW14" t="s">
+        <v>310</v>
+      </c>
+      <c r="AX14" t="s">
         <v>137</v>
       </c>
-      <c r="BK11" t="s">
+      <c r="AY14" t="s">
         <v>138</v>
       </c>
-      <c r="BL11" t="s">
+      <c r="AZ14" t="s">
         <v>139</v>
       </c>
-      <c r="BM11" t="s">
+      <c r="BA14" t="s">
         <v>140</v>
       </c>
-      <c r="BN11" t="s">
+      <c r="BB14" t="s">
         <v>141</v>
       </c>
-      <c r="BO11" t="s">
+      <c r="BC14" t="s">
         <v>142</v>
       </c>
-      <c r="BP11" t="s">
-[...2 lines deleted...]
-      <c r="BQ11" t="s">
+      <c r="BD14" t="s">
         <v>143</v>
       </c>
-      <c r="BR11" t="s">
-[...2 lines deleted...]
-      <c r="BS11" t="s">
+      <c r="BE14" t="s">
         <v>144</v>
       </c>
-      <c r="BT11" t="s">
+      <c r="BF14" t="s">
         <v>145</v>
       </c>
-      <c r="BU11" t="s">
+      <c r="BG14" t="s">
         <v>146</v>
       </c>
-      <c r="BV11" t="s">
+      <c r="BH14" t="s">
         <v>147</v>
       </c>
-      <c r="BW11" t="s">
+      <c r="BI14" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ14" t="s">
         <v>148</v>
       </c>
-      <c r="BX11" t="s">
+      <c r="BK14" t="s">
         <v>149</v>
       </c>
-      <c r="BY11" t="s">
-[...96 lines deleted...]
-        <v>117</v>
+      <c r="BL14" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM14" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN14" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO14" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP14" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ14" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR14" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS14" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT14" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU14" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV14" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW14" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX14" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY14" t="s">
+        <v>314</v>
+      </c>
+      <c r="BZ14" t="s">
+        <v>315</v>
+      </c>
+      <c r="CA14" t="s">
+        <v>316</v>
+      </c>
+      <c r="CB14" t="s">
+        <v>317</v>
+      </c>
+      <c r="CC14" t="s">
+        <v>318</v>
+      </c>
+      <c r="CD14" t="s">
+        <v>319</v>
+      </c>
+      <c r="CE14" t="s">
+        <v>320</v>
+      </c>
+      <c r="CF14" t="s">
+        <v>321</v>
+      </c>
+      <c r="CG14" t="s">
+        <v>322</v>
+      </c>
+      <c r="CH14" t="s">
+        <v>323</v>
+      </c>
+      <c r="CI14" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ14" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK14" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL14" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM14" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN14" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO14" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP14" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ14" t="s">
+        <v>314</v>
+      </c>
+      <c r="CR14" t="s">
+        <v>315</v>
+      </c>
+      <c r="CS14" t="s">
+        <v>316</v>
+      </c>
+      <c r="CT14" t="s">
+        <v>317</v>
+      </c>
+      <c r="CU14" t="s">
+        <v>318</v>
+      </c>
+      <c r="CV14" t="s">
+        <v>319</v>
+      </c>
+      <c r="CW14" t="s">
+        <v>320</v>
+      </c>
+      <c r="CX14" t="s">
+        <v>321</v>
+      </c>
+      <c r="CY14" t="s">
+        <v>322</v>
+      </c>
+      <c r="CZ14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM14" t="s">
+        <v>324</v>
+      </c>
+      <c r="DN14" t="s">
+        <v>128</v>
+      </c>
+      <c r="DO14" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="12" spans="1:109" x14ac:dyDescent="0.25">
-[...147 lines deleted...]
-      <c r="AX12" t="s">
+    <row r="15" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>325</v>
+      </c>
+      <c r="B15" t="s">
+        <v>326</v>
+      </c>
+      <c r="C15" t="s">
+        <v>327</v>
+      </c>
+      <c r="D15" t="s">
+        <v>328</v>
+      </c>
+      <c r="E15" t="s">
+        <v>329</v>
+      </c>
+      <c r="F15" t="s">
+        <v>330</v>
+      </c>
+      <c r="G15" t="s">
+        <v>331</v>
+      </c>
+      <c r="H15" t="s">
+        <v>332</v>
+      </c>
+      <c r="I15" t="s">
+        <v>333</v>
+      </c>
+      <c r="J15" t="s">
+        <v>334</v>
+      </c>
+      <c r="K15" t="s">
+        <v>335</v>
+      </c>
+      <c r="L15" t="s">
+        <v>336</v>
+      </c>
+      <c r="M15" t="s">
+        <v>337</v>
+      </c>
+      <c r="N15" t="s">
         <v>126</v>
       </c>
-      <c r="AY12" t="s">
+      <c r="O15" t="s">
         <v>127</v>
       </c>
-      <c r="AZ12" t="s">
-[...20 lines deleted...]
-      <c r="BG12" t="s">
+      <c r="P15" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>128</v>
+      </c>
+      <c r="R15" t="s">
+        <v>128</v>
+      </c>
+      <c r="S15" t="s">
+        <v>128</v>
+      </c>
+      <c r="T15" t="s">
+        <v>128</v>
+      </c>
+      <c r="U15" t="s">
+        <v>128</v>
+      </c>
+      <c r="V15" t="s">
+        <v>128</v>
+      </c>
+      <c r="W15" t="s">
+        <v>128</v>
+      </c>
+      <c r="X15" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>338</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>339</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>340</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>338</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>339</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>341</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>342</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>343</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>341</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>342</v>
+      </c>
+      <c r="AV15" t="s">
         <v>135</v>
       </c>
-      <c r="BH12" t="s">
-[...5 lines deleted...]
-      <c r="BJ12" t="s">
+      <c r="AW15" t="s">
+        <v>344</v>
+      </c>
+      <c r="AX15" t="s">
         <v>137</v>
       </c>
-      <c r="BK12" t="s">
+      <c r="AY15" t="s">
         <v>138</v>
       </c>
-      <c r="BL12" t="s">
+      <c r="AZ15" t="s">
         <v>139</v>
       </c>
-      <c r="BM12" t="s">
+      <c r="BA15" t="s">
         <v>140</v>
       </c>
-      <c r="BN12" t="s">
+      <c r="BB15" t="s">
         <v>141</v>
       </c>
-      <c r="BO12" t="s">
+      <c r="BC15" t="s">
         <v>142</v>
       </c>
-      <c r="BP12" t="s">
-[...2 lines deleted...]
-      <c r="BQ12" t="s">
+      <c r="BD15" t="s">
         <v>143</v>
       </c>
-      <c r="BR12" t="s">
-[...2 lines deleted...]
-      <c r="BS12" t="s">
+      <c r="BE15" t="s">
         <v>144</v>
       </c>
-      <c r="BT12" t="s">
+      <c r="BF15" t="s">
         <v>145</v>
       </c>
-      <c r="BU12" t="s">
+      <c r="BG15" t="s">
         <v>146</v>
       </c>
-      <c r="BV12" t="s">
+      <c r="BH15" t="s">
         <v>147</v>
       </c>
-      <c r="BW12" t="s">
+      <c r="BI15" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ15" t="s">
         <v>148</v>
       </c>
-      <c r="BX12" t="s">
+      <c r="BK15" t="s">
         <v>149</v>
       </c>
-      <c r="BY12" t="s">
-[...96 lines deleted...]
-        <v>117</v>
+      <c r="BL15" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM15" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN15" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO15" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP15" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ15" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR15" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS15" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT15" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU15" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV15" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW15" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX15" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY15" t="s">
+        <v>345</v>
+      </c>
+      <c r="BZ15" t="s">
+        <v>346</v>
+      </c>
+      <c r="CA15" t="s">
+        <v>347</v>
+      </c>
+      <c r="CB15" t="s">
+        <v>348</v>
+      </c>
+      <c r="CC15" t="s">
+        <v>349</v>
+      </c>
+      <c r="CD15" t="s">
+        <v>350</v>
+      </c>
+      <c r="CE15" t="s">
+        <v>351</v>
+      </c>
+      <c r="CF15" t="s">
+        <v>352</v>
+      </c>
+      <c r="CG15" t="s">
+        <v>353</v>
+      </c>
+      <c r="CH15" t="s">
+        <v>354</v>
+      </c>
+      <c r="CI15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY15" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM15" t="s">
+        <v>355</v>
+      </c>
+      <c r="DN15" t="s">
+        <v>128</v>
+      </c>
+      <c r="DO15" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="13" spans="1:109" x14ac:dyDescent="0.25">
-[...147 lines deleted...]
-      <c r="AX13" t="s">
+    <row r="16" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>356</v>
+      </c>
+      <c r="B16" t="s">
+        <v>326</v>
+      </c>
+      <c r="C16" t="s">
+        <v>327</v>
+      </c>
+      <c r="D16" t="s">
+        <v>328</v>
+      </c>
+      <c r="E16" t="s">
+        <v>329</v>
+      </c>
+      <c r="F16" t="s">
+        <v>330</v>
+      </c>
+      <c r="G16" t="s">
+        <v>331</v>
+      </c>
+      <c r="H16" t="s">
+        <v>332</v>
+      </c>
+      <c r="I16" t="s">
+        <v>333</v>
+      </c>
+      <c r="J16" t="s">
+        <v>334</v>
+      </c>
+      <c r="K16" t="s">
+        <v>335</v>
+      </c>
+      <c r="L16" t="s">
+        <v>336</v>
+      </c>
+      <c r="M16" t="s">
+        <v>337</v>
+      </c>
+      <c r="N16" t="s">
         <v>126</v>
       </c>
-      <c r="AY13" t="s">
+      <c r="O16" t="s">
         <v>127</v>
       </c>
-      <c r="AZ13" t="s">
-[...20 lines deleted...]
-      <c r="BG13" t="s">
+      <c r="P16" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>128</v>
+      </c>
+      <c r="R16" t="s">
+        <v>128</v>
+      </c>
+      <c r="S16" t="s">
+        <v>128</v>
+      </c>
+      <c r="T16" t="s">
+        <v>128</v>
+      </c>
+      <c r="U16" t="s">
+        <v>128</v>
+      </c>
+      <c r="V16" t="s">
+        <v>128</v>
+      </c>
+      <c r="W16" t="s">
+        <v>128</v>
+      </c>
+      <c r="X16" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>338</v>
+      </c>
+      <c r="AM16" t="s">
+        <v>339</v>
+      </c>
+      <c r="AN16" t="s">
+        <v>340</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>338</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>339</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>341</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>342</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>343</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>341</v>
+      </c>
+      <c r="AU16" t="s">
+        <v>342</v>
+      </c>
+      <c r="AV16" t="s">
         <v>135</v>
       </c>
-      <c r="BH13" t="s">
-[...5 lines deleted...]
-      <c r="BJ13" t="s">
+      <c r="AW16" t="s">
+        <v>344</v>
+      </c>
+      <c r="AX16" t="s">
         <v>137</v>
       </c>
-      <c r="BK13" t="s">
+      <c r="AY16" t="s">
         <v>138</v>
       </c>
-      <c r="BL13" t="s">
+      <c r="AZ16" t="s">
         <v>139</v>
       </c>
-      <c r="BM13" t="s">
+      <c r="BA16" t="s">
         <v>140</v>
       </c>
-      <c r="BN13" t="s">
+      <c r="BB16" t="s">
         <v>141</v>
       </c>
-      <c r="BO13" t="s">
+      <c r="BC16" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD16" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE16" t="s">
         <v>144</v>
       </c>
-      <c r="BP13" t="s">
-[...2 lines deleted...]
-      <c r="BQ13" t="s">
+      <c r="BF16" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG16" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH16" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI16" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ16" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK16" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL16" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM16" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN16" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO16" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP16" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ16" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR16" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS16" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT16" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU16" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV16" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW16" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX16" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY16" t="s">
+        <v>357</v>
+      </c>
+      <c r="BZ16" t="s">
+        <v>358</v>
+      </c>
+      <c r="CA16" t="s">
+        <v>359</v>
+      </c>
+      <c r="CB16" t="s">
+        <v>360</v>
+      </c>
+      <c r="CC16" t="s">
+        <v>316</v>
+      </c>
+      <c r="CD16" t="s">
+        <v>361</v>
+      </c>
+      <c r="CE16" t="s">
+        <v>362</v>
+      </c>
+      <c r="CF16" t="s">
+        <v>363</v>
+      </c>
+      <c r="CG16" t="s">
+        <v>364</v>
+      </c>
+      <c r="CH16" t="s">
+        <v>365</v>
+      </c>
+      <c r="CI16" t="s">
+        <v>366</v>
+      </c>
+      <c r="CJ16" t="s">
+        <v>367</v>
+      </c>
+      <c r="CK16" t="s">
+        <v>368</v>
+      </c>
+      <c r="CL16" t="s">
+        <v>369</v>
+      </c>
+      <c r="CM16" t="s">
+        <v>370</v>
+      </c>
+      <c r="CN16" t="s">
+        <v>371</v>
+      </c>
+      <c r="CO16" t="s">
+        <v>372</v>
+      </c>
+      <c r="CP16" t="s">
+        <v>373</v>
+      </c>
+      <c r="CQ16" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR16" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS16" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT16" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU16" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV16" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW16" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX16" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY16" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM16" t="s">
+        <v>374</v>
+      </c>
+      <c r="DN16" t="s">
+        <v>128</v>
+      </c>
+      <c r="DO16" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="17" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>375</v>
+      </c>
+      <c r="B17" t="s">
+        <v>376</v>
+      </c>
+      <c r="C17" t="s">
+        <v>377</v>
+      </c>
+      <c r="D17" t="s">
+        <v>378</v>
+      </c>
+      <c r="E17" t="s">
+        <v>379</v>
+      </c>
+      <c r="F17" t="s">
+        <v>380</v>
+      </c>
+      <c r="G17" t="s">
+        <v>381</v>
+      </c>
+      <c r="H17" t="s">
+        <v>382</v>
+      </c>
+      <c r="I17" t="s">
+        <v>383</v>
+      </c>
+      <c r="J17" t="s">
+        <v>384</v>
+      </c>
+      <c r="K17" t="s">
+        <v>385</v>
+      </c>
+      <c r="L17" t="s">
+        <v>386</v>
+      </c>
+      <c r="M17" t="s">
+        <v>387</v>
+      </c>
+      <c r="N17" t="s">
+        <v>126</v>
+      </c>
+      <c r="O17" t="s">
+        <v>127</v>
+      </c>
+      <c r="P17" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>128</v>
+      </c>
+      <c r="R17" t="s">
+        <v>128</v>
+      </c>
+      <c r="S17" t="s">
+        <v>128</v>
+      </c>
+      <c r="T17" t="s">
+        <v>128</v>
+      </c>
+      <c r="U17" t="s">
+        <v>128</v>
+      </c>
+      <c r="V17" t="s">
+        <v>128</v>
+      </c>
+      <c r="W17" t="s">
+        <v>128</v>
+      </c>
+      <c r="X17" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>388</v>
+      </c>
+      <c r="AM17" t="s">
+        <v>389</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>390</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>388</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>389</v>
+      </c>
+      <c r="AQ17" t="s">
+        <v>391</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>392</v>
+      </c>
+      <c r="AS17" t="s">
+        <v>393</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>391</v>
+      </c>
+      <c r="AU17" t="s">
+        <v>392</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>394</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY17" t="s">
+        <v>138</v>
+      </c>
+      <c r="AZ17" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA17" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB17" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC17" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD17" t="s">
         <v>143</v>
       </c>
-      <c r="BR13" t="s">
-[...2 lines deleted...]
-      <c r="BS13" t="s">
+      <c r="BE17" t="s">
         <v>144</v>
       </c>
-      <c r="BT13" t="s">
+      <c r="BF17" t="s">
         <v>145</v>
       </c>
-      <c r="BU13" t="s">
+      <c r="BG17" t="s">
         <v>146</v>
       </c>
-      <c r="BV13" t="s">
+      <c r="BH17" t="s">
         <v>147</v>
       </c>
-      <c r="BW13" t="s">
+      <c r="BI17" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ17" t="s">
         <v>148</v>
       </c>
-      <c r="BX13" t="s">
+      <c r="BK17" t="s">
         <v>149</v>
       </c>
-      <c r="BY13" t="s">
-[...96 lines deleted...]
-        <v>117</v>
+      <c r="BL17" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM17" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN17" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO17" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP17" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ17" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR17" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS17" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT17" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU17" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV17" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW17" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX17" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY17" t="s">
+        <v>357</v>
+      </c>
+      <c r="BZ17" t="s">
+        <v>358</v>
+      </c>
+      <c r="CA17" t="s">
+        <v>359</v>
+      </c>
+      <c r="CB17" t="s">
+        <v>360</v>
+      </c>
+      <c r="CC17" t="s">
+        <v>316</v>
+      </c>
+      <c r="CD17" t="s">
+        <v>361</v>
+      </c>
+      <c r="CE17" t="s">
+        <v>362</v>
+      </c>
+      <c r="CF17" t="s">
+        <v>363</v>
+      </c>
+      <c r="CG17" t="s">
+        <v>364</v>
+      </c>
+      <c r="CH17" t="s">
+        <v>365</v>
+      </c>
+      <c r="CI17" t="s">
+        <v>366</v>
+      </c>
+      <c r="CJ17" t="s">
+        <v>367</v>
+      </c>
+      <c r="CK17" t="s">
+        <v>368</v>
+      </c>
+      <c r="CL17" t="s">
+        <v>369</v>
+      </c>
+      <c r="CM17" t="s">
+        <v>370</v>
+      </c>
+      <c r="CN17" t="s">
+        <v>371</v>
+      </c>
+      <c r="CO17" t="s">
+        <v>372</v>
+      </c>
+      <c r="CP17" t="s">
+        <v>373</v>
+      </c>
+      <c r="CQ17" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR17" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS17" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT17" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU17" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV17" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW17" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX17" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY17" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM17" t="s">
+        <v>395</v>
+      </c>
+      <c r="DN17" t="s">
+        <v>128</v>
+      </c>
+      <c r="DO17" t="s">
+        <v>396</v>
       </c>
     </row>
-    <row r="14" spans="1:109" x14ac:dyDescent="0.25">
-[...147 lines deleted...]
-      <c r="AX14" t="s">
+    <row r="18" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>397</v>
+      </c>
+      <c r="B18" t="s">
+        <v>376</v>
+      </c>
+      <c r="C18" t="s">
+        <v>377</v>
+      </c>
+      <c r="D18" t="s">
+        <v>378</v>
+      </c>
+      <c r="E18" t="s">
+        <v>379</v>
+      </c>
+      <c r="F18" t="s">
+        <v>380</v>
+      </c>
+      <c r="G18" t="s">
+        <v>381</v>
+      </c>
+      <c r="H18" t="s">
+        <v>382</v>
+      </c>
+      <c r="I18" t="s">
+        <v>383</v>
+      </c>
+      <c r="J18" t="s">
+        <v>384</v>
+      </c>
+      <c r="K18" t="s">
+        <v>385</v>
+      </c>
+      <c r="L18" t="s">
+        <v>386</v>
+      </c>
+      <c r="M18" t="s">
+        <v>387</v>
+      </c>
+      <c r="N18" t="s">
         <v>126</v>
       </c>
-      <c r="AY14" t="s">
+      <c r="O18" t="s">
         <v>127</v>
       </c>
-      <c r="AZ14" t="s">
-[...20 lines deleted...]
-      <c r="BG14" t="s">
+      <c r="P18" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>128</v>
+      </c>
+      <c r="R18" t="s">
+        <v>128</v>
+      </c>
+      <c r="S18" t="s">
+        <v>128</v>
+      </c>
+      <c r="T18" t="s">
+        <v>128</v>
+      </c>
+      <c r="U18" t="s">
+        <v>128</v>
+      </c>
+      <c r="V18" t="s">
+        <v>128</v>
+      </c>
+      <c r="W18" t="s">
+        <v>128</v>
+      </c>
+      <c r="X18" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>388</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>389</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>390</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>388</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>389</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>391</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>392</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>393</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>391</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>392</v>
+      </c>
+      <c r="AV18" t="s">
         <v>135</v>
       </c>
-      <c r="BH14" t="s">
-[...5 lines deleted...]
-      <c r="BJ14" t="s">
+      <c r="AW18" t="s">
+        <v>394</v>
+      </c>
+      <c r="AX18" t="s">
         <v>137</v>
       </c>
-      <c r="BK14" t="s">
+      <c r="AY18" t="s">
         <v>138</v>
       </c>
-      <c r="BL14" t="s">
+      <c r="AZ18" t="s">
         <v>139</v>
       </c>
-      <c r="BM14" t="s">
+      <c r="BA18" t="s">
         <v>140</v>
       </c>
-      <c r="BN14" t="s">
+      <c r="BB18" t="s">
         <v>141</v>
       </c>
-      <c r="BO14" t="s">
+      <c r="BC18" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD18" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE18" t="s">
         <v>144</v>
       </c>
-      <c r="BP14" t="s">
-[...2 lines deleted...]
-      <c r="BQ14" t="s">
+      <c r="BF18" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG18" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH18" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI18" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ18" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK18" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL18" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM18" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN18" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP18" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ18" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR18" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS18" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT18" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU18" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV18" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW18" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX18" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY18" t="s">
+        <v>357</v>
+      </c>
+      <c r="BZ18" t="s">
+        <v>358</v>
+      </c>
+      <c r="CA18" t="s">
+        <v>359</v>
+      </c>
+      <c r="CB18" t="s">
+        <v>360</v>
+      </c>
+      <c r="CC18" t="s">
+        <v>316</v>
+      </c>
+      <c r="CD18" t="s">
+        <v>361</v>
+      </c>
+      <c r="CE18" t="s">
+        <v>362</v>
+      </c>
+      <c r="CF18" t="s">
+        <v>363</v>
+      </c>
+      <c r="CG18" t="s">
+        <v>364</v>
+      </c>
+      <c r="CH18" t="s">
+        <v>365</v>
+      </c>
+      <c r="CI18" t="s">
+        <v>398</v>
+      </c>
+      <c r="CJ18" t="s">
+        <v>399</v>
+      </c>
+      <c r="CK18" t="s">
+        <v>400</v>
+      </c>
+      <c r="CL18" t="s">
+        <v>401</v>
+      </c>
+      <c r="CM18" t="s">
+        <v>402</v>
+      </c>
+      <c r="CN18" t="s">
+        <v>403</v>
+      </c>
+      <c r="CO18" t="s">
+        <v>404</v>
+      </c>
+      <c r="CP18" t="s">
+        <v>405</v>
+      </c>
+      <c r="CQ18" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR18" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS18" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT18" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU18" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV18" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW18" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX18" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY18" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM18" t="s">
+        <v>406</v>
+      </c>
+      <c r="DN18" t="s">
+        <v>128</v>
+      </c>
+      <c r="DO18" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="19" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>407</v>
+      </c>
+      <c r="B19" t="s">
+        <v>408</v>
+      </c>
+      <c r="C19" t="s">
+        <v>409</v>
+      </c>
+      <c r="D19" t="s">
+        <v>410</v>
+      </c>
+      <c r="E19" t="s">
+        <v>411</v>
+      </c>
+      <c r="F19" t="s">
+        <v>412</v>
+      </c>
+      <c r="G19" t="s">
+        <v>413</v>
+      </c>
+      <c r="H19" t="s">
+        <v>414</v>
+      </c>
+      <c r="I19" t="s">
+        <v>415</v>
+      </c>
+      <c r="J19" t="s">
+        <v>416</v>
+      </c>
+      <c r="K19" t="s">
+        <v>417</v>
+      </c>
+      <c r="L19" t="s">
+        <v>418</v>
+      </c>
+      <c r="M19" t="s">
+        <v>419</v>
+      </c>
+      <c r="N19" t="s">
+        <v>126</v>
+      </c>
+      <c r="O19" t="s">
+        <v>127</v>
+      </c>
+      <c r="P19" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>128</v>
+      </c>
+      <c r="R19" t="s">
+        <v>128</v>
+      </c>
+      <c r="S19" t="s">
+        <v>128</v>
+      </c>
+      <c r="T19" t="s">
+        <v>128</v>
+      </c>
+      <c r="U19" t="s">
+        <v>128</v>
+      </c>
+      <c r="V19" t="s">
+        <v>128</v>
+      </c>
+      <c r="W19" t="s">
+        <v>128</v>
+      </c>
+      <c r="X19" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>420</v>
+      </c>
+      <c r="AM19" t="s">
+        <v>421</v>
+      </c>
+      <c r="AN19" t="s">
+        <v>422</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>420</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>421</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>423</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>424</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>425</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>423</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>424</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>426</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY19" t="s">
+        <v>138</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA19" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB19" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC19" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD19" t="s">
         <v>143</v>
       </c>
-      <c r="BR14" t="s">
-[...2 lines deleted...]
-      <c r="BS14" t="s">
+      <c r="BE19" t="s">
         <v>144</v>
       </c>
-      <c r="BT14" t="s">
+      <c r="BF19" t="s">
         <v>145</v>
       </c>
-      <c r="BU14" t="s">
+      <c r="BG19" t="s">
         <v>146</v>
       </c>
-      <c r="BV14" t="s">
+      <c r="BH19" t="s">
         <v>147</v>
       </c>
-      <c r="BW14" t="s">
+      <c r="BI19" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ19" t="s">
         <v>148</v>
       </c>
-      <c r="BX14" t="s">
+      <c r="BK19" t="s">
         <v>149</v>
       </c>
-      <c r="BY14" t="s">
-[...96 lines deleted...]
-        <v>117</v>
+      <c r="BL19" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM19" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN19" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO19" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP19" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ19" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR19" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS19" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT19" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU19" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV19" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW19" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX19" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY19" t="s">
+        <v>357</v>
+      </c>
+      <c r="BZ19" t="s">
+        <v>358</v>
+      </c>
+      <c r="CA19" t="s">
+        <v>359</v>
+      </c>
+      <c r="CB19" t="s">
+        <v>360</v>
+      </c>
+      <c r="CC19" t="s">
+        <v>316</v>
+      </c>
+      <c r="CD19" t="s">
+        <v>361</v>
+      </c>
+      <c r="CE19" t="s">
+        <v>362</v>
+      </c>
+      <c r="CF19" t="s">
+        <v>363</v>
+      </c>
+      <c r="CG19" t="s">
+        <v>364</v>
+      </c>
+      <c r="CH19" t="s">
+        <v>365</v>
+      </c>
+      <c r="CI19" t="s">
+        <v>398</v>
+      </c>
+      <c r="CJ19" t="s">
+        <v>399</v>
+      </c>
+      <c r="CK19" t="s">
+        <v>400</v>
+      </c>
+      <c r="CL19" t="s">
+        <v>401</v>
+      </c>
+      <c r="CM19" t="s">
+        <v>402</v>
+      </c>
+      <c r="CN19" t="s">
+        <v>403</v>
+      </c>
+      <c r="CO19" t="s">
+        <v>404</v>
+      </c>
+      <c r="CP19" t="s">
+        <v>405</v>
+      </c>
+      <c r="CQ19" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR19" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS19" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT19" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU19" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV19" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW19" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX19" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY19" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ19" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA19" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB19" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC19" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD19" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE19" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF19" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG19" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH19" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI19" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ19" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK19" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL19" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM19" t="s">
+        <v>427</v>
+      </c>
+      <c r="DN19" t="s">
+        <v>428</v>
+      </c>
+      <c r="DO19" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="15" spans="1:109" x14ac:dyDescent="0.25">
-[...147 lines deleted...]
-      <c r="AX15" t="s">
+    <row r="20" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>429</v>
+      </c>
+      <c r="B20" t="s">
+        <v>408</v>
+      </c>
+      <c r="C20" t="s">
+        <v>409</v>
+      </c>
+      <c r="D20" t="s">
+        <v>410</v>
+      </c>
+      <c r="E20" t="s">
+        <v>411</v>
+      </c>
+      <c r="F20" t="s">
+        <v>412</v>
+      </c>
+      <c r="G20" t="s">
+        <v>413</v>
+      </c>
+      <c r="H20" t="s">
+        <v>414</v>
+      </c>
+      <c r="I20" t="s">
+        <v>415</v>
+      </c>
+      <c r="J20" t="s">
+        <v>416</v>
+      </c>
+      <c r="K20" t="s">
+        <v>417</v>
+      </c>
+      <c r="L20" t="s">
+        <v>418</v>
+      </c>
+      <c r="M20" t="s">
+        <v>419</v>
+      </c>
+      <c r="N20" t="s">
         <v>126</v>
       </c>
-      <c r="AY15" t="s">
+      <c r="O20" t="s">
         <v>127</v>
       </c>
-      <c r="AZ15" t="s">
-[...20 lines deleted...]
-      <c r="BG15" t="s">
+      <c r="P20" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>128</v>
+      </c>
+      <c r="R20" t="s">
+        <v>128</v>
+      </c>
+      <c r="S20" t="s">
+        <v>128</v>
+      </c>
+      <c r="T20" t="s">
+        <v>128</v>
+      </c>
+      <c r="U20" t="s">
+        <v>128</v>
+      </c>
+      <c r="V20" t="s">
+        <v>128</v>
+      </c>
+      <c r="W20" t="s">
+        <v>128</v>
+      </c>
+      <c r="X20" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>420</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>421</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>422</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>420</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>421</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>423</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>424</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>425</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>423</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>424</v>
+      </c>
+      <c r="AV20" t="s">
         <v>135</v>
       </c>
-      <c r="BH15" t="s">
-[...5 lines deleted...]
-      <c r="BJ15" t="s">
+      <c r="AW20" t="s">
+        <v>426</v>
+      </c>
+      <c r="AX20" t="s">
         <v>137</v>
       </c>
-      <c r="BK15" t="s">
+      <c r="AY20" t="s">
         <v>138</v>
       </c>
-      <c r="BL15" t="s">
+      <c r="AZ20" t="s">
         <v>139</v>
       </c>
-      <c r="BM15" t="s">
+      <c r="BA20" t="s">
         <v>140</v>
       </c>
-      <c r="BN15" t="s">
+      <c r="BB20" t="s">
         <v>141</v>
       </c>
-      <c r="BO15" t="s">
+      <c r="BC20" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD20" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE20" t="s">
         <v>144</v>
       </c>
-      <c r="BP15" t="s">
-[...2 lines deleted...]
-      <c r="BQ15" t="s">
+      <c r="BF20" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG20" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH20" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI20" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ20" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK20" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL20" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM20" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN20" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO20" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP20" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ20" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR20" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS20" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT20" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU20" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV20" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW20" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX20" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY20" t="s">
+        <v>430</v>
+      </c>
+      <c r="BZ20" t="s">
+        <v>431</v>
+      </c>
+      <c r="CA20" t="s">
+        <v>432</v>
+      </c>
+      <c r="CB20" t="s">
+        <v>433</v>
+      </c>
+      <c r="CC20" t="s">
+        <v>434</v>
+      </c>
+      <c r="CD20" t="s">
+        <v>435</v>
+      </c>
+      <c r="CE20" t="s">
+        <v>436</v>
+      </c>
+      <c r="CF20" t="s">
+        <v>437</v>
+      </c>
+      <c r="CG20" t="s">
+        <v>364</v>
+      </c>
+      <c r="CH20" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI20" t="s">
+        <v>438</v>
+      </c>
+      <c r="CJ20" t="s">
+        <v>439</v>
+      </c>
+      <c r="CK20" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL20" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM20" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN20" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO20" t="s">
+        <v>440</v>
+      </c>
+      <c r="CP20" t="s">
+        <v>441</v>
+      </c>
+      <c r="CQ20" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR20" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS20" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT20" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU20" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV20" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW20" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX20" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY20" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ20" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA20" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB20" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC20" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD20" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE20" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF20" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG20" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH20" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI20" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ20" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK20" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL20" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM20" t="s">
+        <v>442</v>
+      </c>
+      <c r="DN20" t="s">
+        <v>443</v>
+      </c>
+      <c r="DO20" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="21" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>444</v>
+      </c>
+      <c r="B21" t="s">
+        <v>445</v>
+      </c>
+      <c r="C21" t="s">
+        <v>446</v>
+      </c>
+      <c r="D21" t="s">
+        <v>447</v>
+      </c>
+      <c r="E21" t="s">
+        <v>448</v>
+      </c>
+      <c r="F21" t="s">
+        <v>449</v>
+      </c>
+      <c r="G21" t="s">
+        <v>450</v>
+      </c>
+      <c r="H21" t="s">
+        <v>451</v>
+      </c>
+      <c r="I21" t="s">
+        <v>452</v>
+      </c>
+      <c r="J21" t="s">
+        <v>453</v>
+      </c>
+      <c r="K21" t="s">
+        <v>454</v>
+      </c>
+      <c r="L21" t="s">
+        <v>455</v>
+      </c>
+      <c r="M21" t="s">
+        <v>456</v>
+      </c>
+      <c r="N21" t="s">
+        <v>126</v>
+      </c>
+      <c r="O21" t="s">
+        <v>127</v>
+      </c>
+      <c r="P21" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>128</v>
+      </c>
+      <c r="R21" t="s">
+        <v>128</v>
+      </c>
+      <c r="S21" t="s">
+        <v>128</v>
+      </c>
+      <c r="T21" t="s">
+        <v>128</v>
+      </c>
+      <c r="U21" t="s">
+        <v>128</v>
+      </c>
+      <c r="V21" t="s">
+        <v>128</v>
+      </c>
+      <c r="W21" t="s">
+        <v>128</v>
+      </c>
+      <c r="X21" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>457</v>
+      </c>
+      <c r="AM21" t="s">
+        <v>458</v>
+      </c>
+      <c r="AN21" t="s">
+        <v>459</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>457</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>458</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>460</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>461</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>462</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>460</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>461</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>463</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY21" t="s">
+        <v>138</v>
+      </c>
+      <c r="AZ21" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA21" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB21" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC21" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD21" t="s">
         <v>143</v>
       </c>
-      <c r="BR15" t="s">
-[...2 lines deleted...]
-      <c r="BS15" t="s">
+      <c r="BE21" t="s">
         <v>144</v>
       </c>
-      <c r="BT15" t="s">
+      <c r="BF21" t="s">
         <v>145</v>
       </c>
-      <c r="BU15" t="s">
+      <c r="BG21" t="s">
         <v>146</v>
       </c>
-      <c r="BV15" t="s">
+      <c r="BH21" t="s">
         <v>147</v>
       </c>
-      <c r="BW15" t="s">
+      <c r="BI21" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ21" t="s">
         <v>148</v>
       </c>
-      <c r="BX15" t="s">
+      <c r="BK21" t="s">
         <v>149</v>
       </c>
-      <c r="BY15" t="s">
-[...96 lines deleted...]
-        <v>117</v>
+      <c r="BL21" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM21" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN21" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO21" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP21" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ21" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR21" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS21" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT21" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU21" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV21" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW21" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX21" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY21" t="s">
+        <v>430</v>
+      </c>
+      <c r="BZ21" t="s">
+        <v>431</v>
+      </c>
+      <c r="CA21" t="s">
+        <v>432</v>
+      </c>
+      <c r="CB21" t="s">
+        <v>433</v>
+      </c>
+      <c r="CC21" t="s">
+        <v>434</v>
+      </c>
+      <c r="CD21" t="s">
+        <v>435</v>
+      </c>
+      <c r="CE21" t="s">
+        <v>436</v>
+      </c>
+      <c r="CF21" t="s">
+        <v>437</v>
+      </c>
+      <c r="CG21" t="s">
+        <v>364</v>
+      </c>
+      <c r="CH21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY21" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ21" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA21" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB21" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC21" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD21" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE21" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF21" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG21" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH21" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI21" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ21" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK21" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL21" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM21" t="s">
+        <v>464</v>
+      </c>
+      <c r="DN21" t="s">
+        <v>465</v>
+      </c>
+      <c r="DO21" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="16" spans="1:109" x14ac:dyDescent="0.25">
-[...147 lines deleted...]
-      <c r="AX16" t="s">
+    <row r="22" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>466</v>
+      </c>
+      <c r="B22" t="s">
+        <v>445</v>
+      </c>
+      <c r="C22" t="s">
+        <v>446</v>
+      </c>
+      <c r="D22" t="s">
+        <v>447</v>
+      </c>
+      <c r="E22" t="s">
+        <v>448</v>
+      </c>
+      <c r="F22" t="s">
+        <v>449</v>
+      </c>
+      <c r="G22" t="s">
+        <v>450</v>
+      </c>
+      <c r="H22" t="s">
+        <v>451</v>
+      </c>
+      <c r="I22" t="s">
+        <v>452</v>
+      </c>
+      <c r="J22" t="s">
+        <v>453</v>
+      </c>
+      <c r="K22" t="s">
+        <v>454</v>
+      </c>
+      <c r="L22" t="s">
+        <v>455</v>
+      </c>
+      <c r="M22" t="s">
+        <v>456</v>
+      </c>
+      <c r="N22" t="s">
         <v>126</v>
       </c>
-      <c r="AY16" t="s">
+      <c r="O22" t="s">
         <v>127</v>
       </c>
-      <c r="AZ16" t="s">
-[...20 lines deleted...]
-      <c r="BG16" t="s">
+      <c r="P22" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>128</v>
+      </c>
+      <c r="R22" t="s">
+        <v>128</v>
+      </c>
+      <c r="S22" t="s">
+        <v>128</v>
+      </c>
+      <c r="T22" t="s">
+        <v>128</v>
+      </c>
+      <c r="U22" t="s">
+        <v>128</v>
+      </c>
+      <c r="V22" t="s">
+        <v>128</v>
+      </c>
+      <c r="W22" t="s">
+        <v>128</v>
+      </c>
+      <c r="X22" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>457</v>
+      </c>
+      <c r="AM22" t="s">
+        <v>458</v>
+      </c>
+      <c r="AN22" t="s">
+        <v>459</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>457</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>458</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>460</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>461</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>462</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>460</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>461</v>
+      </c>
+      <c r="AV22" t="s">
         <v>135</v>
       </c>
-      <c r="BH16" t="s">
-[...5 lines deleted...]
-      <c r="BJ16" t="s">
+      <c r="AW22" t="s">
+        <v>463</v>
+      </c>
+      <c r="AX22" t="s">
         <v>137</v>
       </c>
-      <c r="BK16" t="s">
+      <c r="AY22" t="s">
         <v>138</v>
       </c>
-      <c r="BL16" t="s">
+      <c r="AZ22" t="s">
         <v>139</v>
       </c>
-      <c r="BM16" t="s">
+      <c r="BA22" t="s">
         <v>140</v>
       </c>
-      <c r="BN16" t="s">
+      <c r="BB22" t="s">
         <v>141</v>
       </c>
-      <c r="BO16" t="s">
+      <c r="BC22" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD22" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE22" t="s">
         <v>144</v>
       </c>
-      <c r="BP16" t="s">
-[...2 lines deleted...]
-      <c r="BQ16" t="s">
+      <c r="BF22" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG22" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH22" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI22" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ22" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK22" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL22" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM22" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN22" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO22" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP22" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ22" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR22" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS22" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT22" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU22" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV22" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW22" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX22" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY22" t="s">
+        <v>467</v>
+      </c>
+      <c r="BZ22" t="s">
+        <v>468</v>
+      </c>
+      <c r="CA22" t="s">
+        <v>469</v>
+      </c>
+      <c r="CB22" t="s">
+        <v>470</v>
+      </c>
+      <c r="CC22" t="s">
+        <v>471</v>
+      </c>
+      <c r="CD22" t="s">
+        <v>472</v>
+      </c>
+      <c r="CE22" t="s">
+        <v>473</v>
+      </c>
+      <c r="CF22" t="s">
+        <v>474</v>
+      </c>
+      <c r="CG22" t="s">
+        <v>364</v>
+      </c>
+      <c r="CH22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY22" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ22" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA22" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB22" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC22" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD22" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE22" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF22" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG22" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH22" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI22" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ22" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK22" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL22" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM22" t="s">
+        <v>475</v>
+      </c>
+      <c r="DN22" t="s">
+        <v>476</v>
+      </c>
+      <c r="DO22" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="23" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>478</v>
+      </c>
+      <c r="B23" t="s">
+        <v>479</v>
+      </c>
+      <c r="C23" t="s">
+        <v>480</v>
+      </c>
+      <c r="D23" t="s">
+        <v>481</v>
+      </c>
+      <c r="E23" t="s">
+        <v>482</v>
+      </c>
+      <c r="F23" t="s">
+        <v>483</v>
+      </c>
+      <c r="G23" t="s">
+        <v>484</v>
+      </c>
+      <c r="H23" t="s">
+        <v>485</v>
+      </c>
+      <c r="I23" t="s">
+        <v>486</v>
+      </c>
+      <c r="J23" t="s">
+        <v>487</v>
+      </c>
+      <c r="K23" t="s">
+        <v>488</v>
+      </c>
+      <c r="L23" t="s">
+        <v>489</v>
+      </c>
+      <c r="M23" t="s">
+        <v>490</v>
+      </c>
+      <c r="N23" t="s">
+        <v>126</v>
+      </c>
+      <c r="O23" t="s">
+        <v>127</v>
+      </c>
+      <c r="P23" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>128</v>
+      </c>
+      <c r="R23" t="s">
+        <v>128</v>
+      </c>
+      <c r="S23" t="s">
+        <v>128</v>
+      </c>
+      <c r="T23" t="s">
+        <v>128</v>
+      </c>
+      <c r="U23" t="s">
+        <v>128</v>
+      </c>
+      <c r="V23" t="s">
+        <v>128</v>
+      </c>
+      <c r="W23" t="s">
+        <v>128</v>
+      </c>
+      <c r="X23" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>491</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>492</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>493</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>491</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>492</v>
+      </c>
+      <c r="AQ23" t="s">
+        <v>494</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>495</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>496</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>497</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>495</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>498</v>
+      </c>
+      <c r="AX23" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY23" t="s">
+        <v>138</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA23" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB23" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC23" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD23" t="s">
         <v>143</v>
       </c>
-      <c r="BR16" t="s">
-[...2 lines deleted...]
-      <c r="BS16" t="s">
+      <c r="BE23" t="s">
         <v>144</v>
       </c>
-      <c r="BT16" t="s">
+      <c r="BF23" t="s">
         <v>145</v>
       </c>
-      <c r="BU16" t="s">
+      <c r="BG23" t="s">
         <v>146</v>
       </c>
-      <c r="BV16" t="s">
+      <c r="BH23" t="s">
         <v>147</v>
       </c>
-      <c r="BW16" t="s">
+      <c r="BI23" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ23" t="s">
         <v>148</v>
       </c>
-      <c r="BX16" t="s">
+      <c r="BK23" t="s">
         <v>149</v>
       </c>
-      <c r="BY16" t="s">
-[...96 lines deleted...]
-        <v>331</v>
+      <c r="BL23" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM23" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN23" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO23" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP23" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ23" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR23" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS23" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT23" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU23" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV23" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW23" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX23" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY23" t="s">
+        <v>467</v>
+      </c>
+      <c r="BZ23" t="s">
+        <v>468</v>
+      </c>
+      <c r="CA23" t="s">
+        <v>469</v>
+      </c>
+      <c r="CB23" t="s">
+        <v>470</v>
+      </c>
+      <c r="CC23" t="s">
+        <v>471</v>
+      </c>
+      <c r="CD23" t="s">
+        <v>472</v>
+      </c>
+      <c r="CE23" t="s">
+        <v>473</v>
+      </c>
+      <c r="CF23" t="s">
+        <v>474</v>
+      </c>
+      <c r="CG23" t="s">
+        <v>364</v>
+      </c>
+      <c r="CH23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY23" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ23" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA23" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB23" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC23" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD23" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE23" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF23" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG23" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH23" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI23" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ23" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK23" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL23" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM23" t="s">
+        <v>499</v>
+      </c>
+      <c r="DN23" t="s">
+        <v>500</v>
+      </c>
+      <c r="DO23" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="17" spans="1:109" x14ac:dyDescent="0.25">
-[...147 lines deleted...]
-      <c r="AX17" t="s">
+    <row r="24" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>501</v>
+      </c>
+      <c r="B24" t="s">
+        <v>479</v>
+      </c>
+      <c r="C24" t="s">
+        <v>480</v>
+      </c>
+      <c r="D24" t="s">
+        <v>481</v>
+      </c>
+      <c r="E24" t="s">
+        <v>482</v>
+      </c>
+      <c r="F24" t="s">
+        <v>483</v>
+      </c>
+      <c r="G24" t="s">
+        <v>484</v>
+      </c>
+      <c r="H24" t="s">
+        <v>485</v>
+      </c>
+      <c r="I24" t="s">
+        <v>486</v>
+      </c>
+      <c r="J24" t="s">
+        <v>487</v>
+      </c>
+      <c r="K24" t="s">
+        <v>488</v>
+      </c>
+      <c r="L24" t="s">
+        <v>489</v>
+      </c>
+      <c r="M24" t="s">
+        <v>490</v>
+      </c>
+      <c r="N24" t="s">
         <v>126</v>
       </c>
-      <c r="AY17" t="s">
+      <c r="O24" t="s">
         <v>127</v>
       </c>
-      <c r="AZ17" t="s">
-[...20 lines deleted...]
-      <c r="BG17" t="s">
+      <c r="P24" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>128</v>
+      </c>
+      <c r="R24" t="s">
+        <v>128</v>
+      </c>
+      <c r="S24" t="s">
+        <v>128</v>
+      </c>
+      <c r="T24" t="s">
+        <v>128</v>
+      </c>
+      <c r="U24" t="s">
+        <v>128</v>
+      </c>
+      <c r="V24" t="s">
+        <v>128</v>
+      </c>
+      <c r="W24" t="s">
+        <v>128</v>
+      </c>
+      <c r="X24" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL24" t="s">
+        <v>491</v>
+      </c>
+      <c r="AM24" t="s">
+        <v>492</v>
+      </c>
+      <c r="AN24" t="s">
+        <v>493</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>491</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>492</v>
+      </c>
+      <c r="AQ24" t="s">
+        <v>494</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>495</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>496</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>497</v>
+      </c>
+      <c r="AU24" t="s">
+        <v>495</v>
+      </c>
+      <c r="AV24" t="s">
         <v>135</v>
       </c>
-      <c r="BH17" t="s">
-[...5 lines deleted...]
-      <c r="BJ17" t="s">
+      <c r="AW24" t="s">
+        <v>498</v>
+      </c>
+      <c r="AX24" t="s">
         <v>137</v>
       </c>
-      <c r="BK17" t="s">
+      <c r="AY24" t="s">
         <v>138</v>
       </c>
-      <c r="BL17" t="s">
+      <c r="AZ24" t="s">
         <v>139</v>
       </c>
-      <c r="BM17" t="s">
+      <c r="BA24" t="s">
         <v>140</v>
       </c>
-      <c r="BN17" t="s">
+      <c r="BB24" t="s">
         <v>141</v>
       </c>
-      <c r="BO17" t="s">
+      <c r="BC24" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD24" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE24" t="s">
         <v>144</v>
       </c>
-      <c r="BP17" t="s">
-[...2 lines deleted...]
-      <c r="BQ17" t="s">
+      <c r="BF24" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG24" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH24" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI24" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ24" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK24" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL24" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM24" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN24" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO24" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP24" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ24" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR24" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS24" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT24" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU24" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV24" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW24" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX24" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY24" t="s">
+        <v>502</v>
+      </c>
+      <c r="BZ24" t="s">
+        <v>503</v>
+      </c>
+      <c r="CA24" t="s">
+        <v>504</v>
+      </c>
+      <c r="CB24" t="s">
+        <v>505</v>
+      </c>
+      <c r="CC24" t="s">
+        <v>506</v>
+      </c>
+      <c r="CD24" t="s">
+        <v>507</v>
+      </c>
+      <c r="CE24" t="s">
+        <v>508</v>
+      </c>
+      <c r="CF24" t="s">
+        <v>509</v>
+      </c>
+      <c r="CG24" t="s">
+        <v>510</v>
+      </c>
+      <c r="CH24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY24" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ24" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA24" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB24" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC24" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD24" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE24" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF24" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG24" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH24" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI24" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ24" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK24" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL24" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM24" t="s">
+        <v>511</v>
+      </c>
+      <c r="DN24" t="s">
+        <v>512</v>
+      </c>
+      <c r="DO24" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="25" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>514</v>
+      </c>
+      <c r="B25" t="s">
+        <v>515</v>
+      </c>
+      <c r="C25" t="s">
+        <v>516</v>
+      </c>
+      <c r="D25" t="s">
+        <v>517</v>
+      </c>
+      <c r="E25" t="s">
+        <v>518</v>
+      </c>
+      <c r="F25" t="s">
+        <v>519</v>
+      </c>
+      <c r="G25" t="s">
+        <v>520</v>
+      </c>
+      <c r="H25" t="s">
+        <v>521</v>
+      </c>
+      <c r="I25" t="s">
+        <v>522</v>
+      </c>
+      <c r="J25" t="s">
+        <v>523</v>
+      </c>
+      <c r="K25" t="s">
+        <v>524</v>
+      </c>
+      <c r="L25" t="s">
+        <v>525</v>
+      </c>
+      <c r="M25" t="s">
+        <v>526</v>
+      </c>
+      <c r="N25" t="s">
+        <v>126</v>
+      </c>
+      <c r="O25" t="s">
+        <v>127</v>
+      </c>
+      <c r="P25" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>128</v>
+      </c>
+      <c r="R25" t="s">
+        <v>128</v>
+      </c>
+      <c r="S25" t="s">
+        <v>128</v>
+      </c>
+      <c r="T25" t="s">
+        <v>128</v>
+      </c>
+      <c r="U25" t="s">
+        <v>128</v>
+      </c>
+      <c r="V25" t="s">
+        <v>128</v>
+      </c>
+      <c r="W25" t="s">
+        <v>128</v>
+      </c>
+      <c r="X25" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>527</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>528</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>493</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>527</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>528</v>
+      </c>
+      <c r="AQ25" t="s">
+        <v>529</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>530</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>531</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>529</v>
+      </c>
+      <c r="AU25" t="s">
+        <v>530</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW25" t="s">
+        <v>532</v>
+      </c>
+      <c r="AX25" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY25" t="s">
+        <v>138</v>
+      </c>
+      <c r="AZ25" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA25" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB25" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC25" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD25" t="s">
         <v>143</v>
       </c>
-      <c r="BR17" t="s">
-[...2 lines deleted...]
-      <c r="BS17" t="s">
+      <c r="BE25" t="s">
         <v>144</v>
       </c>
-      <c r="BT17" t="s">
+      <c r="BF25" t="s">
         <v>145</v>
       </c>
-      <c r="BU17" t="s">
+      <c r="BG25" t="s">
         <v>146</v>
       </c>
-      <c r="BV17" t="s">
+      <c r="BH25" t="s">
         <v>147</v>
       </c>
-      <c r="BW17" t="s">
+      <c r="BI25" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ25" t="s">
         <v>148</v>
       </c>
-      <c r="BX17" t="s">
+      <c r="BK25" t="s">
         <v>149</v>
       </c>
-      <c r="BY17" t="s">
-[...96 lines deleted...]
-        <v>117</v>
+      <c r="BL25" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM25" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN25" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO25" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP25" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ25" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR25" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS25" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT25" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU25" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV25" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW25" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX25" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY25" t="s">
+        <v>502</v>
+      </c>
+      <c r="BZ25" t="s">
+        <v>503</v>
+      </c>
+      <c r="CA25" t="s">
+        <v>504</v>
+      </c>
+      <c r="CB25" t="s">
+        <v>505</v>
+      </c>
+      <c r="CC25" t="s">
+        <v>506</v>
+      </c>
+      <c r="CD25" t="s">
+        <v>507</v>
+      </c>
+      <c r="CE25" t="s">
+        <v>508</v>
+      </c>
+      <c r="CF25" t="s">
+        <v>509</v>
+      </c>
+      <c r="CG25" t="s">
+        <v>510</v>
+      </c>
+      <c r="CH25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY25" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ25" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA25" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB25" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC25" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD25" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE25" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF25" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG25" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH25" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI25" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ25" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK25" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL25" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM25" t="s">
+        <v>533</v>
+      </c>
+      <c r="DN25" t="s">
+        <v>534</v>
+      </c>
+      <c r="DO25" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="18" spans="1:109" x14ac:dyDescent="0.25">
-[...147 lines deleted...]
-      <c r="AX18" t="s">
+    <row r="26" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>535</v>
+      </c>
+      <c r="B26" t="s">
+        <v>515</v>
+      </c>
+      <c r="C26" t="s">
+        <v>516</v>
+      </c>
+      <c r="D26" t="s">
+        <v>517</v>
+      </c>
+      <c r="E26" t="s">
+        <v>518</v>
+      </c>
+      <c r="F26" t="s">
+        <v>519</v>
+      </c>
+      <c r="G26" t="s">
+        <v>520</v>
+      </c>
+      <c r="H26" t="s">
+        <v>521</v>
+      </c>
+      <c r="I26" t="s">
+        <v>522</v>
+      </c>
+      <c r="J26" t="s">
+        <v>523</v>
+      </c>
+      <c r="K26" t="s">
+        <v>524</v>
+      </c>
+      <c r="L26" t="s">
+        <v>525</v>
+      </c>
+      <c r="M26" t="s">
+        <v>526</v>
+      </c>
+      <c r="N26" t="s">
         <v>126</v>
       </c>
-      <c r="AY18" t="s">
+      <c r="O26" t="s">
         <v>127</v>
       </c>
-      <c r="AZ18" t="s">
-[...20 lines deleted...]
-      <c r="BG18" t="s">
+      <c r="P26" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>128</v>
+      </c>
+      <c r="R26" t="s">
+        <v>128</v>
+      </c>
+      <c r="S26" t="s">
+        <v>128</v>
+      </c>
+      <c r="T26" t="s">
+        <v>128</v>
+      </c>
+      <c r="U26" t="s">
+        <v>128</v>
+      </c>
+      <c r="V26" t="s">
+        <v>128</v>
+      </c>
+      <c r="W26" t="s">
+        <v>128</v>
+      </c>
+      <c r="X26" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC26" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL26" t="s">
+        <v>527</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>528</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>493</v>
+      </c>
+      <c r="AO26" t="s">
+        <v>527</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>528</v>
+      </c>
+      <c r="AQ26" t="s">
+        <v>529</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>530</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>531</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>529</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>530</v>
+      </c>
+      <c r="AV26" t="s">
         <v>135</v>
       </c>
-      <c r="BH18" t="s">
-[...5 lines deleted...]
-      <c r="BJ18" t="s">
+      <c r="AW26" t="s">
+        <v>532</v>
+      </c>
+      <c r="AX26" t="s">
         <v>137</v>
       </c>
-      <c r="BK18" t="s">
+      <c r="AY26" t="s">
         <v>138</v>
       </c>
-      <c r="BL18" t="s">
+      <c r="AZ26" t="s">
         <v>139</v>
       </c>
-      <c r="BM18" t="s">
+      <c r="BA26" t="s">
         <v>140</v>
       </c>
-      <c r="BN18" t="s">
+      <c r="BB26" t="s">
         <v>141</v>
       </c>
-      <c r="BO18" t="s">
+      <c r="BC26" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD26" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE26" t="s">
         <v>144</v>
       </c>
-      <c r="BP18" t="s">
-[...2 lines deleted...]
-      <c r="BQ18" t="s">
+      <c r="BF26" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG26" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH26" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI26" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ26" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK26" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL26" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM26" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN26" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO26" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP26" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ26" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR26" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS26" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT26" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU26" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV26" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW26" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX26" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY26" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY26" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ26" t="s">
+        <v>536</v>
+      </c>
+      <c r="DA26" t="s">
+        <v>536</v>
+      </c>
+      <c r="DB26" t="s">
+        <v>536</v>
+      </c>
+      <c r="DC26" t="s">
+        <v>536</v>
+      </c>
+      <c r="DD26" t="s">
+        <v>536</v>
+      </c>
+      <c r="DE26" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF26" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG26" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH26" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI26" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ26" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK26" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL26" t="s">
+        <v>544</v>
+      </c>
+      <c r="DM26" t="s">
+        <v>545</v>
+      </c>
+      <c r="DN26" t="s">
+        <v>546</v>
+      </c>
+      <c r="DO26" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="27" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>548</v>
+      </c>
+      <c r="B27" t="s">
+        <v>549</v>
+      </c>
+      <c r="C27" t="s">
+        <v>550</v>
+      </c>
+      <c r="D27" t="s">
+        <v>551</v>
+      </c>
+      <c r="E27" t="s">
+        <v>552</v>
+      </c>
+      <c r="F27" t="s">
+        <v>553</v>
+      </c>
+      <c r="G27" t="s">
+        <v>554</v>
+      </c>
+      <c r="H27" t="s">
+        <v>555</v>
+      </c>
+      <c r="I27" t="s">
+        <v>556</v>
+      </c>
+      <c r="J27" t="s">
+        <v>557</v>
+      </c>
+      <c r="K27" t="s">
+        <v>558</v>
+      </c>
+      <c r="L27" t="s">
+        <v>559</v>
+      </c>
+      <c r="M27" t="s">
+        <v>560</v>
+      </c>
+      <c r="N27" t="s">
+        <v>126</v>
+      </c>
+      <c r="O27" t="s">
+        <v>127</v>
+      </c>
+      <c r="P27" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>128</v>
+      </c>
+      <c r="R27" t="s">
+        <v>128</v>
+      </c>
+      <c r="S27" t="s">
+        <v>128</v>
+      </c>
+      <c r="T27" t="s">
+        <v>128</v>
+      </c>
+      <c r="U27" t="s">
+        <v>128</v>
+      </c>
+      <c r="V27" t="s">
+        <v>128</v>
+      </c>
+      <c r="W27" t="s">
+        <v>128</v>
+      </c>
+      <c r="X27" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z27" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC27" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK27" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL27" t="s">
+        <v>561</v>
+      </c>
+      <c r="AM27" t="s">
+        <v>562</v>
+      </c>
+      <c r="AN27" t="s">
+        <v>563</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>561</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>562</v>
+      </c>
+      <c r="AQ27" t="s">
+        <v>564</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>565</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>566</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>564</v>
+      </c>
+      <c r="AU27" t="s">
+        <v>565</v>
+      </c>
+      <c r="AV27" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW27" t="s">
+        <v>567</v>
+      </c>
+      <c r="AX27" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY27" t="s">
+        <v>138</v>
+      </c>
+      <c r="AZ27" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA27" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB27" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC27" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD27" t="s">
         <v>143</v>
       </c>
-      <c r="BR18" t="s">
-[...2 lines deleted...]
-      <c r="BS18" t="s">
+      <c r="BE27" t="s">
         <v>144</v>
       </c>
-      <c r="BT18" t="s">
+      <c r="BF27" t="s">
         <v>145</v>
       </c>
-      <c r="BU18" t="s">
+      <c r="BG27" t="s">
         <v>146</v>
       </c>
-      <c r="BV18" t="s">
+      <c r="BH27" t="s">
         <v>147</v>
       </c>
-      <c r="BW18" t="s">
+      <c r="BI27" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ27" t="s">
         <v>148</v>
       </c>
-      <c r="BX18" t="s">
+      <c r="BK27" t="s">
         <v>149</v>
       </c>
-      <c r="BY18" t="s">
-[...96 lines deleted...]
-        <v>117</v>
+      <c r="BL27" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM27" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN27" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO27" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP27" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ27" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR27" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS27" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT27" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU27" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV27" t="s">
+        <v>158</v>
+      </c>
+      <c r="BW27" t="s">
+        <v>159</v>
+      </c>
+      <c r="BX27" t="s">
+        <v>160</v>
+      </c>
+      <c r="BY27" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY27" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ27" t="s">
+        <v>536</v>
+      </c>
+      <c r="DA27" t="s">
+        <v>536</v>
+      </c>
+      <c r="DB27" t="s">
+        <v>536</v>
+      </c>
+      <c r="DC27" t="s">
+        <v>536</v>
+      </c>
+      <c r="DD27" t="s">
+        <v>536</v>
+      </c>
+      <c r="DE27" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF27" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG27" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH27" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI27" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ27" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK27" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL27" t="s">
+        <v>544</v>
+      </c>
+      <c r="DM27" t="s">
+        <v>568</v>
+      </c>
+      <c r="DN27" t="s">
+        <v>569</v>
+      </c>
+      <c r="DO27" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="19" spans="1:109" x14ac:dyDescent="0.25">
-[...147 lines deleted...]
-      <c r="AX19" t="s">
+    <row r="28" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>570</v>
+      </c>
+      <c r="B28" t="s">
+        <v>571</v>
+      </c>
+      <c r="C28" t="s">
+        <v>572</v>
+      </c>
+      <c r="D28" t="s">
+        <v>573</v>
+      </c>
+      <c r="E28" t="s">
+        <v>574</v>
+      </c>
+      <c r="F28" t="s">
+        <v>575</v>
+      </c>
+      <c r="G28" t="s">
+        <v>576</v>
+      </c>
+      <c r="H28" t="s">
+        <v>577</v>
+      </c>
+      <c r="I28" t="s">
+        <v>578</v>
+      </c>
+      <c r="J28" t="s">
+        <v>579</v>
+      </c>
+      <c r="K28" t="s">
+        <v>580</v>
+      </c>
+      <c r="L28" t="s">
+        <v>581</v>
+      </c>
+      <c r="M28" t="s">
+        <v>582</v>
+      </c>
+      <c r="N28" t="s">
         <v>126</v>
       </c>
-      <c r="AY19" t="s">
+      <c r="O28" t="s">
         <v>127</v>
       </c>
-      <c r="AZ19" t="s">
-[...20 lines deleted...]
-      <c r="BG19" t="s">
+      <c r="P28" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>128</v>
+      </c>
+      <c r="R28" t="s">
+        <v>128</v>
+      </c>
+      <c r="S28" t="s">
+        <v>128</v>
+      </c>
+      <c r="T28" t="s">
+        <v>128</v>
+      </c>
+      <c r="U28" t="s">
+        <v>128</v>
+      </c>
+      <c r="V28" t="s">
+        <v>128</v>
+      </c>
+      <c r="W28" t="s">
+        <v>128</v>
+      </c>
+      <c r="X28" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z28" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK28" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL28" t="s">
+        <v>583</v>
+      </c>
+      <c r="AM28" t="s">
+        <v>584</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>585</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>583</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>584</v>
+      </c>
+      <c r="AQ28" t="s">
+        <v>586</v>
+      </c>
+      <c r="AR28" t="s">
+        <v>587</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>588</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>586</v>
+      </c>
+      <c r="AU28" t="s">
+        <v>587</v>
+      </c>
+      <c r="AV28" t="s">
         <v>135</v>
       </c>
-      <c r="BH19" t="s">
-[...5 lines deleted...]
-      <c r="BJ19" t="s">
+      <c r="AW28" t="s">
+        <v>589</v>
+      </c>
+      <c r="AX28" t="s">
         <v>137</v>
       </c>
-      <c r="BK19" t="s">
+      <c r="AY28" t="s">
         <v>138</v>
       </c>
-      <c r="BL19" t="s">
+      <c r="AZ28" t="s">
         <v>139</v>
       </c>
-      <c r="BM19" t="s">
+      <c r="BA28" t="s">
         <v>140</v>
       </c>
-      <c r="BN19" t="s">
+      <c r="BB28" t="s">
         <v>141</v>
       </c>
-      <c r="BO19" t="s">
+      <c r="BC28" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD28" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE28" t="s">
         <v>144</v>
       </c>
-      <c r="BP19" t="s">
-[...2 lines deleted...]
-      <c r="BQ19" t="s">
+      <c r="BF28" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG28" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH28" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI28" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ28" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK28" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL28" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM28" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN28" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO28" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP28" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ28" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR28" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS28" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT28" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU28" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV28" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW28" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX28" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY28" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY28" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ28" t="s">
+        <v>536</v>
+      </c>
+      <c r="DA28" t="s">
+        <v>536</v>
+      </c>
+      <c r="DB28" t="s">
+        <v>536</v>
+      </c>
+      <c r="DC28" t="s">
+        <v>536</v>
+      </c>
+      <c r="DD28" t="s">
+        <v>536</v>
+      </c>
+      <c r="DE28" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF28" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG28" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH28" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI28" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ28" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK28" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL28" t="s">
+        <v>544</v>
+      </c>
+      <c r="DM28" t="s">
+        <v>590</v>
+      </c>
+      <c r="DN28" t="s">
+        <v>591</v>
+      </c>
+      <c r="DO28" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="29" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>593</v>
+      </c>
+      <c r="B29" t="s">
+        <v>594</v>
+      </c>
+      <c r="C29" t="s">
+        <v>595</v>
+      </c>
+      <c r="D29" t="s">
+        <v>596</v>
+      </c>
+      <c r="E29" t="s">
+        <v>597</v>
+      </c>
+      <c r="F29" t="s">
+        <v>598</v>
+      </c>
+      <c r="G29" t="s">
+        <v>599</v>
+      </c>
+      <c r="H29" t="s">
+        <v>600</v>
+      </c>
+      <c r="I29" t="s">
+        <v>601</v>
+      </c>
+      <c r="J29" t="s">
+        <v>602</v>
+      </c>
+      <c r="K29" t="s">
+        <v>603</v>
+      </c>
+      <c r="L29" t="s">
+        <v>604</v>
+      </c>
+      <c r="M29" t="s">
+        <v>605</v>
+      </c>
+      <c r="N29" t="s">
+        <v>126</v>
+      </c>
+      <c r="O29" t="s">
+        <v>127</v>
+      </c>
+      <c r="P29" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>128</v>
+      </c>
+      <c r="R29" t="s">
+        <v>128</v>
+      </c>
+      <c r="S29" t="s">
+        <v>128</v>
+      </c>
+      <c r="T29" t="s">
+        <v>128</v>
+      </c>
+      <c r="U29" t="s">
+        <v>128</v>
+      </c>
+      <c r="V29" t="s">
+        <v>128</v>
+      </c>
+      <c r="W29" t="s">
+        <v>128</v>
+      </c>
+      <c r="X29" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z29" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA29" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH29" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK29" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL29" t="s">
+        <v>606</v>
+      </c>
+      <c r="AM29" t="s">
+        <v>607</v>
+      </c>
+      <c r="AN29" t="s">
+        <v>608</v>
+      </c>
+      <c r="AO29" t="s">
+        <v>606</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>607</v>
+      </c>
+      <c r="AQ29" t="s">
+        <v>609</v>
+      </c>
+      <c r="AR29" t="s">
+        <v>610</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>611</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>609</v>
+      </c>
+      <c r="AU29" t="s">
+        <v>610</v>
+      </c>
+      <c r="AV29" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW29" t="s">
+        <v>612</v>
+      </c>
+      <c r="AX29" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY29" t="s">
+        <v>138</v>
+      </c>
+      <c r="AZ29" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA29" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB29" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC29" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD29" t="s">
         <v>143</v>
       </c>
-      <c r="BR19" t="s">
-[...2 lines deleted...]
-      <c r="BS19" t="s">
+      <c r="BE29" t="s">
         <v>144</v>
       </c>
-      <c r="BT19" t="s">
+      <c r="BF29" t="s">
         <v>145</v>
       </c>
-      <c r="BU19" t="s">
+      <c r="BG29" t="s">
         <v>146</v>
       </c>
-      <c r="BV19" t="s">
+      <c r="BH29" t="s">
         <v>147</v>
       </c>
-      <c r="BW19" t="s">
+      <c r="BI29" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ29" t="s">
         <v>148</v>
       </c>
-      <c r="BX19" t="s">
+      <c r="BK29" t="s">
         <v>149</v>
       </c>
-      <c r="BY19" t="s">
-[...96 lines deleted...]
-        <v>117</v>
+      <c r="BL29" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM29" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN29" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO29" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP29" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ29" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR29" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS29" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT29" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU29" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV29" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW29" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX29" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY29" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY29" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ29" t="s">
+        <v>536</v>
+      </c>
+      <c r="DA29" t="s">
+        <v>536</v>
+      </c>
+      <c r="DB29" t="s">
+        <v>536</v>
+      </c>
+      <c r="DC29" t="s">
+        <v>536</v>
+      </c>
+      <c r="DD29" t="s">
+        <v>536</v>
+      </c>
+      <c r="DE29" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF29" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG29" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH29" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI29" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ29" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK29" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL29" t="s">
+        <v>544</v>
+      </c>
+      <c r="DM29" t="s">
+        <v>613</v>
+      </c>
+      <c r="DN29" t="s">
+        <v>614</v>
+      </c>
+      <c r="DO29" t="s">
+        <v>592</v>
       </c>
     </row>
-    <row r="20" spans="1:109" x14ac:dyDescent="0.25">
-[...147 lines deleted...]
-      <c r="AX20" t="s">
+    <row r="30" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>615</v>
+      </c>
+      <c r="B30" t="s">
+        <v>616</v>
+      </c>
+      <c r="C30" t="s">
+        <v>617</v>
+      </c>
+      <c r="D30" t="s">
+        <v>618</v>
+      </c>
+      <c r="E30" t="s">
+        <v>619</v>
+      </c>
+      <c r="F30" t="s">
+        <v>620</v>
+      </c>
+      <c r="G30" t="s">
+        <v>621</v>
+      </c>
+      <c r="H30" t="s">
+        <v>622</v>
+      </c>
+      <c r="I30" t="s">
+        <v>623</v>
+      </c>
+      <c r="J30" t="s">
+        <v>624</v>
+      </c>
+      <c r="K30" t="s">
+        <v>625</v>
+      </c>
+      <c r="L30" t="s">
+        <v>626</v>
+      </c>
+      <c r="M30" t="s">
+        <v>627</v>
+      </c>
+      <c r="N30" t="s">
         <v>126</v>
       </c>
-      <c r="AY20" t="s">
+      <c r="O30" t="s">
         <v>127</v>
       </c>
-      <c r="AZ20" t="s">
-[...20 lines deleted...]
-      <c r="BG20" t="s">
+      <c r="P30" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>128</v>
+      </c>
+      <c r="R30" t="s">
+        <v>128</v>
+      </c>
+      <c r="S30" t="s">
+        <v>128</v>
+      </c>
+      <c r="T30" t="s">
+        <v>128</v>
+      </c>
+      <c r="U30" t="s">
+        <v>128</v>
+      </c>
+      <c r="V30" t="s">
+        <v>128</v>
+      </c>
+      <c r="W30" t="s">
+        <v>128</v>
+      </c>
+      <c r="X30" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y30" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z30" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA30" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC30" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF30" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG30" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH30" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI30" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ30" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK30" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL30" t="s">
+        <v>628</v>
+      </c>
+      <c r="AM30" t="s">
+        <v>629</v>
+      </c>
+      <c r="AN30" t="s">
+        <v>630</v>
+      </c>
+      <c r="AO30" t="s">
+        <v>628</v>
+      </c>
+      <c r="AP30" t="s">
+        <v>629</v>
+      </c>
+      <c r="AQ30" t="s">
+        <v>631</v>
+      </c>
+      <c r="AR30" t="s">
+        <v>632</v>
+      </c>
+      <c r="AS30" t="s">
+        <v>633</v>
+      </c>
+      <c r="AT30" t="s">
+        <v>631</v>
+      </c>
+      <c r="AU30" t="s">
+        <v>632</v>
+      </c>
+      <c r="AV30" t="s">
         <v>135</v>
       </c>
-      <c r="BH20" t="s">
-[...5 lines deleted...]
-      <c r="BJ20" t="s">
+      <c r="AW30" t="s">
+        <v>634</v>
+      </c>
+      <c r="AX30" t="s">
         <v>137</v>
       </c>
-      <c r="BK20" t="s">
+      <c r="AY30" t="s">
         <v>138</v>
       </c>
-      <c r="BL20" t="s">
+      <c r="AZ30" t="s">
         <v>139</v>
       </c>
-      <c r="BM20" t="s">
+      <c r="BA30" t="s">
         <v>140</v>
       </c>
-      <c r="BN20" t="s">
+      <c r="BB30" t="s">
         <v>141</v>
       </c>
-      <c r="BO20" t="s">
+      <c r="BC30" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD30" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE30" t="s">
         <v>144</v>
       </c>
-      <c r="BP20" t="s">
-[...2 lines deleted...]
-      <c r="BQ20" t="s">
+      <c r="BF30" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG30" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH30" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI30" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ30" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK30" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL30" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM30" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN30" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO30" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP30" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ30" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR30" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS30" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT30" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU30" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV30" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW30" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX30" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY30" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY30" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ30" t="s">
+        <v>536</v>
+      </c>
+      <c r="DA30" t="s">
+        <v>536</v>
+      </c>
+      <c r="DB30" t="s">
+        <v>536</v>
+      </c>
+      <c r="DC30" t="s">
+        <v>536</v>
+      </c>
+      <c r="DD30" t="s">
+        <v>536</v>
+      </c>
+      <c r="DE30" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF30" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG30" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH30" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI30" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ30" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK30" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL30" t="s">
+        <v>544</v>
+      </c>
+      <c r="DM30" t="s">
+        <v>635</v>
+      </c>
+      <c r="DN30" t="s">
+        <v>636</v>
+      </c>
+      <c r="DO30" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="31" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>637</v>
+      </c>
+      <c r="B31" t="s">
+        <v>638</v>
+      </c>
+      <c r="C31" t="s">
+        <v>639</v>
+      </c>
+      <c r="D31" t="s">
+        <v>640</v>
+      </c>
+      <c r="E31" t="s">
+        <v>641</v>
+      </c>
+      <c r="F31" t="s">
+        <v>642</v>
+      </c>
+      <c r="G31" t="s">
+        <v>643</v>
+      </c>
+      <c r="H31" t="s">
+        <v>644</v>
+      </c>
+      <c r="I31" t="s">
+        <v>645</v>
+      </c>
+      <c r="J31" t="s">
+        <v>646</v>
+      </c>
+      <c r="K31" t="s">
+        <v>647</v>
+      </c>
+      <c r="L31" t="s">
+        <v>648</v>
+      </c>
+      <c r="M31" t="s">
+        <v>649</v>
+      </c>
+      <c r="N31" t="s">
+        <v>126</v>
+      </c>
+      <c r="O31" t="s">
+        <v>127</v>
+      </c>
+      <c r="P31" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>128</v>
+      </c>
+      <c r="R31" t="s">
+        <v>128</v>
+      </c>
+      <c r="S31" t="s">
+        <v>128</v>
+      </c>
+      <c r="T31" t="s">
+        <v>128</v>
+      </c>
+      <c r="U31" t="s">
+        <v>128</v>
+      </c>
+      <c r="V31" t="s">
+        <v>128</v>
+      </c>
+      <c r="W31" t="s">
+        <v>128</v>
+      </c>
+      <c r="X31" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y31" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z31" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA31" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB31" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC31" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH31" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI31" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ31" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK31" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL31" t="s">
+        <v>650</v>
+      </c>
+      <c r="AM31" t="s">
+        <v>651</v>
+      </c>
+      <c r="AN31" t="s">
+        <v>652</v>
+      </c>
+      <c r="AO31" t="s">
+        <v>650</v>
+      </c>
+      <c r="AP31" t="s">
+        <v>651</v>
+      </c>
+      <c r="AQ31" t="s">
+        <v>653</v>
+      </c>
+      <c r="AR31" t="s">
+        <v>654</v>
+      </c>
+      <c r="AS31" t="s">
+        <v>655</v>
+      </c>
+      <c r="AT31" t="s">
+        <v>653</v>
+      </c>
+      <c r="AU31" t="s">
+        <v>654</v>
+      </c>
+      <c r="AV31" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW31" t="s">
+        <v>656</v>
+      </c>
+      <c r="AX31" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY31" t="s">
+        <v>138</v>
+      </c>
+      <c r="AZ31" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA31" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB31" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC31" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD31" t="s">
         <v>143</v>
       </c>
-      <c r="BR20" t="s">
-[...2 lines deleted...]
-      <c r="BS20" t="s">
+      <c r="BE31" t="s">
         <v>144</v>
       </c>
-      <c r="BT20" t="s">
+      <c r="BF31" t="s">
         <v>145</v>
       </c>
-      <c r="BU20" t="s">
+      <c r="BG31" t="s">
         <v>146</v>
       </c>
-      <c r="BV20" t="s">
+      <c r="BH31" t="s">
         <v>147</v>
       </c>
-      <c r="BW20" t="s">
+      <c r="BI31" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ31" t="s">
         <v>148</v>
       </c>
-      <c r="BX20" t="s">
+      <c r="BK31" t="s">
         <v>149</v>
       </c>
-      <c r="BY20" t="s">
-[...96 lines deleted...]
-        <v>117</v>
+      <c r="BL31" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM31" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN31" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO31" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP31" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ31" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR31" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS31" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT31" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU31" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV31" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW31" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX31" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY31" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY31" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ31" t="s">
+        <v>536</v>
+      </c>
+      <c r="DA31" t="s">
+        <v>536</v>
+      </c>
+      <c r="DB31" t="s">
+        <v>536</v>
+      </c>
+      <c r="DC31" t="s">
+        <v>536</v>
+      </c>
+      <c r="DD31" t="s">
+        <v>536</v>
+      </c>
+      <c r="DE31" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF31" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG31" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH31" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI31" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ31" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK31" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL31" t="s">
+        <v>544</v>
+      </c>
+      <c r="DM31" t="s">
+        <v>657</v>
+      </c>
+      <c r="DN31" t="s">
+        <v>658</v>
+      </c>
+      <c r="DO31" t="s">
+        <v>592</v>
       </c>
     </row>
-    <row r="21" spans="1:109" x14ac:dyDescent="0.25">
-[...147 lines deleted...]
-      <c r="AX21" t="s">
+    <row r="32" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>659</v>
+      </c>
+      <c r="B32" t="s">
+        <v>660</v>
+      </c>
+      <c r="C32" t="s">
+        <v>661</v>
+      </c>
+      <c r="D32" t="s">
+        <v>662</v>
+      </c>
+      <c r="E32" t="s">
+        <v>663</v>
+      </c>
+      <c r="F32" t="s">
+        <v>664</v>
+      </c>
+      <c r="G32" t="s">
+        <v>558</v>
+      </c>
+      <c r="H32" t="s">
+        <v>665</v>
+      </c>
+      <c r="I32" t="s">
+        <v>666</v>
+      </c>
+      <c r="J32" t="s">
+        <v>667</v>
+      </c>
+      <c r="K32" t="s">
+        <v>668</v>
+      </c>
+      <c r="L32" t="s">
+        <v>669</v>
+      </c>
+      <c r="M32" t="s">
+        <v>670</v>
+      </c>
+      <c r="N32" t="s">
         <v>126</v>
       </c>
-      <c r="AY21" t="s">
+      <c r="O32" t="s">
         <v>127</v>
       </c>
-      <c r="AZ21" t="s">
-[...20 lines deleted...]
-      <c r="BG21" t="s">
+      <c r="P32" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>128</v>
+      </c>
+      <c r="R32" t="s">
+        <v>128</v>
+      </c>
+      <c r="S32" t="s">
+        <v>128</v>
+      </c>
+      <c r="T32" t="s">
+        <v>128</v>
+      </c>
+      <c r="U32" t="s">
+        <v>128</v>
+      </c>
+      <c r="V32" t="s">
+        <v>128</v>
+      </c>
+      <c r="W32" t="s">
+        <v>128</v>
+      </c>
+      <c r="X32" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y32" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z32" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA32" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB32" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC32" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE32" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG32" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH32" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI32" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ32" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK32" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL32" t="s">
+        <v>671</v>
+      </c>
+      <c r="AM32" t="s">
+        <v>672</v>
+      </c>
+      <c r="AN32" t="s">
+        <v>673</v>
+      </c>
+      <c r="AO32" t="s">
+        <v>671</v>
+      </c>
+      <c r="AP32" t="s">
+        <v>672</v>
+      </c>
+      <c r="AQ32" t="s">
+        <v>674</v>
+      </c>
+      <c r="AR32" t="s">
+        <v>675</v>
+      </c>
+      <c r="AS32" t="s">
+        <v>676</v>
+      </c>
+      <c r="AT32" t="s">
+        <v>674</v>
+      </c>
+      <c r="AU32" t="s">
+        <v>675</v>
+      </c>
+      <c r="AV32" t="s">
         <v>135</v>
       </c>
-      <c r="BH21" t="s">
-[...5 lines deleted...]
-      <c r="BJ21" t="s">
+      <c r="AW32" t="s">
+        <v>677</v>
+      </c>
+      <c r="AX32" t="s">
         <v>137</v>
       </c>
-      <c r="BK21" t="s">
+      <c r="AY32" t="s">
         <v>138</v>
       </c>
-      <c r="BL21" t="s">
+      <c r="AZ32" t="s">
         <v>139</v>
       </c>
-      <c r="BM21" t="s">
+      <c r="BA32" t="s">
         <v>140</v>
       </c>
-      <c r="BN21" t="s">
+      <c r="BB32" t="s">
         <v>141</v>
       </c>
-      <c r="BO21" t="s">
+      <c r="BC32" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD32" t="s">
+        <v>143</v>
+      </c>
+      <c r="BE32" t="s">
         <v>144</v>
       </c>
-      <c r="BP21" t="s">
-[...2 lines deleted...]
-      <c r="BQ21" t="s">
+      <c r="BF32" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG32" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH32" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI32" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ32" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK32" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL32" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM32" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN32" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO32" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP32" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ32" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR32" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS32" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT32" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU32" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV32" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW32" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX32" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY32" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY32" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ32" t="s">
+        <v>536</v>
+      </c>
+      <c r="DA32" t="s">
+        <v>536</v>
+      </c>
+      <c r="DB32" t="s">
+        <v>536</v>
+      </c>
+      <c r="DC32" t="s">
+        <v>536</v>
+      </c>
+      <c r="DD32" t="s">
+        <v>536</v>
+      </c>
+      <c r="DE32" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF32" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG32" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH32" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI32" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ32" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK32" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL32" t="s">
+        <v>544</v>
+      </c>
+      <c r="DM32" t="s">
+        <v>678</v>
+      </c>
+      <c r="DN32" t="s">
+        <v>679</v>
+      </c>
+      <c r="DO32" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="33" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>680</v>
+      </c>
+      <c r="B33" t="s">
+        <v>681</v>
+      </c>
+      <c r="C33" t="s">
+        <v>682</v>
+      </c>
+      <c r="D33" t="s">
+        <v>683</v>
+      </c>
+      <c r="E33" t="s">
+        <v>684</v>
+      </c>
+      <c r="F33" t="s">
+        <v>685</v>
+      </c>
+      <c r="G33" t="s">
+        <v>686</v>
+      </c>
+      <c r="H33" t="s">
+        <v>687</v>
+      </c>
+      <c r="I33" t="s">
+        <v>688</v>
+      </c>
+      <c r="J33" t="s">
+        <v>689</v>
+      </c>
+      <c r="K33" t="s">
+        <v>690</v>
+      </c>
+      <c r="L33" t="s">
+        <v>691</v>
+      </c>
+      <c r="M33" t="s">
+        <v>692</v>
+      </c>
+      <c r="N33" t="s">
+        <v>126</v>
+      </c>
+      <c r="O33" t="s">
+        <v>127</v>
+      </c>
+      <c r="P33" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>128</v>
+      </c>
+      <c r="R33" t="s">
+        <v>128</v>
+      </c>
+      <c r="S33" t="s">
+        <v>128</v>
+      </c>
+      <c r="T33" t="s">
+        <v>128</v>
+      </c>
+      <c r="U33" t="s">
+        <v>128</v>
+      </c>
+      <c r="V33" t="s">
+        <v>128</v>
+      </c>
+      <c r="W33" t="s">
+        <v>128</v>
+      </c>
+      <c r="X33" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y33" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z33" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB33" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC33" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF33" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH33" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI33" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK33" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL33" t="s">
+        <v>693</v>
+      </c>
+      <c r="AM33" t="s">
+        <v>694</v>
+      </c>
+      <c r="AN33" t="s">
+        <v>695</v>
+      </c>
+      <c r="AO33" t="s">
+        <v>693</v>
+      </c>
+      <c r="AP33" t="s">
+        <v>694</v>
+      </c>
+      <c r="AQ33" t="s">
+        <v>696</v>
+      </c>
+      <c r="AR33" t="s">
+        <v>697</v>
+      </c>
+      <c r="AS33" t="s">
+        <v>698</v>
+      </c>
+      <c r="AT33" t="s">
+        <v>696</v>
+      </c>
+      <c r="AU33" t="s">
+        <v>697</v>
+      </c>
+      <c r="AV33" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW33" t="s">
+        <v>699</v>
+      </c>
+      <c r="AX33" t="s">
+        <v>137</v>
+      </c>
+      <c r="AY33" t="s">
+        <v>138</v>
+      </c>
+      <c r="AZ33" t="s">
+        <v>139</v>
+      </c>
+      <c r="BA33" t="s">
+        <v>140</v>
+      </c>
+      <c r="BB33" t="s">
+        <v>141</v>
+      </c>
+      <c r="BC33" t="s">
+        <v>142</v>
+      </c>
+      <c r="BD33" t="s">
         <v>143</v>
       </c>
-      <c r="BR21" t="s">
-[...2 lines deleted...]
-      <c r="BS21" t="s">
+      <c r="BE33" t="s">
         <v>144</v>
       </c>
-      <c r="BT21" t="s">
+      <c r="BF33" t="s">
         <v>145</v>
       </c>
-      <c r="BU21" t="s">
+      <c r="BG33" t="s">
         <v>146</v>
       </c>
-      <c r="BV21" t="s">
+      <c r="BH33" t="s">
         <v>147</v>
       </c>
-      <c r="BW21" t="s">
+      <c r="BI33" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ33" t="s">
         <v>148</v>
       </c>
-      <c r="BX21" t="s">
+      <c r="BK33" t="s">
         <v>149</v>
       </c>
-      <c r="BY21" t="s">
-[...96 lines deleted...]
-        <v>405</v>
+      <c r="BL33" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM33" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN33" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO33" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP33" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ33" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR33" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS33" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT33" t="s">
+        <v>156</v>
+      </c>
+      <c r="BU33" t="s">
+        <v>157</v>
+      </c>
+      <c r="BV33" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW33" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX33" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY33" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY33" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ33" t="s">
+        <v>536</v>
+      </c>
+      <c r="DA33" t="s">
+        <v>536</v>
+      </c>
+      <c r="DB33" t="s">
+        <v>536</v>
+      </c>
+      <c r="DC33" t="s">
+        <v>536</v>
+      </c>
+      <c r="DD33" t="s">
+        <v>536</v>
+      </c>
+      <c r="DE33" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF33" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG33" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH33" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI33" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ33" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK33" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL33" t="s">
+        <v>544</v>
+      </c>
+      <c r="DM33" t="s">
+        <v>700</v>
+      </c>
+      <c r="DN33" t="s">
+        <v>701</v>
+      </c>
+      <c r="DO33" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="22" spans="1:109" x14ac:dyDescent="0.25">
-[...147 lines deleted...]
-      <c r="AX22" t="s">
+    <row r="34" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>702</v>
+      </c>
+      <c r="B34" t="s">
+        <v>681</v>
+      </c>
+      <c r="C34" t="s">
+        <v>682</v>
+      </c>
+      <c r="D34" t="s">
+        <v>683</v>
+      </c>
+      <c r="E34" t="s">
+        <v>684</v>
+      </c>
+      <c r="F34" t="s">
+        <v>685</v>
+      </c>
+      <c r="G34" t="s">
+        <v>686</v>
+      </c>
+      <c r="H34" t="s">
+        <v>687</v>
+      </c>
+      <c r="I34" t="s">
+        <v>688</v>
+      </c>
+      <c r="J34" t="s">
+        <v>689</v>
+      </c>
+      <c r="K34" t="s">
+        <v>690</v>
+      </c>
+      <c r="L34" t="s">
+        <v>691</v>
+      </c>
+      <c r="M34" t="s">
+        <v>692</v>
+      </c>
+      <c r="N34" t="s">
         <v>126</v>
       </c>
-      <c r="AY22" t="s">
+      <c r="O34" t="s">
         <v>127</v>
       </c>
-      <c r="AZ22" t="s">
-[...20 lines deleted...]
-      <c r="BG22" t="s">
+      <c r="P34" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>128</v>
+      </c>
+      <c r="R34" t="s">
+        <v>128</v>
+      </c>
+      <c r="S34" t="s">
+        <v>128</v>
+      </c>
+      <c r="T34" t="s">
+        <v>128</v>
+      </c>
+      <c r="U34" t="s">
+        <v>128</v>
+      </c>
+      <c r="V34" t="s">
+        <v>128</v>
+      </c>
+      <c r="W34" t="s">
+        <v>128</v>
+      </c>
+      <c r="X34" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y34" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z34" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA34" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB34" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC34" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE34" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF34" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG34" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH34" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI34" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ34" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK34" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL34" t="s">
+        <v>693</v>
+      </c>
+      <c r="AM34" t="s">
+        <v>694</v>
+      </c>
+      <c r="AN34" t="s">
+        <v>695</v>
+      </c>
+      <c r="AO34" t="s">
+        <v>693</v>
+      </c>
+      <c r="AP34" t="s">
+        <v>694</v>
+      </c>
+      <c r="AQ34" t="s">
+        <v>696</v>
+      </c>
+      <c r="AR34" t="s">
+        <v>697</v>
+      </c>
+      <c r="AS34" t="s">
+        <v>698</v>
+      </c>
+      <c r="AT34" t="s">
+        <v>696</v>
+      </c>
+      <c r="AU34" t="s">
+        <v>697</v>
+      </c>
+      <c r="AV34" t="s">
         <v>135</v>
       </c>
-      <c r="BH22" t="s">
-[...14 lines deleted...]
-      <c r="BM22" t="s">
+      <c r="AW34" t="s">
+        <v>699</v>
+      </c>
+      <c r="AX34" t="s">
+        <v>703</v>
+      </c>
+      <c r="AY34" t="s">
+        <v>704</v>
+      </c>
+      <c r="AZ34" t="s">
+        <v>705</v>
+      </c>
+      <c r="BA34" t="s">
+        <v>706</v>
+      </c>
+      <c r="BB34" t="s">
+        <v>707</v>
+      </c>
+      <c r="BC34" t="s">
+        <v>708</v>
+      </c>
+      <c r="BD34" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE34" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF34" t="s">
+        <v>709</v>
+      </c>
+      <c r="BG34" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH34" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI34" t="s">
         <v>140</v>
       </c>
-      <c r="BN22" t="s">
-[...17 lines deleted...]
-      <c r="BT22" t="s">
+      <c r="BJ34" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK34" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL34" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM34" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN34" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO34" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP34" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ34" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR34" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS34" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT34" t="s">
+        <v>710</v>
+      </c>
+      <c r="BU34" t="s">
+        <v>711</v>
+      </c>
+      <c r="BV34" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW34" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX34" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY34" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY34" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ34" t="s">
+        <v>536</v>
+      </c>
+      <c r="DA34" t="s">
+        <v>536</v>
+      </c>
+      <c r="DB34" t="s">
+        <v>536</v>
+      </c>
+      <c r="DC34" t="s">
+        <v>536</v>
+      </c>
+      <c r="DD34" t="s">
+        <v>536</v>
+      </c>
+      <c r="DE34" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF34" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG34" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH34" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI34" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ34" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK34" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL34" t="s">
+        <v>544</v>
+      </c>
+      <c r="DM34" t="s">
+        <v>712</v>
+      </c>
+      <c r="DN34" t="s">
+        <v>713</v>
+      </c>
+      <c r="DO34" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="35" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>714</v>
+      </c>
+      <c r="B35" t="s">
+        <v>715</v>
+      </c>
+      <c r="C35" t="s">
+        <v>716</v>
+      </c>
+      <c r="D35" t="s">
+        <v>717</v>
+      </c>
+      <c r="E35" t="s">
+        <v>718</v>
+      </c>
+      <c r="F35" t="s">
+        <v>719</v>
+      </c>
+      <c r="G35" t="s">
+        <v>720</v>
+      </c>
+      <c r="H35" t="s">
+        <v>721</v>
+      </c>
+      <c r="I35" t="s">
+        <v>722</v>
+      </c>
+      <c r="J35" t="s">
+        <v>723</v>
+      </c>
+      <c r="K35" t="s">
+        <v>724</v>
+      </c>
+      <c r="L35" t="s">
+        <v>725</v>
+      </c>
+      <c r="M35" t="s">
+        <v>726</v>
+      </c>
+      <c r="N35" t="s">
+        <v>126</v>
+      </c>
+      <c r="O35" t="s">
+        <v>127</v>
+      </c>
+      <c r="P35" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>128</v>
+      </c>
+      <c r="R35" t="s">
+        <v>128</v>
+      </c>
+      <c r="S35" t="s">
+        <v>128</v>
+      </c>
+      <c r="T35" t="s">
+        <v>128</v>
+      </c>
+      <c r="U35" t="s">
+        <v>128</v>
+      </c>
+      <c r="V35" t="s">
+        <v>128</v>
+      </c>
+      <c r="W35" t="s">
+        <v>128</v>
+      </c>
+      <c r="X35" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB35" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC35" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH35" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ35" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL35" t="s">
+        <v>727</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>728</v>
+      </c>
+      <c r="AN35" t="s">
+        <v>729</v>
+      </c>
+      <c r="AO35" t="s">
+        <v>727</v>
+      </c>
+      <c r="AP35" t="s">
+        <v>728</v>
+      </c>
+      <c r="AQ35" t="s">
+        <v>730</v>
+      </c>
+      <c r="AR35" t="s">
+        <v>731</v>
+      </c>
+      <c r="AS35" t="s">
+        <v>732</v>
+      </c>
+      <c r="AT35" t="s">
+        <v>730</v>
+      </c>
+      <c r="AU35" t="s">
+        <v>731</v>
+      </c>
+      <c r="AV35" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW35" t="s">
+        <v>733</v>
+      </c>
+      <c r="AX35" t="s">
+        <v>703</v>
+      </c>
+      <c r="AY35" t="s">
+        <v>704</v>
+      </c>
+      <c r="AZ35" t="s">
+        <v>705</v>
+      </c>
+      <c r="BA35" t="s">
+        <v>706</v>
+      </c>
+      <c r="BB35" t="s">
+        <v>707</v>
+      </c>
+      <c r="BC35" t="s">
+        <v>708</v>
+      </c>
+      <c r="BD35" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE35" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF35" t="s">
+        <v>709</v>
+      </c>
+      <c r="BG35" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH35" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI35" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ35" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK35" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL35" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM35" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN35" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO35" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP35" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ35" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR35" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS35" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT35" t="s">
+        <v>710</v>
+      </c>
+      <c r="BU35" t="s">
+        <v>711</v>
+      </c>
+      <c r="BV35" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW35" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX35" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY35" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY35" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ35" t="s">
+        <v>536</v>
+      </c>
+      <c r="DA35" t="s">
+        <v>536</v>
+      </c>
+      <c r="DB35" t="s">
+        <v>536</v>
+      </c>
+      <c r="DC35" t="s">
+        <v>536</v>
+      </c>
+      <c r="DD35" t="s">
+        <v>536</v>
+      </c>
+      <c r="DE35" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF35" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG35" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH35" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI35" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ35" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK35" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL35" t="s">
+        <v>544</v>
+      </c>
+      <c r="DM35" t="s">
+        <v>734</v>
+      </c>
+      <c r="DN35" t="s">
+        <v>735</v>
+      </c>
+      <c r="DO35" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="36" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>736</v>
+      </c>
+      <c r="B36" t="s">
+        <v>737</v>
+      </c>
+      <c r="C36" t="s">
+        <v>738</v>
+      </c>
+      <c r="D36" t="s">
+        <v>739</v>
+      </c>
+      <c r="E36" t="s">
+        <v>740</v>
+      </c>
+      <c r="F36" t="s">
+        <v>741</v>
+      </c>
+      <c r="G36" t="s">
+        <v>742</v>
+      </c>
+      <c r="H36" t="s">
+        <v>743</v>
+      </c>
+      <c r="I36" t="s">
+        <v>744</v>
+      </c>
+      <c r="J36" t="s">
+        <v>745</v>
+      </c>
+      <c r="K36" t="s">
+        <v>746</v>
+      </c>
+      <c r="L36" t="s">
+        <v>747</v>
+      </c>
+      <c r="M36" t="s">
+        <v>748</v>
+      </c>
+      <c r="N36" t="s">
+        <v>126</v>
+      </c>
+      <c r="O36" t="s">
+        <v>127</v>
+      </c>
+      <c r="P36" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>128</v>
+      </c>
+      <c r="R36" t="s">
+        <v>128</v>
+      </c>
+      <c r="S36" t="s">
+        <v>128</v>
+      </c>
+      <c r="T36" t="s">
+        <v>128</v>
+      </c>
+      <c r="U36" t="s">
+        <v>128</v>
+      </c>
+      <c r="V36" t="s">
+        <v>128</v>
+      </c>
+      <c r="W36" t="s">
+        <v>128</v>
+      </c>
+      <c r="X36" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y36" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL36" t="s">
+        <v>727</v>
+      </c>
+      <c r="AM36" t="s">
+        <v>728</v>
+      </c>
+      <c r="AN36" t="s">
+        <v>729</v>
+      </c>
+      <c r="AO36" t="s">
+        <v>727</v>
+      </c>
+      <c r="AP36" t="s">
+        <v>728</v>
+      </c>
+      <c r="AQ36" t="s">
+        <v>730</v>
+      </c>
+      <c r="AR36" t="s">
+        <v>731</v>
+      </c>
+      <c r="AS36" t="s">
+        <v>732</v>
+      </c>
+      <c r="AT36" t="s">
+        <v>730</v>
+      </c>
+      <c r="AU36" t="s">
+        <v>731</v>
+      </c>
+      <c r="AV36" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW36" t="s">
+        <v>733</v>
+      </c>
+      <c r="AX36" t="s">
+        <v>703</v>
+      </c>
+      <c r="AY36" t="s">
+        <v>704</v>
+      </c>
+      <c r="AZ36" t="s">
+        <v>705</v>
+      </c>
+      <c r="BA36" t="s">
+        <v>706</v>
+      </c>
+      <c r="BB36" t="s">
+        <v>707</v>
+      </c>
+      <c r="BC36" t="s">
+        <v>708</v>
+      </c>
+      <c r="BD36" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE36" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF36" t="s">
+        <v>709</v>
+      </c>
+      <c r="BG36" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH36" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI36" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ36" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK36" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL36" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM36" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN36" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO36" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP36" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ36" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR36" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS36" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT36" t="s">
+        <v>710</v>
+      </c>
+      <c r="BU36" t="s">
+        <v>711</v>
+      </c>
+      <c r="BV36" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW36" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX36" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY36" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY36" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ36" t="s">
+        <v>536</v>
+      </c>
+      <c r="DA36" t="s">
+        <v>536</v>
+      </c>
+      <c r="DB36" t="s">
+        <v>536</v>
+      </c>
+      <c r="DC36" t="s">
+        <v>536</v>
+      </c>
+      <c r="DD36" t="s">
+        <v>536</v>
+      </c>
+      <c r="DE36" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF36" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG36" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH36" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI36" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ36" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK36" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL36" t="s">
+        <v>544</v>
+      </c>
+      <c r="DM36" t="s">
+        <v>749</v>
+      </c>
+      <c r="DN36" t="s">
+        <v>750</v>
+      </c>
+      <c r="DO36" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="37" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>751</v>
+      </c>
+      <c r="B37" t="s">
+        <v>737</v>
+      </c>
+      <c r="C37" t="s">
+        <v>738</v>
+      </c>
+      <c r="D37" t="s">
+        <v>739</v>
+      </c>
+      <c r="E37" t="s">
+        <v>740</v>
+      </c>
+      <c r="F37" t="s">
+        <v>741</v>
+      </c>
+      <c r="G37" t="s">
+        <v>742</v>
+      </c>
+      <c r="H37" t="s">
+        <v>743</v>
+      </c>
+      <c r="I37" t="s">
+        <v>744</v>
+      </c>
+      <c r="J37" t="s">
+        <v>745</v>
+      </c>
+      <c r="K37" t="s">
+        <v>746</v>
+      </c>
+      <c r="L37" t="s">
+        <v>747</v>
+      </c>
+      <c r="M37" t="s">
+        <v>748</v>
+      </c>
+      <c r="N37" t="s">
+        <v>126</v>
+      </c>
+      <c r="O37" t="s">
+        <v>127</v>
+      </c>
+      <c r="P37" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>128</v>
+      </c>
+      <c r="R37" t="s">
+        <v>128</v>
+      </c>
+      <c r="S37" t="s">
+        <v>128</v>
+      </c>
+      <c r="T37" t="s">
+        <v>128</v>
+      </c>
+      <c r="U37" t="s">
+        <v>128</v>
+      </c>
+      <c r="V37" t="s">
+        <v>128</v>
+      </c>
+      <c r="W37" t="s">
+        <v>128</v>
+      </c>
+      <c r="X37" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z37" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA37" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB37" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC37" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE37" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF37" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG37" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH37" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ37" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK37" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL37" t="s">
+        <v>727</v>
+      </c>
+      <c r="AM37" t="s">
+        <v>728</v>
+      </c>
+      <c r="AN37" t="s">
+        <v>729</v>
+      </c>
+      <c r="AO37" t="s">
+        <v>727</v>
+      </c>
+      <c r="AP37" t="s">
+        <v>728</v>
+      </c>
+      <c r="AQ37" t="s">
+        <v>730</v>
+      </c>
+      <c r="AR37" t="s">
+        <v>731</v>
+      </c>
+      <c r="AS37" t="s">
+        <v>732</v>
+      </c>
+      <c r="AT37" t="s">
+        <v>730</v>
+      </c>
+      <c r="AU37" t="s">
+        <v>731</v>
+      </c>
+      <c r="AV37" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW37" t="s">
+        <v>752</v>
+      </c>
+      <c r="AX37" t="s">
+        <v>703</v>
+      </c>
+      <c r="AY37" t="s">
+        <v>704</v>
+      </c>
+      <c r="AZ37" t="s">
+        <v>705</v>
+      </c>
+      <c r="BA37" t="s">
+        <v>706</v>
+      </c>
+      <c r="BB37" t="s">
+        <v>707</v>
+      </c>
+      <c r="BC37" t="s">
+        <v>708</v>
+      </c>
+      <c r="BD37" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE37" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF37" t="s">
+        <v>709</v>
+      </c>
+      <c r="BG37" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH37" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI37" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ37" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK37" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL37" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM37" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN37" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO37" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP37" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ37" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR37" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS37" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT37" t="s">
+        <v>710</v>
+      </c>
+      <c r="BU37" t="s">
+        <v>711</v>
+      </c>
+      <c r="BV37" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW37" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX37" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY37" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY37" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ37" t="s">
+        <v>536</v>
+      </c>
+      <c r="DA37" t="s">
+        <v>536</v>
+      </c>
+      <c r="DB37" t="s">
+        <v>536</v>
+      </c>
+      <c r="DC37" t="s">
+        <v>536</v>
+      </c>
+      <c r="DD37" t="s">
+        <v>536</v>
+      </c>
+      <c r="DE37" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF37" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG37" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH37" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI37" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ37" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK37" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL37" t="s">
+        <v>544</v>
+      </c>
+      <c r="DM37" t="s">
+        <v>753</v>
+      </c>
+      <c r="DN37" t="s">
+        <v>750</v>
+      </c>
+      <c r="DO37" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="38" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>754</v>
+      </c>
+      <c r="B38" t="s">
+        <v>755</v>
+      </c>
+      <c r="C38" t="s">
+        <v>756</v>
+      </c>
+      <c r="D38" t="s">
+        <v>757</v>
+      </c>
+      <c r="E38" t="s">
+        <v>758</v>
+      </c>
+      <c r="F38" t="s">
+        <v>759</v>
+      </c>
+      <c r="G38" t="s">
+        <v>760</v>
+      </c>
+      <c r="H38" t="s">
+        <v>761</v>
+      </c>
+      <c r="I38" t="s">
+        <v>762</v>
+      </c>
+      <c r="J38" t="s">
+        <v>763</v>
+      </c>
+      <c r="K38" t="s">
+        <v>764</v>
+      </c>
+      <c r="L38" t="s">
+        <v>765</v>
+      </c>
+      <c r="M38" t="s">
+        <v>766</v>
+      </c>
+      <c r="N38" t="s">
+        <v>126</v>
+      </c>
+      <c r="O38" t="s">
+        <v>127</v>
+      </c>
+      <c r="P38" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>128</v>
+      </c>
+      <c r="R38" t="s">
+        <v>128</v>
+      </c>
+      <c r="S38" t="s">
+        <v>128</v>
+      </c>
+      <c r="T38" t="s">
+        <v>128</v>
+      </c>
+      <c r="U38" t="s">
+        <v>128</v>
+      </c>
+      <c r="V38" t="s">
+        <v>128</v>
+      </c>
+      <c r="W38" t="s">
+        <v>128</v>
+      </c>
+      <c r="X38" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y38" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z38" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA38" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB38" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC38" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD38" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE38" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF38" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG38" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH38" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI38" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ38" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK38" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL38" t="s">
+        <v>727</v>
+      </c>
+      <c r="AM38" t="s">
+        <v>728</v>
+      </c>
+      <c r="AN38" t="s">
+        <v>729</v>
+      </c>
+      <c r="AO38" t="s">
+        <v>727</v>
+      </c>
+      <c r="AP38" t="s">
+        <v>728</v>
+      </c>
+      <c r="AQ38" t="s">
+        <v>730</v>
+      </c>
+      <c r="AR38" t="s">
+        <v>731</v>
+      </c>
+      <c r="AS38" t="s">
+        <v>732</v>
+      </c>
+      <c r="AT38" t="s">
+        <v>730</v>
+      </c>
+      <c r="AU38" t="s">
+        <v>731</v>
+      </c>
+      <c r="AV38" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW38" t="s">
+        <v>752</v>
+      </c>
+      <c r="AX38" t="s">
+        <v>703</v>
+      </c>
+      <c r="AY38" t="s">
+        <v>704</v>
+      </c>
+      <c r="AZ38" t="s">
+        <v>705</v>
+      </c>
+      <c r="BA38" t="s">
+        <v>706</v>
+      </c>
+      <c r="BB38" t="s">
+        <v>707</v>
+      </c>
+      <c r="BC38" t="s">
+        <v>708</v>
+      </c>
+      <c r="BD38" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE38" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF38" t="s">
+        <v>709</v>
+      </c>
+      <c r="BG38" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH38" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI38" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ38" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK38" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL38" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM38" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN38" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO38" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP38" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ38" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR38" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS38" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT38" t="s">
+        <v>710</v>
+      </c>
+      <c r="BU38" t="s">
+        <v>711</v>
+      </c>
+      <c r="BV38" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW38" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX38" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY38" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY38" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ38" t="s">
+        <v>536</v>
+      </c>
+      <c r="DA38" t="s">
+        <v>536</v>
+      </c>
+      <c r="DB38" t="s">
+        <v>536</v>
+      </c>
+      <c r="DC38" t="s">
+        <v>536</v>
+      </c>
+      <c r="DD38" t="s">
+        <v>536</v>
+      </c>
+      <c r="DE38" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF38" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG38" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH38" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI38" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ38" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK38" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL38" t="s">
+        <v>544</v>
+      </c>
+      <c r="DM38" t="s">
+        <v>767</v>
+      </c>
+      <c r="DN38" t="s">
+        <v>768</v>
+      </c>
+      <c r="DO38" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="39" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>769</v>
+      </c>
+      <c r="B39" t="s">
+        <v>770</v>
+      </c>
+      <c r="C39" t="s">
+        <v>771</v>
+      </c>
+      <c r="D39" t="s">
+        <v>772</v>
+      </c>
+      <c r="E39" t="s">
+        <v>773</v>
+      </c>
+      <c r="F39" t="s">
+        <v>774</v>
+      </c>
+      <c r="G39" t="s">
+        <v>775</v>
+      </c>
+      <c r="H39" t="s">
+        <v>776</v>
+      </c>
+      <c r="I39" t="s">
+        <v>777</v>
+      </c>
+      <c r="J39" t="s">
+        <v>778</v>
+      </c>
+      <c r="K39" t="s">
+        <v>779</v>
+      </c>
+      <c r="L39" t="s">
+        <v>780</v>
+      </c>
+      <c r="M39" t="s">
+        <v>781</v>
+      </c>
+      <c r="N39" t="s">
+        <v>126</v>
+      </c>
+      <c r="O39" t="s">
+        <v>127</v>
+      </c>
+      <c r="P39" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>128</v>
+      </c>
+      <c r="R39" t="s">
+        <v>128</v>
+      </c>
+      <c r="S39" t="s">
+        <v>128</v>
+      </c>
+      <c r="T39" t="s">
+        <v>128</v>
+      </c>
+      <c r="U39" t="s">
+        <v>128</v>
+      </c>
+      <c r="V39" t="s">
+        <v>128</v>
+      </c>
+      <c r="W39" t="s">
+        <v>128</v>
+      </c>
+      <c r="X39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL39" t="s">
+        <v>782</v>
+      </c>
+      <c r="AM39" t="s">
+        <v>783</v>
+      </c>
+      <c r="AN39" t="s">
+        <v>784</v>
+      </c>
+      <c r="AO39" t="s">
+        <v>782</v>
+      </c>
+      <c r="AP39" t="s">
+        <v>783</v>
+      </c>
+      <c r="AQ39" t="s">
+        <v>785</v>
+      </c>
+      <c r="AR39" t="s">
+        <v>786</v>
+      </c>
+      <c r="AS39" t="s">
+        <v>787</v>
+      </c>
+      <c r="AT39" t="s">
+        <v>785</v>
+      </c>
+      <c r="AU39" t="s">
+        <v>786</v>
+      </c>
+      <c r="AV39" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW39" t="s">
+        <v>788</v>
+      </c>
+      <c r="AX39" t="s">
+        <v>703</v>
+      </c>
+      <c r="AY39" t="s">
+        <v>704</v>
+      </c>
+      <c r="AZ39" t="s">
+        <v>705</v>
+      </c>
+      <c r="BA39" t="s">
+        <v>706</v>
+      </c>
+      <c r="BB39" t="s">
+        <v>707</v>
+      </c>
+      <c r="BC39" t="s">
+        <v>708</v>
+      </c>
+      <c r="BD39" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE39" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF39" t="s">
+        <v>709</v>
+      </c>
+      <c r="BG39" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH39" t="s">
+        <v>147</v>
+      </c>
+      <c r="BI39" t="s">
+        <v>140</v>
+      </c>
+      <c r="BJ39" t="s">
+        <v>148</v>
+      </c>
+      <c r="BK39" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL39" t="s">
+        <v>150</v>
+      </c>
+      <c r="BM39" t="s">
+        <v>151</v>
+      </c>
+      <c r="BN39" t="s">
+        <v>152</v>
+      </c>
+      <c r="BO39" t="s">
+        <v>155</v>
+      </c>
+      <c r="BP39" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ39" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR39" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS39" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT39" t="s">
+        <v>710</v>
+      </c>
+      <c r="BU39" t="s">
+        <v>711</v>
+      </c>
+      <c r="BV39" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW39" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX39" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY39" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY39" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ39" t="s">
+        <v>536</v>
+      </c>
+      <c r="DA39" t="s">
+        <v>536</v>
+      </c>
+      <c r="DB39" t="s">
+        <v>536</v>
+      </c>
+      <c r="DC39" t="s">
+        <v>536</v>
+      </c>
+      <c r="DD39" t="s">
+        <v>536</v>
+      </c>
+      <c r="DE39" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF39" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG39" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH39" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI39" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ39" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK39" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL39" t="s">
+        <v>544</v>
+      </c>
+      <c r="DM39" t="s">
+        <v>789</v>
+      </c>
+      <c r="DN39" t="s">
+        <v>790</v>
+      </c>
+      <c r="DO39" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="40" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>792</v>
+      </c>
+      <c r="B40" t="s">
+        <v>793</v>
+      </c>
+      <c r="C40" t="s">
+        <v>794</v>
+      </c>
+      <c r="D40" t="s">
+        <v>795</v>
+      </c>
+      <c r="E40" t="s">
+        <v>796</v>
+      </c>
+      <c r="F40" t="s">
+        <v>797</v>
+      </c>
+      <c r="G40" t="s">
+        <v>798</v>
+      </c>
+      <c r="H40" t="s">
+        <v>799</v>
+      </c>
+      <c r="I40" t="s">
+        <v>800</v>
+      </c>
+      <c r="J40" t="s">
+        <v>801</v>
+      </c>
+      <c r="K40" t="s">
+        <v>802</v>
+      </c>
+      <c r="L40" t="s">
+        <v>803</v>
+      </c>
+      <c r="M40" t="s">
+        <v>804</v>
+      </c>
+      <c r="N40" t="s">
+        <v>128</v>
+      </c>
+      <c r="O40" t="s">
+        <v>128</v>
+      </c>
+      <c r="P40" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>128</v>
+      </c>
+      <c r="R40" t="s">
+        <v>128</v>
+      </c>
+      <c r="S40" t="s">
+        <v>128</v>
+      </c>
+      <c r="T40" t="s">
+        <v>128</v>
+      </c>
+      <c r="U40" t="s">
+        <v>128</v>
+      </c>
+      <c r="V40" t="s">
+        <v>128</v>
+      </c>
+      <c r="W40" t="s">
+        <v>128</v>
+      </c>
+      <c r="X40" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA40" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB40" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC40" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE40" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF40" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG40" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH40" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI40" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ40" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK40" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL40" t="s">
+        <v>805</v>
+      </c>
+      <c r="AM40" t="s">
+        <v>806</v>
+      </c>
+      <c r="AN40" t="s">
+        <v>807</v>
+      </c>
+      <c r="AO40" t="s">
+        <v>805</v>
+      </c>
+      <c r="AP40" t="s">
+        <v>806</v>
+      </c>
+      <c r="AQ40" t="s">
+        <v>808</v>
+      </c>
+      <c r="AR40" t="s">
+        <v>809</v>
+      </c>
+      <c r="AS40" t="s">
+        <v>810</v>
+      </c>
+      <c r="AT40" t="s">
+        <v>808</v>
+      </c>
+      <c r="AU40" t="s">
+        <v>809</v>
+      </c>
+      <c r="AV40" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW40" t="s">
+        <v>811</v>
+      </c>
+      <c r="AX40" t="s">
+        <v>812</v>
+      </c>
+      <c r="AY40" t="s">
+        <v>813</v>
+      </c>
+      <c r="AZ40" t="s">
+        <v>814</v>
+      </c>
+      <c r="BA40" t="s">
+        <v>815</v>
+      </c>
+      <c r="BB40" t="s">
+        <v>816</v>
+      </c>
+      <c r="BC40" t="s">
+        <v>148</v>
+      </c>
+      <c r="BD40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF40" t="s">
         <v>145</v>
       </c>
-      <c r="BU22" t="s">
-[...5 lines deleted...]
-      <c r="BW22" t="s">
+      <c r="BG40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BP40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ40" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR40" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS40" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT40" t="s">
+        <v>710</v>
+      </c>
+      <c r="BU40" t="s">
+        <v>711</v>
+      </c>
+      <c r="BV40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY40" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY40" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ40" t="s">
+        <v>127</v>
+      </c>
+      <c r="DA40" t="s">
+        <v>817</v>
+      </c>
+      <c r="DB40" t="s">
+        <v>818</v>
+      </c>
+      <c r="DC40" t="s">
+        <v>127</v>
+      </c>
+      <c r="DD40" t="s">
+        <v>819</v>
+      </c>
+      <c r="DE40" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF40" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG40" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH40" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI40" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ40" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK40" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL40" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM40" t="s">
+        <v>820</v>
+      </c>
+      <c r="DN40" t="s">
+        <v>790</v>
+      </c>
+      <c r="DO40" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="41" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>821</v>
+      </c>
+      <c r="B41" t="s">
+        <v>822</v>
+      </c>
+      <c r="C41" t="s">
+        <v>823</v>
+      </c>
+      <c r="D41" t="s">
+        <v>824</v>
+      </c>
+      <c r="E41" t="s">
+        <v>825</v>
+      </c>
+      <c r="F41" t="s">
+        <v>826</v>
+      </c>
+      <c r="G41" t="s">
+        <v>827</v>
+      </c>
+      <c r="H41" t="s">
+        <v>828</v>
+      </c>
+      <c r="I41" t="s">
+        <v>829</v>
+      </c>
+      <c r="J41" t="s">
+        <v>830</v>
+      </c>
+      <c r="K41" t="s">
+        <v>831</v>
+      </c>
+      <c r="L41" t="s">
+        <v>832</v>
+      </c>
+      <c r="M41" t="s">
+        <v>833</v>
+      </c>
+      <c r="N41" t="s">
+        <v>128</v>
+      </c>
+      <c r="O41" t="s">
+        <v>128</v>
+      </c>
+      <c r="P41" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>128</v>
+      </c>
+      <c r="R41" t="s">
+        <v>128</v>
+      </c>
+      <c r="S41" t="s">
+        <v>128</v>
+      </c>
+      <c r="T41" t="s">
+        <v>128</v>
+      </c>
+      <c r="U41" t="s">
+        <v>128</v>
+      </c>
+      <c r="V41" t="s">
+        <v>128</v>
+      </c>
+      <c r="W41" t="s">
+        <v>128</v>
+      </c>
+      <c r="X41" t="s">
+        <v>128</v>
+      </c>
+      <c r="Y41" t="s">
+        <v>128</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>128</v>
+      </c>
+      <c r="AA41" t="s">
+        <v>128</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>128</v>
+      </c>
+      <c r="AC41" t="s">
+        <v>128</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE41" t="s">
+        <v>128</v>
+      </c>
+      <c r="AF41" t="s">
+        <v>128</v>
+      </c>
+      <c r="AG41" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH41" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI41" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ41" t="s">
+        <v>128</v>
+      </c>
+      <c r="AK41" t="s">
+        <v>128</v>
+      </c>
+      <c r="AL41" t="s">
+        <v>834</v>
+      </c>
+      <c r="AM41" t="s">
+        <v>835</v>
+      </c>
+      <c r="AN41" t="s">
+        <v>836</v>
+      </c>
+      <c r="AO41" t="s">
+        <v>834</v>
+      </c>
+      <c r="AP41" t="s">
+        <v>835</v>
+      </c>
+      <c r="AQ41" t="s">
+        <v>837</v>
+      </c>
+      <c r="AR41" t="s">
+        <v>838</v>
+      </c>
+      <c r="AS41" t="s">
+        <v>839</v>
+      </c>
+      <c r="AT41" t="s">
+        <v>837</v>
+      </c>
+      <c r="AU41" t="s">
+        <v>838</v>
+      </c>
+      <c r="AV41" t="s">
+        <v>135</v>
+      </c>
+      <c r="AW41" t="s">
+        <v>811</v>
+      </c>
+      <c r="AX41" t="s">
+        <v>812</v>
+      </c>
+      <c r="AY41" t="s">
+        <v>813</v>
+      </c>
+      <c r="AZ41" t="s">
+        <v>814</v>
+      </c>
+      <c r="BA41" t="s">
+        <v>815</v>
+      </c>
+      <c r="BB41" t="s">
+        <v>816</v>
+      </c>
+      <c r="BC41" t="s">
         <v>148</v>
       </c>
-      <c r="BX22" t="s">
-[...99 lines deleted...]
-        <v>117</v>
+      <c r="BD41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF41" t="s">
+        <v>145</v>
+      </c>
+      <c r="BG41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BP41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ41" t="s">
+        <v>154</v>
+      </c>
+      <c r="BR41" t="s">
+        <v>127</v>
+      </c>
+      <c r="BS41" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT41" t="s">
+        <v>710</v>
+      </c>
+      <c r="BU41" t="s">
+        <v>711</v>
+      </c>
+      <c r="BV41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY41" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY41" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ41" t="s">
+        <v>127</v>
+      </c>
+      <c r="DA41" t="s">
+        <v>817</v>
+      </c>
+      <c r="DB41" t="s">
+        <v>818</v>
+      </c>
+      <c r="DC41" t="s">
+        <v>127</v>
+      </c>
+      <c r="DD41" t="s">
+        <v>819</v>
+      </c>
+      <c r="DE41" t="s">
+        <v>537</v>
+      </c>
+      <c r="DF41" t="s">
+        <v>538</v>
+      </c>
+      <c r="DG41" t="s">
+        <v>539</v>
+      </c>
+      <c r="DH41" t="s">
+        <v>540</v>
+      </c>
+      <c r="DI41" t="s">
+        <v>541</v>
+      </c>
+      <c r="DJ41" t="s">
+        <v>542</v>
+      </c>
+      <c r="DK41" t="s">
+        <v>543</v>
+      </c>
+      <c r="DL41" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM41" t="s">
+        <v>840</v>
+      </c>
+      <c r="DN41" t="s">
+        <v>841</v>
+      </c>
+      <c r="DO41" t="s">
+        <v>842</v>
       </c>
     </row>
-    <row r="23" spans="1:109" x14ac:dyDescent="0.25">
-[...325 lines deleted...]
-        <v>441</v>
+    <row r="42" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>843</v>
+      </c>
+      <c r="B42" t="s">
+        <v>128</v>
+      </c>
+      <c r="C42" t="s">
+        <v>128</v>
+      </c>
+      <c r="D42" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" t="s">
+        <v>128</v>
+      </c>
+      <c r="F42" t="s">
+        <v>128</v>
+      </c>
+      <c r="G42" t="s">
+        <v>128</v>
+      </c>
+      <c r="H42" t="s">
+        <v>128</v>
+      </c>
+      <c r="I42" t="s">
+        <v>128</v>
+      </c>
+      <c r="J42" t="s">
+        <v>128</v>
+      </c>
+      <c r="K42" t="s">
+        <v>128</v>
+      </c>
+      <c r="L42" t="s">
+        <v>128</v>
+      </c>
+      <c r="M42" t="s">
+        <v>128</v>
+      </c>
+      <c r="N42" t="s">
+        <v>128</v>
+      </c>
+      <c r="O42" t="s">
+        <v>128</v>
+      </c>
+      <c r="P42" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>823</v>
+      </c>
+      <c r="R42" t="s">
+        <v>844</v>
+      </c>
+      <c r="S42" t="s">
+        <v>845</v>
+      </c>
+      <c r="T42" t="s">
+        <v>846</v>
+      </c>
+      <c r="U42" t="s">
+        <v>847</v>
+      </c>
+      <c r="V42" t="s">
+        <v>848</v>
+      </c>
+      <c r="W42" t="s">
+        <v>849</v>
+      </c>
+      <c r="X42" t="s">
+        <v>827</v>
+      </c>
+      <c r="Y42" t="s">
+        <v>850</v>
+      </c>
+      <c r="Z42" t="s">
+        <v>851</v>
+      </c>
+      <c r="AA42" t="s">
+        <v>852</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>853</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>854</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>855</v>
+      </c>
+      <c r="AE42" t="s">
+        <v>831</v>
+      </c>
+      <c r="AF42" t="s">
+        <v>856</v>
+      </c>
+      <c r="AG42" t="s">
+        <v>857</v>
+      </c>
+      <c r="AH42" t="s">
+        <v>851</v>
+      </c>
+      <c r="AI42" t="s">
+        <v>858</v>
+      </c>
+      <c r="AJ42" t="s">
+        <v>859</v>
+      </c>
+      <c r="AK42" t="s">
+        <v>860</v>
+      </c>
+      <c r="AL42" t="s">
+        <v>834</v>
+      </c>
+      <c r="AM42" t="s">
+        <v>835</v>
+      </c>
+      <c r="AN42" t="s">
+        <v>836</v>
+      </c>
+      <c r="AO42" t="s">
+        <v>834</v>
+      </c>
+      <c r="AP42" t="s">
+        <v>835</v>
+      </c>
+      <c r="AQ42" t="s">
+        <v>837</v>
+      </c>
+      <c r="AR42" t="s">
+        <v>838</v>
+      </c>
+      <c r="AS42" t="s">
+        <v>839</v>
+      </c>
+      <c r="AT42" t="s">
+        <v>837</v>
+      </c>
+      <c r="AU42" t="s">
+        <v>838</v>
+      </c>
+      <c r="AV42" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW42" t="s">
+        <v>128</v>
+      </c>
+      <c r="AX42" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY42" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BB42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BP42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BR42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BS42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BT42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BU42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BV42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY42" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY42" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ42" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA42" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB42" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC42" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD42" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE42" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF42" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG42" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH42" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI42" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ42" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK42" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL42" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM42" t="s">
+        <v>861</v>
+      </c>
+      <c r="DN42" t="s">
+        <v>862</v>
+      </c>
+      <c r="DO42" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="24" spans="1:109" x14ac:dyDescent="0.25">
-[...325 lines deleted...]
-        <v>117</v>
+    <row r="43" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>863</v>
+      </c>
+      <c r="B43" t="s">
+        <v>128</v>
+      </c>
+      <c r="C43" t="s">
+        <v>128</v>
+      </c>
+      <c r="D43" t="s">
+        <v>128</v>
+      </c>
+      <c r="E43" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" t="s">
+        <v>128</v>
+      </c>
+      <c r="G43" t="s">
+        <v>128</v>
+      </c>
+      <c r="H43" t="s">
+        <v>128</v>
+      </c>
+      <c r="I43" t="s">
+        <v>128</v>
+      </c>
+      <c r="J43" t="s">
+        <v>128</v>
+      </c>
+      <c r="K43" t="s">
+        <v>128</v>
+      </c>
+      <c r="L43" t="s">
+        <v>128</v>
+      </c>
+      <c r="M43" t="s">
+        <v>128</v>
+      </c>
+      <c r="N43" t="s">
+        <v>128</v>
+      </c>
+      <c r="O43" t="s">
+        <v>128</v>
+      </c>
+      <c r="P43" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>864</v>
+      </c>
+      <c r="R43" t="s">
+        <v>865</v>
+      </c>
+      <c r="S43" t="s">
+        <v>866</v>
+      </c>
+      <c r="T43" t="s">
+        <v>867</v>
+      </c>
+      <c r="U43" t="s">
+        <v>868</v>
+      </c>
+      <c r="V43" t="s">
+        <v>869</v>
+      </c>
+      <c r="W43" t="s">
+        <v>870</v>
+      </c>
+      <c r="X43" t="s">
+        <v>871</v>
+      </c>
+      <c r="Y43" t="s">
+        <v>872</v>
+      </c>
+      <c r="Z43" t="s">
+        <v>873</v>
+      </c>
+      <c r="AA43" t="s">
+        <v>874</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>875</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>876</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>877</v>
+      </c>
+      <c r="AE43" t="s">
+        <v>878</v>
+      </c>
+      <c r="AF43" t="s">
+        <v>879</v>
+      </c>
+      <c r="AG43" t="s">
+        <v>880</v>
+      </c>
+      <c r="AH43" t="s">
+        <v>873</v>
+      </c>
+      <c r="AI43" t="s">
+        <v>881</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>882</v>
+      </c>
+      <c r="AK43" t="s">
+        <v>883</v>
+      </c>
+      <c r="AL43" t="s">
+        <v>884</v>
+      </c>
+      <c r="AM43" t="s">
+        <v>885</v>
+      </c>
+      <c r="AN43" t="s">
+        <v>886</v>
+      </c>
+      <c r="AO43" t="s">
+        <v>884</v>
+      </c>
+      <c r="AP43" t="s">
+        <v>885</v>
+      </c>
+      <c r="AQ43" t="s">
+        <v>887</v>
+      </c>
+      <c r="AR43" t="s">
+        <v>838</v>
+      </c>
+      <c r="AS43" t="s">
+        <v>810</v>
+      </c>
+      <c r="AT43" t="s">
+        <v>887</v>
+      </c>
+      <c r="AU43" t="s">
+        <v>838</v>
+      </c>
+      <c r="AV43" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW43" t="s">
+        <v>128</v>
+      </c>
+      <c r="AX43" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY43" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BB43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BP43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BR43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BS43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BT43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BU43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BV43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY43" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY43" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ43" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA43" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB43" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC43" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD43" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE43" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF43" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG43" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH43" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI43" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ43" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK43" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL43" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM43" t="s">
+        <v>888</v>
+      </c>
+      <c r="DN43" t="s">
+        <v>889</v>
+      </c>
+      <c r="DO43" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="25" spans="1:109" x14ac:dyDescent="0.25">
-[...325 lines deleted...]
-        <v>475</v>
+    <row r="44" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>890</v>
+      </c>
+      <c r="B44" t="s">
+        <v>128</v>
+      </c>
+      <c r="C44" t="s">
+        <v>128</v>
+      </c>
+      <c r="D44" t="s">
+        <v>128</v>
+      </c>
+      <c r="E44" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" t="s">
+        <v>128</v>
+      </c>
+      <c r="G44" t="s">
+        <v>128</v>
+      </c>
+      <c r="H44" t="s">
+        <v>128</v>
+      </c>
+      <c r="I44" t="s">
+        <v>128</v>
+      </c>
+      <c r="J44" t="s">
+        <v>128</v>
+      </c>
+      <c r="K44" t="s">
+        <v>128</v>
+      </c>
+      <c r="L44" t="s">
+        <v>128</v>
+      </c>
+      <c r="M44" t="s">
+        <v>128</v>
+      </c>
+      <c r="N44" t="s">
+        <v>128</v>
+      </c>
+      <c r="O44" t="s">
+        <v>128</v>
+      </c>
+      <c r="P44" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>891</v>
+      </c>
+      <c r="R44" t="s">
+        <v>892</v>
+      </c>
+      <c r="S44" t="s">
+        <v>893</v>
+      </c>
+      <c r="T44" t="s">
+        <v>894</v>
+      </c>
+      <c r="U44" t="s">
+        <v>895</v>
+      </c>
+      <c r="V44" t="s">
+        <v>896</v>
+      </c>
+      <c r="W44" t="s">
+        <v>897</v>
+      </c>
+      <c r="X44" t="s">
+        <v>898</v>
+      </c>
+      <c r="Y44" t="s">
+        <v>899</v>
+      </c>
+      <c r="Z44" t="s">
+        <v>900</v>
+      </c>
+      <c r="AA44" t="s">
+        <v>901</v>
+      </c>
+      <c r="AB44" t="s">
+        <v>902</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>903</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>904</v>
+      </c>
+      <c r="AE44" t="s">
+        <v>905</v>
+      </c>
+      <c r="AF44" t="s">
+        <v>906</v>
+      </c>
+      <c r="AG44" t="s">
+        <v>907</v>
+      </c>
+      <c r="AH44" t="s">
+        <v>908</v>
+      </c>
+      <c r="AI44" t="s">
+        <v>909</v>
+      </c>
+      <c r="AJ44" t="s">
+        <v>910</v>
+      </c>
+      <c r="AK44" t="s">
+        <v>911</v>
+      </c>
+      <c r="AL44" t="s">
+        <v>912</v>
+      </c>
+      <c r="AM44" t="s">
+        <v>913</v>
+      </c>
+      <c r="AN44" t="s">
+        <v>914</v>
+      </c>
+      <c r="AO44" t="s">
+        <v>912</v>
+      </c>
+      <c r="AP44" t="s">
+        <v>913</v>
+      </c>
+      <c r="AQ44" t="s">
+        <v>915</v>
+      </c>
+      <c r="AR44" t="s">
+        <v>838</v>
+      </c>
+      <c r="AS44" t="s">
+        <v>916</v>
+      </c>
+      <c r="AT44" t="s">
+        <v>915</v>
+      </c>
+      <c r="AU44" t="s">
+        <v>838</v>
+      </c>
+      <c r="AV44" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW44" t="s">
+        <v>128</v>
+      </c>
+      <c r="AX44" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY44" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BB44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BP44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BR44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BS44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BT44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BU44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BV44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY44" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY44" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ44" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA44" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB44" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC44" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD44" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE44" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF44" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG44" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH44" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI44" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ44" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK44" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL44" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM44" t="s">
+        <v>917</v>
+      </c>
+      <c r="DN44" t="s">
+        <v>918</v>
+      </c>
+      <c r="DO44" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="26" spans="1:109" x14ac:dyDescent="0.25">
-[...325 lines deleted...]
-        <v>117</v>
+    <row r="45" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>919</v>
+      </c>
+      <c r="B45" t="s">
+        <v>128</v>
+      </c>
+      <c r="C45" t="s">
+        <v>128</v>
+      </c>
+      <c r="D45" t="s">
+        <v>128</v>
+      </c>
+      <c r="E45" t="s">
+        <v>128</v>
+      </c>
+      <c r="F45" t="s">
+        <v>128</v>
+      </c>
+      <c r="G45" t="s">
+        <v>128</v>
+      </c>
+      <c r="H45" t="s">
+        <v>128</v>
+      </c>
+      <c r="I45" t="s">
+        <v>128</v>
+      </c>
+      <c r="J45" t="s">
+        <v>128</v>
+      </c>
+      <c r="K45" t="s">
+        <v>128</v>
+      </c>
+      <c r="L45" t="s">
+        <v>128</v>
+      </c>
+      <c r="M45" t="s">
+        <v>128</v>
+      </c>
+      <c r="N45" t="s">
+        <v>128</v>
+      </c>
+      <c r="O45" t="s">
+        <v>128</v>
+      </c>
+      <c r="P45" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>920</v>
+      </c>
+      <c r="R45" t="s">
+        <v>921</v>
+      </c>
+      <c r="S45" t="s">
+        <v>922</v>
+      </c>
+      <c r="T45" t="s">
+        <v>923</v>
+      </c>
+      <c r="U45" t="s">
+        <v>924</v>
+      </c>
+      <c r="V45" t="s">
+        <v>925</v>
+      </c>
+      <c r="W45" t="s">
+        <v>926</v>
+      </c>
+      <c r="X45" t="s">
+        <v>927</v>
+      </c>
+      <c r="Y45" t="s">
+        <v>928</v>
+      </c>
+      <c r="Z45" t="s">
+        <v>929</v>
+      </c>
+      <c r="AA45" t="s">
+        <v>930</v>
+      </c>
+      <c r="AB45" t="s">
+        <v>931</v>
+      </c>
+      <c r="AC45" t="s">
+        <v>932</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>933</v>
+      </c>
+      <c r="AE45" t="s">
+        <v>934</v>
+      </c>
+      <c r="AF45" t="s">
+        <v>935</v>
+      </c>
+      <c r="AG45" t="s">
+        <v>936</v>
+      </c>
+      <c r="AH45" t="s">
+        <v>937</v>
+      </c>
+      <c r="AI45" t="s">
+        <v>938</v>
+      </c>
+      <c r="AJ45" t="s">
+        <v>939</v>
+      </c>
+      <c r="AK45" t="s">
+        <v>940</v>
+      </c>
+      <c r="AL45" t="s">
+        <v>941</v>
+      </c>
+      <c r="AM45" t="s">
+        <v>942</v>
+      </c>
+      <c r="AN45" t="s">
+        <v>943</v>
+      </c>
+      <c r="AO45" t="s">
+        <v>941</v>
+      </c>
+      <c r="AP45" t="s">
+        <v>942</v>
+      </c>
+      <c r="AQ45" t="s">
+        <v>944</v>
+      </c>
+      <c r="AR45" t="s">
+        <v>838</v>
+      </c>
+      <c r="AS45" t="s">
+        <v>945</v>
+      </c>
+      <c r="AT45" t="s">
+        <v>944</v>
+      </c>
+      <c r="AU45" t="s">
+        <v>838</v>
+      </c>
+      <c r="AV45" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW45" t="s">
+        <v>128</v>
+      </c>
+      <c r="AX45" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY45" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BB45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BP45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BR45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BS45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BT45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BU45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BV45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY45" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY45" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ45" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA45" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB45" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC45" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD45" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE45" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF45" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG45" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH45" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI45" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ45" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK45" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL45" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM45" t="s">
+        <v>946</v>
+      </c>
+      <c r="DN45" t="s">
+        <v>947</v>
+      </c>
+      <c r="DO45" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="27" spans="1:109" x14ac:dyDescent="0.25">
-[...325 lines deleted...]
-        <v>520</v>
+    <row r="46" spans="1:119" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>948</v>
+      </c>
+      <c r="B46" t="s">
+        <v>128</v>
+      </c>
+      <c r="C46" t="s">
+        <v>128</v>
+      </c>
+      <c r="D46" t="s">
+        <v>128</v>
+      </c>
+      <c r="E46" t="s">
+        <v>128</v>
+      </c>
+      <c r="F46" t="s">
+        <v>128</v>
+      </c>
+      <c r="G46" t="s">
+        <v>128</v>
+      </c>
+      <c r="H46" t="s">
+        <v>128</v>
+      </c>
+      <c r="I46" t="s">
+        <v>128</v>
+      </c>
+      <c r="J46" t="s">
+        <v>128</v>
+      </c>
+      <c r="K46" t="s">
+        <v>128</v>
+      </c>
+      <c r="L46" t="s">
+        <v>128</v>
+      </c>
+      <c r="M46" t="s">
+        <v>128</v>
+      </c>
+      <c r="N46" t="s">
+        <v>128</v>
+      </c>
+      <c r="O46" t="s">
+        <v>128</v>
+      </c>
+      <c r="P46" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>949</v>
+      </c>
+      <c r="R46" t="s">
+        <v>950</v>
+      </c>
+      <c r="S46" t="s">
+        <v>931</v>
+      </c>
+      <c r="T46" t="s">
+        <v>951</v>
+      </c>
+      <c r="U46" t="s">
+        <v>952</v>
+      </c>
+      <c r="V46" t="s">
+        <v>874</v>
+      </c>
+      <c r="W46" t="s">
+        <v>933</v>
+      </c>
+      <c r="X46" t="s">
+        <v>953</v>
+      </c>
+      <c r="Y46" t="s">
+        <v>954</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>928</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>955</v>
+      </c>
+      <c r="AB46" t="s">
+        <v>956</v>
+      </c>
+      <c r="AC46" t="s">
+        <v>957</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>958</v>
+      </c>
+      <c r="AE46" t="s">
+        <v>959</v>
+      </c>
+      <c r="AF46" t="s">
+        <v>960</v>
+      </c>
+      <c r="AG46" t="s">
+        <v>961</v>
+      </c>
+      <c r="AH46" t="s">
+        <v>962</v>
+      </c>
+      <c r="AI46" t="s">
+        <v>963</v>
+      </c>
+      <c r="AJ46" t="s">
+        <v>964</v>
+      </c>
+      <c r="AK46" t="s">
+        <v>965</v>
+      </c>
+      <c r="AL46" t="s">
+        <v>966</v>
+      </c>
+      <c r="AM46" t="s">
+        <v>967</v>
+      </c>
+      <c r="AN46" t="s">
+        <v>968</v>
+      </c>
+      <c r="AO46" t="s">
+        <v>966</v>
+      </c>
+      <c r="AP46" t="s">
+        <v>967</v>
+      </c>
+      <c r="AQ46" t="s">
+        <v>969</v>
+      </c>
+      <c r="AR46" t="s">
+        <v>970</v>
+      </c>
+      <c r="AS46" t="s">
+        <v>971</v>
+      </c>
+      <c r="AT46" t="s">
+        <v>969</v>
+      </c>
+      <c r="AU46" t="s">
+        <v>970</v>
+      </c>
+      <c r="AV46" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW46" t="s">
+        <v>128</v>
+      </c>
+      <c r="AX46" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY46" t="s">
+        <v>128</v>
+      </c>
+      <c r="AZ46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BA46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BB46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BF46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BH46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BJ46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BK46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BL46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BM46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BN46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BO46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BP46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BQ46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BR46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BS46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BT46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BU46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BV46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BW46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BX46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BY46" t="s">
+        <v>128</v>
+      </c>
+      <c r="BZ46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CA46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CB46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CC46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CD46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CE46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CF46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CG46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CH46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CI46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CJ46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CK46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CL46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CM46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CN46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CO46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CP46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CQ46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CR46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CS46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CT46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CU46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CV46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CW46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CX46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CY46" t="s">
+        <v>128</v>
+      </c>
+      <c r="CZ46" t="s">
+        <v>128</v>
+      </c>
+      <c r="DA46" t="s">
+        <v>128</v>
+      </c>
+      <c r="DB46" t="s">
+        <v>128</v>
+      </c>
+      <c r="DC46" t="s">
+        <v>128</v>
+      </c>
+      <c r="DD46" t="s">
+        <v>128</v>
+      </c>
+      <c r="DE46" t="s">
+        <v>128</v>
+      </c>
+      <c r="DF46" t="s">
+        <v>128</v>
+      </c>
+      <c r="DG46" t="s">
+        <v>128</v>
+      </c>
+      <c r="DH46" t="s">
+        <v>128</v>
+      </c>
+      <c r="DI46" t="s">
+        <v>128</v>
+      </c>
+      <c r="DJ46" t="s">
+        <v>128</v>
+      </c>
+      <c r="DK46" t="s">
+        <v>128</v>
+      </c>
+      <c r="DL46" t="s">
+        <v>128</v>
+      </c>
+      <c r="DM46" t="s">
+        <v>972</v>
+      </c>
+      <c r="DN46" t="s">
+        <v>973</v>
+      </c>
+      <c r="DO46" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="28" spans="1:109" x14ac:dyDescent="0.25">
-[...5923 lines deleted...]
-        <v>902</v>
+    <row r="48" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>974</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="102">
-    <mergeCell ref="B1:DB1"/>
+  <mergeCells count="113">
+    <mergeCell ref="B1:DL1"/>
     <mergeCell ref="A1:A6"/>
     <mergeCell ref="B2:AK2"/>
     <mergeCell ref="AL2:AU2"/>
-    <mergeCell ref="AV2:DB2"/>
-[...2 lines deleted...]
-    <mergeCell ref="DE1:DE6"/>
+    <mergeCell ref="AV2:DL2"/>
+    <mergeCell ref="DM1:DM6"/>
+    <mergeCell ref="DN1:DN6"/>
+    <mergeCell ref="DO1:DO6"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:AK3"/>
     <mergeCell ref="AL3:AM3"/>
     <mergeCell ref="AN3:AP3"/>
     <mergeCell ref="AQ3:AR3"/>
     <mergeCell ref="AS3:AU3"/>
     <mergeCell ref="AV3:AW3"/>
     <mergeCell ref="AX3:BX3"/>
-    <mergeCell ref="BY3:DB3"/>
+    <mergeCell ref="BY3:DL3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="Q4:W4"/>
     <mergeCell ref="X4:AD4"/>
     <mergeCell ref="AE4:AK4"/>
     <mergeCell ref="AX4:BP4"/>
     <mergeCell ref="BQ4:BX4"/>
     <mergeCell ref="BY4:CG4"/>
-    <mergeCell ref="CH4:CO4"/>
-    <mergeCell ref="CP4:DB4"/>
+    <mergeCell ref="CI4:CP4"/>
+    <mergeCell ref="CQ4:CY4"/>
+    <mergeCell ref="CZ4:DL4"/>
     <mergeCell ref="N4:N6"/>
     <mergeCell ref="O4:O6"/>
     <mergeCell ref="P4:P6"/>
     <mergeCell ref="AL4:AL6"/>
     <mergeCell ref="AM4:AM6"/>
     <mergeCell ref="AN4:AN6"/>
     <mergeCell ref="AO4:AO6"/>
     <mergeCell ref="AP4:AP6"/>
     <mergeCell ref="AQ4:AQ6"/>
     <mergeCell ref="AR4:AR6"/>
     <mergeCell ref="AS4:AS6"/>
     <mergeCell ref="AT4:AT6"/>
     <mergeCell ref="AU4:AU6"/>
     <mergeCell ref="AV4:AV6"/>
     <mergeCell ref="AW4:AW6"/>
     <mergeCell ref="AX5:BF5"/>
     <mergeCell ref="BG5:BP5"/>
     <mergeCell ref="BQ5:BR5"/>
     <mergeCell ref="BS5:BU5"/>
     <mergeCell ref="BV5:BX5"/>
-    <mergeCell ref="CP5:CT5"/>
-[...1 lines deleted...]
-    <mergeCell ref="CZ5:DB5"/>
+    <mergeCell ref="CZ5:DD5"/>
+    <mergeCell ref="DE5:DI5"/>
+    <mergeCell ref="DJ5:DL5"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
     <mergeCell ref="G5:G6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="I5:I6"/>
     <mergeCell ref="J5:J6"/>
     <mergeCell ref="K5:K6"/>
     <mergeCell ref="L5:L6"/>
     <mergeCell ref="M5:M6"/>
     <mergeCell ref="Q5:Q6"/>
     <mergeCell ref="R5:R6"/>
     <mergeCell ref="S5:S6"/>
     <mergeCell ref="T5:T6"/>
     <mergeCell ref="U5:U6"/>
     <mergeCell ref="V5:V6"/>
     <mergeCell ref="W5:W6"/>
     <mergeCell ref="X5:X6"/>
     <mergeCell ref="Y5:Y6"/>
     <mergeCell ref="Z5:Z6"/>
     <mergeCell ref="AA5:AA6"/>
     <mergeCell ref="AB5:AB6"/>
     <mergeCell ref="AC5:AC6"/>
     <mergeCell ref="AD5:AD6"/>
     <mergeCell ref="AE5:AE6"/>
     <mergeCell ref="AF5:AF6"/>
     <mergeCell ref="AG5:AG6"/>
     <mergeCell ref="AH5:AH6"/>
     <mergeCell ref="AI5:AI6"/>
     <mergeCell ref="AJ5:AJ6"/>
     <mergeCell ref="AK5:AK6"/>
     <mergeCell ref="BY5:BY6"/>
     <mergeCell ref="BZ5:BZ6"/>
     <mergeCell ref="CA5:CA6"/>
     <mergeCell ref="CB5:CB6"/>
     <mergeCell ref="CC5:CC6"/>
     <mergeCell ref="CD5:CD6"/>
     <mergeCell ref="CE5:CE6"/>
     <mergeCell ref="CF5:CF6"/>
     <mergeCell ref="CG5:CG6"/>
     <mergeCell ref="CH5:CH6"/>
     <mergeCell ref="CI5:CI6"/>
     <mergeCell ref="CJ5:CJ6"/>
     <mergeCell ref="CK5:CK6"/>
     <mergeCell ref="CL5:CL6"/>
     <mergeCell ref="CM5:CM6"/>
     <mergeCell ref="CN5:CN6"/>
     <mergeCell ref="CO5:CO6"/>
+    <mergeCell ref="CP5:CP6"/>
+    <mergeCell ref="CQ5:CQ6"/>
+    <mergeCell ref="CR5:CR6"/>
+    <mergeCell ref="CS5:CS6"/>
+    <mergeCell ref="CT5:CT6"/>
+    <mergeCell ref="CU5:CU6"/>
+    <mergeCell ref="CV5:CV6"/>
+    <mergeCell ref="CW5:CW6"/>
+    <mergeCell ref="CX5:CX6"/>
+    <mergeCell ref="CY5:CY6"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="DC10" r:id="rId1"/>
-    <hyperlink ref="DC35" r:id="rId2"/>
+    <hyperlink ref="DM36" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>formule</vt:lpstr>
     </vt:vector>