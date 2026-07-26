--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,128 +8,131 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="par_zone" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="201">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Montant</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Zone 1</t>
   </si>
   <si>
     <t>Zone 2</t>
   </si>
   <si>
     <t>Zone 3</t>
   </si>
   <si>
     <t>Couple sans personne à charge</t>
   </si>
   <si>
     <t>Bénéficiaire isolé ou couple ayant 1 personne à charge</t>
   </si>
   <si>
     <t>Majoration par personne à charge supplémentaire</t>
   </si>
   <si>
     <t>Bénéficiaire isolé</t>
   </si>
   <si>
-    <t>01/01/2026</t>
-[...38 lines deleted...]
-    <t>2025-12-27</t>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>43,51 €</t>
+  </si>
+  <si>
+    <t>49,09 €</t>
+  </si>
+  <si>
+    <t>7,03 €</t>
+  </si>
+  <si>
+    <t>35,99 €</t>
+  </si>
+  <si>
+    <t>38,56 €</t>
+  </si>
+  <si>
+    <t>43,06 €</t>
+  </si>
+  <si>
+    <t>6,26 €</t>
+  </si>
+  <si>
+    <t>31,58 €</t>
+  </si>
+  <si>
+    <t>35,8 €</t>
+  </si>
+  <si>
+    <t>40,04 €</t>
+  </si>
+  <si>
+    <t>5,64 €</t>
+  </si>
+  <si>
+    <t>29,57 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 22 mai 2026 modifiant l'arrêté du 27 février 2018 relatif à la réduction de loyer de solidarité</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>47,98 €</t>
   </si>
   <si>
     <t>54,14 €</t>
   </si>
   <si>
     <t>7,75 €</t>
   </si>
   <si>
     <t>39,69 €</t>
   </si>
   <si>
     <t>42,53 €</t>
   </si>
   <si>
     <t>47,49 €</t>
   </si>
@@ -990,51 +993,51 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053175260" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051657925" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048729702" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048100093" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046848188" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046349828" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044560604" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044138120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000042709416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000042383417" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039728511" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000037880880" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000036650016" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054132213" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051657925" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048729702" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048100093" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046848188" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046349828" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044560604" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044138120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000042709416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000042383417" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039728511" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000037880880" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000036650016" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:P16"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
@@ -1127,669 +1130,669 @@
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
       <c r="G4" t="s">
         <v>18</v>
       </c>
       <c r="H4" t="s">
         <v>19</v>
       </c>
       <c r="I4" t="s">
         <v>20</v>
       </c>
       <c r="J4" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="K4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="M4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="N4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="O4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="P4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" t="s">
+        <v>33</v>
+      </c>
+      <c r="G5" t="s">
+        <v>34</v>
+      </c>
+      <c r="H5" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" t="s">
+        <v>37</v>
+      </c>
+      <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" t="s">
+        <v>41</v>
+      </c>
+      <c r="O5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="P5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="I6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="M6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="P6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D7" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F7" t="s">
+        <v>62</v>
+      </c>
+      <c r="G7" t="s">
+        <v>63</v>
+      </c>
+      <c r="H7" t="s">
+        <v>64</v>
+      </c>
+      <c r="I7" t="s">
+        <v>65</v>
+      </c>
+      <c r="J7" t="s">
         <v>61</v>
       </c>
-      <c r="G7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D8" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E8" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G8" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H8" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="J8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="L8" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="M8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="N8" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="O8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="P8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C9" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D9" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F9" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G9" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="H9" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="I9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="J9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="K9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L9" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O9" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="P9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E10" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F10" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G10" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="H10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="I10" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="J10" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="K10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="M10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="N10" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="O10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="P10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B11" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E11" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F11" t="s">
+        <v>118</v>
+      </c>
+      <c r="G11" t="s">
+        <v>119</v>
+      </c>
+      <c r="H11" t="s">
+        <v>120</v>
+      </c>
+      <c r="I11" t="s">
+        <v>121</v>
+      </c>
+      <c r="J11" t="s">
         <v>117</v>
       </c>
-      <c r="G11" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K11" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="L11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="M11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="O11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="P11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C12" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="G12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="H12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I12" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="J12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="K12" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="L12" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="N12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="O12" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="P12" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D13" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E13" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F13" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G13" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="H13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="I13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="J13" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="K13" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="L13" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="M13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="N13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="O13" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="P13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="J14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="K14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="L14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="N14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="O14" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="P14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G15" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="H15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="I15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="J15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="K15" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="L15" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="M15" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="N15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="O15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="P15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C16" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D16" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E16" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G16" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H16" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="I16" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="J16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="K16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="L16" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="M16" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="N16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="O16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="P16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B1:M1"/>
     <mergeCell ref="A1:A3"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="F2:I2"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="N1:N3"/>
     <mergeCell ref="O1:O3"/>
     <mergeCell ref="P1:P3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="N4" r:id="rId1"/>
     <hyperlink ref="N5" r:id="rId2"/>
     <hyperlink ref="N6" r:id="rId3"/>
     <hyperlink ref="N7" r:id="rId4"/>
     <hyperlink ref="N8" r:id="rId5"/>
     <hyperlink ref="N9" r:id="rId6"/>
     <hyperlink ref="N10" r:id="rId7"/>
     <hyperlink ref="N11" r:id="rId8"/>
     <hyperlink ref="N12" r:id="rId9"/>
     <hyperlink ref="N13" r:id="rId10"/>
     <hyperlink ref="N14" r:id="rId11"/>