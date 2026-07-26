--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="reduction_loyer_solidarite" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="628" uniqueCount="320">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="672" uniqueCount="324">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Réduction de loyer de solidarité</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Montant mensuel</t>
   </si>
   <si>
     <t>Plafond de ressources (1)</t>
   </si>
   <si>
     <t>Baisse de l'aide personnalisée au logement (en % de la RLS) (2)</t>
   </si>
   <si>
@@ -79,216 +79,228 @@
   <si>
     <t>Majoration par personne à charge supplémentaire</t>
   </si>
   <si>
     <t>Bénéficiaire isolé</t>
   </si>
   <si>
     <t>Couple</t>
   </si>
   <si>
     <t>Bénéficiaire isolé ou couple ayant 2 personnes à charge</t>
   </si>
   <si>
     <t>Bénéficiaire isolé ou couple ayant 3 personnes à charge</t>
   </si>
   <si>
     <t>Bénéficiaire isolé ou couple ayant 4 personnes à charge</t>
   </si>
   <si>
     <t>Bénéficiaire isolé ou couple ayant 5 personnes à charge</t>
   </si>
   <si>
     <t>Bénéficiaire isolé ou couple ayant 6 personnes à charge</t>
   </si>
   <si>
+    <t>01/06/2026</t>
+  </si>
+  <si>
+    <t>43,51 €</t>
+  </si>
+  <si>
+    <t>49,09 €</t>
+  </si>
+  <si>
+    <t>7,03 €</t>
+  </si>
+  <si>
+    <t>35,99 €</t>
+  </si>
+  <si>
+    <t>38,56 €</t>
+  </si>
+  <si>
+    <t>43,06 €</t>
+  </si>
+  <si>
+    <t>6,26 €</t>
+  </si>
+  <si>
+    <t>31,58 €</t>
+  </si>
+  <si>
+    <t>35,8 €</t>
+  </si>
+  <si>
+    <t>40,04 €</t>
+  </si>
+  <si>
+    <t>5,64 €</t>
+  </si>
+  <si>
+    <t>29,57 €</t>
+  </si>
+  <si>
+    <t>1 168 €</t>
+  </si>
+  <si>
+    <t>1 486 €</t>
+  </si>
+  <si>
+    <t>1 768 €</t>
+  </si>
+  <si>
+    <t>2 165 €</t>
+  </si>
+  <si>
+    <t>2 497 €</t>
+  </si>
+  <si>
+    <t>2 781 €</t>
+  </si>
+  <si>
+    <t>3 079 €</t>
+  </si>
+  <si>
+    <t>300 €</t>
+  </si>
+  <si>
+    <t>970 €</t>
+  </si>
+  <si>
+    <t>1 104 €</t>
+  </si>
+  <si>
+    <t>1 408 €</t>
+  </si>
+  <si>
+    <t>1 677 €</t>
+  </si>
+  <si>
+    <t>2 059 €</t>
+  </si>
+  <si>
+    <t>2 377 €</t>
+  </si>
+  <si>
+    <t>2 646 €</t>
+  </si>
+  <si>
+    <t>2 929 €</t>
+  </si>
+  <si>
+    <t>282 €</t>
+  </si>
+  <si>
+    <t>905 €</t>
+  </si>
+  <si>
+    <t>1 068 €</t>
+  </si>
+  <si>
+    <t>1 366 €</t>
+  </si>
+  <si>
+    <t>1 628 €</t>
+  </si>
+  <si>
+    <t>1 989 €</t>
+  </si>
+  <si>
+    <t>2 298 €</t>
+  </si>
+  <si>
+    <t>2 555 €</t>
+  </si>
+  <si>
+    <t>2 830 €</t>
+  </si>
+  <si>
+    <t>262 €</t>
+  </si>
+  <si>
+    <t>878 €</t>
+  </si>
+  <si>
+    <t>98 %</t>
+  </si>
+  <si>
+    <t>Arrêté du 22 mai 2026 modifiant l'arrêté du 27 février 2018 relatif à la réduction de loyer de solidarité</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>01/01/2026</t>
   </si>
   <si>
-    <t>74,07 €</t>
-[...113 lines deleted...]
-    <t>98 %</t>
+    <t>47,98 €</t>
+  </si>
+  <si>
+    <t>54,14 €</t>
+  </si>
+  <si>
+    <t>7,75 €</t>
+  </si>
+  <si>
+    <t>39,69 €</t>
+  </si>
+  <si>
+    <t>42,53 €</t>
+  </si>
+  <si>
+    <t>47,49 €</t>
+  </si>
+  <si>
+    <t>6,9 €</t>
+  </si>
+  <si>
+    <t>34,83 €</t>
+  </si>
+  <si>
+    <t>39,48 €</t>
+  </si>
+  <si>
+    <t>44,16 €</t>
+  </si>
+  <si>
+    <t>6,22 €</t>
+  </si>
+  <si>
+    <t>32,61 €</t>
   </si>
   <si>
     <t>Arrêté du 23/12/2025 relatif à la revalorisation des plafonds de ressources et des montants de réduction de loyer de solidarité applicables modifiant l'arrêté du 27 février 2018 relatif à la réduction de loyer de solidarité</t>
   </si>
   <si>
     <t>2025-12-27</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>01/06/2025</t>
-  </si>
-[...34 lines deleted...]
-    <t>32,61 €</t>
   </si>
   <si>
     <t>1 155 €</t>
   </si>
   <si>
     <t>1 470 €</t>
   </si>
   <si>
     <t>1 749 €</t>
   </si>
   <si>
     <t>2 141 €</t>
   </si>
   <si>
     <t>2 470 €</t>
   </si>
   <si>
     <t>2 750 €</t>
   </si>
   <si>
     <t>3 045 €</t>
   </si>
   <si>
     <t>297 €</t>
   </si>
@@ -1352,56 +1364,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053175260" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051657925" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048729702" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048100093" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046848188" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046349828" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044560604" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044138120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000042709416" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000042383417" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039728511" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000037880880" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054132213" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053175260" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051657925" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048729702" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048100093" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046848188" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046349828" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044560604" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044138120" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000042709416" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000042383417" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039728511" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000037880880" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AR20"/>
+  <dimension ref="A1:AR21"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -1735,1800 +1747,1935 @@
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>27</v>
       </c>
       <c r="F6" t="s">
         <v>28</v>
       </c>
       <c r="G6" t="s">
         <v>29</v>
       </c>
       <c r="H6" t="s">
         <v>30</v>
       </c>
       <c r="I6" t="s">
         <v>31</v>
       </c>
       <c r="J6" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="K6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="M6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="N6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="O6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="P6" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="Q6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="S6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="T6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="U6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="V6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Y6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Z6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AA6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AB6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AC6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AD6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AE6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AF6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AG6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AH6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="AI6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AJ6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AK6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="AL6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="AM6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="AN6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AO6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="AP6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="AQ6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AR6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" t="s">
+        <v>70</v>
+      </c>
+      <c r="E7" t="s">
+        <v>71</v>
+      </c>
+      <c r="F7" t="s">
+        <v>72</v>
+      </c>
+      <c r="G7" t="s">
+        <v>73</v>
+      </c>
+      <c r="H7" t="s">
+        <v>74</v>
+      </c>
+      <c r="I7" t="s">
+        <v>75</v>
+      </c>
+      <c r="J7" t="s">
+        <v>76</v>
+      </c>
+      <c r="K7" t="s">
+        <v>77</v>
+      </c>
+      <c r="L7" t="s">
+        <v>78</v>
+      </c>
+      <c r="M7" t="s">
+        <v>79</v>
+      </c>
+      <c r="N7" t="s">
+        <v>36</v>
+      </c>
+      <c r="O7" t="s">
+        <v>37</v>
+      </c>
+      <c r="P7" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>39</v>
+      </c>
+      <c r="R7" t="s">
+        <v>40</v>
+      </c>
+      <c r="S7" t="s">
+        <v>41</v>
+      </c>
+      <c r="T7" t="s">
+        <v>42</v>
+      </c>
+      <c r="U7" t="s">
+        <v>43</v>
+      </c>
+      <c r="V7" t="s">
+        <v>44</v>
+      </c>
+      <c r="W7" t="s">
+        <v>45</v>
+      </c>
+      <c r="X7" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>47</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>48</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>50</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>52</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>53</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>54</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>58</v>
+      </c>
+      <c r="AK7" t="s">
+        <v>59</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>60</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>61</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>62</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>63</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>80</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>81</v>
+      </c>
+      <c r="AR7" t="s">
         <v>66</v>
-      </c>
-[...127 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>82</v>
+      </c>
+      <c r="B8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D8" t="s">
+        <v>70</v>
+      </c>
+      <c r="E8" t="s">
+        <v>71</v>
+      </c>
+      <c r="F8" t="s">
+        <v>72</v>
+      </c>
+      <c r="G8" t="s">
+        <v>73</v>
+      </c>
+      <c r="H8" t="s">
+        <v>74</v>
+      </c>
+      <c r="I8" t="s">
+        <v>75</v>
+      </c>
+      <c r="J8" t="s">
+        <v>76</v>
+      </c>
+      <c r="K8" t="s">
+        <v>77</v>
+      </c>
+      <c r="L8" t="s">
+        <v>78</v>
+      </c>
+      <c r="M8" t="s">
+        <v>79</v>
+      </c>
+      <c r="N8" t="s">
+        <v>83</v>
+      </c>
+      <c r="O8" t="s">
+        <v>84</v>
+      </c>
+      <c r="P8" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>86</v>
+      </c>
+      <c r="R8" t="s">
+        <v>87</v>
+      </c>
+      <c r="S8" t="s">
+        <v>88</v>
+      </c>
+      <c r="T8" t="s">
+        <v>89</v>
+      </c>
+      <c r="U8" t="s">
+        <v>90</v>
+      </c>
+      <c r="V8" t="s">
+        <v>91</v>
+      </c>
+      <c r="W8" t="s">
+        <v>92</v>
+      </c>
+      <c r="X8" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>97</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>98</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK8" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL8" t="s">
         <v>107</v>
       </c>
-      <c r="B8" t="s">
+      <c r="AM8" t="s">
         <v>108</v>
       </c>
-      <c r="C8" t="s">
+      <c r="AN8" t="s">
         <v>109</v>
       </c>
-      <c r="D8" t="s">
+      <c r="AO8" t="s">
+        <v>63</v>
+      </c>
+      <c r="AP8" t="s">
         <v>110</v>
       </c>
-      <c r="E8" t="s">
-[...112 lines deleted...]
-      </c>
       <c r="AQ8" t="s">
-        <v>121</v>
+        <v>66</v>
       </c>
       <c r="AR8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>111</v>
+      </c>
+      <c r="B9" t="s">
+        <v>112</v>
+      </c>
+      <c r="C9" t="s">
+        <v>113</v>
+      </c>
+      <c r="D9" t="s">
+        <v>114</v>
+      </c>
+      <c r="E9" t="s">
+        <v>115</v>
+      </c>
+      <c r="F9" t="s">
+        <v>116</v>
+      </c>
+      <c r="G9" t="s">
+        <v>117</v>
+      </c>
+      <c r="H9" t="s">
+        <v>118</v>
+      </c>
+      <c r="I9" t="s">
+        <v>119</v>
+      </c>
+      <c r="J9" t="s">
+        <v>120</v>
+      </c>
+      <c r="K9" t="s">
+        <v>121</v>
+      </c>
+      <c r="L9" t="s">
         <v>122</v>
       </c>
-      <c r="B9" t="s">
+      <c r="M9" t="s">
         <v>123</v>
       </c>
-      <c r="C9" t="s">
+      <c r="N9" t="s">
+        <v>83</v>
+      </c>
+      <c r="O9" t="s">
+        <v>84</v>
+      </c>
+      <c r="P9" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>86</v>
+      </c>
+      <c r="R9" t="s">
+        <v>87</v>
+      </c>
+      <c r="S9" t="s">
+        <v>88</v>
+      </c>
+      <c r="T9" t="s">
+        <v>89</v>
+      </c>
+      <c r="U9" t="s">
+        <v>90</v>
+      </c>
+      <c r="V9" t="s">
+        <v>91</v>
+      </c>
+      <c r="W9" t="s">
+        <v>92</v>
+      </c>
+      <c r="X9" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>97</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>98</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK9" t="s">
+        <v>106</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>108</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>109</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>63</v>
+      </c>
+      <c r="AP9" t="s">
         <v>124</v>
       </c>
-      <c r="D9" t="s">
+      <c r="AQ9" t="s">
         <v>125</v>
       </c>
-      <c r="E9" t="s">
-[...115 lines deleted...]
-      </c>
       <c r="AR9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>126</v>
+      </c>
+      <c r="B10" t="s">
+        <v>127</v>
+      </c>
+      <c r="C10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D10" t="s">
+        <v>129</v>
+      </c>
+      <c r="E10" t="s">
+        <v>130</v>
+      </c>
+      <c r="F10" t="s">
+        <v>131</v>
+      </c>
+      <c r="G10" t="s">
+        <v>132</v>
+      </c>
+      <c r="H10" t="s">
+        <v>133</v>
+      </c>
+      <c r="I10" t="s">
+        <v>134</v>
+      </c>
+      <c r="J10" t="s">
+        <v>130</v>
+      </c>
+      <c r="K10" t="s">
+        <v>135</v>
+      </c>
+      <c r="L10" t="s">
+        <v>136</v>
+      </c>
+      <c r="M10" t="s">
+        <v>137</v>
+      </c>
+      <c r="N10" t="s">
+        <v>138</v>
+      </c>
+      <c r="O10" t="s">
+        <v>139</v>
+      </c>
+      <c r="P10" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>141</v>
+      </c>
+      <c r="R10" t="s">
+        <v>142</v>
+      </c>
+      <c r="S10" t="s">
+        <v>143</v>
+      </c>
+      <c r="T10" t="s">
+        <v>144</v>
+      </c>
+      <c r="U10" t="s">
+        <v>145</v>
+      </c>
+      <c r="V10" t="s">
+        <v>146</v>
+      </c>
+      <c r="W10" t="s">
+        <v>147</v>
+      </c>
+      <c r="X10" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>154</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>159</v>
+      </c>
+      <c r="AK10" t="s">
+        <v>160</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>161</v>
+      </c>
+      <c r="AM10" t="s">
         <v>162</v>
       </c>
-      <c r="B10" t="s">
+      <c r="AN10" t="s">
         <v>163</v>
       </c>
-      <c r="C10" t="s">
+      <c r="AO10" t="s">
+        <v>63</v>
+      </c>
+      <c r="AP10" t="s">
         <v>164</v>
       </c>
-      <c r="D10" t="s">
+      <c r="AQ10" t="s">
         <v>165</v>
       </c>
-      <c r="E10" t="s">
-[...115 lines deleted...]
-      </c>
       <c r="AR10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>166</v>
+      </c>
+      <c r="B11" t="s">
+        <v>167</v>
+      </c>
+      <c r="C11" t="s">
+        <v>168</v>
+      </c>
+      <c r="D11" t="s">
+        <v>169</v>
+      </c>
+      <c r="E11" t="s">
+        <v>170</v>
+      </c>
+      <c r="F11" t="s">
+        <v>171</v>
+      </c>
+      <c r="G11" t="s">
+        <v>172</v>
+      </c>
+      <c r="H11" t="s">
+        <v>173</v>
+      </c>
+      <c r="I11" t="s">
+        <v>174</v>
+      </c>
+      <c r="J11" t="s">
+        <v>175</v>
+      </c>
+      <c r="K11" t="s">
         <v>176</v>
       </c>
-      <c r="B11" t="s">
+      <c r="L11" t="s">
         <v>177</v>
       </c>
-      <c r="C11" t="s">
+      <c r="M11" t="s">
         <v>178</v>
       </c>
-      <c r="D11" t="s">
+      <c r="N11" t="s">
+        <v>138</v>
+      </c>
+      <c r="O11" t="s">
+        <v>139</v>
+      </c>
+      <c r="P11" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>141</v>
+      </c>
+      <c r="R11" t="s">
+        <v>142</v>
+      </c>
+      <c r="S11" t="s">
+        <v>143</v>
+      </c>
+      <c r="T11" t="s">
+        <v>144</v>
+      </c>
+      <c r="U11" t="s">
+        <v>145</v>
+      </c>
+      <c r="V11" t="s">
+        <v>146</v>
+      </c>
+      <c r="W11" t="s">
+        <v>147</v>
+      </c>
+      <c r="X11" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>154</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>159</v>
+      </c>
+      <c r="AK11" t="s">
+        <v>160</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>161</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>163</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>63</v>
+      </c>
+      <c r="AP11" t="s">
         <v>179</v>
       </c>
-      <c r="E11" t="s">
-[...112 lines deleted...]
-      </c>
       <c r="AQ11" t="s">
-        <v>189</v>
+        <v>66</v>
       </c>
       <c r="AR11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="12" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>180</v>
+      </c>
+      <c r="B12" t="s">
+        <v>181</v>
+      </c>
+      <c r="C12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D12" t="s">
+        <v>183</v>
+      </c>
+      <c r="E12" t="s">
+        <v>184</v>
+      </c>
+      <c r="F12" t="s">
+        <v>170</v>
+      </c>
+      <c r="G12" t="s">
+        <v>185</v>
+      </c>
+      <c r="H12" t="s">
+        <v>186</v>
+      </c>
+      <c r="I12" t="s">
+        <v>187</v>
+      </c>
+      <c r="J12" t="s">
+        <v>188</v>
+      </c>
+      <c r="K12" t="s">
+        <v>189</v>
+      </c>
+      <c r="L12" t="s">
         <v>190</v>
       </c>
-      <c r="B12" t="s">
+      <c r="M12" t="s">
         <v>191</v>
       </c>
-      <c r="C12" t="s">
+      <c r="N12" t="s">
+        <v>138</v>
+      </c>
+      <c r="O12" t="s">
+        <v>139</v>
+      </c>
+      <c r="P12" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>141</v>
+      </c>
+      <c r="R12" t="s">
+        <v>142</v>
+      </c>
+      <c r="S12" t="s">
+        <v>143</v>
+      </c>
+      <c r="T12" t="s">
+        <v>144</v>
+      </c>
+      <c r="U12" t="s">
+        <v>145</v>
+      </c>
+      <c r="V12" t="s">
+        <v>146</v>
+      </c>
+      <c r="W12" t="s">
+        <v>147</v>
+      </c>
+      <c r="X12" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>154</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>159</v>
+      </c>
+      <c r="AK12" t="s">
+        <v>160</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>161</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>163</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>63</v>
+      </c>
+      <c r="AP12" t="s">
         <v>192</v>
       </c>
-      <c r="D12" t="s">
+      <c r="AQ12" t="s">
         <v>193</v>
       </c>
-      <c r="E12" t="s">
-[...115 lines deleted...]
-      </c>
       <c r="AR12" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>194</v>
+      </c>
+      <c r="B13" t="s">
+        <v>195</v>
+      </c>
+      <c r="C13" t="s">
+        <v>196</v>
+      </c>
+      <c r="D13" t="s">
+        <v>197</v>
+      </c>
+      <c r="E13" t="s">
+        <v>198</v>
+      </c>
+      <c r="F13" t="s">
+        <v>199</v>
+      </c>
+      <c r="G13" t="s">
+        <v>200</v>
+      </c>
+      <c r="H13" t="s">
+        <v>201</v>
+      </c>
+      <c r="I13" t="s">
+        <v>202</v>
+      </c>
+      <c r="J13" t="s">
+        <v>203</v>
+      </c>
+      <c r="K13" t="s">
         <v>204</v>
       </c>
-      <c r="B13" t="s">
+      <c r="L13" t="s">
         <v>205</v>
       </c>
-      <c r="C13" t="s">
+      <c r="M13" t="s">
         <v>206</v>
       </c>
-      <c r="D13" t="s">
+      <c r="N13" t="s">
+        <v>138</v>
+      </c>
+      <c r="O13" t="s">
+        <v>139</v>
+      </c>
+      <c r="P13" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>141</v>
+      </c>
+      <c r="R13" t="s">
+        <v>142</v>
+      </c>
+      <c r="S13" t="s">
+        <v>143</v>
+      </c>
+      <c r="T13" t="s">
+        <v>144</v>
+      </c>
+      <c r="U13" t="s">
+        <v>145</v>
+      </c>
+      <c r="V13" t="s">
+        <v>146</v>
+      </c>
+      <c r="W13" t="s">
+        <v>147</v>
+      </c>
+      <c r="X13" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>154</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>159</v>
+      </c>
+      <c r="AK13" t="s">
+        <v>160</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>161</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>163</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>63</v>
+      </c>
+      <c r="AP13" t="s">
         <v>207</v>
       </c>
-      <c r="E13" t="s">
-[...112 lines deleted...]
-      </c>
       <c r="AQ13" t="s">
-        <v>217</v>
+        <v>66</v>
       </c>
       <c r="AR13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>208</v>
+      </c>
+      <c r="B14" t="s">
+        <v>209</v>
+      </c>
+      <c r="C14" t="s">
+        <v>210</v>
+      </c>
+      <c r="D14" t="s">
+        <v>211</v>
+      </c>
+      <c r="E14" t="s">
+        <v>212</v>
+      </c>
+      <c r="F14" t="s">
+        <v>213</v>
+      </c>
+      <c r="G14" t="s">
+        <v>214</v>
+      </c>
+      <c r="H14" t="s">
+        <v>215</v>
+      </c>
+      <c r="I14" t="s">
+        <v>216</v>
+      </c>
+      <c r="J14" t="s">
+        <v>212</v>
+      </c>
+      <c r="K14" t="s">
+        <v>217</v>
+      </c>
+      <c r="L14" t="s">
         <v>218</v>
       </c>
-      <c r="B14" t="s">
+      <c r="M14" t="s">
         <v>219</v>
       </c>
-      <c r="C14" t="s">
+      <c r="N14" t="s">
+        <v>138</v>
+      </c>
+      <c r="O14" t="s">
+        <v>139</v>
+      </c>
+      <c r="P14" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>141</v>
+      </c>
+      <c r="R14" t="s">
+        <v>142</v>
+      </c>
+      <c r="S14" t="s">
+        <v>143</v>
+      </c>
+      <c r="T14" t="s">
+        <v>144</v>
+      </c>
+      <c r="U14" t="s">
+        <v>145</v>
+      </c>
+      <c r="V14" t="s">
+        <v>146</v>
+      </c>
+      <c r="W14" t="s">
+        <v>147</v>
+      </c>
+      <c r="X14" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>154</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>159</v>
+      </c>
+      <c r="AK14" t="s">
+        <v>160</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>161</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>163</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>63</v>
+      </c>
+      <c r="AP14" t="s">
         <v>220</v>
       </c>
-      <c r="D14" t="s">
+      <c r="AQ14" t="s">
         <v>221</v>
       </c>
-      <c r="E14" t="s">
-[...115 lines deleted...]
-      </c>
       <c r="AR14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>222</v>
+      </c>
+      <c r="B15" t="s">
+        <v>223</v>
+      </c>
+      <c r="C15" t="s">
+        <v>224</v>
+      </c>
+      <c r="D15" t="s">
+        <v>225</v>
+      </c>
+      <c r="E15" t="s">
+        <v>226</v>
+      </c>
+      <c r="F15" t="s">
+        <v>227</v>
+      </c>
+      <c r="G15" t="s">
+        <v>228</v>
+      </c>
+      <c r="H15" t="s">
+        <v>229</v>
+      </c>
+      <c r="I15" t="s">
+        <v>230</v>
+      </c>
+      <c r="J15" t="s">
+        <v>231</v>
+      </c>
+      <c r="K15" t="s">
+        <v>232</v>
+      </c>
+      <c r="L15" t="s">
         <v>233</v>
       </c>
-      <c r="B15" t="s">
+      <c r="M15" t="s">
         <v>234</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="N15" t="s">
+        <v>138</v>
+      </c>
+      <c r="O15" t="s">
+        <v>139</v>
+      </c>
+      <c r="P15" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>141</v>
+      </c>
+      <c r="R15" t="s">
+        <v>142</v>
+      </c>
+      <c r="S15" t="s">
+        <v>143</v>
+      </c>
+      <c r="T15" t="s">
+        <v>144</v>
+      </c>
+      <c r="U15" t="s">
+        <v>145</v>
+      </c>
+      <c r="V15" t="s">
+        <v>146</v>
+      </c>
+      <c r="W15" t="s">
+        <v>147</v>
+      </c>
+      <c r="X15" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>154</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>159</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>160</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>161</v>
+      </c>
+      <c r="AM15" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>163</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>63</v>
+      </c>
+      <c r="AP15" t="s">
         <v>235</v>
       </c>
-      <c r="E15" t="s">
+      <c r="AQ15" t="s">
         <v>236</v>
       </c>
-      <c r="F15" t="s">
-[...112 lines deleted...]
-      </c>
       <c r="AR15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>237</v>
+      </c>
+      <c r="B16" t="s">
+        <v>238</v>
+      </c>
+      <c r="C16" t="s">
+        <v>226</v>
+      </c>
+      <c r="D16" t="s">
+        <v>239</v>
+      </c>
+      <c r="E16" t="s">
+        <v>240</v>
+      </c>
+      <c r="F16" t="s">
+        <v>241</v>
+      </c>
+      <c r="G16" t="s">
+        <v>242</v>
+      </c>
+      <c r="H16" t="s">
+        <v>243</v>
+      </c>
+      <c r="I16" t="s">
+        <v>244</v>
+      </c>
+      <c r="J16" t="s">
+        <v>245</v>
+      </c>
+      <c r="K16" t="s">
+        <v>246</v>
+      </c>
+      <c r="L16" t="s">
         <v>247</v>
       </c>
-      <c r="B16" t="s">
+      <c r="M16" t="s">
         <v>248</v>
       </c>
-      <c r="C16" t="s">
+      <c r="N16" t="s">
+        <v>138</v>
+      </c>
+      <c r="O16" t="s">
+        <v>139</v>
+      </c>
+      <c r="P16" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>141</v>
+      </c>
+      <c r="R16" t="s">
+        <v>142</v>
+      </c>
+      <c r="S16" t="s">
+        <v>143</v>
+      </c>
+      <c r="T16" t="s">
+        <v>144</v>
+      </c>
+      <c r="U16" t="s">
+        <v>145</v>
+      </c>
+      <c r="V16" t="s">
+        <v>146</v>
+      </c>
+      <c r="W16" t="s">
+        <v>147</v>
+      </c>
+      <c r="X16" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>154</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>159</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>160</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>161</v>
+      </c>
+      <c r="AM16" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN16" t="s">
+        <v>163</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>63</v>
+      </c>
+      <c r="AP16" t="s">
         <v>249</v>
       </c>
-      <c r="D16" t="s">
+      <c r="AQ16" t="s">
         <v>250</v>
       </c>
-      <c r="E16" t="s">
-[...115 lines deleted...]
-      </c>
       <c r="AR16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="17" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>251</v>
+      </c>
+      <c r="B17" t="s">
+        <v>252</v>
+      </c>
+      <c r="C17" t="s">
+        <v>253</v>
+      </c>
+      <c r="D17" t="s">
+        <v>254</v>
+      </c>
+      <c r="E17" t="s">
+        <v>255</v>
+      </c>
+      <c r="F17" t="s">
+        <v>256</v>
+      </c>
+      <c r="G17" t="s">
+        <v>257</v>
+      </c>
+      <c r="H17" t="s">
+        <v>122</v>
+      </c>
+      <c r="I17" t="s">
+        <v>258</v>
+      </c>
+      <c r="J17" t="s">
+        <v>259</v>
+      </c>
+      <c r="K17" t="s">
+        <v>260</v>
+      </c>
+      <c r="L17" t="s">
         <v>261</v>
       </c>
-      <c r="B17" t="s">
+      <c r="M17" t="s">
         <v>262</v>
       </c>
-      <c r="C17" t="s">
+      <c r="N17" t="s">
+        <v>138</v>
+      </c>
+      <c r="O17" t="s">
+        <v>139</v>
+      </c>
+      <c r="P17" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>141</v>
+      </c>
+      <c r="R17" t="s">
+        <v>142</v>
+      </c>
+      <c r="S17" t="s">
+        <v>143</v>
+      </c>
+      <c r="T17" t="s">
+        <v>144</v>
+      </c>
+      <c r="U17" t="s">
+        <v>145</v>
+      </c>
+      <c r="V17" t="s">
+        <v>146</v>
+      </c>
+      <c r="W17" t="s">
+        <v>147</v>
+      </c>
+      <c r="X17" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>154</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>159</v>
+      </c>
+      <c r="AK17" t="s">
+        <v>160</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>161</v>
+      </c>
+      <c r="AM17" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>163</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>63</v>
+      </c>
+      <c r="AP17" t="s">
         <v>263</v>
       </c>
-      <c r="D17" t="s">
+      <c r="AQ17" t="s">
         <v>264</v>
       </c>
-      <c r="E17" t="s">
-[...115 lines deleted...]
-      </c>
       <c r="AR17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:44" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>265</v>
+      </c>
+      <c r="B18" t="s">
+        <v>266</v>
+      </c>
+      <c r="C18" t="s">
+        <v>267</v>
+      </c>
+      <c r="D18" t="s">
+        <v>268</v>
+      </c>
+      <c r="E18" t="s">
+        <v>269</v>
+      </c>
+      <c r="F18" t="s">
+        <v>270</v>
+      </c>
+      <c r="G18" t="s">
+        <v>271</v>
+      </c>
+      <c r="H18" t="s">
+        <v>272</v>
+      </c>
+      <c r="I18" t="s">
+        <v>273</v>
+      </c>
+      <c r="J18" t="s">
+        <v>274</v>
+      </c>
+      <c r="K18" t="s">
+        <v>275</v>
+      </c>
+      <c r="L18" t="s">
         <v>276</v>
       </c>
-      <c r="B18" t="s">
+      <c r="M18" t="s">
         <v>277</v>
       </c>
-      <c r="C18" t="s">
+      <c r="N18" t="s">
+        <v>138</v>
+      </c>
+      <c r="O18" t="s">
+        <v>139</v>
+      </c>
+      <c r="P18" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>141</v>
+      </c>
+      <c r="R18" t="s">
+        <v>142</v>
+      </c>
+      <c r="S18" t="s">
+        <v>143</v>
+      </c>
+      <c r="T18" t="s">
+        <v>144</v>
+      </c>
+      <c r="U18" t="s">
+        <v>145</v>
+      </c>
+      <c r="V18" t="s">
+        <v>146</v>
+      </c>
+      <c r="W18" t="s">
+        <v>147</v>
+      </c>
+      <c r="X18" t="s">
+        <v>148</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>149</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>150</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>151</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>40</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>153</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>154</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>157</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>159</v>
+      </c>
+      <c r="AK18" t="s">
+        <v>160</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>161</v>
+      </c>
+      <c r="AM18" t="s">
+        <v>162</v>
+      </c>
+      <c r="AN18" t="s">
+        <v>163</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>63</v>
+      </c>
+      <c r="AP18" t="s">
         <v>278</v>
       </c>
-      <c r="D18" t="s">
+      <c r="AQ18" t="s">
         <v>279</v>
       </c>
-      <c r="E18" t="s">
+      <c r="AR18" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:44" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>280</v>
       </c>
-      <c r="F18" t="s">
+      <c r="B19" t="s">
         <v>281</v>
       </c>
-      <c r="G18" t="s">
+      <c r="C19" t="s">
         <v>282</v>
       </c>
-      <c r="H18" t="s">
+      <c r="D19" t="s">
         <v>283</v>
       </c>
-      <c r="I18" t="s">
+      <c r="E19" t="s">
         <v>284</v>
       </c>
-      <c r="J18" t="s">
+      <c r="F19" t="s">
         <v>285</v>
       </c>
-      <c r="K18" t="s">
+      <c r="G19" t="s">
         <v>286</v>
       </c>
-      <c r="L18" t="s">
+      <c r="H19" t="s">
         <v>287</v>
       </c>
-      <c r="M18" t="s">
+      <c r="I19" t="s">
         <v>288</v>
       </c>
-      <c r="N18" t="s">
+      <c r="J19" t="s">
         <v>289</v>
       </c>
-      <c r="O18" t="s">
+      <c r="K19" t="s">
         <v>290</v>
       </c>
-      <c r="P18" t="s">
+      <c r="L19" t="s">
         <v>291</v>
       </c>
-      <c r="Q18" t="s">
+      <c r="M19" t="s">
         <v>292</v>
       </c>
-      <c r="R18" t="s">
+      <c r="N19" t="s">
         <v>293</v>
       </c>
-      <c r="S18" t="s">
+      <c r="O19" t="s">
         <v>294</v>
       </c>
-      <c r="T18" t="s">
+      <c r="P19" t="s">
         <v>295</v>
       </c>
-      <c r="U18" t="s">
+      <c r="Q19" t="s">
         <v>296</v>
       </c>
-      <c r="V18" t="s">
+      <c r="R19" t="s">
         <v>297</v>
       </c>
-      <c r="W18" t="s">
+      <c r="S19" t="s">
         <v>298</v>
       </c>
-      <c r="X18" t="s">
+      <c r="T19" t="s">
         <v>299</v>
       </c>
-      <c r="Y18" t="s">
+      <c r="U19" t="s">
         <v>300</v>
       </c>
-      <c r="Z18" t="s">
+      <c r="V19" t="s">
         <v>301</v>
       </c>
-      <c r="AA18" t="s">
+      <c r="W19" t="s">
         <v>302</v>
       </c>
-      <c r="AB18" t="s">
+      <c r="X19" t="s">
         <v>303</v>
       </c>
-      <c r="AC18" t="s">
+      <c r="Y19" t="s">
         <v>304</v>
       </c>
-      <c r="AD18" t="s">
+      <c r="Z19" t="s">
         <v>305</v>
       </c>
-      <c r="AE18" t="s">
+      <c r="AA19" t="s">
         <v>306</v>
       </c>
-      <c r="AF18" t="s">
+      <c r="AB19" t="s">
         <v>307</v>
       </c>
-      <c r="AG18" t="s">
+      <c r="AC19" t="s">
         <v>308</v>
       </c>
-      <c r="AH18" t="s">
+      <c r="AD19" t="s">
         <v>309</v>
       </c>
-      <c r="AI18" t="s">
+      <c r="AE19" t="s">
         <v>310</v>
       </c>
-      <c r="AJ18" t="s">
+      <c r="AF19" t="s">
         <v>311</v>
       </c>
-      <c r="AK18" t="s">
+      <c r="AG19" t="s">
         <v>312</v>
       </c>
-      <c r="AL18" t="s">
+      <c r="AH19" t="s">
         <v>313</v>
       </c>
-      <c r="AM18" t="s">
+      <c r="AI19" t="s">
         <v>314</v>
       </c>
-      <c r="AN18" t="s">
+      <c r="AJ19" t="s">
         <v>315</v>
       </c>
-      <c r="AO18" t="s">
-[...2 lines deleted...]
-      <c r="AP18" t="s">
+      <c r="AK19" t="s">
         <v>316</v>
       </c>
-      <c r="AQ18" t="s">
+      <c r="AL19" t="s">
         <v>317</v>
       </c>
-      <c r="AR18" t="s">
+      <c r="AM19" t="s">
         <v>318</v>
       </c>
+      <c r="AN19" t="s">
+        <v>319</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>63</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>320</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>321</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>322</v>
+      </c>
     </row>
-    <row r="20" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>319</v>
+    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>323</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:AO1"/>
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="B2:M2"/>
     <mergeCell ref="N2:AN2"/>
     <mergeCell ref="AP1:AP5"/>
     <mergeCell ref="AQ1:AQ5"/>
     <mergeCell ref="AR1:AR5"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:AN3"/>
     <mergeCell ref="AO2:AO5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="N4:V4"/>
     <mergeCell ref="W4:AE4"/>
     <mergeCell ref="AF4:AN4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="AP6" r:id="rId1"/>
     <hyperlink ref="AP7" r:id="rId2"/>
     <hyperlink ref="AP8" r:id="rId3"/>
     <hyperlink ref="AP9" r:id="rId4"/>
     <hyperlink ref="AP10" r:id="rId5"/>
     <hyperlink ref="AP11" r:id="rId6"/>
     <hyperlink ref="AP12" r:id="rId7"/>
     <hyperlink ref="AP13" r:id="rId8"/>
     <hyperlink ref="AP14" r:id="rId9"/>
     <hyperlink ref="AP15" r:id="rId10"/>
     <hyperlink ref="AP16" r:id="rId11"/>
     <hyperlink ref="AP17" r:id="rId12"/>
+    <hyperlink ref="AP18" r:id="rId13"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>reduction_loyer_solidarite</vt:lpstr>
     </vt:vector>