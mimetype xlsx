--- v0 (2026-06-11)
+++ v1 (2026-10-25)
@@ -8,83 +8,89 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="montant_repas_non_boursier" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="17">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="19">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Etudiant non-boursier et hors situation de précarité</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>1 €</t>
+  </si>
+  <si>
+    <t>Repas au Crous à 1 € accessible à tous les étudiants dès le 4 mai 2026; https://www.service-public.gouv.fr/particuliers/actualites/A18811 | Loi n° 2026-103 du 19 février 2026 de finances pour 2026; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053508155</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>01/09/2021</t>
   </si>
   <si>
     <t>3,3 €</t>
   </si>
   <si>
     <t>Délibération du CA du CNOUS du 12/07/2021</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>25/01/2021</t>
-  </si>
-[...1 lines deleted...]
-    <t>1 €</t>
   </si>
   <si>
     <t>Délibération du CA du CNOUS du 11/03/2021</t>
   </si>
   <si>
     <t>01/09/2019</t>
   </si>
   <si>
     <t>Délibération du CA du CNOUS du 04/07/2019</t>
   </si>
   <si>
     <t>01/09/2016</t>
   </si>
   <si>
     <t>3,25 €</t>
   </si>
   <si>
     <t>Délibération du CA du CNOUS du 07/07/2016</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
@@ -446,51 +452,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnous-my.sharepoint.com/personal/vu_cnous_fr/_layouts/15/onedrive.aspx?ga=1&amp;id=%2Fpersonal%2Fvu%5Fcnous%5Ffr%2FDocuments%2FCA%2FCA%20du%2029%20juillet%2F202107136%20D%C3%A9lib%C3%A9ration%20Avis%20pris%20repas%20social%202021%2Epdf&amp;parent=%2Fpersonal%2Fvu%5Fcnous%5Ffr%2FDocuments%2FCA%2FCA%20du%2029%20juillet" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etudiant.gouv.fr/sites/default/files/2021-04/202103112-delib-prix-du-ru-5117.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etudiant.gouv.fr/sites/default/files/imported_files/document/Deliberation-CA-2019-07-04-4_1157228.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etudiant.gouv.fr/sites/default/files/imported_files/document/Point-1-a-Releve-de-decision-du-CA-du-7-juillet-2016_680945.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:E6"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
@@ -528,68 +534,85 @@
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...2 lines deleted...]
-      <c r="E5" t="s">
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C2" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="C5" r:id="rId4"/>
+    <hyperlink ref="C3" r:id="rId1"/>
+    <hyperlink ref="C4" r:id="rId2"/>
+    <hyperlink ref="C5" r:id="rId3"/>
+    <hyperlink ref="C6" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>montant_repas_non_boursier</vt:lpstr>
     </vt:vector>