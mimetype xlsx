--- v0 (2026-05-30)
+++ v1 (2026-07-25)
@@ -8,110 +8,119 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="complement_allocation" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="232" uniqueCount="78">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Complément d'allocation selon catégorie</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>1ère catégorie</t>
   </si>
   <si>
     <t>2ème catégorie</t>
   </si>
   <si>
     <t>3ème catégorie</t>
   </si>
   <si>
     <t>4ème catégorie</t>
   </si>
   <si>
     <t>5ème catégorie</t>
   </si>
   <si>
     <t>6ème catégorie (1)</t>
   </si>
   <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>0,24 BMAF</t>
+  </si>
+  <si>
+    <t>0,65 BMAF</t>
+  </si>
+  <si>
+    <t>0,92 BMAF</t>
+  </si>
+  <si>
+    <t>1,4257 BMAF</t>
+  </si>
+  <si>
+    <t>1,8221 BMAF</t>
+  </si>
+  <si>
+    <t>1 288,13 €</t>
+  </si>
+  <si>
+    <t>Circulaire Cnav 2025/12 du 03/04/2025; https://legislation.lassuranceretraite.fr/Pdf/circulaire_cnav_2025_12_03042025.pdf | Article D541-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006737170</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>01/04/2024</t>
   </si>
   <si>
-    <t>0,24 BMAF</t>
-[...13 lines deleted...]
-  <si>
     <t>1 266,6 €</t>
   </si>
   <si>
     <t>Article D541-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006737170 | Circulaire Cnav 2024/14 du 04/04/2024; https://legislation.lassuranceretraite.fr/Documents/Circulaires/Pdf/circulaire_cnav_2024_14_04042024.pdf</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>1 210,9 €</t>
   </si>
   <si>
     <t>Article D541-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006737170 | Circulaire Cnav 2023/8 du 11/04/2023; https://www.legislation.cnav.fr/Documents/circulaire_cnav_2023_08_11042023.pdf</t>
   </si>
   <si>
     <t>01/07/2022</t>
   </si>
   <si>
     <t>1 192,55 €</t>
   </si>
   <si>
     <t>​Circulaire Cnav 2022/20 du 19/08/2022</t>
   </si>
   <si>
     <t>01/04/2022</t>
   </si>
   <si>
     <t>1 146,69 €</t>
   </si>
@@ -620,51 +629,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Documents/circulaire_cnav_2022_20_19082022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Documents/circulaire_cnav_2022_09_05042022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Documents/circulaire_cnav_2021_14_01042021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.cnav.fr/Documents/circulaire_cnav_2020_20_03042020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://circulaire.legifrance.gouv.fr/pdf/2014/03/cir_38102.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://solidarites-sante.gouv.fr/fichiers/bo/2013/13-04/ste_20130004_0100_0113.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J25"/>
+  <dimension ref="A1:J26"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>3</v>
@@ -1082,335 +1091,367 @@
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>12</v>
       </c>
       <c r="C15" t="s">
         <v>13</v>
       </c>
       <c r="D15" t="s">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15" t="s">
         <v>54</v>
       </c>
       <c r="H15" t="s">
-        <v>19</v>
+        <v>55</v>
       </c>
       <c r="I15" t="s">
         <v>19</v>
       </c>
       <c r="J15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>12</v>
       </c>
       <c r="C16" t="s">
         <v>13</v>
       </c>
       <c r="D16" t="s">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H16" t="s">
         <v>19</v>
       </c>
       <c r="I16" t="s">
         <v>19</v>
       </c>
       <c r="J16" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>12</v>
       </c>
       <c r="C17" t="s">
         <v>13</v>
       </c>
       <c r="D17" t="s">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>16</v>
       </c>
       <c r="G17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H17" t="s">
         <v>19</v>
       </c>
       <c r="I17" t="s">
         <v>19</v>
       </c>
       <c r="J17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
         <v>13</v>
       </c>
       <c r="D18" t="s">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
       <c r="G18" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H18" t="s">
         <v>19</v>
       </c>
       <c r="I18" t="s">
         <v>19</v>
       </c>
       <c r="J18" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>12</v>
       </c>
       <c r="C19" t="s">
         <v>13</v>
       </c>
       <c r="D19" t="s">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="H19" t="s">
         <v>19</v>
       </c>
       <c r="I19" t="s">
         <v>19</v>
       </c>
       <c r="J19" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B20" t="s">
         <v>12</v>
       </c>
       <c r="C20" t="s">
         <v>13</v>
       </c>
       <c r="D20" t="s">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
       <c r="G20" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H20" t="s">
         <v>19</v>
       </c>
       <c r="I20" t="s">
         <v>19</v>
       </c>
       <c r="J20" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B21" t="s">
         <v>12</v>
       </c>
       <c r="C21" t="s">
         <v>13</v>
       </c>
       <c r="D21" t="s">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
       <c r="G21" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H21" t="s">
         <v>19</v>
       </c>
       <c r="I21" t="s">
         <v>19</v>
       </c>
       <c r="J21" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B22" t="s">
         <v>12</v>
       </c>
       <c r="C22" t="s">
         <v>13</v>
       </c>
       <c r="D22" t="s">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
         <v>16</v>
       </c>
       <c r="G22" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H22" t="s">
         <v>19</v>
       </c>
       <c r="I22" t="s">
         <v>19</v>
       </c>
       <c r="J22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23" t="s">
         <v>13</v>
       </c>
       <c r="D23" t="s">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>16</v>
       </c>
       <c r="G23" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="H23" t="s">
-        <v>71</v>
+        <v>19</v>
       </c>
       <c r="I23" t="s">
+        <v>19</v>
+      </c>
+      <c r="J23" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
         <v>72</v>
       </c>
-      <c r="J23" t="s">
+      <c r="B24" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" t="s">
+        <v>13</v>
+      </c>
+      <c r="D24" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" t="s">
+        <v>15</v>
+      </c>
+      <c r="F24" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" t="s">
         <v>73</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" t="s">
+      <c r="H24" t="s">
         <v>74</v>
+      </c>
+      <c r="I24" t="s">
+        <v>75</v>
+      </c>
+      <c r="J24" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="H1:H2"/>
     <mergeCell ref="I1:I2"/>
     <mergeCell ref="J1:J2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H5" r:id="rId1"/>
-[...4 lines deleted...]
-    <hyperlink ref="H14" r:id="rId6"/>
+    <hyperlink ref="H6" r:id="rId1"/>
+    <hyperlink ref="H7" r:id="rId2"/>
+    <hyperlink ref="H8" r:id="rId3"/>
+    <hyperlink ref="H9" r:id="rId4"/>
+    <hyperlink ref="H14" r:id="rId5"/>
+    <hyperlink ref="H15" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>complement_allocation</vt:lpstr>
     </vt:vector>