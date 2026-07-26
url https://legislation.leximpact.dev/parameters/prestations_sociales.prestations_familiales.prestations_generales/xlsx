--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -508,858 +508,858 @@
   <si>
     <t>106 604 €</t>
   </si>
   <si>
     <t>66 652 €</t>
   </si>
   <si>
     <t>93 276 €</t>
   </si>
   <si>
     <t>6 664 €</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>3 ans</t>
   </si>
   <si>
     <t>0,20234 BMAF</t>
   </si>
   <si>
     <t>1 ans</t>
   </si>
   <si>
+    <t>18 ans</t>
+  </si>
+  <si>
+    <t>0,16 BMAF</t>
+  </si>
+  <si>
+    <t>0,0588 BMAF</t>
+  </si>
+  <si>
+    <t>11 ans</t>
+  </si>
+  <si>
+    <t>16 ans</t>
+  </si>
+  <si>
+    <t>0,0369 BMAF</t>
+  </si>
+  <si>
+    <t>0,0567 BMAF</t>
+  </si>
+  <si>
+    <t>300 %</t>
+  </si>
+  <si>
+    <t>21 ans</t>
+  </si>
+  <si>
+    <t>0,4165 BMAF</t>
+  </si>
+  <si>
+    <t>0,6248 BMAF</t>
+  </si>
+  <si>
+    <t>24 853 €</t>
+  </si>
+  <si>
+    <t>9 989 €</t>
+  </si>
+  <si>
+    <t>25 %</t>
+  </si>
+  <si>
+    <t>30 %</t>
+  </si>
+  <si>
+    <t>12 429 €</t>
+  </si>
+  <si>
+    <t>4 995 €</t>
+  </si>
+  <si>
+    <t>50 %</t>
+  </si>
+  <si>
+    <t>5 ans</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>Décret n° 2026-138 du 27 février 2026 portant à dix-huit ans l'âge de la majoration des allocations familiales</t>
+  </si>
+  <si>
+    <t>L'âge passe à 18 ans pour ceux dont le 14e anniversaire est après le 1er mars 2026 ; c'est équivalent à un âge minimum de 15 ans en 2026, 16 en 2027...</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>14 ans</t>
+  </si>
+  <si>
+    <t>Instruction interministérielle n° DSS/2B/2025/177 du 18/12/2025</t>
+  </si>
+  <si>
+    <t>01/01/2025</t>
+  </si>
+  <si>
+    <t>78 565 €</t>
+  </si>
+  <si>
+    <t>104 719 €</t>
+  </si>
+  <si>
+    <t>65 473 €</t>
+  </si>
+  <si>
+    <t>91 627 €</t>
+  </si>
+  <si>
+    <t>6 546 €</t>
+  </si>
+  <si>
+    <t>24 414 €</t>
+  </si>
+  <si>
+    <t>9 812 €</t>
+  </si>
+  <si>
+    <t>12 209 €</t>
+  </si>
+  <si>
+    <t>4 907 €</t>
+  </si>
+  <si>
+    <t>Bulletin officiel Santé - Protection sociale - Solidarité n° 2024/34 du 31/12/2024; https://sante.gouv.fr/fichiers/bo/2024/2024.34.sante.pdf | instruction interministérielle n° DSS/2B/2024/181 20/12/2024</t>
+  </si>
+  <si>
+    <t>01/01/2024</t>
+  </si>
+  <si>
+    <t>74 966 €</t>
+  </si>
+  <si>
+    <t>99 922 €</t>
+  </si>
+  <si>
+    <t>62 474 €</t>
+  </si>
+  <si>
+    <t>87 430 €</t>
+  </si>
+  <si>
+    <t>6 246 €</t>
+  </si>
+  <si>
+    <t>23 296 €</t>
+  </si>
+  <si>
+    <t>9 363 €</t>
+  </si>
+  <si>
+    <t>11 650 €</t>
+  </si>
+  <si>
+    <t>4 680 €</t>
+  </si>
+  <si>
+    <t>Instruction interministerielle DSS/2B/2023/205 du 21/12/2023 | Bulletin officiel Santé - Protection sociale - Solidarité n°2023/24 29/12/2023 p.75; https://sante.gouv.fr/fichiers/bo/2023/2023.24.sante.pdf | Bulletin officiel Santé - Protection sociale - Solidarité n°2023/24 29/12/2023 p.75; https://sante.gouv.fr/fichiers/bo/2023/2023.24.sante.pdfss | Arrêté du 22/12/2023, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000048680633</t>
+  </si>
+  <si>
+    <t>2023-12-28</t>
+  </si>
+  <si>
+    <t>01/01/2023</t>
+  </si>
+  <si>
+    <t>71 194 €</t>
+  </si>
+  <si>
+    <t>94 893 €</t>
+  </si>
+  <si>
+    <t>59 330 €</t>
+  </si>
+  <si>
+    <t>83 029 €</t>
+  </si>
+  <si>
+    <t>5 932 €</t>
+  </si>
+  <si>
+    <t>22 123 €</t>
+  </si>
+  <si>
+    <t>8 892 €</t>
+  </si>
+  <si>
+    <t>11 060 €</t>
+  </si>
+  <si>
+    <t>4 450 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 21 décembre 2022 relatif aux plafonds de ressources de certaines prestations familiales; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046794210 | Arrêté du 21 décembre 2022 relatif aux plafonds de ressources de certaines prestations familialess; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046794210 | Arrêté du 21/12/2022 relatif aux plafonds de ressources de certaines prestations familiales; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046794210</t>
+  </si>
+  <si>
+    <t>01/01/2022</t>
+  </si>
+  <si>
+    <t>70 074 €</t>
+  </si>
+  <si>
+    <t>93 399 €</t>
+  </si>
+  <si>
+    <t>58 396 €</t>
+  </si>
+  <si>
+    <t>81 721 €</t>
+  </si>
+  <si>
+    <t>5 839 €</t>
+  </si>
+  <si>
+    <t>21 776 €</t>
+  </si>
+  <si>
+    <t>8 752 €</t>
+  </si>
+  <si>
+    <t>10 890 €</t>
+  </si>
+  <si>
+    <t>4 380 €</t>
+  </si>
+  <si>
+    <t>Instruction no DSS/2B/2021/247 du 14/12/2021; https://solidarites-sante.gouv.fr/fichiers/bo/2021/2021.24.sant%C3%A9.pdf | Arrêté du 16/12/2021; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044572366 | Arrêté du 16 décembre 2021 relatif aux plafonds de ressources de certaines prestations familiales; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000044572366 | Article R522-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000046499019 | Article L522-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000036393166 | Arrêté du 16/12/2021, art. 1; https://www.legifrance.gouv.fr/jorf/id/JORFARTI000044572370 | Arrêté du 16/12/2021, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000044572370</t>
+  </si>
+  <si>
+    <t>2021-12-28</t>
+  </si>
+  <si>
+    <t>Revalorisation des plafonds de 0,2%</t>
+  </si>
+  <si>
+    <t>01/01/2021</t>
+  </si>
+  <si>
+    <t>69 933 €</t>
+  </si>
+  <si>
+    <t>93 212 €</t>
+  </si>
+  <si>
+    <t>58 279 €</t>
+  </si>
+  <si>
+    <t>81 558 €</t>
+  </si>
+  <si>
+    <t>5 827 €</t>
+  </si>
+  <si>
+    <t>21 732 €</t>
+  </si>
+  <si>
+    <t>8 735 €</t>
+  </si>
+  <si>
+    <t>10 868 €</t>
+  </si>
+  <si>
+    <t>4 367 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 14/12/2020, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000042694985 | Instruction no DSS/2B/2020/226 du 14 décembre 2020; https://solidarites-sante.gouv.fr/fichiers/bo/2020/20-12/ste_20200012_0000_0050.pdf | Arrêté du 14/12/2020, art. 3; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000042694990 | Circulaire DSS/2B/2020/226 du 14/12/2020; https://solidarites-sante.gouv.fr/fichiers/bo/2020/20-12/ste_20200012_0000_0050.pdf | Article L755-16 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000034109980 | Circulaire DSS/2B/2020/226 du 14/12/2020, p.210; https://solidarites-sante.gouv.fr/fichiers/bo/2020/20-12/ste_20200012_0000_0050.pdf</t>
+  </si>
+  <si>
+    <t>01/04/2020</t>
+  </si>
+  <si>
+    <t>69 309 €</t>
+  </si>
+  <si>
+    <t>92 381 €</t>
+  </si>
+  <si>
+    <t>57 759 €</t>
+  </si>
+  <si>
+    <t>80 831 €</t>
+  </si>
+  <si>
+    <t>5 775 €</t>
+  </si>
+  <si>
+    <t>21 538 €</t>
+  </si>
+  <si>
+    <t>8 657 €</t>
+  </si>
+  <si>
+    <t>10 771 €</t>
+  </si>
+  <si>
+    <t>4 328 €</t>
+  </si>
+  <si>
+    <t>Décret 2017-551 du 2017-04-14 - art. 2 et 4; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000034429420 | Article D755-6 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000034433417/2020-04-01/ | Article D755-6-1 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000034433595/2020-04-01/</t>
+  </si>
+  <si>
+    <t>2017-04-16</t>
+  </si>
+  <si>
+    <t>01/01/2020</t>
+  </si>
+  <si>
+    <t>0,357 BMAF</t>
+  </si>
+  <si>
+    <t>0,5276 BMAF</t>
+  </si>
+  <si>
+    <t>Instruction interministerielle no DSS/SD2B/2019/261 du 18/12/2019; https://solidarites-sante.gouv.fr/fichiers/bo/2019/19-12/ste_20190012_0000_0064.pdf | Arrêté du 20/12/2019, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039663224 | Instruction  interministerielle  no  DSS/SD2B/2019/261  du  18  décembre  2019; https://solidarites-sante.gouv.fr/fichiers/bo/2019/19-12/ste_20190012_0000_0064.pdf | Circulaire DSS/SD2B/2019/261 du 18/12/2019; https://solidarites-sante.gouv.fr/fichiers/bo/2019/19-12/ste_20190012_0000_0064.pdf | Arrêté du 20/12/2019, art. 2; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000039663227</t>
+  </si>
+  <si>
+    <t>01/04/2019</t>
+  </si>
+  <si>
+    <t>68 217 €</t>
+  </si>
+  <si>
+    <t>90 926 €</t>
+  </si>
+  <si>
+    <t>56 849 €</t>
+  </si>
+  <si>
+    <t>79 558 €</t>
+  </si>
+  <si>
+    <t>5 684 €</t>
+  </si>
+  <si>
+    <t>21 199 €</t>
+  </si>
+  <si>
+    <t>8 521 €</t>
+  </si>
+  <si>
+    <t>10 601 €</t>
+  </si>
+  <si>
+    <t>4 260 €</t>
+  </si>
+  <si>
+    <t>Décret 2017-551 du 2017-04-14 - art. 4</t>
+  </si>
+  <si>
+    <t>01/01/2019</t>
+  </si>
+  <si>
+    <t>0,2974 BMAF</t>
+  </si>
+  <si>
+    <t>0,4303 BMAF</t>
+  </si>
+  <si>
+    <t>Circulaire DSS/SD2B/2018/279 du 17/12/2018 | Arrêté du 21/12/2018, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000037864990 | Arrêté du 21/12/2018, art. 2; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000037864993</t>
+  </si>
+  <si>
+    <t>2018-12-28 | 2017-12-23</t>
+  </si>
+  <si>
+    <t>Revalorisation des plafonds de 1%</t>
+  </si>
+  <si>
+    <t>01/04/2018</t>
+  </si>
+  <si>
+    <t>67 542 €</t>
+  </si>
+  <si>
+    <t>90 026 €</t>
+  </si>
+  <si>
+    <t>56 286 €</t>
+  </si>
+  <si>
+    <t>78 770 €</t>
+  </si>
+  <si>
+    <t>5 628 €</t>
+  </si>
+  <si>
+    <t>20 989 €</t>
+  </si>
+  <si>
+    <t>8 437 €</t>
+  </si>
+  <si>
+    <t>10 494,5 €</t>
+  </si>
+  <si>
+    <t>4 218,5 €</t>
+  </si>
+  <si>
+    <t>Article D522-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000038249420/2022-09-27/ | Circulaire DSS/SD2B/2018/81 du 22/03/2018, III.; https://www.legifrance.gouv.fr/download/pdf/circ?id=43190 | Décret 2017-551 du 2017-04-14 - art. 4; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000034429420</t>
+  </si>
+  <si>
+    <t>01/01/2018</t>
+  </si>
+  <si>
+    <t>0,5833 BMAF</t>
+  </si>
+  <si>
+    <t>0,2379 BMAF</t>
+  </si>
+  <si>
+    <t>0,3331 BMAF</t>
+  </si>
+  <si>
+    <t>Arrêté du 27/12/2017, art. 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000036299563 | Circulaire DSS/SD2B/2017/352 du 22/12/2017 | Arrêté du 27/12/2017, art. 2; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000036299566</t>
+  </si>
+  <si>
+    <t>2017-12-29</t>
+  </si>
+  <si>
+    <t>Revalorisation des plafonds de 0,2% | Arrêté du 21/12/2018, Revalorisation des plafonds de 0,2%</t>
+  </si>
+  <si>
+    <t>01/04/2017</t>
+  </si>
+  <si>
+    <t>67 408 €</t>
+  </si>
+  <si>
+    <t>89 847 €</t>
+  </si>
+  <si>
+    <t>56 174 €</t>
+  </si>
+  <si>
+    <t>78 613 €</t>
+  </si>
+  <si>
+    <t>5 617 €</t>
+  </si>
+  <si>
+    <t>20 947 €</t>
+  </si>
+  <si>
+    <t>8 420 €</t>
+  </si>
+  <si>
+    <t>10 473,5 €</t>
+  </si>
+  <si>
+    <t>4 210 €</t>
+  </si>
+  <si>
+    <t>Circulaire DSS/SD2B/2017/97 du 21/03/2017 | Article D522-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000034427374/2017-04-15/ | Décret 2017-534 du 12/04/2017 - art. 1; https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000034424447&amp;cidTexte=JORFTEXT000034420040</t>
+  </si>
+  <si>
+    <t>2017-04-14</t>
+  </si>
+  <si>
+    <t>01/04/2016</t>
+  </si>
+  <si>
+    <t>0,5416 BMAF</t>
+  </si>
+  <si>
+    <t>0,3093 BMAF</t>
+  </si>
+  <si>
+    <t>Circulaire DSS/SD2B/2016/77 du 15/03/2016 | Article D522-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000032363890/2016-04-03/ | Décret 2016-438 du 11/04/2016 - art. 1; https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000032394269&amp;cidTexte=JORFTEXT000032393830</t>
+  </si>
+  <si>
+    <t>2013-04-13</t>
+  </si>
+  <si>
+    <t>01/01/2016</t>
+  </si>
+  <si>
+    <t>0,4999 BMAF</t>
+  </si>
+  <si>
+    <t>0,2855 BMAF</t>
+  </si>
+  <si>
+    <t>Arrêté du 08/12/2015, art. 1; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000031634884/#LEGIARTI000031634884 | Circulaire DSS/SD2B/2015/371</t>
+  </si>
+  <si>
+    <t>2015-12-12 | 2015-12-18</t>
+  </si>
+  <si>
+    <t>Pas de changement en 2017 cf. circulaire DSS/SD2B/2016/396 du 21/12/2016 | Pas de modification en 2017 cf. circulaire DSS/SD2B/2016/396 du 21/12/2016</t>
+  </si>
+  <si>
+    <t>01/07/2015</t>
+  </si>
+  <si>
+    <t>67 140 €</t>
+  </si>
+  <si>
+    <t>89 490 €</t>
+  </si>
+  <si>
+    <t>55 950 €</t>
+  </si>
+  <si>
+    <t>78 300 €</t>
+  </si>
+  <si>
+    <t>5 595 €</t>
+  </si>
+  <si>
+    <t>20 864 €</t>
+  </si>
+  <si>
+    <t>8 386 €</t>
+  </si>
+  <si>
+    <t>10 432 €</t>
+  </si>
+  <si>
+    <t>4 193 €</t>
+  </si>
+  <si>
+    <t>Article L531-3 du code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000030055650/2015-01-01/ | Décret 2015-611 du 03/06/2015; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000030674064 | Circulaire DSS/SD2B/2016/77 du 15/03/2016 | Article D521-1 1) du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000030680318/2015-07-01/ | Décret 2015-611 du 03/06/2015; https://www.legifrance.gouv.fr/eli/decret/2015/6/3/2015-611/jo/texte</t>
+  </si>
+  <si>
+    <t>2015-06-05</t>
+  </si>
+  <si>
+    <t>Création des plafonds de ressources des allocations familiales</t>
+  </si>
+  <si>
+    <t>01/04/2015</t>
+  </si>
+  <si>
+    <t>Décret 2015-314 du 19/03/2015, art. 1; https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000030379021&amp;cidTexte=JORFTEXT000030377944 | Article D522-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000030381069/2015-04-01/ | Décret 2015-488 du 29/04/2015 - art. 1; https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000030537632&amp;cidTexte=JORFTEXT000030536987</t>
+  </si>
+  <si>
+    <t>2015-03-19 | 2015-04-30</t>
+  </si>
+  <si>
+    <t>01/01/2015</t>
+  </si>
+  <si>
+    <t>0,4582 BMAF</t>
+  </si>
+  <si>
+    <t>0,2617 BMAF</t>
+  </si>
+  <si>
+    <t>Circulaire DSS/SD2B/2014/345</t>
+  </si>
+  <si>
+    <t>2014-12-16</t>
+  </si>
+  <si>
+    <t>01/04/2014</t>
+  </si>
+  <si>
+    <t>20 719 €</t>
+  </si>
+  <si>
+    <t>8 328 €</t>
+  </si>
+  <si>
+    <t>10 360 €</t>
+  </si>
+  <si>
+    <t>4 164 €</t>
+  </si>
+  <si>
+    <t>Article D522-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028871906/2014-04-01/ | Décret 2014-419 du 23/04/2014 - art. 3; https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000028871647&amp;cidTexte=JORFTEXT000028870537 | Circulaire DSS/2B/2020/226 du 14/12/2020, p.210; https://solidarites-sante.gouv.fr/fichiers/bo/2020/20-12/ste_20200012_0000_0050.pdf | Article L755-16-1 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028385607/2014-04-01</t>
+  </si>
+  <si>
+    <t>2014-04-25</t>
+  </si>
+  <si>
+    <t>Majoration progressive de 50 % d'ici à 2018 du CF</t>
+  </si>
+  <si>
+    <t>01/01/2014</t>
+  </si>
+  <si>
+    <t>Circulaire DSS/SD2B/2013/416 | Décret 2014-419 du 23/04/2014; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000028870537</t>
+  </si>
+  <si>
+    <t>Ne pas confondre la circulaire pour la France métropolitaine avec celle pour les départements d'Outre-mer</t>
+  </si>
+  <si>
+    <t>01/01/2013</t>
+  </si>
+  <si>
+    <t>20 333 €</t>
+  </si>
+  <si>
+    <t>8 173 €</t>
+  </si>
+  <si>
+    <t>Circulaire DSS/SD2B/2012/423</t>
+  </si>
+  <si>
+    <t>2012-11-18</t>
+  </si>
+  <si>
+    <t>01/01/2012</t>
+  </si>
+  <si>
+    <t>19 915 €</t>
+  </si>
+  <si>
+    <t>8 005 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 28/12/2011, art. 1</t>
+  </si>
+  <si>
+    <t>2011-12-30</t>
+  </si>
+  <si>
+    <t>01/01/2011</t>
+  </si>
+  <si>
+    <t>19 718 €</t>
+  </si>
+  <si>
+    <t>7 926 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 30/12/2010</t>
+  </si>
+  <si>
+    <t>2010-12-31</t>
+  </si>
+  <si>
+    <t>01/01/2010</t>
+  </si>
+  <si>
+    <t>19 698 €</t>
+  </si>
+  <si>
+    <t>7 918 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 29/12/2009 | Article R522-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000046499019 | Article L522-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000036393166</t>
+  </si>
+  <si>
+    <t>2009-12-31</t>
+  </si>
+  <si>
+    <t>01/01/2009</t>
+  </si>
+  <si>
+    <t>19 161 €</t>
+  </si>
+  <si>
+    <t>7 702 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 31/12/2008</t>
+  </si>
+  <si>
+    <t>2009-01-01</t>
+  </si>
+  <si>
+    <t>01/05/2008</t>
+  </si>
+  <si>
+    <t>18 878 €</t>
+  </si>
+  <si>
+    <t>7 588 €</t>
+  </si>
+  <si>
+    <t>Décret 2008-409 du 28/04/2008; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000018731950/2022-02-28/ | Article R521-1 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000018735853 | Article R521-1 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000018735853/2008-04-30 | Décret 2008-410 du 28/04/2008; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000018730821 | Article D521-1 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000030680318</t>
+  </si>
+  <si>
+    <t>01/07/2007</t>
+  </si>
+  <si>
+    <t>0,09 BMAF</t>
+  </si>
+  <si>
+    <t>Arrêté du 10/07/2007</t>
+  </si>
+  <si>
+    <t>2007-07-12</t>
+  </si>
+  <si>
+    <t>01/05/2007</t>
+  </si>
+  <si>
+    <t>14 850 €</t>
+  </si>
+  <si>
+    <t>5 969 €</t>
+  </si>
+  <si>
+    <t>Article R521-3 du code de la Sécurité sociale</t>
+  </si>
+  <si>
+    <t>01/07/2006</t>
+  </si>
+  <si>
+    <t>1 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 17/07/2006</t>
+  </si>
+  <si>
+    <t>2006-07-19</t>
+  </si>
+  <si>
+    <t>01/07/2005</t>
+  </si>
+  <si>
+    <t>14 602 €</t>
+  </si>
+  <si>
+    <t>5 869 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 01/08/2005</t>
+  </si>
+  <si>
+    <t>2005-08-03</t>
+  </si>
+  <si>
+    <t>01/07/2004</t>
+  </si>
+  <si>
+    <t>14 358 €</t>
+  </si>
+  <si>
+    <t>5 771 €</t>
+  </si>
+  <si>
+    <t>Arrêté du 16/07/2004</t>
+  </si>
+  <si>
+    <t>2004-07-18</t>
+  </si>
+  <si>
+    <t>01/07/2003</t>
+  </si>
+  <si>
+    <t>14 090 €</t>
+  </si>
+  <si>
+    <t>5 663 €</t>
+  </si>
+  <si>
+    <t>Article L512-3 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006743276/1985-12-21/ | Décret 2000-71 du 28 janvier 2000 - art.  1; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006779253/2022-02-21/ | Article R512-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006750602/2000-01-29 | Loi 2002-1487 du 20/12/2002, art. 58 (modif art. L521-1 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006758525&amp;cidTexte=JORFTEXT000000235196 | Décret 2003-573 du 27/06/2003, art. 1 (crée art. D521-2 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006220298&amp;cidTexte=JORFTEXT000000422090 | Article L521-1 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000029963006/2015-07-01/ | Article L521-1 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006743288/2002-12-24 | Article R512-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006750602/2000-01-29/ | Article D521-2 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000030680324/2015-07-01 | Article R521-1 du code de la sécurité sociale allocations familiales; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000018735853 | Arrêté du 26/06/2003Décret 2003-1393 du 31/12/2003, art. 1 (modif art. R522-2 du CSS)</t>
+  </si>
+  <si>
+    <t>2002-12-24; 2003-06-28 | 2004-01-01; 2003-06-28</t>
+  </si>
+  <si>
+    <t>Création majoration pour les enfants de plus de 20 ans | Suppression de l'APJE =&gt; le renvoi à la réglementation des plafonds de l'APJE n'est plus possible.; =&gt; règlementation propre au CF</t>
+  </si>
+  <si>
+    <t>01/01/2002</t>
+  </si>
+  <si>
+    <t>84 526 €</t>
+  </si>
+  <si>
+    <t>33 973 €</t>
+  </si>
+  <si>
+    <t>Article R521-1 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006750606/1999-01-21/ | Section 3 Complément familial. (Article D755-6); https://www.legifrance.gouv.fr/codes/id/LEGIARTI000006739176/1991-08-06</t>
+  </si>
+  <si>
+    <t>1991-08-06</t>
+  </si>
+  <si>
+    <t>01/02/2000</t>
+  </si>
+  <si>
+    <t>1 FRF</t>
+  </si>
+  <si>
+    <t>84 526 FRF</t>
+  </si>
+  <si>
+    <t>33 973 FRF</t>
+  </si>
+  <si>
+    <t>Article R512-2 du Code de la SS; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006750602/2000-01-29 | Décret 2000-71 du 28 janvier 2000 - art.  1; https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000006779253/2022-02-21/ | Article R522-1 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006750615 | Décret 2000-71 du 28/01/2000, art. 3 (modif art. R522-1 du CSS); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006779255&amp;cidTexte=JORFTEXT000000568187</t>
+  </si>
+  <si>
+    <t>2000-01-29</t>
+  </si>
+  <si>
+    <t>Passage de l'âge limite à 21 ans (sous réserve d'un plafond de ressources)</t>
+  </si>
+  <si>
+    <t>01/01/2000</t>
+  </si>
+  <si>
+    <t>19 ans</t>
+  </si>
+  <si>
+    <t>01/01/1999</t>
+  </si>
+  <si>
+    <t>Article L521-1 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000000392993 | LFSS 98-1194 du 23/12/1998, art. 18 (modif art. L521-1 du CSS); https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000000392993 | Décret 98-1214 du 29/12/1998; https://www.legifrance.gouv.fr/affichTexte.do?cidTexte=JORFTEXT000000209409&amp;categorieLien=id | Article D755-5 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/id/LEGIARTI000006738575/1998-12-30/ | Article D755-5 II. du code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006738575</t>
+  </si>
+  <si>
+    <t>1998-12-27 | 1998-12-30</t>
+  </si>
+  <si>
+    <t>Suppression de la condition de ressources | Modifie : Code de la sécurité sociale - Article D521-1</t>
+  </si>
+  <si>
+    <t>01/03/1998</t>
+  </si>
+  <si>
+    <t>129 600 FRF</t>
+  </si>
+  <si>
+    <t>60 480 FRF</t>
+  </si>
+  <si>
+    <t>43 200 FRF</t>
+  </si>
+  <si>
+    <t>10 ans</t>
+  </si>
+  <si>
     <t>15 ans</t>
-  </si>
-[...805 lines deleted...]
-    <t>10 ans</t>
   </si>
   <si>
     <t>0,2788 BMAF</t>
   </si>
   <si>
     <t>0,3236 BMAF</t>
   </si>
   <si>
     <t>0,3457 BMAF</t>
   </si>
   <si>
     <t>0,2806 BMAF</t>
   </si>
   <si>
     <t>0,2576 BMAF</t>
   </si>
   <si>
     <t>0,0674 BMAF</t>
   </si>
   <si>
     <t>0,1161 BMAF</t>
   </si>
   <si>
     <t>LFSS 97-1164 du 19/12/1997, art. 23 (modif art. L521-1 du CSS); https://www.legifrance.gouv.fr/loda/id/LEGIARTI000006757377/1997-12-23#LEGIARTI000006757377 | Décret 98-108 du 26/02/1998, art. 1 (crée art. R521-2 du CSS qui fixe les plafonds); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006772271&amp;cidTexte=JORFTEXT000000570810 | Article L521-1 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000006743286/1997-12-23/ | Article L521-1 du Code de la sécurité sociale; https://www.legifrance.gouv.fr/loda/id/JORFTEXT000000570810/</t>
   </si>
@@ -17209,51 +17209,51 @@
       <c r="CS42" t="s">
         <v>162</v>
       </c>
       <c r="CT42" t="s">
         <v>162</v>
       </c>
       <c r="CU42" t="s">
         <v>162</v>
       </c>
       <c r="CV42" t="s">
         <v>162</v>
       </c>
       <c r="CW42" t="s">
         <v>162</v>
       </c>
       <c r="CX42" t="s">
         <v>162</v>
       </c>
       <c r="CY42" t="s">
         <v>162</v>
       </c>
       <c r="CZ42" t="s">
         <v>163</v>
       </c>
       <c r="DA42" t="s">
-        <v>426</v>
+        <v>166</v>
       </c>
       <c r="DB42" t="s">
         <v>153</v>
       </c>
       <c r="DC42" t="s">
         <v>175</v>
       </c>
       <c r="DD42" t="s">
         <v>162</v>
       </c>
       <c r="DE42" t="s">
         <v>419</v>
       </c>
       <c r="DF42" t="s">
         <v>420</v>
       </c>
       <c r="DG42" t="s">
         <v>179</v>
       </c>
       <c r="DH42" t="s">
         <v>180</v>
       </c>
       <c r="DI42" t="s">
         <v>162</v>
       </c>
@@ -17283,51 +17283,51 @@
       </c>
       <c r="DR42" t="s">
         <v>162</v>
       </c>
       <c r="DS42" t="s">
         <v>162</v>
       </c>
       <c r="DT42" t="s">
         <v>162</v>
       </c>
       <c r="DU42" t="s">
         <v>162</v>
       </c>
       <c r="DV42" t="s">
         <v>162</v>
       </c>
       <c r="DW42" t="s">
         <v>162</v>
       </c>
       <c r="DX42" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="43" spans="1:128" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="B43" t="s">
         <v>147</v>
       </c>
       <c r="C43" t="s">
         <v>148</v>
       </c>
       <c r="D43" t="s">
         <v>425</v>
       </c>
       <c r="E43" t="s">
         <v>162</v>
       </c>
       <c r="F43" t="s">
         <v>162</v>
       </c>
       <c r="G43" t="s">
         <v>151</v>
       </c>
       <c r="H43" t="s">
         <v>147</v>
       </c>
       <c r="I43" t="s">
         <v>152</v>
       </c>
@@ -17595,51 +17595,51 @@
       <c r="CS43" t="s">
         <v>162</v>
       </c>
       <c r="CT43" t="s">
         <v>162</v>
       </c>
       <c r="CU43" t="s">
         <v>162</v>
       </c>
       <c r="CV43" t="s">
         <v>162</v>
       </c>
       <c r="CW43" t="s">
         <v>162</v>
       </c>
       <c r="CX43" t="s">
         <v>162</v>
       </c>
       <c r="CY43" t="s">
         <v>162</v>
       </c>
       <c r="CZ43" t="s">
         <v>163</v>
       </c>
       <c r="DA43" t="s">
-        <v>426</v>
+        <v>166</v>
       </c>
       <c r="DB43" t="s">
         <v>153</v>
       </c>
       <c r="DC43" t="s">
         <v>175</v>
       </c>
       <c r="DD43" t="s">
         <v>162</v>
       </c>
       <c r="DE43" t="s">
         <v>419</v>
       </c>
       <c r="DF43" t="s">
         <v>420</v>
       </c>
       <c r="DG43" t="s">
         <v>179</v>
       </c>
       <c r="DH43" t="s">
         <v>180</v>
       </c>
       <c r="DI43" t="s">
         <v>162</v>
       </c>
@@ -17658,62 +17658,62 @@
       <c r="DN43" t="s">
         <v>162</v>
       </c>
       <c r="DO43" t="s">
         <v>162</v>
       </c>
       <c r="DP43" t="s">
         <v>162</v>
       </c>
       <c r="DQ43" t="s">
         <v>162</v>
       </c>
       <c r="DR43" t="s">
         <v>162</v>
       </c>
       <c r="DS43" t="s">
         <v>162</v>
       </c>
       <c r="DT43" t="s">
         <v>162</v>
       </c>
       <c r="DU43" t="s">
         <v>162</v>
       </c>
       <c r="DV43" t="s">
+        <v>427</v>
+      </c>
+      <c r="DW43" t="s">
         <v>428</v>
       </c>
-      <c r="DW43" t="s">
+      <c r="DX43" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="44" spans="1:128" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="B44" t="s">
         <v>147</v>
       </c>
       <c r="C44" t="s">
         <v>148</v>
       </c>
       <c r="D44" t="s">
         <v>425</v>
       </c>
       <c r="E44" t="s">
         <v>162</v>
       </c>
       <c r="F44" t="s">
         <v>162</v>
       </c>
       <c r="G44" t="s">
         <v>151</v>
       </c>
       <c r="H44" t="s">
         <v>147</v>
       </c>
       <c r="I44" t="s">
         <v>152</v>
       </c>
@@ -17723,93 +17723,93 @@
       <c r="K44" t="s">
         <v>162</v>
       </c>
       <c r="L44" t="s">
         <v>162</v>
       </c>
       <c r="M44" t="s">
         <v>162</v>
       </c>
       <c r="N44" t="s">
         <v>162</v>
       </c>
       <c r="O44" t="s">
         <v>162</v>
       </c>
       <c r="P44" t="s">
         <v>162</v>
       </c>
       <c r="Q44" t="s">
         <v>162</v>
       </c>
       <c r="R44" t="s">
         <v>162</v>
       </c>
       <c r="S44" t="s">
+        <v>431</v>
+      </c>
+      <c r="T44" t="s">
         <v>432</v>
       </c>
-      <c r="T44" t="s">
+      <c r="U44" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="V44" t="s">
         <v>162</v>
       </c>
       <c r="W44" t="s">
         <v>162</v>
       </c>
       <c r="X44" t="s">
         <v>162</v>
       </c>
       <c r="Y44" t="s">
         <v>162</v>
       </c>
       <c r="Z44" t="s">
         <v>163</v>
       </c>
       <c r="AA44" t="s">
         <v>162</v>
       </c>
       <c r="AB44" t="s">
         <v>162</v>
       </c>
       <c r="AC44" t="s">
         <v>162</v>
       </c>
       <c r="AD44" t="s">
         <v>162</v>
       </c>
       <c r="AE44" t="s">
         <v>168</v>
       </c>
       <c r="AF44" t="s">
+        <v>434</v>
+      </c>
+      <c r="AG44" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="AH44" t="s">
         <v>171</v>
       </c>
       <c r="AI44" t="s">
         <v>172</v>
       </c>
       <c r="AJ44" t="s">
         <v>436</v>
       </c>
       <c r="AK44" t="s">
         <v>437</v>
       </c>
       <c r="AL44" t="s">
         <v>438</v>
       </c>
       <c r="AM44" t="s">
         <v>439</v>
       </c>
       <c r="AN44" t="s">
         <v>440</v>
       </c>
       <c r="AO44" t="s">
         <v>441</v>
       </c>
@@ -17981,51 +17981,51 @@
       <c r="CS44" t="s">
         <v>162</v>
       </c>
       <c r="CT44" t="s">
         <v>162</v>
       </c>
       <c r="CU44" t="s">
         <v>162</v>
       </c>
       <c r="CV44" t="s">
         <v>162</v>
       </c>
       <c r="CW44" t="s">
         <v>162</v>
       </c>
       <c r="CX44" t="s">
         <v>162</v>
       </c>
       <c r="CY44" t="s">
         <v>162</v>
       </c>
       <c r="CZ44" t="s">
         <v>163</v>
       </c>
       <c r="DA44" t="s">
-        <v>426</v>
+        <v>166</v>
       </c>
       <c r="DB44" t="s">
         <v>153</v>
       </c>
       <c r="DC44" t="s">
         <v>175</v>
       </c>
       <c r="DD44" t="s">
         <v>162</v>
       </c>
       <c r="DE44" t="s">
         <v>419</v>
       </c>
       <c r="DF44" t="s">
         <v>420</v>
       </c>
       <c r="DG44" t="s">
         <v>179</v>
       </c>
       <c r="DH44" t="s">
         <v>180</v>
       </c>
       <c r="DI44" t="s">
         <v>162</v>
       </c>
@@ -18148,54 +18148,54 @@
       <c r="X45" t="s">
         <v>162</v>
       </c>
       <c r="Y45" t="s">
         <v>162</v>
       </c>
       <c r="Z45" t="s">
         <v>163</v>
       </c>
       <c r="AA45" t="s">
         <v>162</v>
       </c>
       <c r="AB45" t="s">
         <v>162</v>
       </c>
       <c r="AC45" t="s">
         <v>162</v>
       </c>
       <c r="AD45" t="s">
         <v>162</v>
       </c>
       <c r="AE45" t="s">
         <v>168</v>
       </c>
       <c r="AF45" t="s">
+        <v>434</v>
+      </c>
+      <c r="AG45" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="AH45" t="s">
         <v>171</v>
       </c>
       <c r="AI45" t="s">
         <v>172</v>
       </c>
       <c r="AJ45" t="s">
         <v>436</v>
       </c>
       <c r="AK45" t="s">
         <v>437</v>
       </c>
       <c r="AL45" t="s">
         <v>438</v>
       </c>
       <c r="AM45" t="s">
         <v>439</v>
       </c>
       <c r="AN45" t="s">
         <v>440</v>
       </c>
       <c r="AO45" t="s">
         <v>441</v>
       </c>
@@ -18367,51 +18367,51 @@
       <c r="CS45" t="s">
         <v>162</v>
       </c>
       <c r="CT45" t="s">
         <v>162</v>
       </c>
       <c r="CU45" t="s">
         <v>162</v>
       </c>
       <c r="CV45" t="s">
         <v>162</v>
       </c>
       <c r="CW45" t="s">
         <v>162</v>
       </c>
       <c r="CX45" t="s">
         <v>162</v>
       </c>
       <c r="CY45" t="s">
         <v>162</v>
       </c>
       <c r="CZ45" t="s">
         <v>163</v>
       </c>
       <c r="DA45" t="s">
-        <v>426</v>
+        <v>166</v>
       </c>
       <c r="DB45" t="s">
         <v>153</v>
       </c>
       <c r="DC45" t="s">
         <v>175</v>
       </c>
       <c r="DD45" t="s">
         <v>162</v>
       </c>
       <c r="DE45" t="s">
         <v>419</v>
       </c>
       <c r="DF45" t="s">
         <v>420</v>
       </c>
       <c r="DG45" t="s">
         <v>179</v>
       </c>
       <c r="DH45" t="s">
         <v>180</v>
       </c>
       <c r="DI45" t="s">
         <v>162</v>
       </c>
@@ -18450,51 +18450,51 @@
       </c>
       <c r="DU45" t="s">
         <v>162</v>
       </c>
       <c r="DV45" t="s">
         <v>162</v>
       </c>
       <c r="DW45" t="s">
         <v>162</v>
       </c>
       <c r="DX45" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="46" spans="1:128" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>447</v>
       </c>
       <c r="B46" t="s">
         <v>147</v>
       </c>
       <c r="C46" t="s">
         <v>148</v>
       </c>
       <c r="D46" t="s">
-        <v>426</v>
+        <v>166</v>
       </c>
       <c r="E46" t="s">
         <v>162</v>
       </c>
       <c r="F46" t="s">
         <v>162</v>
       </c>
       <c r="G46" t="s">
         <v>151</v>
       </c>
       <c r="H46" t="s">
         <v>147</v>
       </c>
       <c r="I46" t="s">
         <v>152</v>
       </c>
       <c r="J46" t="s">
         <v>153</v>
       </c>
       <c r="K46" t="s">
         <v>162</v>
       </c>
       <c r="L46" t="s">
         <v>162</v>
       </c>
@@ -18534,54 +18534,54 @@
       <c r="X46" t="s">
         <v>162</v>
       </c>
       <c r="Y46" t="s">
         <v>162</v>
       </c>
       <c r="Z46" t="s">
         <v>163</v>
       </c>
       <c r="AA46" t="s">
         <v>162</v>
       </c>
       <c r="AB46" t="s">
         <v>162</v>
       </c>
       <c r="AC46" t="s">
         <v>162</v>
       </c>
       <c r="AD46" t="s">
         <v>162</v>
       </c>
       <c r="AE46" t="s">
         <v>168</v>
       </c>
       <c r="AF46" t="s">
+        <v>434</v>
+      </c>
+      <c r="AG46" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="AH46" t="s">
         <v>171</v>
       </c>
       <c r="AI46" t="s">
         <v>172</v>
       </c>
       <c r="AJ46" t="s">
         <v>436</v>
       </c>
       <c r="AK46" t="s">
         <v>437</v>
       </c>
       <c r="AL46" t="s">
         <v>438</v>
       </c>
       <c r="AM46" t="s">
         <v>439</v>
       </c>
       <c r="AN46" t="s">
         <v>440</v>
       </c>
       <c r="AO46" t="s">
         <v>441</v>
       </c>
@@ -18753,51 +18753,51 @@
       <c r="CS46" t="s">
         <v>162</v>
       </c>
       <c r="CT46" t="s">
         <v>162</v>
       </c>
       <c r="CU46" t="s">
         <v>162</v>
       </c>
       <c r="CV46" t="s">
         <v>162</v>
       </c>
       <c r="CW46" t="s">
         <v>162</v>
       </c>
       <c r="CX46" t="s">
         <v>162</v>
       </c>
       <c r="CY46" t="s">
         <v>162</v>
       </c>
       <c r="CZ46" t="s">
         <v>163</v>
       </c>
       <c r="DA46" t="s">
-        <v>426</v>
+        <v>166</v>
       </c>
       <c r="DB46" t="s">
         <v>153</v>
       </c>
       <c r="DC46" t="s">
         <v>175</v>
       </c>
       <c r="DD46" t="s">
         <v>162</v>
       </c>
       <c r="DE46" t="s">
         <v>419</v>
       </c>
       <c r="DF46" t="s">
         <v>420</v>
       </c>
       <c r="DG46" t="s">
         <v>179</v>
       </c>
       <c r="DH46" t="s">
         <v>180</v>
       </c>
       <c r="DI46" t="s">
         <v>162</v>
       </c>
@@ -18836,51 +18836,51 @@
       </c>
       <c r="DU46" t="s">
         <v>162</v>
       </c>
       <c r="DV46" t="s">
         <v>448</v>
       </c>
       <c r="DW46" t="s">
         <v>449</v>
       </c>
       <c r="DX46" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="47" spans="1:128" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>450</v>
       </c>
       <c r="B47" t="s">
         <v>147</v>
       </c>
       <c r="C47" t="s">
         <v>148</v>
       </c>
       <c r="D47" t="s">
-        <v>426</v>
+        <v>166</v>
       </c>
       <c r="E47" t="s">
         <v>162</v>
       </c>
       <c r="F47" t="s">
         <v>162</v>
       </c>
       <c r="G47" t="s">
         <v>151</v>
       </c>
       <c r="H47" t="s">
         <v>147</v>
       </c>
       <c r="I47" t="s">
         <v>152</v>
       </c>
       <c r="J47" t="s">
         <v>153</v>
       </c>
       <c r="K47" t="s">
         <v>162</v>
       </c>
       <c r="L47" t="s">
         <v>162</v>
       </c>
@@ -18920,54 +18920,54 @@
       <c r="X47" t="s">
         <v>162</v>
       </c>
       <c r="Y47" t="s">
         <v>162</v>
       </c>
       <c r="Z47" t="s">
         <v>163</v>
       </c>
       <c r="AA47" t="s">
         <v>162</v>
       </c>
       <c r="AB47" t="s">
         <v>162</v>
       </c>
       <c r="AC47" t="s">
         <v>162</v>
       </c>
       <c r="AD47" t="s">
         <v>162</v>
       </c>
       <c r="AE47" t="s">
         <v>168</v>
       </c>
       <c r="AF47" t="s">
+        <v>434</v>
+      </c>
+      <c r="AG47" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="AH47" t="s">
         <v>171</v>
       </c>
       <c r="AI47" t="s">
         <v>172</v>
       </c>
       <c r="AJ47" t="s">
         <v>436</v>
       </c>
       <c r="AK47" t="s">
         <v>437</v>
       </c>
       <c r="AL47" t="s">
         <v>438</v>
       </c>
       <c r="AM47" t="s">
         <v>439</v>
       </c>
       <c r="AN47" t="s">
         <v>440</v>
       </c>
       <c r="AO47" t="s">
         <v>441</v>
       </c>
@@ -19222,51 +19222,51 @@
       </c>
       <c r="DU47" t="s">
         <v>162</v>
       </c>
       <c r="DV47" t="s">
         <v>452</v>
       </c>
       <c r="DW47" t="s">
         <v>453</v>
       </c>
       <c r="DX47" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="48" spans="1:128" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>455</v>
       </c>
       <c r="B48" t="s">
         <v>147</v>
       </c>
       <c r="C48" t="s">
         <v>148</v>
       </c>
       <c r="D48" t="s">
-        <v>426</v>
+        <v>166</v>
       </c>
       <c r="E48" t="s">
         <v>162</v>
       </c>
       <c r="F48" t="s">
         <v>162</v>
       </c>
       <c r="G48" t="s">
         <v>151</v>
       </c>
       <c r="H48" t="s">
         <v>147</v>
       </c>
       <c r="I48" t="s">
         <v>152</v>
       </c>
       <c r="J48" t="s">
         <v>153</v>
       </c>
       <c r="K48" t="s">
         <v>162</v>
       </c>
       <c r="L48" t="s">
         <v>162</v>
       </c>
@@ -19306,54 +19306,54 @@
       <c r="X48" t="s">
         <v>162</v>
       </c>
       <c r="Y48" t="s">
         <v>162</v>
       </c>
       <c r="Z48" t="s">
         <v>163</v>
       </c>
       <c r="AA48" t="s">
         <v>162</v>
       </c>
       <c r="AB48" t="s">
         <v>162</v>
       </c>
       <c r="AC48" t="s">
         <v>162</v>
       </c>
       <c r="AD48" t="s">
         <v>162</v>
       </c>
       <c r="AE48" t="s">
         <v>168</v>
       </c>
       <c r="AF48" t="s">
+        <v>434</v>
+      </c>
+      <c r="AG48" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="AH48" t="s">
         <v>171</v>
       </c>
       <c r="AI48" t="s">
         <v>172</v>
       </c>
       <c r="AJ48" t="s">
         <v>456</v>
       </c>
       <c r="AK48" t="s">
         <v>457</v>
       </c>
       <c r="AL48" t="s">
         <v>458</v>
       </c>
       <c r="AM48" t="s">
         <v>459</v>
       </c>
       <c r="AN48" t="s">
         <v>460</v>
       </c>
       <c r="AO48" t="s">
         <v>461</v>
       </c>
@@ -19608,51 +19608,51 @@
       </c>
       <c r="DU48" t="s">
         <v>162</v>
       </c>
       <c r="DV48" t="s">
         <v>463</v>
       </c>
       <c r="DW48" t="s">
         <v>464</v>
       </c>
       <c r="DX48" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="49" spans="1:128" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>465</v>
       </c>
       <c r="B49" t="s">
         <v>147</v>
       </c>
       <c r="C49" t="s">
         <v>148</v>
       </c>
       <c r="D49" t="s">
-        <v>426</v>
+        <v>166</v>
       </c>
       <c r="E49" t="s">
         <v>162</v>
       </c>
       <c r="F49" t="s">
         <v>162</v>
       </c>
       <c r="G49" t="s">
         <v>151</v>
       </c>
       <c r="H49" t="s">
         <v>147</v>
       </c>
       <c r="I49" t="s">
         <v>152</v>
       </c>
       <c r="J49" t="s">
         <v>153</v>
       </c>
       <c r="K49" t="s">
         <v>162</v>
       </c>
       <c r="L49" t="s">
         <v>162</v>
       </c>
@@ -19692,54 +19692,54 @@
       <c r="X49" t="s">
         <v>162</v>
       </c>
       <c r="Y49" t="s">
         <v>162</v>
       </c>
       <c r="Z49" t="s">
         <v>163</v>
       </c>
       <c r="AA49" t="s">
         <v>162</v>
       </c>
       <c r="AB49" t="s">
         <v>162</v>
       </c>
       <c r="AC49" t="s">
         <v>162</v>
       </c>
       <c r="AD49" t="s">
         <v>162</v>
       </c>
       <c r="AE49" t="s">
         <v>168</v>
       </c>
       <c r="AF49" t="s">
+        <v>434</v>
+      </c>
+      <c r="AG49" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="AH49" t="s">
         <v>171</v>
       </c>
       <c r="AI49" t="s">
         <v>172</v>
       </c>
       <c r="AJ49" t="s">
         <v>466</v>
       </c>
       <c r="AK49" t="s">
         <v>467</v>
       </c>
       <c r="AL49" t="s">
         <v>468</v>
       </c>
       <c r="AM49" t="s">
         <v>469</v>
       </c>
       <c r="AN49" t="s">
         <v>470</v>
       </c>
       <c r="AO49" t="s">
         <v>172</v>
       </c>
@@ -19994,51 +19994,51 @@
       </c>
       <c r="DU49" t="s">
         <v>162</v>
       </c>
       <c r="DV49" t="s">
         <v>463</v>
       </c>
       <c r="DW49" t="s">
         <v>464</v>
       </c>
       <c r="DX49" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="50" spans="1:128" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>472</v>
       </c>
       <c r="B50" t="s">
         <v>147</v>
       </c>
       <c r="C50" t="s">
         <v>148</v>
       </c>
       <c r="D50" t="s">
-        <v>426</v>
+        <v>166</v>
       </c>
       <c r="E50" t="s">
         <v>162</v>
       </c>
       <c r="F50" t="s">
         <v>162</v>
       </c>
       <c r="G50" t="s">
         <v>151</v>
       </c>
       <c r="H50" t="s">
         <v>147</v>
       </c>
       <c r="I50" t="s">
         <v>152</v>
       </c>
       <c r="J50" t="s">
         <v>153</v>
       </c>
       <c r="K50" t="s">
         <v>162</v>
       </c>
       <c r="L50" t="s">
         <v>162</v>
       </c>
@@ -20078,54 +20078,54 @@
       <c r="X50" t="s">
         <v>162</v>
       </c>
       <c r="Y50" t="s">
         <v>162</v>
       </c>
       <c r="Z50" t="s">
         <v>163</v>
       </c>
       <c r="AA50" t="s">
         <v>162</v>
       </c>
       <c r="AB50" t="s">
         <v>162</v>
       </c>
       <c r="AC50" t="s">
         <v>162</v>
       </c>
       <c r="AD50" t="s">
         <v>162</v>
       </c>
       <c r="AE50" t="s">
         <v>168</v>
       </c>
       <c r="AF50" t="s">
+        <v>434</v>
+      </c>
+      <c r="AG50" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="AH50" t="s">
         <v>171</v>
       </c>
       <c r="AI50" t="s">
         <v>172</v>
       </c>
       <c r="AJ50" t="s">
         <v>473</v>
       </c>
       <c r="AK50" t="s">
         <v>474</v>
       </c>
       <c r="AL50" t="s">
         <v>475</v>
       </c>
       <c r="AM50" t="s">
         <v>476</v>
       </c>
       <c r="AN50" t="s">
         <v>477</v>
       </c>
       <c r="AO50" t="s">
         <v>478</v>
       </c>
@@ -20380,51 +20380,51 @@
       </c>
       <c r="DU50" t="s">
         <v>162</v>
       </c>
       <c r="DV50" t="s">
         <v>480</v>
       </c>
       <c r="DW50" t="s">
         <v>416</v>
       </c>
       <c r="DX50" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="51" spans="1:128" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>481</v>
       </c>
       <c r="B51" t="s">
         <v>147</v>
       </c>
       <c r="C51" t="s">
         <v>148</v>
       </c>
       <c r="D51" t="s">
-        <v>426</v>
+        <v>166</v>
       </c>
       <c r="E51" t="s">
         <v>162</v>
       </c>
       <c r="F51" t="s">
         <v>162</v>
       </c>
       <c r="G51" t="s">
         <v>151</v>
       </c>
       <c r="H51" t="s">
         <v>147</v>
       </c>
       <c r="I51" t="s">
         <v>152</v>
       </c>
       <c r="J51" t="s">
         <v>153</v>
       </c>
       <c r="K51" t="s">
         <v>162</v>
       </c>
       <c r="L51" t="s">
         <v>162</v>
       </c>