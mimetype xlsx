--- v0 (2026-05-30)
+++ v1 (2026-10-25)
@@ -8,92 +8,95 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="montant_de_base" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="61">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Montant de base</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>638,28 €</t>
   </si>
   <si>
     <t>Décret n° 2026-222 du 30 mars 2026, art. 2</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
+    <t>Revalorisation de 0.8%</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>633,21 €</t>
+  </si>
+  <si>
+    <t>Décret n° 2025-294 du 29 mars 2025, art. 1</t>
+  </si>
+  <si>
+    <t>2024-03-30</t>
+  </si>
+  <si>
     <t/>
-  </si>
-[...10 lines deleted...]
-    <t>2024-03-30</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
     <t>622,63 €</t>
   </si>
   <si>
     <t>Décret n° 2024-403 du 1er mai 2024, article 1; https://www.legifrance.gouv.fr/jorf/article_jo/JORFARTI000049490767 | Article L842-3 du code de la sécurité sociale; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000037994814</t>
   </si>
   <si>
     <t>2024-05-02</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>595,25 €</t>
   </si>
   <si>
     <t>Décret n° 2023-343 du 4 mai 2023, article 1</t>
   </si>
   <si>
     <t>2023-05-05</t>
   </si>
@@ -632,238 +635,238 @@
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C11" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D11" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId1"/>
     <hyperlink ref="C3" r:id="rId2"/>
     <hyperlink ref="C5" r:id="rId3"/>
     <hyperlink ref="C6" r:id="rId4"/>
     <hyperlink ref="C7" r:id="rId5"/>
     <hyperlink ref="C8" r:id="rId6"/>
     <hyperlink ref="C9" r:id="rId7"/>
     <hyperlink ref="C10" r:id="rId8"/>
     <hyperlink ref="C11" r:id="rId9"/>
     <hyperlink ref="C12" r:id="rId10"/>
     <hyperlink ref="C13" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>