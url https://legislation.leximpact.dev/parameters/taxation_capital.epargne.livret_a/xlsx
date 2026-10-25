--- v0 (2026-06-11)
+++ v1 (2026-10-25)
@@ -8,92 +8,101 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="livret_a" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="98">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="314" uniqueCount="101">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Livret A</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Majoration (1)</t>
   </si>
   <si>
     <t>Taux (2)</t>
   </si>
   <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>1,7 %</t>
+  </si>
+  <si>
+    <t>Arrêté du 28 juillet 2026 relatif aux taux d'intérêt de certains produits d'épargne réglementée</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
     <t>01/02/2026</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>1,5 %</t>
   </si>
   <si>
     <t>Arrêté du 28 janvier 2026 relatif aux taux d'intérêt des produits d'épargne réglementée</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>01/08/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>1,7 %</t>
   </si>
   <si>
     <t>Arrêté du 23 juillet 2025 relatif aux taux d'intérêt des produits d'épargne réglementée</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>2,4 %</t>
   </si>
   <si>
     <t>Arrêté du 28 janvier 2025 relatif aux taux d'intérêt des produits d'épargne réglementée</t>
   </si>
   <si>
     <t>2025-01-30</t>
   </si>
   <si>
     <t>01/08/2023</t>
   </si>
   <si>
     <t>3 %</t>
   </si>
@@ -691,56 +700,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053411507" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052009310" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051059093" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047901505" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047069197" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000041460493" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbanque.com/r/CRBF-86-13-2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054541376" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053411507" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052009310" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051059093" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047901505" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047069197" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000041460493" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbanque.com/r/CRBF-86-13-2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:F54"/>
+  <dimension ref="A1:F55"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
@@ -783,1023 +792,1044 @@
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5" t="s">
+        <v>9</v>
+      </c>
+      <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" t="s">
         <v>20</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>21</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
         <v>28</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>33</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
         <v>34</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>36</v>
+      </c>
+      <c r="B11" t="s">
         <v>37</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" t="s">
         <v>38</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>8</v>
+        <v>39</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>8</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>8</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>8</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>8</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>8</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>8</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>8</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B19" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>8</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B20" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>8</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B21" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>8</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>8</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>57</v>
       </c>
       <c r="B23" t="s">
-        <v>8</v>
+        <v>37</v>
       </c>
       <c r="C23" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>8</v>
+        <v>59</v>
       </c>
       <c r="E23" t="s">
         <v>8</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>8</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B25" t="s">
         <v>8</v>
       </c>
       <c r="C25" t="s">
-        <v>60</v>
+        <v>24</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>8</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B26" t="s">
         <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>8</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B27" t="s">
         <v>8</v>
       </c>
       <c r="C27" t="s">
-        <v>28</v>
+        <v>48</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>8</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B28" t="s">
         <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
         <v>8</v>
       </c>
       <c r="F28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B29" t="s">
         <v>8</v>
       </c>
       <c r="C29" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
         <v>8</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B30" t="s">
         <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>45</v>
+        <v>24</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
         <v>8</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B31" t="s">
         <v>8</v>
       </c>
       <c r="C31" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>8</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B32" t="s">
         <v>8</v>
       </c>
       <c r="C32" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s">
         <v>8</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B33" t="s">
         <v>8</v>
       </c>
       <c r="C33" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>8</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B34" t="s">
         <v>8</v>
       </c>
       <c r="C34" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>8</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B35" t="s">
         <v>8</v>
       </c>
       <c r="C35" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>8</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B36" t="s">
         <v>8</v>
       </c>
       <c r="C36" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>8</v>
       </c>
       <c r="F36" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B37" t="s">
         <v>8</v>
       </c>
       <c r="C37" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s">
         <v>8</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B38" t="s">
         <v>8</v>
       </c>
       <c r="C38" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s">
         <v>8</v>
       </c>
       <c r="F38" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B39" t="s">
         <v>8</v>
       </c>
       <c r="C39" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s">
         <v>8</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B40" t="s">
         <v>8</v>
       </c>
       <c r="C40" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>8</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B41" t="s">
         <v>8</v>
       </c>
       <c r="C41" t="s">
-        <v>82</v>
+        <v>74</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>8</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B42" t="s">
         <v>8</v>
       </c>
       <c r="C42" t="s">
-        <v>53</v>
+        <v>85</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>8</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B43" t="s">
         <v>8</v>
       </c>
       <c r="C43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s">
         <v>8</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B44" t="s">
         <v>8</v>
       </c>
       <c r="C44" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s">
         <v>8</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B45" t="s">
         <v>8</v>
       </c>
       <c r="C45" t="s">
-        <v>87</v>
+        <v>24</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45" t="s">
         <v>8</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B46" t="s">
         <v>8</v>
       </c>
       <c r="C46" t="s">
-        <v>9</v>
+        <v>90</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46" t="s">
         <v>8</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B47" t="s">
         <v>8</v>
       </c>
       <c r="C47" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47" t="s">
         <v>8</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B48" t="s">
         <v>8</v>
       </c>
       <c r="C48" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48" t="s">
         <v>8</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B49" t="s">
         <v>8</v>
       </c>
       <c r="C49" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49" t="s">
         <v>8</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B50" t="s">
         <v>8</v>
       </c>
       <c r="C50" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50" t="s">
         <v>8</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B51" t="s">
         <v>8</v>
       </c>
       <c r="C51" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51" t="s">
         <v>8</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B52" t="s">
         <v>8</v>
       </c>
       <c r="C52" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52" t="s">
         <v>8</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="54" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>97</v>
+    <row r="53" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>98</v>
+      </c>
+      <c r="B53" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" t="s">
+        <v>99</v>
+      </c>
+      <c r="D53" t="s">
+        <v>8</v>
+      </c>
+      <c r="E53" t="s">
+        <v>8</v>
+      </c>
+      <c r="F53" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="D1:D2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D3" r:id="rId1"/>
     <hyperlink ref="D4" r:id="rId2"/>
     <hyperlink ref="D5" r:id="rId3"/>
     <hyperlink ref="D6" r:id="rId4"/>
     <hyperlink ref="D7" r:id="rId5"/>
-    <hyperlink ref="D10" r:id="rId6"/>
-    <hyperlink ref="D22" r:id="rId7"/>
+    <hyperlink ref="D8" r:id="rId6"/>
+    <hyperlink ref="D11" r:id="rId7"/>
+    <hyperlink ref="D23" r:id="rId8"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>livret_a</vt:lpstr>
     </vt:vector>