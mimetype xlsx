--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,92 +8,107 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="guadeloupe" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="71" uniqueCount="47">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Demi-part supplémentaire</t>
   </si>
   <si>
     <t>Première demi-part</t>
   </si>
   <si>
     <t>Valeur de base</t>
   </si>
   <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>3 416</t>
+  </si>
+  <si>
+    <t>3 615</t>
+  </si>
+  <si>
+    <t>15 139</t>
+  </si>
+  <si>
+    <t>I de l'article 1417 du code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051764856/2026-07-01 | Décret n° 2026-562 du 29/06/2026, art. 2; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054341109</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>3 386</t>
   </si>
   <si>
     <t>3 583</t>
   </si>
   <si>
     <t>15 004</t>
   </si>
   <si>
     <t>I de l'article 1417 du code général des impôts</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>01/07/2024</t>
   </si>
   <si>
     <t>3 326</t>
   </si>
   <si>
     <t>3 520</t>
   </si>
   <si>
     <t>14 739</t>
   </si>
   <si>
     <t>03/06/2023</t>
   </si>
   <si>
     <t>3 174</t>
   </si>
   <si>
     <t>3 359</t>
   </si>
   <si>
     <t>14 064</t>
   </si>
@@ -521,51 +536,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051764856/2025-06-19" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048805626/2024-07-01" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047623022/2023-06-03" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000045765115/2022-05-07" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000043662261/2021-06-12" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000038994951/2019-10-01" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G10"/>
+  <dimension ref="A1:G11"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>4</v>
@@ -601,212 +616,235 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" t="s">
         <v>18</v>
-      </c>
-[...10 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
       <c r="G10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="E1:E2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="G1:G2"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId1"/>
-[...4 lines deleted...]
-    <hyperlink ref="E10" r:id="rId6"/>
+    <hyperlink ref="E4" r:id="rId1"/>
+    <hyperlink ref="E5" r:id="rId2"/>
+    <hyperlink ref="E6" r:id="rId3"/>
+    <hyperlink ref="E7" r:id="rId4"/>
+    <hyperlink ref="E8" r:id="rId5"/>
+    <hyperlink ref="E11" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>guadeloupe</vt:lpstr>
     </vt:vector>