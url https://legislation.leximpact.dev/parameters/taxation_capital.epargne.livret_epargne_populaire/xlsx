--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="livret_epargne_populaire" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="638" uniqueCount="124">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="677" uniqueCount="132">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Livret d'épargne populaire</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Barèmes</t>
   </si>
   <si>
     <t>Coefficient multiplicateur</t>
   </si>
   <si>
     <t>Taux (1)</t>
   </si>
   <si>
@@ -76,87 +76,111 @@
   <si>
     <t>Métropole</t>
   </si>
   <si>
     <t>Non renseigné</t>
   </si>
   <si>
     <t>Saint-Barthélemy</t>
   </si>
   <si>
     <t>Saint-Martin</t>
   </si>
   <si>
     <t>Saint-Pierre-et-Miquelon</t>
   </si>
   <si>
     <t>Demi-part supplémentaire</t>
   </si>
   <si>
     <t>Première demi-part</t>
   </si>
   <si>
     <t>Valeur de base</t>
   </si>
   <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t>3 416</t>
+  </si>
+  <si>
+    <t>3 615</t>
+  </si>
+  <si>
+    <t>15 139</t>
+  </si>
+  <si>
+    <t>4 356</t>
+  </si>
+  <si>
+    <t>15 827</t>
+  </si>
+  <si>
+    <t>12 793</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>180 %</t>
+  </si>
+  <si>
+    <t>2,5 %</t>
+  </si>
+  <si>
+    <t>I de l'article 1417 du code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051764856/2026-07-01 | Décret n° 2026-562 du 29/06/2026, art. 2; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054341109</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
     <t>01/02/2026</t>
   </si>
   <si>
     <t>3 386</t>
   </si>
   <si>
     <t>3 583</t>
   </si>
   <si>
     <t>15 004</t>
   </si>
   <si>
     <t>4 317</t>
   </si>
   <si>
     <t>15 686</t>
   </si>
   <si>
     <t>12 679</t>
   </si>
   <si>
-    <t>0</t>
-[...7 lines deleted...]
-  <si>
     <t>Arrêté du 28 janvier 2026 relatif aux taux d'intérêt des produits d'épargne réglementée</t>
   </si>
   <si>
     <t>2026-01-29</t>
-  </si>
-[...1 lines deleted...]
-    <t/>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>2,7 %</t>
   </si>
   <si>
     <t>Arrêté du 23 juillet 2025 relatif aux taux d'intérêt des produits d'épargne réglementée</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>3,5 %</t>
   </si>
   <si>
     <t>I de l'article 1417 du code général des impôts</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
@@ -774,51 +798,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053411507" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052009310" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051764856/2025-06-19" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051059093" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048805626/2024-07-01" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047901505" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047623022/2023-06-03" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000045765115/2022-05-07" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000043662261/2021-06-12" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028447486/2014-01-01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000038994951/2019-10-01" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AM21"/>
+  <dimension ref="A1:AM22"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -1167,1758 +1191,1877 @@
       <c r="AE5" t="s">
         <v>29</v>
       </c>
       <c r="AF5" t="s">
         <v>29</v>
       </c>
       <c r="AG5" t="s">
         <v>29</v>
       </c>
       <c r="AH5" t="s">
         <v>29</v>
       </c>
       <c r="AI5" t="s">
         <v>30</v>
       </c>
       <c r="AJ5" t="s">
         <v>31</v>
       </c>
       <c r="AK5" t="s">
         <v>32</v>
       </c>
       <c r="AL5" t="s">
         <v>33</v>
       </c>
       <c r="AM5" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" t="s">
         <v>35</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="G6" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="H6" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="I6" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="J6" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="K6" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="L6" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="M6" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N6" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O6" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="P6" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="Q6" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="R6" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="S6" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="T6" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="U6" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="V6" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="W6" t="s">
         <v>29</v>
       </c>
       <c r="X6" t="s">
         <v>29</v>
       </c>
       <c r="Y6" t="s">
         <v>29</v>
       </c>
       <c r="Z6" t="s">
         <v>29</v>
       </c>
       <c r="AA6" t="s">
         <v>29</v>
       </c>
       <c r="AB6" t="s">
         <v>29</v>
       </c>
       <c r="AC6" t="s">
         <v>29</v>
       </c>
       <c r="AD6" t="s">
         <v>29</v>
       </c>
       <c r="AE6" t="s">
         <v>29</v>
       </c>
       <c r="AF6" t="s">
         <v>29</v>
       </c>
       <c r="AG6" t="s">
         <v>29</v>
       </c>
       <c r="AH6" t="s">
         <v>29</v>
       </c>
       <c r="AI6" t="s">
         <v>30</v>
       </c>
       <c r="AJ6" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="AK6" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="AL6" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="AM6" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>43</v>
+      </c>
+      <c r="B7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
+        <v>37</v>
+      </c>
+      <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
+        <v>38</v>
+      </c>
+      <c r="G7" t="s">
         <v>39</v>
       </c>
-      <c r="B7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="I7" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="J7" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="K7" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="L7" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="M7" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="N7" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="O7" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
       <c r="P7" t="s">
-        <v>25</v>
+        <v>37</v>
       </c>
       <c r="Q7" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="R7" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="S7" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="T7" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="U7" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="V7" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="W7" t="s">
         <v>29</v>
       </c>
       <c r="X7" t="s">
         <v>29</v>
       </c>
       <c r="Y7" t="s">
         <v>29</v>
       </c>
       <c r="Z7" t="s">
         <v>29</v>
       </c>
       <c r="AA7" t="s">
         <v>29</v>
       </c>
       <c r="AB7" t="s">
         <v>29</v>
       </c>
       <c r="AC7" t="s">
         <v>29</v>
       </c>
       <c r="AD7" t="s">
         <v>29</v>
       </c>
       <c r="AE7" t="s">
         <v>29</v>
       </c>
       <c r="AF7" t="s">
         <v>29</v>
       </c>
       <c r="AG7" t="s">
         <v>29</v>
       </c>
       <c r="AH7" t="s">
         <v>29</v>
       </c>
       <c r="AI7" t="s">
         <v>30</v>
       </c>
       <c r="AJ7" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="AK7" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="AL7" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="AM7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="G8" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="H8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="J8" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="K8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="L8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="M8" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="N8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="O8" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="P8" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="Q8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="R8" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="S8" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="T8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="U8" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="V8" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="W8" t="s">
         <v>29</v>
       </c>
       <c r="X8" t="s">
         <v>29</v>
       </c>
       <c r="Y8" t="s">
         <v>29</v>
       </c>
       <c r="Z8" t="s">
         <v>29</v>
       </c>
       <c r="AA8" t="s">
         <v>29</v>
       </c>
       <c r="AB8" t="s">
         <v>29</v>
       </c>
       <c r="AC8" t="s">
         <v>29</v>
       </c>
       <c r="AD8" t="s">
         <v>29</v>
       </c>
       <c r="AE8" t="s">
         <v>29</v>
       </c>
       <c r="AF8" t="s">
         <v>29</v>
       </c>
       <c r="AG8" t="s">
         <v>29</v>
       </c>
       <c r="AH8" t="s">
         <v>29</v>
       </c>
       <c r="AI8" t="s">
         <v>30</v>
       </c>
       <c r="AJ8" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="AK8" t="s">
         <v>49</v>
       </c>
       <c r="AL8" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="AM8" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B9" t="s">
         <v>51</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="D9" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="E9" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F9" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="G9" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="H9" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="I9" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="J9" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="K9" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="L9" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="M9" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N9" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O9" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P9" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="Q9" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="R9" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="S9" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="T9" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="U9" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="V9" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="W9" t="s">
         <v>29</v>
       </c>
       <c r="X9" t="s">
         <v>29</v>
       </c>
       <c r="Y9" t="s">
         <v>29</v>
       </c>
       <c r="Z9" t="s">
         <v>29</v>
       </c>
       <c r="AA9" t="s">
         <v>29</v>
       </c>
       <c r="AB9" t="s">
         <v>29</v>
       </c>
       <c r="AC9" t="s">
         <v>29</v>
       </c>
       <c r="AD9" t="s">
         <v>29</v>
       </c>
       <c r="AE9" t="s">
         <v>29</v>
       </c>
       <c r="AF9" t="s">
         <v>29</v>
       </c>
       <c r="AG9" t="s">
         <v>29</v>
       </c>
       <c r="AH9" t="s">
         <v>29</v>
       </c>
       <c r="AI9" t="s">
         <v>30</v>
       </c>
       <c r="AJ9" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="AK9" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="AL9" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="AM9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>59</v>
+      </c>
+      <c r="B10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" t="s">
+        <v>52</v>
+      </c>
+      <c r="D10" t="s">
+        <v>53</v>
+      </c>
+      <c r="E10" t="s">
+        <v>51</v>
+      </c>
+      <c r="F10" t="s">
+        <v>54</v>
+      </c>
+      <c r="G10" t="s">
         <v>55</v>
       </c>
-      <c r="B10" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H10" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="I10" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="J10" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="K10" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="L10" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="M10" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N10" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O10" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="P10" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="Q10" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="R10" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="S10" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="T10" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="U10" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="V10" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="W10" t="s">
         <v>29</v>
       </c>
       <c r="X10" t="s">
         <v>29</v>
       </c>
       <c r="Y10" t="s">
         <v>29</v>
       </c>
       <c r="Z10" t="s">
         <v>29</v>
       </c>
       <c r="AA10" t="s">
         <v>29</v>
       </c>
       <c r="AB10" t="s">
         <v>29</v>
       </c>
       <c r="AC10" t="s">
         <v>29</v>
       </c>
       <c r="AD10" t="s">
         <v>29</v>
       </c>
       <c r="AE10" t="s">
         <v>29</v>
       </c>
       <c r="AF10" t="s">
         <v>29</v>
       </c>
       <c r="AG10" t="s">
         <v>29</v>
       </c>
       <c r="AH10" t="s">
         <v>29</v>
       </c>
       <c r="AI10" t="s">
         <v>30</v>
       </c>
       <c r="AJ10" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="AK10" t="s">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="AL10" t="s">
-        <v>34</v>
+        <v>62</v>
       </c>
       <c r="AM10" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="G11" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="I11" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="J11" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="K11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="L11" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="M11" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="N11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="O11" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="P11" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="Q11" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="R11" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="S11" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="T11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="U11" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="V11" t="s">
-        <v>66</v>
+        <v>56</v>
       </c>
       <c r="W11" t="s">
         <v>29</v>
       </c>
       <c r="X11" t="s">
         <v>29</v>
       </c>
       <c r="Y11" t="s">
         <v>29</v>
       </c>
       <c r="Z11" t="s">
         <v>29</v>
       </c>
       <c r="AA11" t="s">
         <v>29</v>
       </c>
       <c r="AB11" t="s">
         <v>29</v>
       </c>
       <c r="AC11" t="s">
         <v>29</v>
       </c>
       <c r="AD11" t="s">
         <v>29</v>
       </c>
       <c r="AE11" t="s">
         <v>29</v>
       </c>
       <c r="AF11" t="s">
         <v>29</v>
       </c>
       <c r="AG11" t="s">
         <v>29</v>
       </c>
       <c r="AH11" t="s">
         <v>29</v>
       </c>
       <c r="AI11" t="s">
         <v>30</v>
       </c>
       <c r="AJ11" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="AK11" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="AL11" t="s">
-        <v>68</v>
+        <v>33</v>
       </c>
       <c r="AM11" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>65</v>
+      </c>
+      <c r="B12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D12" t="s">
+        <v>68</v>
+      </c>
+      <c r="E12" t="s">
+        <v>66</v>
+      </c>
+      <c r="F12" t="s">
         <v>69</v>
       </c>
-      <c r="B12" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G12" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
       <c r="H12" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="I12" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="J12" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="K12" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="L12" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="M12" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="N12" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="O12" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="P12" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="Q12" t="s">
-        <v>63</v>
+        <v>71</v>
       </c>
       <c r="R12" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="S12" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="T12" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="U12" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="V12" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="W12" t="s">
         <v>29</v>
       </c>
       <c r="X12" t="s">
         <v>29</v>
       </c>
       <c r="Y12" t="s">
         <v>29</v>
       </c>
       <c r="Z12" t="s">
         <v>29</v>
       </c>
       <c r="AA12" t="s">
         <v>29</v>
       </c>
       <c r="AB12" t="s">
         <v>29</v>
       </c>
       <c r="AC12" t="s">
         <v>29</v>
       </c>
       <c r="AD12" t="s">
         <v>29</v>
       </c>
       <c r="AE12" t="s">
         <v>29</v>
       </c>
       <c r="AF12" t="s">
         <v>29</v>
       </c>
       <c r="AG12" t="s">
         <v>29</v>
       </c>
       <c r="AH12" t="s">
         <v>29</v>
       </c>
       <c r="AI12" t="s">
         <v>30</v>
       </c>
       <c r="AJ12" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="AK12" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="AL12" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="AM12" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>77</v>
+      </c>
+      <c r="B13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" t="s">
+        <v>68</v>
+      </c>
+      <c r="E13" t="s">
+        <v>66</v>
+      </c>
+      <c r="F13" t="s">
+        <v>69</v>
+      </c>
+      <c r="G13" t="s">
+        <v>70</v>
+      </c>
+      <c r="H13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I13" t="s">
+        <v>67</v>
+      </c>
+      <c r="J13" t="s">
+        <v>68</v>
+      </c>
+      <c r="K13" t="s">
+        <v>66</v>
+      </c>
+      <c r="L13" t="s">
+        <v>67</v>
+      </c>
+      <c r="M13" t="s">
+        <v>68</v>
+      </c>
+      <c r="N13" t="s">
+        <v>66</v>
+      </c>
+      <c r="O13" t="s">
+        <v>67</v>
+      </c>
+      <c r="P13" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>71</v>
+      </c>
+      <c r="R13" t="s">
+        <v>72</v>
+      </c>
+      <c r="S13" t="s">
         <v>73</v>
       </c>
-      <c r="B13" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="T13" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="U13" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="V13" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="W13" t="s">
         <v>29</v>
       </c>
       <c r="X13" t="s">
         <v>29</v>
       </c>
       <c r="Y13" t="s">
         <v>29</v>
       </c>
       <c r="Z13" t="s">
         <v>29</v>
       </c>
       <c r="AA13" t="s">
         <v>29</v>
       </c>
       <c r="AB13" t="s">
         <v>29</v>
       </c>
       <c r="AC13" t="s">
         <v>29</v>
       </c>
       <c r="AD13" t="s">
         <v>29</v>
       </c>
       <c r="AE13" t="s">
         <v>29</v>
       </c>
       <c r="AF13" t="s">
         <v>29</v>
       </c>
       <c r="AG13" t="s">
         <v>29</v>
       </c>
       <c r="AH13" t="s">
         <v>29</v>
       </c>
       <c r="AI13" t="s">
         <v>30</v>
       </c>
       <c r="AJ13" t="s">
-        <v>34</v>
+        <v>78</v>
       </c>
       <c r="AK13" t="s">
-        <v>41</v>
+        <v>79</v>
       </c>
       <c r="AL13" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="AM13" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>81</v>
+      </c>
+      <c r="B14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" t="s">
+        <v>67</v>
+      </c>
+      <c r="D14" t="s">
+        <v>68</v>
+      </c>
+      <c r="E14" t="s">
+        <v>66</v>
+      </c>
+      <c r="F14" t="s">
+        <v>69</v>
+      </c>
+      <c r="G14" t="s">
+        <v>70</v>
+      </c>
+      <c r="H14" t="s">
+        <v>66</v>
+      </c>
+      <c r="I14" t="s">
+        <v>67</v>
+      </c>
+      <c r="J14" t="s">
+        <v>68</v>
+      </c>
+      <c r="K14" t="s">
+        <v>66</v>
+      </c>
+      <c r="L14" t="s">
+        <v>67</v>
+      </c>
+      <c r="M14" t="s">
+        <v>68</v>
+      </c>
+      <c r="N14" t="s">
+        <v>66</v>
+      </c>
+      <c r="O14" t="s">
+        <v>67</v>
+      </c>
+      <c r="P14" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>71</v>
+      </c>
+      <c r="R14" t="s">
+        <v>72</v>
+      </c>
+      <c r="S14" t="s">
+        <v>73</v>
+      </c>
+      <c r="T14" t="s">
+        <v>66</v>
+      </c>
+      <c r="U14" t="s">
+        <v>66</v>
+      </c>
+      <c r="V14" t="s">
         <v>74</v>
-      </c>
-[...61 lines deleted...]
-        <v>83</v>
       </c>
       <c r="W14" t="s">
         <v>29</v>
       </c>
       <c r="X14" t="s">
         <v>29</v>
       </c>
       <c r="Y14" t="s">
         <v>29</v>
       </c>
       <c r="Z14" t="s">
         <v>29</v>
       </c>
       <c r="AA14" t="s">
         <v>29</v>
       </c>
       <c r="AB14" t="s">
         <v>29</v>
       </c>
       <c r="AC14" t="s">
         <v>29</v>
       </c>
       <c r="AD14" t="s">
         <v>29</v>
       </c>
       <c r="AE14" t="s">
         <v>29</v>
       </c>
       <c r="AF14" t="s">
         <v>29</v>
       </c>
       <c r="AG14" t="s">
         <v>29</v>
       </c>
       <c r="AH14" t="s">
         <v>29</v>
       </c>
       <c r="AI14" t="s">
         <v>30</v>
       </c>
       <c r="AJ14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AK14" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="AL14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>82</v>
+      </c>
+      <c r="B15" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" t="s">
         <v>84</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>85</v>
       </c>
-      <c r="C15" t="s">
+      <c r="E15" t="s">
+        <v>83</v>
+      </c>
+      <c r="F15" t="s">
         <v>86</v>
       </c>
-      <c r="D15" t="s">
+      <c r="G15" t="s">
         <v>87</v>
       </c>
-      <c r="E15" t="s">
+      <c r="H15" t="s">
+        <v>83</v>
+      </c>
+      <c r="I15" t="s">
+        <v>84</v>
+      </c>
+      <c r="J15" t="s">
         <v>85</v>
       </c>
-      <c r="F15" t="s">
+      <c r="K15" t="s">
+        <v>83</v>
+      </c>
+      <c r="L15" t="s">
+        <v>84</v>
+      </c>
+      <c r="M15" t="s">
+        <v>85</v>
+      </c>
+      <c r="N15" t="s">
+        <v>83</v>
+      </c>
+      <c r="O15" t="s">
+        <v>84</v>
+      </c>
+      <c r="P15" t="s">
+        <v>85</v>
+      </c>
+      <c r="Q15" t="s">
         <v>88</v>
       </c>
-      <c r="G15" t="s">
+      <c r="R15" t="s">
         <v>89</v>
       </c>
-      <c r="H15" t="s">
-[...26 lines deleted...]
-      <c r="Q15" t="s">
+      <c r="S15" t="s">
         <v>90</v>
       </c>
-      <c r="R15" t="s">
+      <c r="T15" t="s">
+        <v>83</v>
+      </c>
+      <c r="U15" t="s">
+        <v>83</v>
+      </c>
+      <c r="V15" t="s">
         <v>91</v>
-      </c>
-[...10 lines deleted...]
-        <v>93</v>
       </c>
       <c r="W15" t="s">
         <v>29</v>
       </c>
       <c r="X15" t="s">
         <v>29</v>
       </c>
       <c r="Y15" t="s">
         <v>29</v>
       </c>
       <c r="Z15" t="s">
         <v>29</v>
       </c>
       <c r="AA15" t="s">
         <v>29</v>
       </c>
       <c r="AB15" t="s">
         <v>29</v>
       </c>
       <c r="AC15" t="s">
         <v>29</v>
       </c>
       <c r="AD15" t="s">
         <v>29</v>
       </c>
       <c r="AE15" t="s">
         <v>29</v>
       </c>
       <c r="AF15" t="s">
         <v>29</v>
       </c>
       <c r="AG15" t="s">
         <v>29</v>
       </c>
       <c r="AH15" t="s">
         <v>29</v>
       </c>
       <c r="AI15" t="s">
         <v>30</v>
       </c>
       <c r="AJ15" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AK15" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="AL15" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM15" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" t="s">
+        <v>93</v>
+      </c>
+      <c r="C16" t="s">
         <v>94</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>95</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" t="s">
+        <v>93</v>
+      </c>
+      <c r="F16" t="s">
         <v>96</v>
       </c>
-      <c r="D16" t="s">
+      <c r="G16" t="s">
         <v>97</v>
       </c>
-      <c r="E16" t="s">
+      <c r="H16" t="s">
+        <v>93</v>
+      </c>
+      <c r="I16" t="s">
+        <v>94</v>
+      </c>
+      <c r="J16" t="s">
         <v>95</v>
       </c>
-      <c r="F16" t="s">
+      <c r="K16" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" t="s">
+        <v>93</v>
+      </c>
+      <c r="O16" t="s">
+        <v>94</v>
+      </c>
+      <c r="P16" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q16" t="s">
         <v>98</v>
       </c>
-      <c r="G16" t="s">
+      <c r="R16" t="s">
         <v>99</v>
       </c>
-      <c r="H16" t="s">
-[...26 lines deleted...]
-      <c r="Q16" t="s">
+      <c r="S16" t="s">
         <v>100</v>
       </c>
-      <c r="R16" t="s">
+      <c r="T16" t="s">
+        <v>93</v>
+      </c>
+      <c r="U16" t="s">
+        <v>93</v>
+      </c>
+      <c r="V16" t="s">
         <v>101</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
       <c r="W16" t="s">
         <v>29</v>
       </c>
       <c r="X16" t="s">
         <v>29</v>
       </c>
       <c r="Y16" t="s">
         <v>29</v>
       </c>
       <c r="Z16" t="s">
         <v>29</v>
       </c>
       <c r="AA16" t="s">
         <v>29</v>
       </c>
       <c r="AB16" t="s">
         <v>29</v>
       </c>
       <c r="AC16" t="s">
         <v>29</v>
       </c>
       <c r="AD16" t="s">
         <v>29</v>
       </c>
       <c r="AE16" t="s">
         <v>29</v>
       </c>
       <c r="AF16" t="s">
         <v>29</v>
       </c>
       <c r="AG16" t="s">
         <v>29</v>
       </c>
       <c r="AH16" t="s">
         <v>29</v>
       </c>
       <c r="AI16" t="s">
         <v>30</v>
       </c>
       <c r="AJ16" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AK16" t="s">
-        <v>34</v>
+        <v>49</v>
       </c>
       <c r="AL16" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM16" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>102</v>
+      </c>
+      <c r="B17" t="s">
+        <v>103</v>
+      </c>
+      <c r="C17" t="s">
         <v>104</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>105</v>
       </c>
-      <c r="C17" t="s">
+      <c r="E17" t="s">
+        <v>103</v>
+      </c>
+      <c r="F17" t="s">
         <v>106</v>
       </c>
-      <c r="D17" t="s">
+      <c r="G17" t="s">
         <v>107</v>
       </c>
-      <c r="E17" t="s">
+      <c r="H17" t="s">
+        <v>103</v>
+      </c>
+      <c r="I17" t="s">
+        <v>104</v>
+      </c>
+      <c r="J17" t="s">
         <v>105</v>
       </c>
-      <c r="F17" t="s">
+      <c r="K17" t="s">
+        <v>103</v>
+      </c>
+      <c r="L17" t="s">
+        <v>104</v>
+      </c>
+      <c r="M17" t="s">
+        <v>105</v>
+      </c>
+      <c r="N17" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" t="s">
+        <v>104</v>
+      </c>
+      <c r="P17" t="s">
+        <v>105</v>
+      </c>
+      <c r="Q17" t="s">
         <v>108</v>
       </c>
-      <c r="G17" t="s">
+      <c r="R17" t="s">
         <v>109</v>
       </c>
-      <c r="H17" t="s">
-[...26 lines deleted...]
-      <c r="Q17" t="s">
+      <c r="S17" t="s">
         <v>110</v>
       </c>
-      <c r="R17" t="s">
+      <c r="T17" t="s">
+        <v>103</v>
+      </c>
+      <c r="U17" t="s">
+        <v>103</v>
+      </c>
+      <c r="V17" t="s">
         <v>111</v>
-      </c>
-[...10 lines deleted...]
-        <v>113</v>
       </c>
       <c r="W17" t="s">
         <v>29</v>
       </c>
       <c r="X17" t="s">
         <v>29</v>
       </c>
       <c r="Y17" t="s">
         <v>29</v>
       </c>
       <c r="Z17" t="s">
         <v>29</v>
       </c>
       <c r="AA17" t="s">
         <v>29</v>
       </c>
       <c r="AB17" t="s">
         <v>29</v>
       </c>
       <c r="AC17" t="s">
         <v>29</v>
       </c>
       <c r="AD17" t="s">
         <v>29</v>
       </c>
       <c r="AE17" t="s">
         <v>29</v>
       </c>
       <c r="AF17" t="s">
         <v>29</v>
       </c>
       <c r="AG17" t="s">
         <v>29</v>
       </c>
       <c r="AH17" t="s">
         <v>29</v>
       </c>
       <c r="AI17" t="s">
         <v>30</v>
       </c>
       <c r="AJ17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AK17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AL17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM17" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>112</v>
+      </c>
+      <c r="B18" t="s">
+        <v>113</v>
+      </c>
+      <c r="C18" t="s">
         <v>114</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
         <v>115</v>
       </c>
-      <c r="C18" t="s">
+      <c r="E18" t="s">
+        <v>113</v>
+      </c>
+      <c r="F18" t="s">
         <v>116</v>
       </c>
-      <c r="D18" t="s">
+      <c r="G18" t="s">
         <v>117</v>
       </c>
-      <c r="E18" t="s">
+      <c r="H18" t="s">
+        <v>113</v>
+      </c>
+      <c r="I18" t="s">
+        <v>114</v>
+      </c>
+      <c r="J18" t="s">
         <v>115</v>
       </c>
-      <c r="F18" t="s">
+      <c r="K18" t="s">
+        <v>113</v>
+      </c>
+      <c r="L18" t="s">
+        <v>114</v>
+      </c>
+      <c r="M18" t="s">
+        <v>115</v>
+      </c>
+      <c r="N18" t="s">
+        <v>113</v>
+      </c>
+      <c r="O18" t="s">
+        <v>114</v>
+      </c>
+      <c r="P18" t="s">
+        <v>115</v>
+      </c>
+      <c r="Q18" t="s">
         <v>118</v>
       </c>
-      <c r="G18" t="s">
+      <c r="R18" t="s">
         <v>119</v>
       </c>
-      <c r="H18" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="S18" t="s">
-        <v>29</v>
+        <v>120</v>
       </c>
       <c r="T18" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="U18" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="V18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="W18" t="s">
         <v>29</v>
       </c>
       <c r="X18" t="s">
         <v>29</v>
       </c>
       <c r="Y18" t="s">
         <v>29</v>
       </c>
       <c r="Z18" t="s">
         <v>29</v>
       </c>
       <c r="AA18" t="s">
         <v>29</v>
       </c>
       <c r="AB18" t="s">
         <v>29</v>
       </c>
       <c r="AC18" t="s">
         <v>29</v>
       </c>
       <c r="AD18" t="s">
         <v>29</v>
       </c>
       <c r="AE18" t="s">
         <v>29</v>
       </c>
       <c r="AF18" t="s">
         <v>29</v>
       </c>
       <c r="AG18" t="s">
         <v>29</v>
       </c>
       <c r="AH18" t="s">
         <v>29</v>
       </c>
       <c r="AI18" t="s">
         <v>30</v>
       </c>
       <c r="AJ18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AK18" t="s">
-        <v>121</v>
+        <v>33</v>
       </c>
       <c r="AL18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM18" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>122</v>
       </c>
       <c r="B19" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C19" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="D19" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="E19" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="F19" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="G19" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="H19" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="I19" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="J19" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="K19" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="L19" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="M19" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="N19" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="O19" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="P19" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="Q19" t="s">
         <v>29</v>
       </c>
       <c r="R19" t="s">
         <v>29</v>
       </c>
       <c r="S19" t="s">
         <v>29</v>
       </c>
       <c r="T19" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="U19" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="V19" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="W19" t="s">
         <v>29</v>
       </c>
       <c r="X19" t="s">
         <v>29</v>
       </c>
       <c r="Y19" t="s">
         <v>29</v>
       </c>
       <c r="Z19" t="s">
         <v>29</v>
       </c>
       <c r="AA19" t="s">
         <v>29</v>
       </c>
       <c r="AB19" t="s">
         <v>29</v>
       </c>
       <c r="AC19" t="s">
         <v>29</v>
       </c>
       <c r="AD19" t="s">
         <v>29</v>
       </c>
       <c r="AE19" t="s">
         <v>29</v>
       </c>
       <c r="AF19" t="s">
         <v>29</v>
       </c>
       <c r="AG19" t="s">
         <v>29</v>
       </c>
       <c r="AH19" t="s">
         <v>29</v>
       </c>
       <c r="AI19" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="AJ19" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AK19" t="s">
-        <v>41</v>
+        <v>129</v>
       </c>
       <c r="AL19" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="AM19" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A21" t="s">
+    <row r="20" spans="1:39" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>130</v>
+      </c>
+      <c r="B20" t="s">
         <v>123</v>
+      </c>
+      <c r="C20" t="s">
+        <v>124</v>
+      </c>
+      <c r="D20" t="s">
+        <v>125</v>
+      </c>
+      <c r="E20" t="s">
+        <v>123</v>
+      </c>
+      <c r="F20" t="s">
+        <v>126</v>
+      </c>
+      <c r="G20" t="s">
+        <v>127</v>
+      </c>
+      <c r="H20" t="s">
+        <v>123</v>
+      </c>
+      <c r="I20" t="s">
+        <v>124</v>
+      </c>
+      <c r="J20" t="s">
+        <v>125</v>
+      </c>
+      <c r="K20" t="s">
+        <v>123</v>
+      </c>
+      <c r="L20" t="s">
+        <v>124</v>
+      </c>
+      <c r="M20" t="s">
+        <v>125</v>
+      </c>
+      <c r="N20" t="s">
+        <v>123</v>
+      </c>
+      <c r="O20" t="s">
+        <v>124</v>
+      </c>
+      <c r="P20" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>29</v>
+      </c>
+      <c r="R20" t="s">
+        <v>29</v>
+      </c>
+      <c r="S20" t="s">
+        <v>29</v>
+      </c>
+      <c r="T20" t="s">
+        <v>123</v>
+      </c>
+      <c r="U20" t="s">
+        <v>123</v>
+      </c>
+      <c r="V20" t="s">
+        <v>128</v>
+      </c>
+      <c r="W20" t="s">
+        <v>29</v>
+      </c>
+      <c r="X20" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>29</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>29</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>29</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>29</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>29</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>29</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>29</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>29</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK20" t="s">
+        <v>49</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AM20" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="B1:AJ1"/>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="B2:AH2"/>
     <mergeCell ref="AK1:AK4"/>
     <mergeCell ref="AL1:AL4"/>
     <mergeCell ref="AM1:AM4"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="H3:J3"/>
     <mergeCell ref="K3:M3"/>
     <mergeCell ref="N3:P3"/>
     <mergeCell ref="Q3:S3"/>
     <mergeCell ref="T3:V3"/>
     <mergeCell ref="W3:Y3"/>
     <mergeCell ref="Z3:AB3"/>
     <mergeCell ref="AC3:AE3"/>
     <mergeCell ref="AF3:AH3"/>
     <mergeCell ref="AI2:AI4"/>
     <mergeCell ref="AJ2:AJ4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="AK5" r:id="rId1"/>
-[...9 lines deleted...]
-    <hyperlink ref="AK19" r:id="rId11"/>
+    <hyperlink ref="AK6" r:id="rId1"/>
+    <hyperlink ref="AK7" r:id="rId2"/>
+    <hyperlink ref="AK8" r:id="rId3"/>
+    <hyperlink ref="AK9" r:id="rId4"/>
+    <hyperlink ref="AK11" r:id="rId5"/>
+    <hyperlink ref="AK13" r:id="rId6"/>
+    <hyperlink ref="AK14" r:id="rId7"/>
+    <hyperlink ref="AK15" r:id="rId8"/>
+    <hyperlink ref="AK16" r:id="rId9"/>
+    <hyperlink ref="AK19" r:id="rId10" tooltip="coefficient multiplicateur égal à 1,8"/>
+    <hyperlink ref="AK20" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>livret_epargne_populaire</vt:lpstr>
     </vt:vector>