--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="epargne" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2620" uniqueCount="203">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2662" uniqueCount="211">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Épargne</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Livret A (1)</t>
   </si>
   <si>
     <t>Livret d'épargne populaire (4)</t>
   </si>
   <si>
     <t>Taux d'inflation (6)</t>
   </si>
   <si>
@@ -91,84 +91,108 @@
   <si>
     <t>Métropole</t>
   </si>
   <si>
     <t>Non renseigné</t>
   </si>
   <si>
     <t>Saint-Barthélemy</t>
   </si>
   <si>
     <t>Saint-Martin</t>
   </si>
   <si>
     <t>Saint-Pierre-et-Miquelon</t>
   </si>
   <si>
     <t>Demi-part supplémentaire</t>
   </si>
   <si>
     <t>Première demi-part</t>
   </si>
   <si>
     <t>Valeur de base</t>
   </si>
   <si>
+    <t>01/07/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>1,5 %</t>
+  </si>
+  <si>
+    <t>3 416</t>
+  </si>
+  <si>
+    <t>3 615</t>
+  </si>
+  <si>
+    <t>15 139</t>
+  </si>
+  <si>
+    <t>4 356</t>
+  </si>
+  <si>
+    <t>15 827</t>
+  </si>
+  <si>
+    <t>12 793</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>180 %</t>
+  </si>
+  <si>
+    <t>2,5 %</t>
+  </si>
+  <si>
+    <t>I de l'article 1417 du code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051764856/2026-07-01 | Décret n° 2026-562 du 29/06/2026, art. 2; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054341109</t>
+  </si>
+  <si>
     <t>01/02/2026</t>
   </si>
   <si>
-    <t/>
-[...4 lines deleted...]
-  <si>
     <t>3 386</t>
   </si>
   <si>
     <t>3 583</t>
   </si>
   <si>
     <t>15 004</t>
   </si>
   <si>
     <t>4 317</t>
   </si>
   <si>
     <t>15 686</t>
   </si>
   <si>
     <t>12 679</t>
-  </si>
-[...7 lines deleted...]
-    <t>2,5 %</t>
   </si>
   <si>
     <t>Arrêté du 28 janvier 2026 relatif aux taux d'intérêt des produits d'épargne réglementée</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>1,7 %</t>
   </si>
   <si>
     <t>2,7 %</t>
   </si>
   <si>
     <t>Arrêté du 23 juillet 2025 relatif aux taux d'intérêt des produits d'épargne réglementée</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
@@ -1025,51 +1049,51 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053411507" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052009310" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051764856/2025-06-19" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051059093" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048805626/2024-07-01" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047901505" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047623022/2023-06-03" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047069197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046082158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000045765115/2022-05-07" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000043662261/2021-06-12" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000041460493" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028447486/2014-01-01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000038994951/2019-10-01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbanque.com/r/CRBF-86-13-2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AP68"/>
+  <dimension ref="A1:AP69"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -1490,2048 +1514,2048 @@
       <c r="AG6" t="s">
         <v>36</v>
       </c>
       <c r="AH6" t="s">
         <v>36</v>
       </c>
       <c r="AI6" t="s">
         <v>36</v>
       </c>
       <c r="AJ6" t="s">
         <v>36</v>
       </c>
       <c r="AK6" t="s">
         <v>37</v>
       </c>
       <c r="AL6" t="s">
         <v>38</v>
       </c>
       <c r="AM6" t="s">
         <v>28</v>
       </c>
       <c r="AN6" t="s">
         <v>39</v>
       </c>
       <c r="AO6" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="AP6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>40</v>
+      </c>
+      <c r="B7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" t="s">
         <v>41</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="E7" t="s">
         <v>42</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="G7" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="H7" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="J7" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="K7" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="L7" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="M7" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="N7" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="O7" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="P7" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="Q7" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="R7" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="S7" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="T7" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="U7" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="V7" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="W7" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="X7" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="Y7" t="s">
         <v>36</v>
       </c>
       <c r="Z7" t="s">
         <v>36</v>
       </c>
       <c r="AA7" t="s">
         <v>36</v>
       </c>
       <c r="AB7" t="s">
         <v>36</v>
       </c>
       <c r="AC7" t="s">
         <v>36</v>
       </c>
       <c r="AD7" t="s">
         <v>36</v>
       </c>
       <c r="AE7" t="s">
         <v>36</v>
       </c>
       <c r="AF7" t="s">
         <v>36</v>
       </c>
       <c r="AG7" t="s">
         <v>36</v>
       </c>
       <c r="AH7" t="s">
         <v>36</v>
       </c>
       <c r="AI7" t="s">
         <v>36</v>
       </c>
       <c r="AJ7" t="s">
         <v>36</v>
       </c>
       <c r="AK7" t="s">
         <v>37</v>
       </c>
       <c r="AL7" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="AM7" t="s">
         <v>28</v>
       </c>
       <c r="AN7" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AO7" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AP7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>49</v>
+      </c>
+      <c r="B8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" t="s">
+        <v>50</v>
+      </c>
+      <c r="D8" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" t="s">
+        <v>42</v>
+      </c>
+      <c r="F8" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" t="s">
+        <v>44</v>
+      </c>
+      <c r="I8" t="s">
+        <v>45</v>
+      </c>
+      <c r="J8" t="s">
+        <v>41</v>
+      </c>
+      <c r="K8" t="s">
+        <v>42</v>
+      </c>
+      <c r="L8" t="s">
+        <v>43</v>
+      </c>
+      <c r="M8" t="s">
+        <v>41</v>
+      </c>
+      <c r="N8" t="s">
+        <v>42</v>
+      </c>
+      <c r="O8" t="s">
+        <v>43</v>
+      </c>
+      <c r="P8" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>42</v>
+      </c>
+      <c r="R8" t="s">
+        <v>43</v>
+      </c>
+      <c r="S8" t="s">
+        <v>41</v>
+      </c>
+      <c r="T8" t="s">
+        <v>44</v>
+      </c>
+      <c r="U8" t="s">
+        <v>45</v>
+      </c>
+      <c r="V8" t="s">
+        <v>41</v>
+      </c>
+      <c r="W8" t="s">
+        <v>41</v>
+      </c>
+      <c r="X8" t="s">
         <v>46</v>
-      </c>
-[...67 lines deleted...]
-        <v>35</v>
       </c>
       <c r="Y8" t="s">
         <v>36</v>
       </c>
       <c r="Z8" t="s">
         <v>36</v>
       </c>
       <c r="AA8" t="s">
         <v>36</v>
       </c>
       <c r="AB8" t="s">
         <v>36</v>
       </c>
       <c r="AC8" t="s">
         <v>36</v>
       </c>
       <c r="AD8" t="s">
         <v>36</v>
       </c>
       <c r="AE8" t="s">
         <v>36</v>
       </c>
       <c r="AF8" t="s">
         <v>36</v>
       </c>
       <c r="AG8" t="s">
         <v>36</v>
       </c>
       <c r="AH8" t="s">
         <v>36</v>
       </c>
       <c r="AI8" t="s">
         <v>36</v>
       </c>
       <c r="AJ8" t="s">
         <v>36</v>
       </c>
       <c r="AK8" t="s">
         <v>37</v>
       </c>
       <c r="AL8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM8" t="s">
         <v>28</v>
       </c>
       <c r="AN8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AO8" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="AP8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="E9" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="F9" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="G9" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="H9" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="I9" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="J9" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="K9" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="M9" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="N9" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="O9" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="P9" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="Q9" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="R9" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="S9" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="T9" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="U9" t="s">
-        <v>55</v>
+        <v>45</v>
       </c>
       <c r="V9" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="W9" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="X9" t="s">
-        <v>56</v>
+        <v>46</v>
       </c>
       <c r="Y9" t="s">
         <v>36</v>
       </c>
       <c r="Z9" t="s">
         <v>36</v>
       </c>
       <c r="AA9" t="s">
         <v>36</v>
       </c>
       <c r="AB9" t="s">
         <v>36</v>
       </c>
       <c r="AC9" t="s">
         <v>36</v>
       </c>
       <c r="AD9" t="s">
         <v>36</v>
       </c>
       <c r="AE9" t="s">
         <v>36</v>
       </c>
       <c r="AF9" t="s">
         <v>36</v>
       </c>
       <c r="AG9" t="s">
         <v>36</v>
       </c>
       <c r="AH9" t="s">
         <v>36</v>
       </c>
       <c r="AI9" t="s">
         <v>36</v>
       </c>
       <c r="AJ9" t="s">
         <v>36</v>
       </c>
       <c r="AK9" t="s">
         <v>37</v>
       </c>
       <c r="AL9" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="AM9" t="s">
         <v>28</v>
       </c>
       <c r="AN9" t="s">
         <v>57</v>
       </c>
       <c r="AO9" t="s">
-        <v>58</v>
+        <v>28</v>
       </c>
       <c r="AP9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" t="s">
+        <v>55</v>
+      </c>
+      <c r="D10" t="s">
         <v>59</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="E10" t="s">
         <v>60</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="G10" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="H10" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="I10" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="J10" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="K10" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="L10" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="M10" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="N10" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="O10" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="P10" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="Q10" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="R10" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="S10" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="T10" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="U10" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="V10" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="W10" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="X10" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="Y10" t="s">
         <v>36</v>
       </c>
       <c r="Z10" t="s">
         <v>36</v>
       </c>
       <c r="AA10" t="s">
         <v>36</v>
       </c>
       <c r="AB10" t="s">
         <v>36</v>
       </c>
       <c r="AC10" t="s">
         <v>36</v>
       </c>
       <c r="AD10" t="s">
         <v>36</v>
       </c>
       <c r="AE10" t="s">
         <v>36</v>
       </c>
       <c r="AF10" t="s">
         <v>36</v>
       </c>
       <c r="AG10" t="s">
         <v>36</v>
       </c>
       <c r="AH10" t="s">
         <v>36</v>
       </c>
       <c r="AI10" t="s">
         <v>36</v>
       </c>
       <c r="AJ10" t="s">
         <v>36</v>
       </c>
       <c r="AK10" t="s">
         <v>37</v>
       </c>
       <c r="AL10" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="AM10" t="s">
         <v>28</v>
       </c>
       <c r="AN10" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="AO10" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="AP10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>67</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>68</v>
+      </c>
+      <c r="D11" t="s">
+        <v>59</v>
+      </c>
+      <c r="E11" t="s">
+        <v>60</v>
+      </c>
+      <c r="F11" t="s">
+        <v>61</v>
+      </c>
+      <c r="G11" t="s">
+        <v>59</v>
+      </c>
+      <c r="H11" t="s">
+        <v>62</v>
+      </c>
+      <c r="I11" t="s">
+        <v>63</v>
+      </c>
+      <c r="J11" t="s">
+        <v>59</v>
+      </c>
+      <c r="K11" t="s">
+        <v>60</v>
+      </c>
+      <c r="L11" t="s">
+        <v>61</v>
+      </c>
+      <c r="M11" t="s">
+        <v>59</v>
+      </c>
+      <c r="N11" t="s">
+        <v>60</v>
+      </c>
+      <c r="O11" t="s">
+        <v>61</v>
+      </c>
+      <c r="P11" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>60</v>
+      </c>
+      <c r="R11" t="s">
+        <v>61</v>
+      </c>
+      <c r="S11" t="s">
+        <v>59</v>
+      </c>
+      <c r="T11" t="s">
+        <v>62</v>
+      </c>
+      <c r="U11" t="s">
+        <v>63</v>
+      </c>
+      <c r="V11" t="s">
+        <v>59</v>
+      </c>
+      <c r="W11" t="s">
+        <v>59</v>
+      </c>
+      <c r="X11" t="s">
         <v>64</v>
-      </c>
-[...67 lines deleted...]
-        <v>56</v>
       </c>
       <c r="Y11" t="s">
         <v>36</v>
       </c>
       <c r="Z11" t="s">
         <v>36</v>
       </c>
       <c r="AA11" t="s">
         <v>36</v>
       </c>
       <c r="AB11" t="s">
         <v>36</v>
       </c>
       <c r="AC11" t="s">
         <v>36</v>
       </c>
       <c r="AD11" t="s">
         <v>36</v>
       </c>
       <c r="AE11" t="s">
         <v>36</v>
       </c>
       <c r="AF11" t="s">
         <v>36</v>
       </c>
       <c r="AG11" t="s">
         <v>36</v>
       </c>
       <c r="AH11" t="s">
         <v>36</v>
       </c>
       <c r="AI11" t="s">
         <v>36</v>
       </c>
       <c r="AJ11" t="s">
         <v>36</v>
       </c>
       <c r="AK11" t="s">
         <v>37</v>
       </c>
       <c r="AL11" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="AM11" t="s">
         <v>28</v>
       </c>
       <c r="AN11" t="s">
-        <v>49</v>
+        <v>70</v>
       </c>
       <c r="AO11" t="s">
-        <v>28</v>
+        <v>71</v>
       </c>
       <c r="AP11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" t="s">
+        <v>68</v>
+      </c>
+      <c r="D12" t="s">
+        <v>59</v>
+      </c>
+      <c r="E12" t="s">
         <v>60</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="G12" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="J12" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="K12" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="L12" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="M12" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="N12" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="O12" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="P12" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="Q12" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="R12" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="S12" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="T12" t="s">
-        <v>73</v>
+        <v>62</v>
       </c>
       <c r="U12" t="s">
-        <v>74</v>
+        <v>63</v>
       </c>
       <c r="V12" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="W12" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="X12" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
       <c r="Y12" t="s">
         <v>36</v>
       </c>
       <c r="Z12" t="s">
         <v>36</v>
       </c>
       <c r="AA12" t="s">
         <v>36</v>
       </c>
       <c r="AB12" t="s">
         <v>36</v>
       </c>
       <c r="AC12" t="s">
         <v>36</v>
       </c>
       <c r="AD12" t="s">
         <v>36</v>
       </c>
       <c r="AE12" t="s">
         <v>36</v>
       </c>
       <c r="AF12" t="s">
         <v>36</v>
       </c>
       <c r="AG12" t="s">
         <v>36</v>
       </c>
       <c r="AH12" t="s">
         <v>36</v>
       </c>
       <c r="AI12" t="s">
         <v>36</v>
       </c>
       <c r="AJ12" t="s">
         <v>36</v>
       </c>
       <c r="AK12" t="s">
         <v>37</v>
       </c>
       <c r="AL12" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="AM12" t="s">
         <v>28</v>
       </c>
       <c r="AN12" t="s">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="AO12" t="s">
-        <v>77</v>
+        <v>28</v>
       </c>
       <c r="AP12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>74</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>76</v>
+      </c>
+      <c r="F13" t="s">
+        <v>77</v>
+      </c>
+      <c r="G13" t="s">
+        <v>75</v>
+      </c>
+      <c r="H13" t="s">
         <v>78</v>
       </c>
-      <c r="B13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="I13" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="J13" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="K13" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="L13" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="M13" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="N13" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="O13" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="P13" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="Q13" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="R13" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="S13" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="T13" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="U13" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="V13" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="W13" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="X13" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="Y13" t="s">
         <v>36</v>
       </c>
       <c r="Z13" t="s">
         <v>36</v>
       </c>
       <c r="AA13" t="s">
         <v>36</v>
       </c>
       <c r="AB13" t="s">
         <v>36</v>
       </c>
       <c r="AC13" t="s">
         <v>36</v>
       </c>
       <c r="AD13" t="s">
         <v>36</v>
       </c>
       <c r="AE13" t="s">
         <v>36</v>
       </c>
       <c r="AF13" t="s">
         <v>36</v>
       </c>
       <c r="AG13" t="s">
         <v>36</v>
       </c>
       <c r="AH13" t="s">
         <v>36</v>
       </c>
       <c r="AI13" t="s">
         <v>36</v>
       </c>
       <c r="AJ13" t="s">
         <v>36</v>
       </c>
       <c r="AK13" t="s">
         <v>37</v>
       </c>
       <c r="AL13" t="s">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="AM13" t="s">
         <v>28</v>
       </c>
       <c r="AN13" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="AO13" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="AP13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D14" t="s">
+        <v>75</v>
+      </c>
+      <c r="E14" t="s">
+        <v>76</v>
+      </c>
+      <c r="F14" t="s">
+        <v>77</v>
+      </c>
+      <c r="G14" t="s">
+        <v>75</v>
+      </c>
+      <c r="H14" t="s">
+        <v>78</v>
+      </c>
+      <c r="I14" t="s">
+        <v>79</v>
+      </c>
+      <c r="J14" t="s">
+        <v>75</v>
+      </c>
+      <c r="K14" t="s">
+        <v>76</v>
+      </c>
+      <c r="L14" t="s">
+        <v>77</v>
+      </c>
+      <c r="M14" t="s">
+        <v>75</v>
+      </c>
+      <c r="N14" t="s">
+        <v>76</v>
+      </c>
+      <c r="O14" t="s">
+        <v>77</v>
+      </c>
+      <c r="P14" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>76</v>
+      </c>
+      <c r="R14" t="s">
+        <v>77</v>
+      </c>
+      <c r="S14" t="s">
+        <v>80</v>
+      </c>
+      <c r="T14" t="s">
+        <v>81</v>
+      </c>
+      <c r="U14" t="s">
         <v>82</v>
       </c>
-      <c r="B14" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="V14" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="W14" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="X14" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="Y14" t="s">
         <v>36</v>
       </c>
       <c r="Z14" t="s">
         <v>36</v>
       </c>
       <c r="AA14" t="s">
         <v>36</v>
       </c>
       <c r="AB14" t="s">
         <v>36</v>
       </c>
       <c r="AC14" t="s">
         <v>36</v>
       </c>
       <c r="AD14" t="s">
         <v>36</v>
       </c>
       <c r="AE14" t="s">
         <v>36</v>
       </c>
       <c r="AF14" t="s">
         <v>36</v>
       </c>
       <c r="AG14" t="s">
         <v>36</v>
       </c>
       <c r="AH14" t="s">
         <v>36</v>
       </c>
       <c r="AI14" t="s">
         <v>36</v>
       </c>
       <c r="AJ14" t="s">
         <v>36</v>
       </c>
       <c r="AK14" t="s">
         <v>37</v>
       </c>
       <c r="AL14" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="AM14" t="s">
-        <v>83</v>
+        <v>28</v>
       </c>
       <c r="AN14" t="s">
-        <v>49</v>
+        <v>88</v>
       </c>
       <c r="AO14" t="s">
-        <v>28</v>
+        <v>89</v>
       </c>
       <c r="AP14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="E15" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="F15" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="G15" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="H15" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="I15" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="J15" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="K15" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="L15" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="M15" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="N15" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="O15" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="P15" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="Q15" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="R15" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="S15" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="T15" t="s">
-        <v>91</v>
+        <v>81</v>
       </c>
       <c r="U15" t="s">
-        <v>92</v>
+        <v>82</v>
       </c>
       <c r="V15" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="W15" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="X15" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="Y15" t="s">
         <v>36</v>
       </c>
       <c r="Z15" t="s">
         <v>36</v>
       </c>
       <c r="AA15" t="s">
         <v>36</v>
       </c>
       <c r="AB15" t="s">
         <v>36</v>
       </c>
       <c r="AC15" t="s">
         <v>36</v>
       </c>
       <c r="AD15" t="s">
         <v>36</v>
       </c>
       <c r="AE15" t="s">
         <v>36</v>
       </c>
       <c r="AF15" t="s">
         <v>36</v>
       </c>
       <c r="AG15" t="s">
         <v>36</v>
       </c>
       <c r="AH15" t="s">
         <v>36</v>
       </c>
       <c r="AI15" t="s">
         <v>36</v>
       </c>
       <c r="AJ15" t="s">
         <v>36</v>
       </c>
       <c r="AK15" t="s">
         <v>37</v>
       </c>
       <c r="AL15" t="s">
         <v>28</v>
       </c>
       <c r="AM15" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="AN15" t="s">
-        <v>94</v>
+        <v>57</v>
       </c>
       <c r="AO15" t="s">
-        <v>95</v>
+        <v>28</v>
       </c>
       <c r="AP15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" t="s">
+        <v>50</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" t="s">
+        <v>94</v>
+      </c>
+      <c r="F16" t="s">
+        <v>95</v>
+      </c>
+      <c r="G16" t="s">
+        <v>93</v>
+      </c>
+      <c r="H16" t="s">
         <v>96</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="I16" t="s">
         <v>97</v>
       </c>
-      <c r="D16" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J16" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="K16" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="L16" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="M16" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="N16" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="O16" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="P16" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="Q16" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="R16" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="S16" t="s">
-        <v>90</v>
+        <v>98</v>
       </c>
       <c r="T16" t="s">
-        <v>91</v>
+        <v>99</v>
       </c>
       <c r="U16" t="s">
-        <v>92</v>
+        <v>100</v>
       </c>
       <c r="V16" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="W16" t="s">
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="X16" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="Y16" t="s">
         <v>36</v>
       </c>
       <c r="Z16" t="s">
         <v>36</v>
       </c>
       <c r="AA16" t="s">
         <v>36</v>
       </c>
       <c r="AB16" t="s">
         <v>36</v>
       </c>
       <c r="AC16" t="s">
         <v>36</v>
       </c>
       <c r="AD16" t="s">
         <v>36</v>
       </c>
       <c r="AE16" t="s">
         <v>36</v>
       </c>
       <c r="AF16" t="s">
         <v>36</v>
       </c>
       <c r="AG16" t="s">
         <v>36</v>
       </c>
       <c r="AH16" t="s">
         <v>36</v>
       </c>
       <c r="AI16" t="s">
         <v>36</v>
       </c>
       <c r="AJ16" t="s">
         <v>36</v>
       </c>
       <c r="AK16" t="s">
         <v>37</v>
       </c>
       <c r="AL16" t="s">
         <v>28</v>
       </c>
       <c r="AM16" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="AN16" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AO16" t="s">
-        <v>28</v>
+        <v>103</v>
       </c>
       <c r="AP16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>104</v>
+      </c>
+      <c r="B17" t="s">
+        <v>50</v>
+      </c>
+      <c r="C17" t="s">
+        <v>105</v>
+      </c>
+      <c r="D17" t="s">
+        <v>93</v>
+      </c>
+      <c r="E17" t="s">
+        <v>94</v>
+      </c>
+      <c r="F17" t="s">
+        <v>95</v>
+      </c>
+      <c r="G17" t="s">
+        <v>93</v>
+      </c>
+      <c r="H17" t="s">
+        <v>96</v>
+      </c>
+      <c r="I17" t="s">
+        <v>97</v>
+      </c>
+      <c r="J17" t="s">
+        <v>93</v>
+      </c>
+      <c r="K17" t="s">
+        <v>94</v>
+      </c>
+      <c r="L17" t="s">
+        <v>95</v>
+      </c>
+      <c r="M17" t="s">
+        <v>93</v>
+      </c>
+      <c r="N17" t="s">
+        <v>94</v>
+      </c>
+      <c r="O17" t="s">
+        <v>95</v>
+      </c>
+      <c r="P17" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>94</v>
+      </c>
+      <c r="R17" t="s">
+        <v>95</v>
+      </c>
+      <c r="S17" t="s">
+        <v>98</v>
+      </c>
+      <c r="T17" t="s">
+        <v>99</v>
+      </c>
+      <c r="U17" t="s">
         <v>100</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="V17" t="s">
+        <v>93</v>
+      </c>
+      <c r="W17" t="s">
+        <v>93</v>
+      </c>
+      <c r="X17" t="s">
         <v>101</v>
-      </c>
-[...61 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y17" t="s">
         <v>36</v>
       </c>
       <c r="Z17" t="s">
         <v>36</v>
       </c>
       <c r="AA17" t="s">
         <v>36</v>
       </c>
       <c r="AB17" t="s">
         <v>36</v>
       </c>
       <c r="AC17" t="s">
         <v>36</v>
       </c>
       <c r="AD17" t="s">
         <v>36</v>
       </c>
       <c r="AE17" t="s">
         <v>36</v>
       </c>
       <c r="AF17" t="s">
         <v>36</v>
       </c>
       <c r="AG17" t="s">
         <v>36</v>
       </c>
       <c r="AH17" t="s">
         <v>36</v>
       </c>
       <c r="AI17" t="s">
         <v>36</v>
       </c>
       <c r="AJ17" t="s">
         <v>36</v>
       </c>
       <c r="AK17" t="s">
         <v>37</v>
       </c>
       <c r="AL17" t="s">
         <v>28</v>
       </c>
       <c r="AM17" t="s">
-        <v>28</v>
+        <v>106</v>
       </c>
       <c r="AN17" t="s">
-        <v>49</v>
+        <v>107</v>
       </c>
       <c r="AO17" t="s">
         <v>28</v>
       </c>
       <c r="AP17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
       <c r="B18" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="C18" t="s">
+        <v>109</v>
+      </c>
+      <c r="D18" t="s">
+        <v>93</v>
+      </c>
+      <c r="E18" t="s">
+        <v>94</v>
+      </c>
+      <c r="F18" t="s">
+        <v>95</v>
+      </c>
+      <c r="G18" t="s">
+        <v>93</v>
+      </c>
+      <c r="H18" t="s">
+        <v>96</v>
+      </c>
+      <c r="I18" t="s">
+        <v>97</v>
+      </c>
+      <c r="J18" t="s">
+        <v>93</v>
+      </c>
+      <c r="K18" t="s">
+        <v>94</v>
+      </c>
+      <c r="L18" t="s">
+        <v>95</v>
+      </c>
+      <c r="M18" t="s">
+        <v>93</v>
+      </c>
+      <c r="N18" t="s">
+        <v>94</v>
+      </c>
+      <c r="O18" t="s">
+        <v>95</v>
+      </c>
+      <c r="P18" t="s">
+        <v>93</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>94</v>
+      </c>
+      <c r="R18" t="s">
+        <v>95</v>
+      </c>
+      <c r="S18" t="s">
+        <v>98</v>
+      </c>
+      <c r="T18" t="s">
+        <v>99</v>
+      </c>
+      <c r="U18" t="s">
+        <v>100</v>
+      </c>
+      <c r="V18" t="s">
+        <v>93</v>
+      </c>
+      <c r="W18" t="s">
+        <v>93</v>
+      </c>
+      <c r="X18" t="s">
         <v>101</v>
-      </c>
-[...61 lines deleted...]
-        <v>111</v>
       </c>
       <c r="Y18" t="s">
         <v>36</v>
       </c>
       <c r="Z18" t="s">
         <v>36</v>
       </c>
       <c r="AA18" t="s">
         <v>36</v>
       </c>
       <c r="AB18" t="s">
         <v>36</v>
       </c>
       <c r="AC18" t="s">
         <v>36</v>
       </c>
       <c r="AD18" t="s">
         <v>36</v>
       </c>
       <c r="AE18" t="s">
         <v>36</v>
       </c>
       <c r="AF18" t="s">
         <v>36</v>
       </c>
       <c r="AG18" t="s">
         <v>36</v>
       </c>
       <c r="AH18" t="s">
         <v>36</v>
       </c>
       <c r="AI18" t="s">
         <v>36</v>
       </c>
       <c r="AJ18" t="s">
         <v>36</v>
       </c>
       <c r="AK18" t="s">
         <v>37</v>
       </c>
       <c r="AL18" t="s">
         <v>28</v>
       </c>
       <c r="AM18" t="s">
         <v>28</v>
       </c>
       <c r="AN18" t="s">
-        <v>112</v>
+        <v>57</v>
       </c>
       <c r="AO18" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="AP18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19" t="s">
+        <v>50</v>
+      </c>
+      <c r="C19" t="s">
+        <v>109</v>
+      </c>
+      <c r="D19" t="s">
+        <v>111</v>
+      </c>
+      <c r="E19" t="s">
+        <v>112</v>
+      </c>
+      <c r="F19" t="s">
+        <v>113</v>
+      </c>
+      <c r="G19" t="s">
+        <v>111</v>
+      </c>
+      <c r="H19" t="s">
         <v>114</v>
       </c>
-      <c r="B19" t="s">
+      <c r="I19" t="s">
         <v>115</v>
       </c>
-      <c r="C19" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J19" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="K19" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="L19" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="M19" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="N19" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="O19" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="P19" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="Q19" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="R19" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="S19" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="T19" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="U19" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="V19" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="W19" t="s">
-        <v>103</v>
+        <v>111</v>
       </c>
       <c r="X19" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="Y19" t="s">
         <v>36</v>
       </c>
       <c r="Z19" t="s">
         <v>36</v>
       </c>
       <c r="AA19" t="s">
         <v>36</v>
       </c>
       <c r="AB19" t="s">
         <v>36</v>
       </c>
       <c r="AC19" t="s">
         <v>36</v>
       </c>
       <c r="AD19" t="s">
         <v>36</v>
       </c>
       <c r="AE19" t="s">
         <v>36</v>
       </c>
       <c r="AF19" t="s">
         <v>36</v>
       </c>
       <c r="AG19" t="s">
         <v>36</v>
       </c>
       <c r="AH19" t="s">
         <v>36</v>
       </c>
       <c r="AI19" t="s">
         <v>36</v>
       </c>
       <c r="AJ19" t="s">
         <v>36</v>
       </c>
       <c r="AK19" t="s">
         <v>37</v>
       </c>
       <c r="AL19" t="s">
         <v>28</v>
       </c>
       <c r="AM19" t="s">
         <v>28</v>
       </c>
       <c r="AN19" t="s">
-        <v>49</v>
+        <v>120</v>
       </c>
       <c r="AO19" t="s">
-        <v>28</v>
+        <v>121</v>
       </c>
       <c r="AP19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>122</v>
+      </c>
+      <c r="B20" t="s">
+        <v>123</v>
+      </c>
+      <c r="C20" t="s">
+        <v>123</v>
+      </c>
+      <c r="D20" t="s">
+        <v>111</v>
+      </c>
+      <c r="E20" t="s">
+        <v>112</v>
+      </c>
+      <c r="F20" t="s">
+        <v>113</v>
+      </c>
+      <c r="G20" t="s">
+        <v>111</v>
+      </c>
+      <c r="H20" t="s">
+        <v>114</v>
+      </c>
+      <c r="I20" t="s">
+        <v>115</v>
+      </c>
+      <c r="J20" t="s">
+        <v>111</v>
+      </c>
+      <c r="K20" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" t="s">
+        <v>113</v>
+      </c>
+      <c r="M20" t="s">
+        <v>111</v>
+      </c>
+      <c r="N20" t="s">
+        <v>112</v>
+      </c>
+      <c r="O20" t="s">
+        <v>113</v>
+      </c>
+      <c r="P20" t="s">
+        <v>111</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>112</v>
+      </c>
+      <c r="R20" t="s">
+        <v>113</v>
+      </c>
+      <c r="S20" t="s">
         <v>116</v>
       </c>
-      <c r="B20" t="s">
-[...5 lines deleted...]
-      <c r="D20" t="s">
+      <c r="T20" t="s">
         <v>117</v>
       </c>
-      <c r="E20" t="s">
+      <c r="U20" t="s">
         <v>118</v>
       </c>
-      <c r="F20" t="s">
+      <c r="V20" t="s">
+        <v>111</v>
+      </c>
+      <c r="W20" t="s">
+        <v>111</v>
+      </c>
+      <c r="X20" t="s">
         <v>119</v>
-      </c>
-[...52 lines deleted...]
-        <v>125</v>
       </c>
       <c r="Y20" t="s">
         <v>36</v>
       </c>
       <c r="Z20" t="s">
         <v>36</v>
       </c>
       <c r="AA20" t="s">
         <v>36</v>
       </c>
       <c r="AB20" t="s">
         <v>36</v>
       </c>
       <c r="AC20" t="s">
         <v>36</v>
       </c>
       <c r="AD20" t="s">
         <v>36</v>
       </c>
       <c r="AE20" t="s">
         <v>36</v>
       </c>
       <c r="AF20" t="s">
         <v>36</v>
       </c>
       <c r="AG20" t="s">
         <v>36</v>
       </c>
       <c r="AH20" t="s">
         <v>36</v>
       </c>
       <c r="AI20" t="s">
         <v>36</v>
       </c>
       <c r="AJ20" t="s">
         <v>36</v>
       </c>
       <c r="AK20" t="s">
         <v>37</v>
       </c>
       <c r="AL20" t="s">
         <v>28</v>
       </c>
       <c r="AM20" t="s">
         <v>28</v>
       </c>
       <c r="AN20" t="s">
-        <v>99</v>
+        <v>57</v>
       </c>
       <c r="AO20" t="s">
-        <v>126</v>
+        <v>28</v>
       </c>
       <c r="AP20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21" t="s">
+        <v>123</v>
+      </c>
+      <c r="C21" t="s">
+        <v>123</v>
+      </c>
+      <c r="D21" t="s">
+        <v>125</v>
+      </c>
+      <c r="E21" t="s">
+        <v>126</v>
+      </c>
+      <c r="F21" t="s">
         <v>127</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="G21" t="s">
+        <v>125</v>
+      </c>
+      <c r="H21" t="s">
         <v>128</v>
       </c>
-      <c r="D21" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I21" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="J21" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="K21" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="L21" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="M21" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="N21" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="O21" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="P21" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="Q21" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="R21" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="S21" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="T21" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="U21" t="s">
-        <v>124</v>
+        <v>132</v>
       </c>
       <c r="V21" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="W21" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="X21" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="Y21" t="s">
         <v>36</v>
       </c>
       <c r="Z21" t="s">
         <v>36</v>
       </c>
       <c r="AA21" t="s">
         <v>36</v>
       </c>
       <c r="AB21" t="s">
         <v>36</v>
       </c>
       <c r="AC21" t="s">
         <v>36</v>
       </c>
       <c r="AD21" t="s">
         <v>36</v>
       </c>
       <c r="AE21" t="s">
         <v>36</v>
       </c>
       <c r="AF21" t="s">
         <v>36</v>
       </c>
       <c r="AG21" t="s">
         <v>36</v>
       </c>
       <c r="AH21" t="s">
         <v>36</v>
       </c>
       <c r="AI21" t="s">
         <v>36</v>
       </c>
       <c r="AJ21" t="s">
         <v>36</v>
       </c>
       <c r="AK21" t="s">
         <v>37</v>
       </c>
       <c r="AL21" t="s">
         <v>28</v>
       </c>
       <c r="AM21" t="s">
         <v>28</v>
       </c>
       <c r="AN21" t="s">
-        <v>28</v>
+        <v>107</v>
       </c>
       <c r="AO21" t="s">
-        <v>28</v>
+        <v>134</v>
       </c>
       <c r="AP21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>135</v>
+      </c>
+      <c r="B22" t="s">
+        <v>123</v>
+      </c>
+      <c r="C22" t="s">
+        <v>136</v>
+      </c>
+      <c r="D22" t="s">
+        <v>125</v>
+      </c>
+      <c r="E22" t="s">
+        <v>126</v>
+      </c>
+      <c r="F22" t="s">
+        <v>127</v>
+      </c>
+      <c r="G22" t="s">
+        <v>125</v>
+      </c>
+      <c r="H22" t="s">
+        <v>128</v>
+      </c>
+      <c r="I22" t="s">
         <v>129</v>
       </c>
-      <c r="B22" t="s">
-[...5 lines deleted...]
-      <c r="D22" t="s">
+      <c r="J22" t="s">
+        <v>125</v>
+      </c>
+      <c r="K22" t="s">
+        <v>126</v>
+      </c>
+      <c r="L22" t="s">
+        <v>127</v>
+      </c>
+      <c r="M22" t="s">
+        <v>125</v>
+      </c>
+      <c r="N22" t="s">
+        <v>126</v>
+      </c>
+      <c r="O22" t="s">
+        <v>127</v>
+      </c>
+      <c r="P22" t="s">
+        <v>125</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>126</v>
+      </c>
+      <c r="R22" t="s">
+        <v>127</v>
+      </c>
+      <c r="S22" t="s">
         <v>130</v>
       </c>
-      <c r="E22" t="s">
+      <c r="T22" t="s">
         <v>131</v>
       </c>
-      <c r="F22" t="s">
+      <c r="U22" t="s">
         <v>132</v>
       </c>
-      <c r="G22" t="s">
-[...2 lines deleted...]
-      <c r="H22" t="s">
+      <c r="V22" t="s">
+        <v>125</v>
+      </c>
+      <c r="W22" t="s">
+        <v>125</v>
+      </c>
+      <c r="X22" t="s">
         <v>133</v>
-      </c>
-[...46 lines deleted...]
-        <v>138</v>
       </c>
       <c r="Y22" t="s">
         <v>36</v>
       </c>
       <c r="Z22" t="s">
         <v>36</v>
       </c>
       <c r="AA22" t="s">
         <v>36</v>
       </c>
       <c r="AB22" t="s">
         <v>36</v>
       </c>
       <c r="AC22" t="s">
         <v>36</v>
       </c>
       <c r="AD22" t="s">
         <v>36</v>
       </c>
       <c r="AE22" t="s">
         <v>36</v>
       </c>
       <c r="AF22" t="s">
         <v>36</v>
       </c>
@@ -3546,120 +3570,120 @@
       </c>
       <c r="AJ22" t="s">
         <v>36</v>
       </c>
       <c r="AK22" t="s">
         <v>37</v>
       </c>
       <c r="AL22" t="s">
         <v>28</v>
       </c>
       <c r="AM22" t="s">
         <v>28</v>
       </c>
       <c r="AN22" t="s">
         <v>28</v>
       </c>
       <c r="AO22" t="s">
         <v>28</v>
       </c>
       <c r="AP22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>137</v>
+      </c>
+      <c r="B23" t="s">
+        <v>123</v>
+      </c>
+      <c r="C23" t="s">
+        <v>136</v>
+      </c>
+      <c r="D23" t="s">
+        <v>138</v>
+      </c>
+      <c r="E23" t="s">
         <v>139</v>
       </c>
-      <c r="B23" t="s">
-[...5 lines deleted...]
-      <c r="D23" t="s">
+      <c r="F23" t="s">
         <v>140</v>
       </c>
-      <c r="E23" t="s">
+      <c r="G23" t="s">
+        <v>138</v>
+      </c>
+      <c r="H23" t="s">
         <v>141</v>
       </c>
-      <c r="F23" t="s">
+      <c r="I23" t="s">
         <v>142</v>
       </c>
-      <c r="G23" t="s">
+      <c r="J23" t="s">
+        <v>138</v>
+      </c>
+      <c r="K23" t="s">
+        <v>139</v>
+      </c>
+      <c r="L23" t="s">
         <v>140</v>
       </c>
-      <c r="H23" t="s">
+      <c r="M23" t="s">
+        <v>138</v>
+      </c>
+      <c r="N23" t="s">
+        <v>139</v>
+      </c>
+      <c r="O23" t="s">
+        <v>140</v>
+      </c>
+      <c r="P23" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>139</v>
+      </c>
+      <c r="R23" t="s">
+        <v>140</v>
+      </c>
+      <c r="S23" t="s">
         <v>143</v>
       </c>
-      <c r="I23" t="s">
+      <c r="T23" t="s">
         <v>144</v>
       </c>
-      <c r="J23" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="U23" t="s">
-        <v>36</v>
+        <v>145</v>
       </c>
       <c r="V23" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="W23" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="X23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="Y23" t="s">
         <v>36</v>
       </c>
       <c r="Z23" t="s">
         <v>36</v>
       </c>
       <c r="AA23" t="s">
         <v>36</v>
       </c>
       <c r="AB23" t="s">
         <v>36</v>
       </c>
       <c r="AC23" t="s">
         <v>36</v>
       </c>
       <c r="AD23" t="s">
         <v>36</v>
       </c>
       <c r="AE23" t="s">
         <v>36</v>
       </c>
       <c r="AF23" t="s">
         <v>36</v>
       </c>
@@ -3674,120 +3698,120 @@
       </c>
       <c r="AJ23" t="s">
         <v>36</v>
       </c>
       <c r="AK23" t="s">
         <v>37</v>
       </c>
       <c r="AL23" t="s">
         <v>28</v>
       </c>
       <c r="AM23" t="s">
         <v>28</v>
       </c>
       <c r="AN23" t="s">
         <v>28</v>
       </c>
       <c r="AO23" t="s">
         <v>28</v>
       </c>
       <c r="AP23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B24" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="D24" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="E24" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="F24" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="G24" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="H24" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="I24" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="J24" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="K24" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="L24" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="M24" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="N24" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="O24" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="P24" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="Q24" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="R24" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="S24" t="s">
         <v>36</v>
       </c>
       <c r="T24" t="s">
         <v>36</v>
       </c>
       <c r="U24" t="s">
         <v>36</v>
       </c>
       <c r="V24" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="W24" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="X24" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="Y24" t="s">
         <v>36</v>
       </c>
       <c r="Z24" t="s">
         <v>36</v>
       </c>
       <c r="AA24" t="s">
         <v>36</v>
       </c>
       <c r="AB24" t="s">
         <v>36</v>
       </c>
       <c r="AC24" t="s">
         <v>36</v>
       </c>
       <c r="AD24" t="s">
         <v>36</v>
       </c>
       <c r="AE24" t="s">
         <v>36</v>
       </c>
       <c r="AF24" t="s">
         <v>36</v>
       </c>
@@ -3802,376 +3826,376 @@
       </c>
       <c r="AJ24" t="s">
         <v>36</v>
       </c>
       <c r="AK24" t="s">
         <v>37</v>
       </c>
       <c r="AL24" t="s">
         <v>28</v>
       </c>
       <c r="AM24" t="s">
         <v>28</v>
       </c>
       <c r="AN24" t="s">
         <v>28</v>
       </c>
       <c r="AO24" t="s">
         <v>28</v>
       </c>
       <c r="AP24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="B25" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C25" t="s">
+        <v>109</v>
+      </c>
+      <c r="D25" t="s">
         <v>148</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="F25" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="G25" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="H25" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="I25" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="J25" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="K25" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="L25" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="M25" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="N25" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="O25" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="P25" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="Q25" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="R25" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="S25" t="s">
         <v>36</v>
       </c>
       <c r="T25" t="s">
         <v>36</v>
       </c>
       <c r="U25" t="s">
         <v>36</v>
       </c>
       <c r="V25" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="W25" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="X25" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="Y25" t="s">
         <v>36</v>
       </c>
       <c r="Z25" t="s">
         <v>36</v>
       </c>
       <c r="AA25" t="s">
         <v>36</v>
       </c>
       <c r="AB25" t="s">
         <v>36</v>
       </c>
       <c r="AC25" t="s">
         <v>36</v>
       </c>
       <c r="AD25" t="s">
         <v>36</v>
       </c>
       <c r="AE25" t="s">
         <v>36</v>
       </c>
       <c r="AF25" t="s">
         <v>36</v>
       </c>
       <c r="AG25" t="s">
         <v>36</v>
       </c>
       <c r="AH25" t="s">
         <v>36</v>
       </c>
       <c r="AI25" t="s">
         <v>36</v>
       </c>
       <c r="AJ25" t="s">
         <v>36</v>
       </c>
       <c r="AK25" t="s">
         <v>37</v>
       </c>
       <c r="AL25" t="s">
         <v>28</v>
       </c>
       <c r="AM25" t="s">
         <v>28</v>
       </c>
       <c r="AN25" t="s">
-        <v>149</v>
+        <v>28</v>
       </c>
       <c r="AO25" t="s">
         <v>28</v>
       </c>
       <c r="AP25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>155</v>
+      </c>
+      <c r="B26" t="s">
+        <v>123</v>
+      </c>
+      <c r="C26" t="s">
+        <v>156</v>
+      </c>
+      <c r="D26" t="s">
+        <v>148</v>
+      </c>
+      <c r="E26" t="s">
+        <v>149</v>
+      </c>
+      <c r="F26" t="s">
         <v>150</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="G26" t="s">
         <v>148</v>
       </c>
-      <c r="D26" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="I26" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="J26" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="K26" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="L26" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="M26" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="N26" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="O26" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="P26" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="Q26" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="R26" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="S26" t="s">
         <v>36</v>
       </c>
       <c r="T26" t="s">
         <v>36</v>
       </c>
       <c r="U26" t="s">
         <v>36</v>
       </c>
       <c r="V26" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="W26" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="X26" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="Y26" t="s">
         <v>36</v>
       </c>
       <c r="Z26" t="s">
         <v>36</v>
       </c>
       <c r="AA26" t="s">
         <v>36</v>
       </c>
       <c r="AB26" t="s">
         <v>36</v>
       </c>
       <c r="AC26" t="s">
         <v>36</v>
       </c>
       <c r="AD26" t="s">
         <v>36</v>
       </c>
       <c r="AE26" t="s">
         <v>36</v>
       </c>
       <c r="AF26" t="s">
         <v>36</v>
       </c>
       <c r="AG26" t="s">
         <v>36</v>
       </c>
       <c r="AH26" t="s">
         <v>36</v>
       </c>
       <c r="AI26" t="s">
         <v>36</v>
       </c>
       <c r="AJ26" t="s">
         <v>36</v>
       </c>
       <c r="AK26" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="AL26" t="s">
         <v>28</v>
       </c>
       <c r="AM26" t="s">
         <v>28</v>
       </c>
       <c r="AN26" t="s">
-        <v>28</v>
+        <v>157</v>
       </c>
       <c r="AO26" t="s">
         <v>28</v>
       </c>
       <c r="AP26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>158</v>
+      </c>
+      <c r="B27" t="s">
+        <v>123</v>
+      </c>
+      <c r="C27" t="s">
+        <v>156</v>
+      </c>
+      <c r="D27" t="s">
+        <v>148</v>
+      </c>
+      <c r="E27" t="s">
+        <v>149</v>
+      </c>
+      <c r="F27" t="s">
+        <v>150</v>
+      </c>
+      <c r="G27" t="s">
+        <v>148</v>
+      </c>
+      <c r="H27" t="s">
         <v>151</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="I27" t="s">
         <v>152</v>
       </c>
-      <c r="D27" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J27" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="K27" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="L27" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="M27" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="N27" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="O27" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="P27" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="Q27" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="R27" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="S27" t="s">
         <v>36</v>
       </c>
       <c r="T27" t="s">
         <v>36</v>
       </c>
       <c r="U27" t="s">
         <v>36</v>
       </c>
       <c r="V27" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="W27" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="X27" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="Y27" t="s">
         <v>36</v>
       </c>
       <c r="Z27" t="s">
         <v>36</v>
       </c>
       <c r="AA27" t="s">
         <v>36</v>
       </c>
       <c r="AB27" t="s">
         <v>36</v>
       </c>
       <c r="AC27" t="s">
         <v>36</v>
       </c>
       <c r="AD27" t="s">
         <v>36</v>
       </c>
       <c r="AE27" t="s">
         <v>36</v>
       </c>
       <c r="AF27" t="s">
         <v>36</v>
       </c>
@@ -4186,313 +4210,313 @@
       </c>
       <c r="AJ27" t="s">
         <v>36</v>
       </c>
       <c r="AK27" t="s">
         <v>28</v>
       </c>
       <c r="AL27" t="s">
         <v>28</v>
       </c>
       <c r="AM27" t="s">
         <v>28</v>
       </c>
       <c r="AN27" t="s">
         <v>28</v>
       </c>
       <c r="AO27" t="s">
         <v>28</v>
       </c>
       <c r="AP27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>159</v>
+      </c>
+      <c r="B28" t="s">
+        <v>123</v>
+      </c>
+      <c r="C28" t="s">
+        <v>160</v>
+      </c>
+      <c r="D28" t="s">
+        <v>148</v>
+      </c>
+      <c r="E28" t="s">
+        <v>149</v>
+      </c>
+      <c r="F28" t="s">
+        <v>150</v>
+      </c>
+      <c r="G28" t="s">
+        <v>148</v>
+      </c>
+      <c r="H28" t="s">
+        <v>151</v>
+      </c>
+      <c r="I28" t="s">
+        <v>152</v>
+      </c>
+      <c r="J28" t="s">
+        <v>148</v>
+      </c>
+      <c r="K28" t="s">
+        <v>149</v>
+      </c>
+      <c r="L28" t="s">
+        <v>150</v>
+      </c>
+      <c r="M28" t="s">
+        <v>148</v>
+      </c>
+      <c r="N28" t="s">
+        <v>149</v>
+      </c>
+      <c r="O28" t="s">
+        <v>150</v>
+      </c>
+      <c r="P28" t="s">
+        <v>148</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>149</v>
+      </c>
+      <c r="R28" t="s">
+        <v>150</v>
+      </c>
+      <c r="S28" t="s">
+        <v>36</v>
+      </c>
+      <c r="T28" t="s">
+        <v>36</v>
+      </c>
+      <c r="U28" t="s">
+        <v>36</v>
+      </c>
+      <c r="V28" t="s">
+        <v>148</v>
+      </c>
+      <c r="W28" t="s">
+        <v>148</v>
+      </c>
+      <c r="X28" t="s">
         <v>153</v>
       </c>
-      <c r="B28" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="Y28" t="s">
         <v>36</v>
       </c>
       <c r="Z28" t="s">
         <v>36</v>
       </c>
       <c r="AA28" t="s">
         <v>36</v>
       </c>
       <c r="AB28" t="s">
         <v>36</v>
       </c>
       <c r="AC28" t="s">
         <v>36</v>
       </c>
       <c r="AD28" t="s">
         <v>36</v>
       </c>
       <c r="AE28" t="s">
         <v>36</v>
       </c>
       <c r="AF28" t="s">
         <v>36</v>
       </c>
       <c r="AG28" t="s">
         <v>36</v>
       </c>
       <c r="AH28" t="s">
         <v>36</v>
       </c>
       <c r="AI28" t="s">
         <v>36</v>
       </c>
       <c r="AJ28" t="s">
         <v>36</v>
       </c>
       <c r="AK28" t="s">
         <v>28</v>
       </c>
       <c r="AL28" t="s">
         <v>28</v>
       </c>
       <c r="AM28" t="s">
         <v>28</v>
       </c>
       <c r="AN28" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="AO28" t="s">
         <v>28</v>
       </c>
       <c r="AP28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B29" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C29" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="D29" t="s">
-        <v>28</v>
+        <v>148</v>
       </c>
       <c r="E29" t="s">
-        <v>28</v>
+        <v>149</v>
       </c>
       <c r="F29" t="s">
-        <v>28</v>
+        <v>150</v>
       </c>
       <c r="G29" t="s">
-        <v>28</v>
+        <v>148</v>
       </c>
       <c r="H29" t="s">
-        <v>28</v>
+        <v>151</v>
       </c>
       <c r="I29" t="s">
-        <v>28</v>
+        <v>152</v>
       </c>
       <c r="J29" t="s">
-        <v>28</v>
+        <v>148</v>
       </c>
       <c r="K29" t="s">
-        <v>28</v>
+        <v>149</v>
       </c>
       <c r="L29" t="s">
-        <v>28</v>
+        <v>150</v>
       </c>
       <c r="M29" t="s">
-        <v>28</v>
+        <v>148</v>
       </c>
       <c r="N29" t="s">
-        <v>28</v>
+        <v>149</v>
       </c>
       <c r="O29" t="s">
-        <v>28</v>
+        <v>150</v>
       </c>
       <c r="P29" t="s">
-        <v>28</v>
+        <v>148</v>
       </c>
       <c r="Q29" t="s">
-        <v>28</v>
+        <v>149</v>
       </c>
       <c r="R29" t="s">
-        <v>28</v>
+        <v>150</v>
       </c>
       <c r="S29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="T29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="U29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="V29" t="s">
-        <v>28</v>
+        <v>148</v>
       </c>
       <c r="W29" t="s">
-        <v>28</v>
+        <v>148</v>
       </c>
       <c r="X29" t="s">
-        <v>28</v>
+        <v>153</v>
       </c>
       <c r="Y29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="Z29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AA29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AB29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AC29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AD29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AE29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AF29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AG29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AH29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AI29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AJ29" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AK29" t="s">
         <v>28</v>
       </c>
       <c r="AL29" t="s">
         <v>28</v>
       </c>
       <c r="AM29" t="s">
         <v>28</v>
       </c>
       <c r="AN29" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="AO29" t="s">
         <v>28</v>
       </c>
       <c r="AP29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B30" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C30" t="s">
-        <v>97</v>
+        <v>162</v>
       </c>
       <c r="D30" t="s">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>28</v>
       </c>
       <c r="F30" t="s">
         <v>28</v>
       </c>
       <c r="G30" t="s">
         <v>28</v>
       </c>
       <c r="H30" t="s">
         <v>28</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>28</v>
       </c>
       <c r="K30" t="s">
         <v>28</v>
       </c>
@@ -4570,57 +4594,57 @@
       </c>
       <c r="AJ30" t="s">
         <v>28</v>
       </c>
       <c r="AK30" t="s">
         <v>28</v>
       </c>
       <c r="AL30" t="s">
         <v>28</v>
       </c>
       <c r="AM30" t="s">
         <v>28</v>
       </c>
       <c r="AN30" t="s">
         <v>28</v>
       </c>
       <c r="AO30" t="s">
         <v>28</v>
       </c>
       <c r="AP30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="B31" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C31" t="s">
-        <v>152</v>
+        <v>105</v>
       </c>
       <c r="D31" t="s">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>28</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="G31" t="s">
         <v>28</v>
       </c>
       <c r="H31" t="s">
         <v>28</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>28</v>
       </c>
       <c r="K31" t="s">
         <v>28</v>
       </c>
@@ -4698,57 +4722,57 @@
       </c>
       <c r="AJ31" t="s">
         <v>28</v>
       </c>
       <c r="AK31" t="s">
         <v>28</v>
       </c>
       <c r="AL31" t="s">
         <v>28</v>
       </c>
       <c r="AM31" t="s">
         <v>28</v>
       </c>
       <c r="AN31" t="s">
         <v>28</v>
       </c>
       <c r="AO31" t="s">
         <v>28</v>
       </c>
       <c r="AP31" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="B32" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C32" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="D32" t="s">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>28</v>
       </c>
       <c r="F32" t="s">
         <v>28</v>
       </c>
       <c r="G32" t="s">
         <v>28</v>
       </c>
       <c r="H32" t="s">
         <v>28</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>28</v>
       </c>
       <c r="K32" t="s">
         <v>28</v>
       </c>
@@ -4826,57 +4850,57 @@
       </c>
       <c r="AJ32" t="s">
         <v>28</v>
       </c>
       <c r="AK32" t="s">
         <v>28</v>
       </c>
       <c r="AL32" t="s">
         <v>28</v>
       </c>
       <c r="AM32" t="s">
         <v>28</v>
       </c>
       <c r="AN32" t="s">
         <v>28</v>
       </c>
       <c r="AO32" t="s">
         <v>28</v>
       </c>
       <c r="AP32" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B33" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C33" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="D33" t="s">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
       <c r="F33" t="s">
         <v>28</v>
       </c>
       <c r="G33" t="s">
         <v>28</v>
       </c>
       <c r="H33" t="s">
         <v>28</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>28</v>
       </c>
       <c r="K33" t="s">
         <v>28</v>
       </c>
@@ -4954,57 +4978,57 @@
       </c>
       <c r="AJ33" t="s">
         <v>28</v>
       </c>
       <c r="AK33" t="s">
         <v>28</v>
       </c>
       <c r="AL33" t="s">
         <v>28</v>
       </c>
       <c r="AM33" t="s">
         <v>28</v>
       </c>
       <c r="AN33" t="s">
         <v>28</v>
       </c>
       <c r="AO33" t="s">
         <v>28</v>
       </c>
       <c r="AP33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
+        <v>167</v>
+      </c>
+      <c r="B34" t="s">
+        <v>123</v>
+      </c>
+      <c r="C34" t="s">
         <v>160</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D34" t="s">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>28</v>
       </c>
       <c r="F34" t="s">
         <v>28</v>
       </c>
       <c r="G34" t="s">
         <v>28</v>
       </c>
       <c r="H34" t="s">
         <v>28</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>28</v>
       </c>
       <c r="K34" t="s">
         <v>28</v>
       </c>
@@ -5082,57 +5106,57 @@
       </c>
       <c r="AJ34" t="s">
         <v>28</v>
       </c>
       <c r="AK34" t="s">
         <v>28</v>
       </c>
       <c r="AL34" t="s">
         <v>28</v>
       </c>
       <c r="AM34" t="s">
         <v>28</v>
       </c>
       <c r="AN34" t="s">
         <v>28</v>
       </c>
       <c r="AO34" t="s">
         <v>28</v>
       </c>
       <c r="AP34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="B35" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C35" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="D35" t="s">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>28</v>
       </c>
       <c r="F35" t="s">
         <v>28</v>
       </c>
       <c r="G35" t="s">
         <v>28</v>
       </c>
       <c r="H35" t="s">
         <v>28</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>28</v>
       </c>
       <c r="K35" t="s">
         <v>28</v>
       </c>
@@ -5210,57 +5234,57 @@
       </c>
       <c r="AJ35" t="s">
         <v>28</v>
       </c>
       <c r="AK35" t="s">
         <v>28</v>
       </c>
       <c r="AL35" t="s">
         <v>28</v>
       </c>
       <c r="AM35" t="s">
         <v>28</v>
       </c>
       <c r="AN35" t="s">
         <v>28</v>
       </c>
       <c r="AO35" t="s">
         <v>28</v>
       </c>
       <c r="AP35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="B36" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C36" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="D36" t="s">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>28</v>
       </c>
       <c r="F36" t="s">
         <v>28</v>
       </c>
       <c r="G36" t="s">
         <v>28</v>
       </c>
       <c r="H36" t="s">
         <v>28</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>28</v>
       </c>
       <c r="K36" t="s">
         <v>28</v>
       </c>
@@ -5327,68 +5351,68 @@
       <c r="AF36" t="s">
         <v>28</v>
       </c>
       <c r="AG36" t="s">
         <v>28</v>
       </c>
       <c r="AH36" t="s">
         <v>28</v>
       </c>
       <c r="AI36" t="s">
         <v>28</v>
       </c>
       <c r="AJ36" t="s">
         <v>28</v>
       </c>
       <c r="AK36" t="s">
         <v>28</v>
       </c>
       <c r="AL36" t="s">
         <v>28</v>
       </c>
       <c r="AM36" t="s">
         <v>28</v>
       </c>
       <c r="AN36" t="s">
-        <v>163</v>
+        <v>28</v>
       </c>
       <c r="AO36" t="s">
         <v>28</v>
       </c>
       <c r="AP36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="B37" t="s">
-        <v>28</v>
+        <v>123</v>
       </c>
       <c r="C37" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="D37" t="s">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>28</v>
       </c>
       <c r="F37" t="s">
         <v>28</v>
       </c>
       <c r="G37" t="s">
         <v>28</v>
       </c>
       <c r="H37" t="s">
         <v>28</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>28</v>
       </c>
       <c r="K37" t="s">
         <v>28</v>
       </c>
@@ -5455,68 +5479,68 @@
       <c r="AF37" t="s">
         <v>28</v>
       </c>
       <c r="AG37" t="s">
         <v>28</v>
       </c>
       <c r="AH37" t="s">
         <v>28</v>
       </c>
       <c r="AI37" t="s">
         <v>28</v>
       </c>
       <c r="AJ37" t="s">
         <v>28</v>
       </c>
       <c r="AK37" t="s">
         <v>28</v>
       </c>
       <c r="AL37" t="s">
         <v>28</v>
       </c>
       <c r="AM37" t="s">
         <v>28</v>
       </c>
       <c r="AN37" t="s">
-        <v>28</v>
+        <v>171</v>
       </c>
       <c r="AO37" t="s">
         <v>28</v>
       </c>
       <c r="AP37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>165</v>
+        <v>172</v>
       </c>
       <c r="B38" t="s">
         <v>28</v>
       </c>
       <c r="C38" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D38" t="s">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>28</v>
       </c>
       <c r="F38" t="s">
         <v>28</v>
       </c>
       <c r="G38" t="s">
         <v>28</v>
       </c>
       <c r="H38" t="s">
         <v>28</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>28</v>
       </c>
       <c r="K38" t="s">
         <v>28</v>
       </c>
@@ -5594,57 +5618,57 @@
       </c>
       <c r="AJ38" t="s">
         <v>28</v>
       </c>
       <c r="AK38" t="s">
         <v>28</v>
       </c>
       <c r="AL38" t="s">
         <v>28</v>
       </c>
       <c r="AM38" t="s">
         <v>28</v>
       </c>
       <c r="AN38" t="s">
         <v>28</v>
       </c>
       <c r="AO38" t="s">
         <v>28</v>
       </c>
       <c r="AP38" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="B39" t="s">
         <v>28</v>
       </c>
       <c r="C39" t="s">
-        <v>167</v>
+        <v>68</v>
       </c>
       <c r="D39" t="s">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>28</v>
       </c>
       <c r="F39" t="s">
         <v>28</v>
       </c>
       <c r="G39" t="s">
         <v>28</v>
       </c>
       <c r="H39" t="s">
         <v>28</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>28</v>
       </c>
       <c r="K39" t="s">
         <v>28</v>
       </c>
@@ -5722,57 +5746,57 @@
       </c>
       <c r="AJ39" t="s">
         <v>28</v>
       </c>
       <c r="AK39" t="s">
         <v>28</v>
       </c>
       <c r="AL39" t="s">
         <v>28</v>
       </c>
       <c r="AM39" t="s">
         <v>28</v>
       </c>
       <c r="AN39" t="s">
         <v>28</v>
       </c>
       <c r="AO39" t="s">
         <v>28</v>
       </c>
       <c r="AP39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="B40" t="s">
         <v>28</v>
       </c>
       <c r="C40" t="s">
-        <v>154</v>
+        <v>175</v>
       </c>
       <c r="D40" t="s">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>28</v>
       </c>
       <c r="F40" t="s">
         <v>28</v>
       </c>
       <c r="G40" t="s">
         <v>28</v>
       </c>
       <c r="H40" t="s">
         <v>28</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>28</v>
       </c>
       <c r="K40" t="s">
         <v>28</v>
       </c>
@@ -5850,57 +5874,57 @@
       </c>
       <c r="AJ40" t="s">
         <v>28</v>
       </c>
       <c r="AK40" t="s">
         <v>28</v>
       </c>
       <c r="AL40" t="s">
         <v>28</v>
       </c>
       <c r="AM40" t="s">
         <v>28</v>
       </c>
       <c r="AN40" t="s">
         <v>28</v>
       </c>
       <c r="AO40" t="s">
         <v>28</v>
       </c>
       <c r="AP40" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="B41" t="s">
         <v>28</v>
       </c>
       <c r="C41" t="s">
-        <v>97</v>
+        <v>162</v>
       </c>
       <c r="D41" t="s">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>28</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
       <c r="G41" t="s">
         <v>28</v>
       </c>
       <c r="H41" t="s">
         <v>28</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>28</v>
       </c>
       <c r="K41" t="s">
         <v>28</v>
       </c>
@@ -5978,57 +6002,57 @@
       </c>
       <c r="AJ41" t="s">
         <v>28</v>
       </c>
       <c r="AK41" t="s">
         <v>28</v>
       </c>
       <c r="AL41" t="s">
         <v>28</v>
       </c>
       <c r="AM41" t="s">
         <v>28</v>
       </c>
       <c r="AN41" t="s">
         <v>28</v>
       </c>
       <c r="AO41" t="s">
         <v>28</v>
       </c>
       <c r="AP41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="B42" t="s">
         <v>28</v>
       </c>
       <c r="C42" t="s">
-        <v>154</v>
+        <v>105</v>
       </c>
       <c r="D42" t="s">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>28</v>
       </c>
       <c r="F42" t="s">
         <v>28</v>
       </c>
       <c r="G42" t="s">
         <v>28</v>
       </c>
       <c r="H42" t="s">
         <v>28</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>28</v>
       </c>
       <c r="K42" t="s">
         <v>28</v>
       </c>
@@ -6106,57 +6130,57 @@
       </c>
       <c r="AJ42" t="s">
         <v>28</v>
       </c>
       <c r="AK42" t="s">
         <v>28</v>
       </c>
       <c r="AL42" t="s">
         <v>28</v>
       </c>
       <c r="AM42" t="s">
         <v>28</v>
       </c>
       <c r="AN42" t="s">
         <v>28</v>
       </c>
       <c r="AO42" t="s">
         <v>28</v>
       </c>
       <c r="AP42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="B43" t="s">
         <v>28</v>
       </c>
       <c r="C43" t="s">
-        <v>60</v>
+        <v>162</v>
       </c>
       <c r="D43" t="s">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>28</v>
       </c>
       <c r="F43" t="s">
         <v>28</v>
       </c>
       <c r="G43" t="s">
         <v>28</v>
       </c>
       <c r="H43" t="s">
         <v>28</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>28</v>
       </c>
       <c r="K43" t="s">
         <v>28</v>
       </c>
@@ -6234,57 +6258,57 @@
       </c>
       <c r="AJ43" t="s">
         <v>28</v>
       </c>
       <c r="AK43" t="s">
         <v>28</v>
       </c>
       <c r="AL43" t="s">
         <v>28</v>
       </c>
       <c r="AM43" t="s">
         <v>28</v>
       </c>
       <c r="AN43" t="s">
         <v>28</v>
       </c>
       <c r="AO43" t="s">
         <v>28</v>
       </c>
       <c r="AP43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="B44" t="s">
         <v>28</v>
       </c>
       <c r="C44" t="s">
-        <v>154</v>
+        <v>68</v>
       </c>
       <c r="D44" t="s">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>28</v>
       </c>
       <c r="F44" t="s">
         <v>28</v>
       </c>
       <c r="G44" t="s">
         <v>28</v>
       </c>
       <c r="H44" t="s">
         <v>28</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>28</v>
       </c>
       <c r="K44" t="s">
         <v>28</v>
       </c>
@@ -6362,57 +6386,57 @@
       </c>
       <c r="AJ44" t="s">
         <v>28</v>
       </c>
       <c r="AK44" t="s">
         <v>28</v>
       </c>
       <c r="AL44" t="s">
         <v>28</v>
       </c>
       <c r="AM44" t="s">
         <v>28</v>
       </c>
       <c r="AN44" t="s">
         <v>28</v>
       </c>
       <c r="AO44" t="s">
         <v>28</v>
       </c>
       <c r="AP44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="B45" t="s">
         <v>28</v>
       </c>
       <c r="C45" t="s">
-        <v>60</v>
+        <v>162</v>
       </c>
       <c r="D45" t="s">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45" t="s">
         <v>28</v>
       </c>
       <c r="G45" t="s">
         <v>28</v>
       </c>
       <c r="H45" t="s">
         <v>28</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>28</v>
       </c>
       <c r="K45" t="s">
         <v>28</v>
       </c>
@@ -6490,57 +6514,57 @@
       </c>
       <c r="AJ45" t="s">
         <v>28</v>
       </c>
       <c r="AK45" t="s">
         <v>28</v>
       </c>
       <c r="AL45" t="s">
         <v>28</v>
       </c>
       <c r="AM45" t="s">
         <v>28</v>
       </c>
       <c r="AN45" t="s">
         <v>28</v>
       </c>
       <c r="AO45" t="s">
         <v>28</v>
       </c>
       <c r="AP45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="B46" t="s">
         <v>28</v>
       </c>
       <c r="C46" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D46" t="s">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>28</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
       <c r="G46" t="s">
         <v>28</v>
       </c>
       <c r="H46" t="s">
         <v>28</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>28</v>
       </c>
       <c r="K46" t="s">
         <v>28</v>
       </c>
@@ -6618,57 +6642,57 @@
       </c>
       <c r="AJ46" t="s">
         <v>28</v>
       </c>
       <c r="AK46" t="s">
         <v>28</v>
       </c>
       <c r="AL46" t="s">
         <v>28</v>
       </c>
       <c r="AM46" t="s">
         <v>28</v>
       </c>
       <c r="AN46" t="s">
         <v>28</v>
       </c>
       <c r="AO46" t="s">
         <v>28</v>
       </c>
       <c r="AP46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="B47" t="s">
         <v>28</v>
       </c>
       <c r="C47" t="s">
-        <v>176</v>
+        <v>56</v>
       </c>
       <c r="D47" t="s">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>28</v>
       </c>
       <c r="F47" t="s">
         <v>28</v>
       </c>
       <c r="G47" t="s">
         <v>28</v>
       </c>
       <c r="H47" t="s">
         <v>28</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>28</v>
       </c>
       <c r="K47" t="s">
         <v>28</v>
       </c>
@@ -6746,57 +6770,57 @@
       </c>
       <c r="AJ47" t="s">
         <v>28</v>
       </c>
       <c r="AK47" t="s">
         <v>28</v>
       </c>
       <c r="AL47" t="s">
         <v>28</v>
       </c>
       <c r="AM47" t="s">
         <v>28</v>
       </c>
       <c r="AN47" t="s">
         <v>28</v>
       </c>
       <c r="AO47" t="s">
         <v>28</v>
       </c>
       <c r="AP47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="B48" t="s">
         <v>28</v>
       </c>
       <c r="C48" t="s">
-        <v>79</v>
+        <v>184</v>
       </c>
       <c r="D48" t="s">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>28</v>
       </c>
       <c r="F48" t="s">
         <v>28</v>
       </c>
       <c r="G48" t="s">
         <v>28</v>
       </c>
       <c r="H48" t="s">
         <v>28</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>28</v>
       </c>
       <c r="K48" t="s">
         <v>28</v>
       </c>
@@ -6874,57 +6898,57 @@
       </c>
       <c r="AJ48" t="s">
         <v>28</v>
       </c>
       <c r="AK48" t="s">
         <v>28</v>
       </c>
       <c r="AL48" t="s">
         <v>28</v>
       </c>
       <c r="AM48" t="s">
         <v>28</v>
       </c>
       <c r="AN48" t="s">
         <v>28</v>
       </c>
       <c r="AO48" t="s">
         <v>28</v>
       </c>
       <c r="AP48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="B49" t="s">
         <v>28</v>
       </c>
       <c r="C49" t="s">
-        <v>179</v>
+        <v>87</v>
       </c>
       <c r="D49" t="s">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>28</v>
       </c>
       <c r="F49" t="s">
         <v>28</v>
       </c>
       <c r="G49" t="s">
         <v>28</v>
       </c>
       <c r="H49" t="s">
         <v>28</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>28</v>
       </c>
       <c r="K49" t="s">
         <v>28</v>
       </c>
@@ -7002,57 +7026,57 @@
       </c>
       <c r="AJ49" t="s">
         <v>28</v>
       </c>
       <c r="AK49" t="s">
         <v>28</v>
       </c>
       <c r="AL49" t="s">
         <v>28</v>
       </c>
       <c r="AM49" t="s">
         <v>28</v>
       </c>
       <c r="AN49" t="s">
         <v>28</v>
       </c>
       <c r="AO49" t="s">
         <v>28</v>
       </c>
       <c r="AP49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="B50" t="s">
         <v>28</v>
       </c>
       <c r="C50" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D50" t="s">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>28</v>
       </c>
       <c r="F50" t="s">
         <v>28</v>
       </c>
       <c r="G50" t="s">
         <v>28</v>
       </c>
       <c r="H50" t="s">
         <v>28</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>28</v>
       </c>
       <c r="K50" t="s">
         <v>28</v>
       </c>
@@ -7130,57 +7154,57 @@
       </c>
       <c r="AJ50" t="s">
         <v>28</v>
       </c>
       <c r="AK50" t="s">
         <v>28</v>
       </c>
       <c r="AL50" t="s">
         <v>28</v>
       </c>
       <c r="AM50" t="s">
         <v>28</v>
       </c>
       <c r="AN50" t="s">
         <v>28</v>
       </c>
       <c r="AO50" t="s">
         <v>28</v>
       </c>
       <c r="AP50" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="B51" t="s">
         <v>28</v>
       </c>
       <c r="C51" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="D51" t="s">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>28</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51" t="s">
         <v>28</v>
       </c>
       <c r="H51" t="s">
         <v>28</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>28</v>
       </c>
       <c r="K51" t="s">
         <v>28</v>
       </c>
@@ -7258,57 +7282,57 @@
       </c>
       <c r="AJ51" t="s">
         <v>28</v>
       </c>
       <c r="AK51" t="s">
         <v>28</v>
       </c>
       <c r="AL51" t="s">
         <v>28</v>
       </c>
       <c r="AM51" t="s">
         <v>28</v>
       </c>
       <c r="AN51" t="s">
         <v>28</v>
       </c>
       <c r="AO51" t="s">
         <v>28</v>
       </c>
       <c r="AP51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="B52" t="s">
         <v>28</v>
       </c>
       <c r="C52" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="D52" t="s">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
       <c r="F52" t="s">
         <v>28</v>
       </c>
       <c r="G52" t="s">
         <v>28</v>
       </c>
       <c r="H52" t="s">
         <v>28</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>28</v>
       </c>
       <c r="K52" t="s">
         <v>28</v>
       </c>
@@ -7386,57 +7410,57 @@
       </c>
       <c r="AJ52" t="s">
         <v>28</v>
       </c>
       <c r="AK52" t="s">
         <v>28</v>
       </c>
       <c r="AL52" t="s">
         <v>28</v>
       </c>
       <c r="AM52" t="s">
         <v>28</v>
       </c>
       <c r="AN52" t="s">
         <v>28</v>
       </c>
       <c r="AO52" t="s">
         <v>28</v>
       </c>
       <c r="AP52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="B53" t="s">
         <v>28</v>
       </c>
       <c r="C53" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="D53" t="s">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>28</v>
       </c>
       <c r="F53" t="s">
         <v>28</v>
       </c>
       <c r="G53" t="s">
         <v>28</v>
       </c>
       <c r="H53" t="s">
         <v>28</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>28</v>
       </c>
       <c r="K53" t="s">
         <v>28</v>
       </c>
@@ -7514,57 +7538,57 @@
       </c>
       <c r="AJ53" t="s">
         <v>28</v>
       </c>
       <c r="AK53" t="s">
         <v>28</v>
       </c>
       <c r="AL53" t="s">
         <v>28</v>
       </c>
       <c r="AM53" t="s">
         <v>28</v>
       </c>
       <c r="AN53" t="s">
         <v>28</v>
       </c>
       <c r="AO53" t="s">
         <v>28</v>
       </c>
       <c r="AP53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="B54" t="s">
         <v>28</v>
       </c>
       <c r="C54" t="s">
-        <v>79</v>
+        <v>189</v>
       </c>
       <c r="D54" t="s">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>28</v>
       </c>
       <c r="F54" t="s">
         <v>28</v>
       </c>
       <c r="G54" t="s">
         <v>28</v>
       </c>
       <c r="H54" t="s">
         <v>28</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
         <v>28</v>
       </c>
       <c r="K54" t="s">
         <v>28</v>
       </c>
@@ -7642,57 +7666,57 @@
       </c>
       <c r="AJ54" t="s">
         <v>28</v>
       </c>
       <c r="AK54" t="s">
         <v>28</v>
       </c>
       <c r="AL54" t="s">
         <v>28</v>
       </c>
       <c r="AM54" t="s">
         <v>28</v>
       </c>
       <c r="AN54" t="s">
         <v>28</v>
       </c>
       <c r="AO54" t="s">
         <v>28</v>
       </c>
       <c r="AP54" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="B55" t="s">
         <v>28</v>
       </c>
       <c r="C55" t="s">
-        <v>188</v>
+        <v>87</v>
       </c>
       <c r="D55" t="s">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>28</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
       <c r="G55" t="s">
         <v>28</v>
       </c>
       <c r="H55" t="s">
         <v>28</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="J55" t="s">
         <v>28</v>
       </c>
       <c r="K55" t="s">
         <v>28</v>
       </c>
@@ -7770,57 +7794,57 @@
       </c>
       <c r="AJ55" t="s">
         <v>28</v>
       </c>
       <c r="AK55" t="s">
         <v>28</v>
       </c>
       <c r="AL55" t="s">
         <v>28</v>
       </c>
       <c r="AM55" t="s">
         <v>28</v>
       </c>
       <c r="AN55" t="s">
         <v>28</v>
       </c>
       <c r="AO55" t="s">
         <v>28</v>
       </c>
       <c r="AP55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="B56" t="s">
         <v>28</v>
       </c>
       <c r="C56" t="s">
-        <v>61</v>
+        <v>196</v>
       </c>
       <c r="D56" t="s">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>28</v>
       </c>
       <c r="F56" t="s">
         <v>28</v>
       </c>
       <c r="G56" t="s">
         <v>28</v>
       </c>
       <c r="H56" t="s">
         <v>28</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="J56" t="s">
         <v>28</v>
       </c>
       <c r="K56" t="s">
         <v>28</v>
       </c>
@@ -7898,57 +7922,57 @@
       </c>
       <c r="AJ56" t="s">
         <v>28</v>
       </c>
       <c r="AK56" t="s">
         <v>28</v>
       </c>
       <c r="AL56" t="s">
         <v>28</v>
       </c>
       <c r="AM56" t="s">
         <v>28</v>
       </c>
       <c r="AN56" t="s">
         <v>28</v>
       </c>
       <c r="AO56" t="s">
         <v>28</v>
       </c>
       <c r="AP56" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>190</v>
+        <v>197</v>
       </c>
       <c r="B57" t="s">
         <v>28</v>
       </c>
       <c r="C57" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="D57" t="s">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>28</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
       <c r="G57" t="s">
         <v>28</v>
       </c>
       <c r="H57" t="s">
         <v>28</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57" t="s">
         <v>28</v>
       </c>
       <c r="K57" t="s">
         <v>28</v>
       </c>
@@ -8026,57 +8050,57 @@
       </c>
       <c r="AJ57" t="s">
         <v>28</v>
       </c>
       <c r="AK57" t="s">
         <v>28</v>
       </c>
       <c r="AL57" t="s">
         <v>28</v>
       </c>
       <c r="AM57" t="s">
         <v>28</v>
       </c>
       <c r="AN57" t="s">
         <v>28</v>
       </c>
       <c r="AO57" t="s">
         <v>28</v>
       </c>
       <c r="AP57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="B58" t="s">
         <v>28</v>
       </c>
       <c r="C58" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D58" t="s">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>28</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
       <c r="G58" t="s">
         <v>28</v>
       </c>
       <c r="H58" t="s">
         <v>28</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="J58" t="s">
         <v>28</v>
       </c>
       <c r="K58" t="s">
         <v>28</v>
       </c>
@@ -8154,57 +8178,57 @@
       </c>
       <c r="AJ58" t="s">
         <v>28</v>
       </c>
       <c r="AK58" t="s">
         <v>28</v>
       </c>
       <c r="AL58" t="s">
         <v>28</v>
       </c>
       <c r="AM58" t="s">
         <v>28</v>
       </c>
       <c r="AN58" t="s">
         <v>28</v>
       </c>
       <c r="AO58" t="s">
         <v>28</v>
       </c>
       <c r="AP58" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="B59" t="s">
         <v>28</v>
       </c>
       <c r="C59" t="s">
-        <v>193</v>
+        <v>68</v>
       </c>
       <c r="D59" t="s">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>28</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
       <c r="G59" t="s">
         <v>28</v>
       </c>
       <c r="H59" t="s">
         <v>28</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="J59" t="s">
         <v>28</v>
       </c>
       <c r="K59" t="s">
         <v>28</v>
       </c>
@@ -8282,57 +8306,57 @@
       </c>
       <c r="AJ59" t="s">
         <v>28</v>
       </c>
       <c r="AK59" t="s">
         <v>28</v>
       </c>
       <c r="AL59" t="s">
         <v>28</v>
       </c>
       <c r="AM59" t="s">
         <v>28</v>
       </c>
       <c r="AN59" t="s">
         <v>28</v>
       </c>
       <c r="AO59" t="s">
         <v>28</v>
       </c>
       <c r="AP59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="B60" t="s">
         <v>28</v>
       </c>
       <c r="C60" t="s">
-        <v>29</v>
+        <v>201</v>
       </c>
       <c r="D60" t="s">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>28</v>
       </c>
       <c r="F60" t="s">
         <v>28</v>
       </c>
       <c r="G60" t="s">
         <v>28</v>
       </c>
       <c r="H60" t="s">
         <v>28</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="J60" t="s">
         <v>28</v>
       </c>
       <c r="K60" t="s">
         <v>28</v>
       </c>
@@ -8410,57 +8434,57 @@
       </c>
       <c r="AJ60" t="s">
         <v>28</v>
       </c>
       <c r="AK60" t="s">
         <v>28</v>
       </c>
       <c r="AL60" t="s">
         <v>28</v>
       </c>
       <c r="AM60" t="s">
         <v>28</v>
       </c>
       <c r="AN60" t="s">
         <v>28</v>
       </c>
       <c r="AO60" t="s">
         <v>28</v>
       </c>
       <c r="AP60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>195</v>
+        <v>202</v>
       </c>
       <c r="B61" t="s">
         <v>28</v>
       </c>
       <c r="C61" t="s">
-        <v>48</v>
+        <v>29</v>
       </c>
       <c r="D61" t="s">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>28</v>
       </c>
       <c r="F61" t="s">
         <v>28</v>
       </c>
       <c r="G61" t="s">
         <v>28</v>
       </c>
       <c r="H61" t="s">
         <v>28</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
         <v>28</v>
       </c>
       <c r="K61" t="s">
         <v>28</v>
       </c>
@@ -8538,57 +8562,57 @@
       </c>
       <c r="AJ61" t="s">
         <v>28</v>
       </c>
       <c r="AK61" t="s">
         <v>28</v>
       </c>
       <c r="AL61" t="s">
         <v>28</v>
       </c>
       <c r="AM61" t="s">
         <v>28</v>
       </c>
       <c r="AN61" t="s">
         <v>28</v>
       </c>
       <c r="AO61" t="s">
         <v>28</v>
       </c>
       <c r="AP61" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>196</v>
+        <v>203</v>
       </c>
       <c r="B62" t="s">
         <v>28</v>
       </c>
       <c r="C62" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="D62" t="s">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>28</v>
       </c>
       <c r="F62" t="s">
         <v>28</v>
       </c>
       <c r="G62" t="s">
         <v>28</v>
       </c>
       <c r="H62" t="s">
         <v>28</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="J62" t="s">
         <v>28</v>
       </c>
       <c r="K62" t="s">
         <v>28</v>
       </c>
@@ -8666,57 +8690,57 @@
       </c>
       <c r="AJ62" t="s">
         <v>28</v>
       </c>
       <c r="AK62" t="s">
         <v>28</v>
       </c>
       <c r="AL62" t="s">
         <v>28</v>
       </c>
       <c r="AM62" t="s">
         <v>28</v>
       </c>
       <c r="AN62" t="s">
         <v>28</v>
       </c>
       <c r="AO62" t="s">
         <v>28</v>
       </c>
       <c r="AP62" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>197</v>
+        <v>204</v>
       </c>
       <c r="B63" t="s">
         <v>28</v>
       </c>
       <c r="C63" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D63" t="s">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>28</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63" t="s">
         <v>28</v>
       </c>
       <c r="H63" t="s">
         <v>28</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="J63" t="s">
         <v>28</v>
       </c>
       <c r="K63" t="s">
         <v>28</v>
       </c>
@@ -8794,57 +8818,57 @@
       </c>
       <c r="AJ63" t="s">
         <v>28</v>
       </c>
       <c r="AK63" t="s">
         <v>28</v>
       </c>
       <c r="AL63" t="s">
         <v>28</v>
       </c>
       <c r="AM63" t="s">
         <v>28</v>
       </c>
       <c r="AN63" t="s">
         <v>28</v>
       </c>
       <c r="AO63" t="s">
         <v>28</v>
       </c>
       <c r="AP63" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="B64" t="s">
         <v>28</v>
       </c>
       <c r="C64" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D64" t="s">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>28</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64" t="s">
         <v>28</v>
       </c>
       <c r="H64" t="s">
         <v>28</v>
       </c>
       <c r="I64" t="s">
         <v>28</v>
       </c>
       <c r="J64" t="s">
         <v>28</v>
       </c>
       <c r="K64" t="s">
         <v>28</v>
       </c>
@@ -8922,57 +8946,57 @@
       </c>
       <c r="AJ64" t="s">
         <v>28</v>
       </c>
       <c r="AK64" t="s">
         <v>28</v>
       </c>
       <c r="AL64" t="s">
         <v>28</v>
       </c>
       <c r="AM64" t="s">
         <v>28</v>
       </c>
       <c r="AN64" t="s">
         <v>28</v>
       </c>
       <c r="AO64" t="s">
         <v>28</v>
       </c>
       <c r="AP64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="B65" t="s">
         <v>28</v>
       </c>
       <c r="C65" t="s">
-        <v>200</v>
+        <v>56</v>
       </c>
       <c r="D65" t="s">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>28</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
       <c r="G65" t="s">
         <v>28</v>
       </c>
       <c r="H65" t="s">
         <v>28</v>
       </c>
       <c r="I65" t="s">
         <v>28</v>
       </c>
       <c r="J65" t="s">
         <v>28</v>
       </c>
       <c r="K65" t="s">
         <v>28</v>
       </c>
@@ -9050,57 +9074,57 @@
       </c>
       <c r="AJ65" t="s">
         <v>28</v>
       </c>
       <c r="AK65" t="s">
         <v>28</v>
       </c>
       <c r="AL65" t="s">
         <v>28</v>
       </c>
       <c r="AM65" t="s">
         <v>28</v>
       </c>
       <c r="AN65" t="s">
         <v>28</v>
       </c>
       <c r="AO65" t="s">
         <v>28</v>
       </c>
       <c r="AP65" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="B66" t="s">
         <v>28</v>
       </c>
       <c r="C66" t="s">
-        <v>65</v>
+        <v>208</v>
       </c>
       <c r="D66" t="s">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>28</v>
       </c>
       <c r="F66" t="s">
         <v>28</v>
       </c>
       <c r="G66" t="s">
         <v>28</v>
       </c>
       <c r="H66" t="s">
         <v>28</v>
       </c>
       <c r="I66" t="s">
         <v>28</v>
       </c>
       <c r="J66" t="s">
         <v>28</v>
       </c>
       <c r="K66" t="s">
         <v>28</v>
       </c>
@@ -9176,98 +9200,226 @@
       <c r="AI66" t="s">
         <v>28</v>
       </c>
       <c r="AJ66" t="s">
         <v>28</v>
       </c>
       <c r="AK66" t="s">
         <v>28</v>
       </c>
       <c r="AL66" t="s">
         <v>28</v>
       </c>
       <c r="AM66" t="s">
         <v>28</v>
       </c>
       <c r="AN66" t="s">
         <v>28</v>
       </c>
       <c r="AO66" t="s">
         <v>28</v>
       </c>
       <c r="AP66" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="68" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>202</v>
+    <row r="67" spans="1:42" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>209</v>
+      </c>
+      <c r="B67" t="s">
+        <v>28</v>
+      </c>
+      <c r="C67" t="s">
+        <v>73</v>
+      </c>
+      <c r="D67" t="s">
+        <v>28</v>
+      </c>
+      <c r="E67" t="s">
+        <v>28</v>
+      </c>
+      <c r="F67" t="s">
+        <v>28</v>
+      </c>
+      <c r="G67" t="s">
+        <v>28</v>
+      </c>
+      <c r="H67" t="s">
+        <v>28</v>
+      </c>
+      <c r="I67" t="s">
+        <v>28</v>
+      </c>
+      <c r="J67" t="s">
+        <v>28</v>
+      </c>
+      <c r="K67" t="s">
+        <v>28</v>
+      </c>
+      <c r="L67" t="s">
+        <v>28</v>
+      </c>
+      <c r="M67" t="s">
+        <v>28</v>
+      </c>
+      <c r="N67" t="s">
+        <v>28</v>
+      </c>
+      <c r="O67" t="s">
+        <v>28</v>
+      </c>
+      <c r="P67" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>28</v>
+      </c>
+      <c r="R67" t="s">
+        <v>28</v>
+      </c>
+      <c r="S67" t="s">
+        <v>28</v>
+      </c>
+      <c r="T67" t="s">
+        <v>28</v>
+      </c>
+      <c r="U67" t="s">
+        <v>28</v>
+      </c>
+      <c r="V67" t="s">
+        <v>28</v>
+      </c>
+      <c r="W67" t="s">
+        <v>28</v>
+      </c>
+      <c r="X67" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO67" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP67" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="B1:AM1"/>
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:AL2"/>
     <mergeCell ref="AN1:AN5"/>
     <mergeCell ref="AO1:AO5"/>
     <mergeCell ref="AP1:AP5"/>
     <mergeCell ref="D3:AJ3"/>
     <mergeCell ref="AM2:AM5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="P4:R4"/>
     <mergeCell ref="S4:U4"/>
     <mergeCell ref="V4:X4"/>
     <mergeCell ref="Y4:AA4"/>
     <mergeCell ref="AB4:AD4"/>
     <mergeCell ref="AE4:AG4"/>
     <mergeCell ref="AH4:AJ4"/>
     <mergeCell ref="AK3:AK5"/>
     <mergeCell ref="AL3:AL5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="AN6" r:id="rId1"/>
-[...13 lines deleted...]
-    <hyperlink ref="AN36" r:id="rId15"/>
+    <hyperlink ref="AN7" r:id="rId1"/>
+    <hyperlink ref="AN8" r:id="rId2"/>
+    <hyperlink ref="AN9" r:id="rId3"/>
+    <hyperlink ref="AN10" r:id="rId4"/>
+    <hyperlink ref="AN12" r:id="rId5"/>
+    <hyperlink ref="AN14" r:id="rId6"/>
+    <hyperlink ref="AN15" r:id="rId7"/>
+    <hyperlink ref="AN16" r:id="rId8"/>
+    <hyperlink ref="AN17" r:id="rId9"/>
+    <hyperlink ref="AN18" r:id="rId10"/>
+    <hyperlink ref="AN20" r:id="rId11"/>
+    <hyperlink ref="AN21" r:id="rId12"/>
+    <hyperlink ref="AN26" r:id="rId13" tooltip="coefficient multiplicateur égal à 1,8"/>
+    <hyperlink ref="AN29" r:id="rId14"/>
+    <hyperlink ref="AN37" r:id="rId15"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>epargne</vt:lpstr>
     </vt:vector>