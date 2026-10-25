--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="epargne" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2662" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2704" uniqueCount="214">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Épargne</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Livret A (1)</t>
   </si>
   <si>
     <t>Livret d'épargne populaire (4)</t>
   </si>
   <si>
     <t>Taux d'inflation (6)</t>
   </si>
   <si>
@@ -91,120 +91,129 @@
   <si>
     <t>Métropole</t>
   </si>
   <si>
     <t>Non renseigné</t>
   </si>
   <si>
     <t>Saint-Barthélemy</t>
   </si>
   <si>
     <t>Saint-Martin</t>
   </si>
   <si>
     <t>Saint-Pierre-et-Miquelon</t>
   </si>
   <si>
     <t>Demi-part supplémentaire</t>
   </si>
   <si>
     <t>Première demi-part</t>
   </si>
   <si>
     <t>Valeur de base</t>
   </si>
   <si>
+    <t>01/08/2026</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>1,7 %</t>
+  </si>
+  <si>
+    <t>3 416</t>
+  </si>
+  <si>
+    <t>3 615</t>
+  </si>
+  <si>
+    <t>15 139</t>
+  </si>
+  <si>
+    <t>4 356</t>
+  </si>
+  <si>
+    <t>15 827</t>
+  </si>
+  <si>
+    <t>12 793</t>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>180 %</t>
+  </si>
+  <si>
+    <t>2,5 %</t>
+  </si>
+  <si>
+    <t>Arrêté du 28 juillet 2026 relatif aux taux d'intérêt de certains produits d'épargne réglementée</t>
+  </si>
+  <si>
+    <t>2026-07-29</t>
+  </si>
+  <si>
     <t>01/07/2026</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>1,5 %</t>
   </si>
   <si>
-    <t>3 416</t>
-[...25 lines deleted...]
-  <si>
     <t>I de l'article 1417 du code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051764856/2026-07-01 | Décret n° 2026-562 du 29/06/2026, art. 2; https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054341109</t>
   </si>
   <si>
     <t>01/02/2026</t>
   </si>
   <si>
     <t>3 386</t>
   </si>
   <si>
     <t>3 583</t>
   </si>
   <si>
     <t>15 004</t>
   </si>
   <si>
     <t>4 317</t>
   </si>
   <si>
     <t>15 686</t>
   </si>
   <si>
     <t>12 679</t>
   </si>
   <si>
     <t>Arrêté du 28 janvier 2026 relatif aux taux d'intérêt des produits d'épargne réglementée</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>01/08/2025</t>
-  </si>
-[...1 lines deleted...]
-    <t>1,7 %</t>
   </si>
   <si>
     <t>2,7 %</t>
   </si>
   <si>
     <t>Arrêté du 23 juillet 2025 relatif aux taux d'intérêt des produits d'épargne réglementée</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>2,4 %</t>
   </si>
   <si>
     <t>3,5 %</t>
   </si>
   <si>
     <t>I de l'article 1417 du code général des impôts</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
@@ -1044,56 +1053,56 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053411507" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052009310" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051764856/2025-06-19" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051059093" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048805626/2024-07-01" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047901505" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047623022/2023-06-03" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047069197" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046082158" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000045765115/2022-05-07" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000043662261/2021-06-12" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000041460493" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028447486/2014-01-01" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000038994951/2019-10-01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbanque.com/r/CRBF-86-13-2011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000054541376" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000053411507" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000052009310" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000051764856/2025-06-19" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000051059093" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000048805626/2024-07-01" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047901505" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000047623022/2023-06-03" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000047069197" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000046082158" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000045765115/2022-05-07" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000043662261/2021-06-12" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/jorf/id/JORFTEXT000041460493" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000028447486/2014-01-01" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000038994951/2019-10-01" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cbanque.com/r/CRBF-86-13-2011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AP69"/>
+  <dimension ref="A1:AP70"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="36" customWidth="1"/>
     <col min="4" max="4" width="20" customWidth="1"/>
     <col min="5" max="5" width="70" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
@@ -1514,2176 +1523,2176 @@
       <c r="AG6" t="s">
         <v>36</v>
       </c>
       <c r="AH6" t="s">
         <v>36</v>
       </c>
       <c r="AI6" t="s">
         <v>36</v>
       </c>
       <c r="AJ6" t="s">
         <v>36</v>
       </c>
       <c r="AK6" t="s">
         <v>37</v>
       </c>
       <c r="AL6" t="s">
         <v>38</v>
       </c>
       <c r="AM6" t="s">
         <v>28</v>
       </c>
       <c r="AN6" t="s">
         <v>39</v>
       </c>
       <c r="AO6" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="AP6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="F7" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="G7" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="H7" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="I7" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="J7" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="K7" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="L7" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="M7" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="N7" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="O7" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="P7" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="Q7" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="R7" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="S7" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="T7" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="U7" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="V7" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="W7" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="X7" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="Y7" t="s">
         <v>36</v>
       </c>
       <c r="Z7" t="s">
         <v>36</v>
       </c>
       <c r="AA7" t="s">
         <v>36</v>
       </c>
       <c r="AB7" t="s">
         <v>36</v>
       </c>
       <c r="AC7" t="s">
         <v>36</v>
       </c>
       <c r="AD7" t="s">
         <v>36</v>
       </c>
       <c r="AE7" t="s">
         <v>36</v>
       </c>
       <c r="AF7" t="s">
         <v>36</v>
       </c>
       <c r="AG7" t="s">
         <v>36</v>
       </c>
       <c r="AH7" t="s">
         <v>36</v>
       </c>
       <c r="AI7" t="s">
         <v>36</v>
       </c>
       <c r="AJ7" t="s">
         <v>36</v>
       </c>
       <c r="AK7" t="s">
         <v>37</v>
       </c>
       <c r="AL7" t="s">
         <v>38</v>
       </c>
       <c r="AM7" t="s">
         <v>28</v>
       </c>
       <c r="AN7" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="AO7" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="AP7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>44</v>
+      </c>
+      <c r="B8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" t="s">
+        <v>42</v>
+      </c>
+      <c r="D8" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8" t="s">
+        <v>47</v>
+      </c>
+      <c r="G8" t="s">
+        <v>45</v>
+      </c>
+      <c r="H8" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" t="s">
         <v>49</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="J8" t="s">
+        <v>45</v>
+      </c>
+      <c r="K8" t="s">
+        <v>46</v>
+      </c>
+      <c r="L8" t="s">
+        <v>47</v>
+      </c>
+      <c r="M8" t="s">
+        <v>45</v>
+      </c>
+      <c r="N8" t="s">
+        <v>46</v>
+      </c>
+      <c r="O8" t="s">
+        <v>47</v>
+      </c>
+      <c r="P8" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>46</v>
+      </c>
+      <c r="R8" t="s">
+        <v>47</v>
+      </c>
+      <c r="S8" t="s">
+        <v>45</v>
+      </c>
+      <c r="T8" t="s">
+        <v>48</v>
+      </c>
+      <c r="U8" t="s">
+        <v>49</v>
+      </c>
+      <c r="V8" t="s">
+        <v>45</v>
+      </c>
+      <c r="W8" t="s">
+        <v>45</v>
+      </c>
+      <c r="X8" t="s">
         <v>50</v>
-      </c>
-[...61 lines deleted...]
-        <v>46</v>
       </c>
       <c r="Y8" t="s">
         <v>36</v>
       </c>
       <c r="Z8" t="s">
         <v>36</v>
       </c>
       <c r="AA8" t="s">
         <v>36</v>
       </c>
       <c r="AB8" t="s">
         <v>36</v>
       </c>
       <c r="AC8" t="s">
         <v>36</v>
       </c>
       <c r="AD8" t="s">
         <v>36</v>
       </c>
       <c r="AE8" t="s">
         <v>36</v>
       </c>
       <c r="AF8" t="s">
         <v>36</v>
       </c>
       <c r="AG8" t="s">
         <v>36</v>
       </c>
       <c r="AH8" t="s">
         <v>36</v>
       </c>
       <c r="AI8" t="s">
         <v>36</v>
       </c>
       <c r="AJ8" t="s">
         <v>36</v>
       </c>
       <c r="AK8" t="s">
         <v>37</v>
       </c>
       <c r="AL8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AM8" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN8" t="s">
         <v>51</v>
       </c>
-      <c r="AM8" t="s">
-[...2 lines deleted...]
-      <c r="AN8" t="s">
+      <c r="AO8" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="AP8" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
         <v>28</v>
       </c>
       <c r="C9" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E9" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="F9" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="G9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I9" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" t="s">
         <v>45</v>
       </c>
-      <c r="J9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K9" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L9" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N9" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O9" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="Q9" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="R9" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="S9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="T9" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="U9" t="s">
+        <v>49</v>
+      </c>
+      <c r="V9" t="s">
         <v>45</v>
       </c>
-      <c r="V9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W9" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="X9" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="Y9" t="s">
         <v>36</v>
       </c>
       <c r="Z9" t="s">
         <v>36</v>
       </c>
       <c r="AA9" t="s">
         <v>36</v>
       </c>
       <c r="AB9" t="s">
         <v>36</v>
       </c>
       <c r="AC9" t="s">
         <v>36</v>
       </c>
       <c r="AD9" t="s">
         <v>36</v>
       </c>
       <c r="AE9" t="s">
         <v>36</v>
       </c>
       <c r="AF9" t="s">
         <v>36</v>
       </c>
       <c r="AG9" t="s">
         <v>36</v>
       </c>
       <c r="AH9" t="s">
         <v>36</v>
       </c>
       <c r="AI9" t="s">
         <v>36</v>
       </c>
       <c r="AJ9" t="s">
         <v>36</v>
       </c>
       <c r="AK9" t="s">
         <v>37</v>
       </c>
       <c r="AL9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AO9" t="s">
         <v>56</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
       <c r="AP9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>57</v>
+      </c>
+      <c r="B10" t="s">
+        <v>28</v>
+      </c>
+      <c r="C10" t="s">
         <v>58</v>
       </c>
-      <c r="B10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="G10" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="H10" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="I10" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="J10" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="K10" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="L10" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="M10" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="N10" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="O10" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="P10" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="Q10" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
       <c r="R10" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="S10" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="T10" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="U10" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="V10" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="W10" t="s">
-        <v>59</v>
+        <v>45</v>
       </c>
       <c r="X10" t="s">
-        <v>64</v>
+        <v>50</v>
       </c>
       <c r="Y10" t="s">
         <v>36</v>
       </c>
       <c r="Z10" t="s">
         <v>36</v>
       </c>
       <c r="AA10" t="s">
         <v>36</v>
       </c>
       <c r="AB10" t="s">
         <v>36</v>
       </c>
       <c r="AC10" t="s">
         <v>36</v>
       </c>
       <c r="AD10" t="s">
         <v>36</v>
       </c>
       <c r="AE10" t="s">
         <v>36</v>
       </c>
       <c r="AF10" t="s">
         <v>36</v>
       </c>
       <c r="AG10" t="s">
         <v>36</v>
       </c>
       <c r="AH10" t="s">
         <v>36</v>
       </c>
       <c r="AI10" t="s">
         <v>36</v>
       </c>
       <c r="AJ10" t="s">
         <v>36</v>
       </c>
       <c r="AK10" t="s">
         <v>37</v>
       </c>
       <c r="AL10" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="AM10" t="s">
         <v>28</v>
       </c>
       <c r="AN10" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="AO10" t="s">
-        <v>66</v>
+        <v>28</v>
       </c>
       <c r="AP10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>58</v>
+      </c>
+      <c r="D11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" t="s">
+        <v>64</v>
+      </c>
+      <c r="G11" t="s">
+        <v>62</v>
+      </c>
+      <c r="H11" t="s">
+        <v>65</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11" t="s">
+        <v>62</v>
+      </c>
+      <c r="K11" t="s">
+        <v>63</v>
+      </c>
+      <c r="L11" t="s">
+        <v>64</v>
+      </c>
+      <c r="M11" t="s">
+        <v>62</v>
+      </c>
+      <c r="N11" t="s">
+        <v>63</v>
+      </c>
+      <c r="O11" t="s">
+        <v>64</v>
+      </c>
+      <c r="P11" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>63</v>
+      </c>
+      <c r="R11" t="s">
+        <v>64</v>
+      </c>
+      <c r="S11" t="s">
+        <v>62</v>
+      </c>
+      <c r="T11" t="s">
+        <v>65</v>
+      </c>
+      <c r="U11" t="s">
+        <v>66</v>
+      </c>
+      <c r="V11" t="s">
+        <v>62</v>
+      </c>
+      <c r="W11" t="s">
+        <v>62</v>
+      </c>
+      <c r="X11" t="s">
         <v>67</v>
-      </c>
-[...67 lines deleted...]
-        <v>64</v>
       </c>
       <c r="Y11" t="s">
         <v>36</v>
       </c>
       <c r="Z11" t="s">
         <v>36</v>
       </c>
       <c r="AA11" t="s">
         <v>36</v>
       </c>
       <c r="AB11" t="s">
         <v>36</v>
       </c>
       <c r="AC11" t="s">
         <v>36</v>
       </c>
       <c r="AD11" t="s">
         <v>36</v>
       </c>
       <c r="AE11" t="s">
         <v>36</v>
       </c>
       <c r="AF11" t="s">
         <v>36</v>
       </c>
       <c r="AG11" t="s">
         <v>36</v>
       </c>
       <c r="AH11" t="s">
         <v>36</v>
       </c>
       <c r="AI11" t="s">
         <v>36</v>
       </c>
       <c r="AJ11" t="s">
         <v>36</v>
       </c>
       <c r="AK11" t="s">
         <v>37</v>
       </c>
       <c r="AL11" t="s">
+        <v>59</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>68</v>
+      </c>
+      <c r="AO11" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
       <c r="AP11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B12" t="s">
         <v>28</v>
       </c>
       <c r="C12" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D12" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E12" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F12" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G12" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H12" t="s">
+        <v>65</v>
+      </c>
+      <c r="I12" t="s">
+        <v>66</v>
+      </c>
+      <c r="J12" t="s">
         <v>62</v>
       </c>
-      <c r="I12" t="s">
+      <c r="K12" t="s">
         <v>63</v>
       </c>
-      <c r="J12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L12" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M12" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N12" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="O12" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="P12" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="Q12" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="R12" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="S12" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="T12" t="s">
+        <v>65</v>
+      </c>
+      <c r="U12" t="s">
+        <v>66</v>
+      </c>
+      <c r="V12" t="s">
         <v>62</v>
       </c>
-      <c r="U12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="W12" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="X12" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="Y12" t="s">
         <v>36</v>
       </c>
       <c r="Z12" t="s">
         <v>36</v>
       </c>
       <c r="AA12" t="s">
         <v>36</v>
       </c>
       <c r="AB12" t="s">
         <v>36</v>
       </c>
       <c r="AC12" t="s">
         <v>36</v>
       </c>
       <c r="AD12" t="s">
         <v>36</v>
       </c>
       <c r="AE12" t="s">
         <v>36</v>
       </c>
       <c r="AF12" t="s">
         <v>36</v>
       </c>
       <c r="AG12" t="s">
         <v>36</v>
       </c>
       <c r="AH12" t="s">
         <v>36</v>
       </c>
       <c r="AI12" t="s">
         <v>36</v>
       </c>
       <c r="AJ12" t="s">
         <v>36</v>
       </c>
       <c r="AK12" t="s">
         <v>37</v>
       </c>
       <c r="AL12" t="s">
+        <v>72</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN12" t="s">
         <v>73</v>
       </c>
-      <c r="AM12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AO12" t="s">
-        <v>28</v>
+        <v>74</v>
       </c>
       <c r="AP12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B13" t="s">
         <v>28</v>
       </c>
       <c r="C13" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="E13" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="F13" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="G13" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="H13" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="I13" t="s">
-        <v>79</v>
+        <v>66</v>
       </c>
       <c r="J13" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="K13" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="L13" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="M13" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="N13" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="O13" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="P13" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="Q13" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="R13" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="S13" t="s">
-        <v>80</v>
+        <v>62</v>
       </c>
       <c r="T13" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="U13" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
       <c r="V13" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="W13" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="X13" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="Y13" t="s">
         <v>36</v>
       </c>
       <c r="Z13" t="s">
         <v>36</v>
       </c>
       <c r="AA13" t="s">
         <v>36</v>
       </c>
       <c r="AB13" t="s">
         <v>36</v>
       </c>
       <c r="AC13" t="s">
         <v>36</v>
       </c>
       <c r="AD13" t="s">
         <v>36</v>
       </c>
       <c r="AE13" t="s">
         <v>36</v>
       </c>
       <c r="AF13" t="s">
         <v>36</v>
       </c>
       <c r="AG13" t="s">
         <v>36</v>
       </c>
       <c r="AH13" t="s">
         <v>36</v>
       </c>
       <c r="AI13" t="s">
         <v>36</v>
       </c>
       <c r="AJ13" t="s">
         <v>36</v>
       </c>
       <c r="AK13" t="s">
         <v>37</v>
       </c>
       <c r="AL13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AM13" t="s">
         <v>28</v>
       </c>
       <c r="AN13" t="s">
-        <v>84</v>
+        <v>60</v>
       </c>
       <c r="AO13" t="s">
-        <v>85</v>
+        <v>28</v>
       </c>
       <c r="AP13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>77</v>
+      </c>
+      <c r="B14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" t="s">
+        <v>71</v>
+      </c>
+      <c r="D14" t="s">
+        <v>78</v>
+      </c>
+      <c r="E14" t="s">
+        <v>79</v>
+      </c>
+      <c r="F14" t="s">
+        <v>80</v>
+      </c>
+      <c r="G14" t="s">
+        <v>78</v>
+      </c>
+      <c r="H14" t="s">
+        <v>81</v>
+      </c>
+      <c r="I14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14" t="s">
+        <v>78</v>
+      </c>
+      <c r="K14" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" t="s">
+        <v>78</v>
+      </c>
+      <c r="N14" t="s">
+        <v>79</v>
+      </c>
+      <c r="O14" t="s">
+        <v>80</v>
+      </c>
+      <c r="P14" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>79</v>
+      </c>
+      <c r="R14" t="s">
+        <v>80</v>
+      </c>
+      <c r="S14" t="s">
+        <v>83</v>
+      </c>
+      <c r="T14" t="s">
+        <v>84</v>
+      </c>
+      <c r="U14" t="s">
+        <v>85</v>
+      </c>
+      <c r="V14" t="s">
+        <v>78</v>
+      </c>
+      <c r="W14" t="s">
+        <v>78</v>
+      </c>
+      <c r="X14" t="s">
         <v>86</v>
-      </c>
-[...67 lines deleted...]
-        <v>83</v>
       </c>
       <c r="Y14" t="s">
         <v>36</v>
       </c>
       <c r="Z14" t="s">
         <v>36</v>
       </c>
       <c r="AA14" t="s">
         <v>36</v>
       </c>
       <c r="AB14" t="s">
         <v>36</v>
       </c>
       <c r="AC14" t="s">
         <v>36</v>
       </c>
       <c r="AD14" t="s">
         <v>36</v>
       </c>
       <c r="AE14" t="s">
         <v>36</v>
       </c>
       <c r="AF14" t="s">
         <v>36</v>
       </c>
       <c r="AG14" t="s">
         <v>36</v>
       </c>
       <c r="AH14" t="s">
         <v>36</v>
       </c>
       <c r="AI14" t="s">
         <v>36</v>
       </c>
       <c r="AJ14" t="s">
         <v>36</v>
       </c>
       <c r="AK14" t="s">
         <v>37</v>
       </c>
       <c r="AL14" t="s">
+        <v>76</v>
+      </c>
+      <c r="AM14" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN14" t="s">
         <v>87</v>
       </c>
-      <c r="AM14" t="s">
-[...2 lines deleted...]
-      <c r="AN14" t="s">
+      <c r="AO14" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AP14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B15" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D15" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E15" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="F15" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="G15" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="H15" t="s">
+        <v>81</v>
+      </c>
+      <c r="I15" t="s">
+        <v>82</v>
+      </c>
+      <c r="J15" t="s">
         <v>78</v>
       </c>
-      <c r="I15" t="s">
+      <c r="K15" t="s">
         <v>79</v>
       </c>
-      <c r="J15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L15" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M15" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N15" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O15" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P15" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Q15" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="R15" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="S15" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="T15" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="U15" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="V15" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="W15" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="X15" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="Y15" t="s">
         <v>36</v>
       </c>
       <c r="Z15" t="s">
         <v>36</v>
       </c>
       <c r="AA15" t="s">
         <v>36</v>
       </c>
       <c r="AB15" t="s">
         <v>36</v>
       </c>
       <c r="AC15" t="s">
         <v>36</v>
       </c>
       <c r="AD15" t="s">
         <v>36</v>
       </c>
       <c r="AE15" t="s">
         <v>36</v>
       </c>
       <c r="AF15" t="s">
         <v>36</v>
       </c>
       <c r="AG15" t="s">
         <v>36</v>
       </c>
       <c r="AH15" t="s">
         <v>36</v>
       </c>
       <c r="AI15" t="s">
         <v>36</v>
       </c>
       <c r="AJ15" t="s">
         <v>36</v>
       </c>
       <c r="AK15" t="s">
         <v>37</v>
       </c>
       <c r="AL15" t="s">
-        <v>28</v>
+        <v>90</v>
       </c>
       <c r="AM15" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN15" t="s">
         <v>91</v>
       </c>
-      <c r="AN15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AO15" t="s">
-        <v>28</v>
+        <v>92</v>
       </c>
       <c r="AP15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B16" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="C16" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D16" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="E16" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="F16" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="G16" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="H16" t="s">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="I16" t="s">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="J16" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="K16" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="L16" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="M16" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="N16" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="O16" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="P16" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="Q16" t="s">
-        <v>94</v>
+        <v>79</v>
       </c>
       <c r="R16" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="S16" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="T16" t="s">
-        <v>99</v>
+        <v>84</v>
       </c>
       <c r="U16" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="V16" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="W16" t="s">
-        <v>93</v>
+        <v>78</v>
       </c>
       <c r="X16" t="s">
-        <v>101</v>
+        <v>86</v>
       </c>
       <c r="Y16" t="s">
         <v>36</v>
       </c>
       <c r="Z16" t="s">
         <v>36</v>
       </c>
       <c r="AA16" t="s">
         <v>36</v>
       </c>
       <c r="AB16" t="s">
         <v>36</v>
       </c>
       <c r="AC16" t="s">
         <v>36</v>
       </c>
       <c r="AD16" t="s">
         <v>36</v>
       </c>
       <c r="AE16" t="s">
         <v>36</v>
       </c>
       <c r="AF16" t="s">
         <v>36</v>
       </c>
       <c r="AG16" t="s">
         <v>36</v>
       </c>
       <c r="AH16" t="s">
         <v>36</v>
       </c>
       <c r="AI16" t="s">
         <v>36</v>
       </c>
       <c r="AJ16" t="s">
         <v>36</v>
       </c>
       <c r="AK16" t="s">
         <v>37</v>
       </c>
       <c r="AL16" t="s">
         <v>28</v>
       </c>
       <c r="AM16" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AN16" t="s">
-        <v>102</v>
+        <v>60</v>
       </c>
       <c r="AO16" t="s">
-        <v>103</v>
+        <v>28</v>
       </c>
       <c r="AP16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" t="s">
+        <v>29</v>
+      </c>
+      <c r="C17" t="s">
+        <v>71</v>
+      </c>
+      <c r="D17" t="s">
+        <v>96</v>
+      </c>
+      <c r="E17" t="s">
+        <v>97</v>
+      </c>
+      <c r="F17" t="s">
+        <v>98</v>
+      </c>
+      <c r="G17" t="s">
+        <v>96</v>
+      </c>
+      <c r="H17" t="s">
+        <v>99</v>
+      </c>
+      <c r="I17" t="s">
+        <v>100</v>
+      </c>
+      <c r="J17" t="s">
+        <v>96</v>
+      </c>
+      <c r="K17" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" t="s">
+        <v>98</v>
+      </c>
+      <c r="M17" t="s">
+        <v>96</v>
+      </c>
+      <c r="N17" t="s">
+        <v>97</v>
+      </c>
+      <c r="O17" t="s">
+        <v>98</v>
+      </c>
+      <c r="P17" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>97</v>
+      </c>
+      <c r="R17" t="s">
+        <v>98</v>
+      </c>
+      <c r="S17" t="s">
+        <v>101</v>
+      </c>
+      <c r="T17" t="s">
+        <v>102</v>
+      </c>
+      <c r="U17" t="s">
+        <v>103</v>
+      </c>
+      <c r="V17" t="s">
+        <v>96</v>
+      </c>
+      <c r="W17" t="s">
+        <v>96</v>
+      </c>
+      <c r="X17" t="s">
         <v>104</v>
-      </c>
-[...67 lines deleted...]
-        <v>101</v>
       </c>
       <c r="Y17" t="s">
         <v>36</v>
       </c>
       <c r="Z17" t="s">
         <v>36</v>
       </c>
       <c r="AA17" t="s">
         <v>36</v>
       </c>
       <c r="AB17" t="s">
         <v>36</v>
       </c>
       <c r="AC17" t="s">
         <v>36</v>
       </c>
       <c r="AD17" t="s">
         <v>36</v>
       </c>
       <c r="AE17" t="s">
         <v>36</v>
       </c>
       <c r="AF17" t="s">
         <v>36</v>
       </c>
       <c r="AG17" t="s">
         <v>36</v>
       </c>
       <c r="AH17" t="s">
         <v>36</v>
       </c>
       <c r="AI17" t="s">
         <v>36</v>
       </c>
       <c r="AJ17" t="s">
         <v>36</v>
       </c>
       <c r="AK17" t="s">
         <v>37</v>
       </c>
       <c r="AL17" t="s">
         <v>28</v>
       </c>
       <c r="AM17" t="s">
+        <v>94</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO17" t="s">
         <v>106</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="AP17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>107</v>
+      </c>
+      <c r="B18" t="s">
+        <v>29</v>
+      </c>
+      <c r="C18" t="s">
         <v>108</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="E18" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="F18" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="G18" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="H18" t="s">
+        <v>99</v>
+      </c>
+      <c r="I18" t="s">
+        <v>100</v>
+      </c>
+      <c r="J18" t="s">
         <v>96</v>
       </c>
-      <c r="I18" t="s">
+      <c r="K18" t="s">
         <v>97</v>
       </c>
-      <c r="J18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L18" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="M18" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="N18" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="O18" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="P18" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="Q18" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="R18" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="S18" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="T18" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="U18" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="V18" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="W18" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="X18" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="Y18" t="s">
         <v>36</v>
       </c>
       <c r="Z18" t="s">
         <v>36</v>
       </c>
       <c r="AA18" t="s">
         <v>36</v>
       </c>
       <c r="AB18" t="s">
         <v>36</v>
       </c>
       <c r="AC18" t="s">
         <v>36</v>
       </c>
       <c r="AD18" t="s">
         <v>36</v>
       </c>
       <c r="AE18" t="s">
         <v>36</v>
       </c>
       <c r="AF18" t="s">
         <v>36</v>
       </c>
       <c r="AG18" t="s">
         <v>36</v>
       </c>
       <c r="AH18" t="s">
         <v>36</v>
       </c>
       <c r="AI18" t="s">
         <v>36</v>
       </c>
       <c r="AJ18" t="s">
         <v>36</v>
       </c>
       <c r="AK18" t="s">
         <v>37</v>
       </c>
       <c r="AL18" t="s">
         <v>28</v>
       </c>
       <c r="AM18" t="s">
-        <v>28</v>
+        <v>109</v>
       </c>
       <c r="AN18" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="AO18" t="s">
         <v>28</v>
       </c>
       <c r="AP18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="C19" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D19" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="E19" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="F19" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="G19" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="H19" t="s">
-        <v>114</v>
+        <v>99</v>
       </c>
       <c r="I19" t="s">
-        <v>115</v>
+        <v>100</v>
       </c>
       <c r="J19" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="K19" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="L19" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="M19" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="N19" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="O19" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="P19" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="Q19" t="s">
-        <v>112</v>
+        <v>97</v>
       </c>
       <c r="R19" t="s">
-        <v>113</v>
+        <v>98</v>
       </c>
       <c r="S19" t="s">
-        <v>116</v>
+        <v>101</v>
       </c>
       <c r="T19" t="s">
-        <v>117</v>
+        <v>102</v>
       </c>
       <c r="U19" t="s">
-        <v>118</v>
+        <v>103</v>
       </c>
       <c r="V19" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="W19" t="s">
-        <v>111</v>
+        <v>96</v>
       </c>
       <c r="X19" t="s">
-        <v>119</v>
+        <v>104</v>
       </c>
       <c r="Y19" t="s">
         <v>36</v>
       </c>
       <c r="Z19" t="s">
         <v>36</v>
       </c>
       <c r="AA19" t="s">
         <v>36</v>
       </c>
       <c r="AB19" t="s">
         <v>36</v>
       </c>
       <c r="AC19" t="s">
         <v>36</v>
       </c>
       <c r="AD19" t="s">
         <v>36</v>
       </c>
       <c r="AE19" t="s">
         <v>36</v>
       </c>
       <c r="AF19" t="s">
         <v>36</v>
       </c>
       <c r="AG19" t="s">
         <v>36</v>
       </c>
       <c r="AH19" t="s">
         <v>36</v>
       </c>
       <c r="AI19" t="s">
         <v>36</v>
       </c>
       <c r="AJ19" t="s">
         <v>36</v>
       </c>
       <c r="AK19" t="s">
         <v>37</v>
       </c>
       <c r="AL19" t="s">
         <v>28</v>
       </c>
       <c r="AM19" t="s">
         <v>28</v>
       </c>
       <c r="AN19" t="s">
-        <v>120</v>
+        <v>60</v>
       </c>
       <c r="AO19" t="s">
-        <v>121</v>
+        <v>28</v>
       </c>
       <c r="AP19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>113</v>
+      </c>
+      <c r="B20" t="s">
+        <v>29</v>
+      </c>
+      <c r="C20" t="s">
+        <v>112</v>
+      </c>
+      <c r="D20" t="s">
+        <v>114</v>
+      </c>
+      <c r="E20" t="s">
+        <v>115</v>
+      </c>
+      <c r="F20" t="s">
+        <v>116</v>
+      </c>
+      <c r="G20" t="s">
+        <v>114</v>
+      </c>
+      <c r="H20" t="s">
+        <v>117</v>
+      </c>
+      <c r="I20" t="s">
+        <v>118</v>
+      </c>
+      <c r="J20" t="s">
+        <v>114</v>
+      </c>
+      <c r="K20" t="s">
+        <v>115</v>
+      </c>
+      <c r="L20" t="s">
+        <v>116</v>
+      </c>
+      <c r="M20" t="s">
+        <v>114</v>
+      </c>
+      <c r="N20" t="s">
+        <v>115</v>
+      </c>
+      <c r="O20" t="s">
+        <v>116</v>
+      </c>
+      <c r="P20" t="s">
+        <v>114</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>115</v>
+      </c>
+      <c r="R20" t="s">
+        <v>116</v>
+      </c>
+      <c r="S20" t="s">
+        <v>119</v>
+      </c>
+      <c r="T20" t="s">
+        <v>120</v>
+      </c>
+      <c r="U20" t="s">
+        <v>121</v>
+      </c>
+      <c r="V20" t="s">
+        <v>114</v>
+      </c>
+      <c r="W20" t="s">
+        <v>114</v>
+      </c>
+      <c r="X20" t="s">
         <v>122</v>
-      </c>
-[...67 lines deleted...]
-        <v>119</v>
       </c>
       <c r="Y20" t="s">
         <v>36</v>
       </c>
       <c r="Z20" t="s">
         <v>36</v>
       </c>
       <c r="AA20" t="s">
         <v>36</v>
       </c>
       <c r="AB20" t="s">
         <v>36</v>
       </c>
       <c r="AC20" t="s">
         <v>36</v>
       </c>
       <c r="AD20" t="s">
         <v>36</v>
       </c>
       <c r="AE20" t="s">
         <v>36</v>
       </c>
       <c r="AF20" t="s">
         <v>36</v>
       </c>
       <c r="AG20" t="s">
         <v>36</v>
       </c>
       <c r="AH20" t="s">
         <v>36</v>
       </c>
       <c r="AI20" t="s">
         <v>36</v>
       </c>
       <c r="AJ20" t="s">
         <v>36</v>
       </c>
       <c r="AK20" t="s">
         <v>37</v>
       </c>
       <c r="AL20" t="s">
         <v>28</v>
       </c>
       <c r="AM20" t="s">
         <v>28</v>
       </c>
       <c r="AN20" t="s">
-        <v>57</v>
+        <v>123</v>
       </c>
       <c r="AO20" t="s">
-        <v>28</v>
+        <v>124</v>
       </c>
       <c r="AP20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C21" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="D21" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="E21" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="F21" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="G21" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="H21" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="I21" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="J21" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="K21" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="L21" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="M21" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="N21" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="O21" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="P21" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="Q21" t="s">
-        <v>126</v>
+        <v>115</v>
       </c>
       <c r="R21" t="s">
-        <v>127</v>
+        <v>116</v>
       </c>
       <c r="S21" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="T21" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="U21" t="s">
-        <v>132</v>
+        <v>121</v>
       </c>
       <c r="V21" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="W21" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="X21" t="s">
-        <v>133</v>
+        <v>122</v>
       </c>
       <c r="Y21" t="s">
         <v>36</v>
       </c>
       <c r="Z21" t="s">
         <v>36</v>
       </c>
       <c r="AA21" t="s">
         <v>36</v>
       </c>
       <c r="AB21" t="s">
         <v>36</v>
       </c>
       <c r="AC21" t="s">
         <v>36</v>
       </c>
       <c r="AD21" t="s">
         <v>36</v>
       </c>
       <c r="AE21" t="s">
         <v>36</v>
       </c>
       <c r="AF21" t="s">
         <v>36</v>
       </c>
       <c r="AG21" t="s">
         <v>36</v>
       </c>
       <c r="AH21" t="s">
         <v>36</v>
       </c>
       <c r="AI21" t="s">
         <v>36</v>
       </c>
       <c r="AJ21" t="s">
         <v>36</v>
       </c>
       <c r="AK21" t="s">
         <v>37</v>
       </c>
       <c r="AL21" t="s">
         <v>28</v>
       </c>
       <c r="AM21" t="s">
         <v>28</v>
       </c>
       <c r="AN21" t="s">
-        <v>107</v>
+        <v>60</v>
       </c>
       <c r="AO21" t="s">
-        <v>134</v>
+        <v>28</v>
       </c>
       <c r="AP21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>127</v>
+      </c>
+      <c r="B22" t="s">
+        <v>126</v>
+      </c>
+      <c r="C22" t="s">
+        <v>126</v>
+      </c>
+      <c r="D22" t="s">
+        <v>128</v>
+      </c>
+      <c r="E22" t="s">
+        <v>129</v>
+      </c>
+      <c r="F22" t="s">
+        <v>130</v>
+      </c>
+      <c r="G22" t="s">
+        <v>128</v>
+      </c>
+      <c r="H22" t="s">
+        <v>131</v>
+      </c>
+      <c r="I22" t="s">
+        <v>132</v>
+      </c>
+      <c r="J22" t="s">
+        <v>128</v>
+      </c>
+      <c r="K22" t="s">
+        <v>129</v>
+      </c>
+      <c r="L22" t="s">
+        <v>130</v>
+      </c>
+      <c r="M22" t="s">
+        <v>128</v>
+      </c>
+      <c r="N22" t="s">
+        <v>129</v>
+      </c>
+      <c r="O22" t="s">
+        <v>130</v>
+      </c>
+      <c r="P22" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>129</v>
+      </c>
+      <c r="R22" t="s">
+        <v>130</v>
+      </c>
+      <c r="S22" t="s">
+        <v>133</v>
+      </c>
+      <c r="T22" t="s">
+        <v>134</v>
+      </c>
+      <c r="U22" t="s">
         <v>135</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="V22" t="s">
+        <v>128</v>
+      </c>
+      <c r="W22" t="s">
+        <v>128</v>
+      </c>
+      <c r="X22" t="s">
         <v>136</v>
-      </c>
-[...61 lines deleted...]
-        <v>133</v>
       </c>
       <c r="Y22" t="s">
         <v>36</v>
       </c>
       <c r="Z22" t="s">
         <v>36</v>
       </c>
       <c r="AA22" t="s">
         <v>36</v>
       </c>
       <c r="AB22" t="s">
         <v>36</v>
       </c>
       <c r="AC22" t="s">
         <v>36</v>
       </c>
       <c r="AD22" t="s">
         <v>36</v>
       </c>
       <c r="AE22" t="s">
         <v>36</v>
       </c>
       <c r="AF22" t="s">
         <v>36</v>
       </c>
       <c r="AG22" t="s">
         <v>36</v>
       </c>
       <c r="AH22" t="s">
         <v>36</v>
       </c>
       <c r="AI22" t="s">
         <v>36</v>
       </c>
       <c r="AJ22" t="s">
         <v>36</v>
       </c>
       <c r="AK22" t="s">
         <v>37</v>
       </c>
       <c r="AL22" t="s">
         <v>28</v>
       </c>
       <c r="AM22" t="s">
         <v>28</v>
       </c>
       <c r="AN22" t="s">
-        <v>28</v>
+        <v>110</v>
       </c>
       <c r="AO22" t="s">
-        <v>28</v>
+        <v>137</v>
       </c>
       <c r="AP22" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C23" t="s">
+        <v>139</v>
+      </c>
+      <c r="D23" t="s">
+        <v>128</v>
+      </c>
+      <c r="E23" t="s">
+        <v>129</v>
+      </c>
+      <c r="F23" t="s">
+        <v>130</v>
+      </c>
+      <c r="G23" t="s">
+        <v>128</v>
+      </c>
+      <c r="H23" t="s">
+        <v>131</v>
+      </c>
+      <c r="I23" t="s">
+        <v>132</v>
+      </c>
+      <c r="J23" t="s">
+        <v>128</v>
+      </c>
+      <c r="K23" t="s">
+        <v>129</v>
+      </c>
+      <c r="L23" t="s">
+        <v>130</v>
+      </c>
+      <c r="M23" t="s">
+        <v>128</v>
+      </c>
+      <c r="N23" t="s">
+        <v>129</v>
+      </c>
+      <c r="O23" t="s">
+        <v>130</v>
+      </c>
+      <c r="P23" t="s">
+        <v>128</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>129</v>
+      </c>
+      <c r="R23" t="s">
+        <v>130</v>
+      </c>
+      <c r="S23" t="s">
+        <v>133</v>
+      </c>
+      <c r="T23" t="s">
+        <v>134</v>
+      </c>
+      <c r="U23" t="s">
+        <v>135</v>
+      </c>
+      <c r="V23" t="s">
+        <v>128</v>
+      </c>
+      <c r="W23" t="s">
+        <v>128</v>
+      </c>
+      <c r="X23" t="s">
         <v>136</v>
-      </c>
-[...61 lines deleted...]
-        <v>146</v>
       </c>
       <c r="Y23" t="s">
         <v>36</v>
       </c>
       <c r="Z23" t="s">
         <v>36</v>
       </c>
       <c r="AA23" t="s">
         <v>36</v>
       </c>
       <c r="AB23" t="s">
         <v>36</v>
       </c>
       <c r="AC23" t="s">
         <v>36</v>
       </c>
       <c r="AD23" t="s">
         <v>36</v>
       </c>
       <c r="AE23" t="s">
         <v>36</v>
       </c>
       <c r="AF23" t="s">
         <v>36</v>
       </c>
@@ -3698,120 +3707,120 @@
       </c>
       <c r="AJ23" t="s">
         <v>36</v>
       </c>
       <c r="AK23" t="s">
         <v>37</v>
       </c>
       <c r="AL23" t="s">
         <v>28</v>
       </c>
       <c r="AM23" t="s">
         <v>28</v>
       </c>
       <c r="AN23" t="s">
         <v>28</v>
       </c>
       <c r="AO23" t="s">
         <v>28</v>
       </c>
       <c r="AP23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>140</v>
+      </c>
+      <c r="B24" t="s">
+        <v>126</v>
+      </c>
+      <c r="C24" t="s">
+        <v>139</v>
+      </c>
+      <c r="D24" t="s">
+        <v>141</v>
+      </c>
+      <c r="E24" t="s">
+        <v>142</v>
+      </c>
+      <c r="F24" t="s">
+        <v>143</v>
+      </c>
+      <c r="G24" t="s">
+        <v>141</v>
+      </c>
+      <c r="H24" t="s">
+        <v>144</v>
+      </c>
+      <c r="I24" t="s">
+        <v>145</v>
+      </c>
+      <c r="J24" t="s">
+        <v>141</v>
+      </c>
+      <c r="K24" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" t="s">
+        <v>143</v>
+      </c>
+      <c r="M24" t="s">
+        <v>141</v>
+      </c>
+      <c r="N24" t="s">
+        <v>142</v>
+      </c>
+      <c r="O24" t="s">
+        <v>143</v>
+      </c>
+      <c r="P24" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>142</v>
+      </c>
+      <c r="R24" t="s">
+        <v>143</v>
+      </c>
+      <c r="S24" t="s">
+        <v>146</v>
+      </c>
+      <c r="T24" t="s">
         <v>147</v>
       </c>
-      <c r="B24" t="s">
-[...5 lines deleted...]
-      <c r="D24" t="s">
+      <c r="U24" t="s">
         <v>148</v>
       </c>
-      <c r="E24" t="s">
+      <c r="V24" t="s">
+        <v>141</v>
+      </c>
+      <c r="W24" t="s">
+        <v>141</v>
+      </c>
+      <c r="X24" t="s">
         <v>149</v>
-      </c>
-[...55 lines deleted...]
-        <v>153</v>
       </c>
       <c r="Y24" t="s">
         <v>36</v>
       </c>
       <c r="Z24" t="s">
         <v>36</v>
       </c>
       <c r="AA24" t="s">
         <v>36</v>
       </c>
       <c r="AB24" t="s">
         <v>36</v>
       </c>
       <c r="AC24" t="s">
         <v>36</v>
       </c>
       <c r="AD24" t="s">
         <v>36</v>
       </c>
       <c r="AE24" t="s">
         <v>36</v>
       </c>
       <c r="AF24" t="s">
         <v>36</v>
       </c>
@@ -3826,120 +3835,120 @@
       </c>
       <c r="AJ24" t="s">
         <v>36</v>
       </c>
       <c r="AK24" t="s">
         <v>37</v>
       </c>
       <c r="AL24" t="s">
         <v>28</v>
       </c>
       <c r="AM24" t="s">
         <v>28</v>
       </c>
       <c r="AN24" t="s">
         <v>28</v>
       </c>
       <c r="AO24" t="s">
         <v>28</v>
       </c>
       <c r="AP24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>150</v>
+      </c>
+      <c r="B25" t="s">
+        <v>126</v>
+      </c>
+      <c r="C25" t="s">
+        <v>139</v>
+      </c>
+      <c r="D25" t="s">
+        <v>151</v>
+      </c>
+      <c r="E25" t="s">
+        <v>152</v>
+      </c>
+      <c r="F25" t="s">
+        <v>153</v>
+      </c>
+      <c r="G25" t="s">
+        <v>151</v>
+      </c>
+      <c r="H25" t="s">
         <v>154</v>
       </c>
-      <c r="B25" t="s">
-[...17 lines deleted...]
-      <c r="H25" t="s">
+      <c r="I25" t="s">
+        <v>155</v>
+      </c>
+      <c r="J25" t="s">
         <v>151</v>
       </c>
-      <c r="I25" t="s">
+      <c r="K25" t="s">
         <v>152</v>
       </c>
-      <c r="J25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L25" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="M25" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="N25" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="O25" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="P25" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="Q25" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="R25" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="S25" t="s">
         <v>36</v>
       </c>
       <c r="T25" t="s">
         <v>36</v>
       </c>
       <c r="U25" t="s">
         <v>36</v>
       </c>
       <c r="V25" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="W25" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="X25" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="Y25" t="s">
         <v>36</v>
       </c>
       <c r="Z25" t="s">
         <v>36</v>
       </c>
       <c r="AA25" t="s">
         <v>36</v>
       </c>
       <c r="AB25" t="s">
         <v>36</v>
       </c>
       <c r="AC25" t="s">
         <v>36</v>
       </c>
       <c r="AD25" t="s">
         <v>36</v>
       </c>
       <c r="AE25" t="s">
         <v>36</v>
       </c>
       <c r="AF25" t="s">
         <v>36</v>
       </c>
@@ -3954,376 +3963,376 @@
       </c>
       <c r="AJ25" t="s">
         <v>36</v>
       </c>
       <c r="AK25" t="s">
         <v>37</v>
       </c>
       <c r="AL25" t="s">
         <v>28</v>
       </c>
       <c r="AM25" t="s">
         <v>28</v>
       </c>
       <c r="AN25" t="s">
         <v>28</v>
       </c>
       <c r="AO25" t="s">
         <v>28</v>
       </c>
       <c r="AP25" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>157</v>
+      </c>
+      <c r="B26" t="s">
+        <v>126</v>
+      </c>
+      <c r="C26" t="s">
+        <v>112</v>
+      </c>
+      <c r="D26" t="s">
+        <v>151</v>
+      </c>
+      <c r="E26" t="s">
+        <v>152</v>
+      </c>
+      <c r="F26" t="s">
+        <v>153</v>
+      </c>
+      <c r="G26" t="s">
+        <v>151</v>
+      </c>
+      <c r="H26" t="s">
+        <v>154</v>
+      </c>
+      <c r="I26" t="s">
         <v>155</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="J26" t="s">
+        <v>151</v>
+      </c>
+      <c r="K26" t="s">
+        <v>152</v>
+      </c>
+      <c r="L26" t="s">
+        <v>153</v>
+      </c>
+      <c r="M26" t="s">
+        <v>151</v>
+      </c>
+      <c r="N26" t="s">
+        <v>152</v>
+      </c>
+      <c r="O26" t="s">
+        <v>153</v>
+      </c>
+      <c r="P26" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>152</v>
+      </c>
+      <c r="R26" t="s">
+        <v>153</v>
+      </c>
+      <c r="S26" t="s">
+        <v>36</v>
+      </c>
+      <c r="T26" t="s">
+        <v>36</v>
+      </c>
+      <c r="U26" t="s">
+        <v>36</v>
+      </c>
+      <c r="V26" t="s">
+        <v>151</v>
+      </c>
+      <c r="W26" t="s">
+        <v>151</v>
+      </c>
+      <c r="X26" t="s">
         <v>156</v>
-      </c>
-[...61 lines deleted...]
-        <v>153</v>
       </c>
       <c r="Y26" t="s">
         <v>36</v>
       </c>
       <c r="Z26" t="s">
         <v>36</v>
       </c>
       <c r="AA26" t="s">
         <v>36</v>
       </c>
       <c r="AB26" t="s">
         <v>36</v>
       </c>
       <c r="AC26" t="s">
         <v>36</v>
       </c>
       <c r="AD26" t="s">
         <v>36</v>
       </c>
       <c r="AE26" t="s">
         <v>36</v>
       </c>
       <c r="AF26" t="s">
         <v>36</v>
       </c>
       <c r="AG26" t="s">
         <v>36</v>
       </c>
       <c r="AH26" t="s">
         <v>36</v>
       </c>
       <c r="AI26" t="s">
         <v>36</v>
       </c>
       <c r="AJ26" t="s">
         <v>36</v>
       </c>
       <c r="AK26" t="s">
         <v>37</v>
       </c>
       <c r="AL26" t="s">
         <v>28</v>
       </c>
       <c r="AM26" t="s">
         <v>28</v>
       </c>
       <c r="AN26" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="AO26" t="s">
         <v>28</v>
       </c>
       <c r="AP26" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>158</v>
       </c>
       <c r="B27" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C27" t="s">
+        <v>159</v>
+      </c>
+      <c r="D27" t="s">
+        <v>151</v>
+      </c>
+      <c r="E27" t="s">
+        <v>152</v>
+      </c>
+      <c r="F27" t="s">
+        <v>153</v>
+      </c>
+      <c r="G27" t="s">
+        <v>151</v>
+      </c>
+      <c r="H27" t="s">
+        <v>154</v>
+      </c>
+      <c r="I27" t="s">
+        <v>155</v>
+      </c>
+      <c r="J27" t="s">
+        <v>151</v>
+      </c>
+      <c r="K27" t="s">
+        <v>152</v>
+      </c>
+      <c r="L27" t="s">
+        <v>153</v>
+      </c>
+      <c r="M27" t="s">
+        <v>151</v>
+      </c>
+      <c r="N27" t="s">
+        <v>152</v>
+      </c>
+      <c r="O27" t="s">
+        <v>153</v>
+      </c>
+      <c r="P27" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>152</v>
+      </c>
+      <c r="R27" t="s">
+        <v>153</v>
+      </c>
+      <c r="S27" t="s">
+        <v>36</v>
+      </c>
+      <c r="T27" t="s">
+        <v>36</v>
+      </c>
+      <c r="U27" t="s">
+        <v>36</v>
+      </c>
+      <c r="V27" t="s">
+        <v>151</v>
+      </c>
+      <c r="W27" t="s">
+        <v>151</v>
+      </c>
+      <c r="X27" t="s">
         <v>156</v>
       </c>
-      <c r="D27" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="Y27" t="s">
         <v>36</v>
       </c>
       <c r="Z27" t="s">
         <v>36</v>
       </c>
       <c r="AA27" t="s">
         <v>36</v>
       </c>
       <c r="AB27" t="s">
         <v>36</v>
       </c>
       <c r="AC27" t="s">
         <v>36</v>
       </c>
       <c r="AD27" t="s">
         <v>36</v>
       </c>
       <c r="AE27" t="s">
         <v>36</v>
       </c>
       <c r="AF27" t="s">
         <v>36</v>
       </c>
       <c r="AG27" t="s">
         <v>36</v>
       </c>
       <c r="AH27" t="s">
         <v>36</v>
       </c>
       <c r="AI27" t="s">
         <v>36</v>
       </c>
       <c r="AJ27" t="s">
         <v>36</v>
       </c>
       <c r="AK27" t="s">
-        <v>28</v>
+        <v>37</v>
       </c>
       <c r="AL27" t="s">
         <v>28</v>
       </c>
       <c r="AM27" t="s">
         <v>28</v>
       </c>
       <c r="AN27" t="s">
-        <v>28</v>
+        <v>160</v>
       </c>
       <c r="AO27" t="s">
         <v>28</v>
       </c>
       <c r="AP27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>161</v>
+      </c>
+      <c r="B28" t="s">
+        <v>126</v>
+      </c>
+      <c r="C28" t="s">
         <v>159</v>
       </c>
-      <c r="B28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E28" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F28" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G28" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H28" t="s">
+        <v>154</v>
+      </c>
+      <c r="I28" t="s">
+        <v>155</v>
+      </c>
+      <c r="J28" t="s">
         <v>151</v>
       </c>
-      <c r="I28" t="s">
+      <c r="K28" t="s">
         <v>152</v>
       </c>
-      <c r="J28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L28" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="M28" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="N28" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="O28" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="P28" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="Q28" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="R28" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="S28" t="s">
         <v>36</v>
       </c>
       <c r="T28" t="s">
         <v>36</v>
       </c>
       <c r="U28" t="s">
         <v>36</v>
       </c>
       <c r="V28" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="W28" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="X28" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="Y28" t="s">
         <v>36</v>
       </c>
       <c r="Z28" t="s">
         <v>36</v>
       </c>
       <c r="AA28" t="s">
         <v>36</v>
       </c>
       <c r="AB28" t="s">
         <v>36</v>
       </c>
       <c r="AC28" t="s">
         <v>36</v>
       </c>
       <c r="AD28" t="s">
         <v>36</v>
       </c>
       <c r="AE28" t="s">
         <v>36</v>
       </c>
       <c r="AF28" t="s">
         <v>36</v>
       </c>
@@ -4338,313 +4347,313 @@
       </c>
       <c r="AJ28" t="s">
         <v>36</v>
       </c>
       <c r="AK28" t="s">
         <v>28</v>
       </c>
       <c r="AL28" t="s">
         <v>28</v>
       </c>
       <c r="AM28" t="s">
         <v>28</v>
       </c>
       <c r="AN28" t="s">
         <v>28</v>
       </c>
       <c r="AO28" t="s">
         <v>28</v>
       </c>
       <c r="AP28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B29" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C29" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D29" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="E29" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F29" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G29" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H29" t="s">
+        <v>154</v>
+      </c>
+      <c r="I29" t="s">
+        <v>155</v>
+      </c>
+      <c r="J29" t="s">
         <v>151</v>
       </c>
-      <c r="I29" t="s">
+      <c r="K29" t="s">
         <v>152</v>
       </c>
-      <c r="J29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L29" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="M29" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="N29" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="O29" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="P29" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="Q29" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="R29" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="S29" t="s">
         <v>36</v>
       </c>
       <c r="T29" t="s">
         <v>36</v>
       </c>
       <c r="U29" t="s">
         <v>36</v>
       </c>
       <c r="V29" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="W29" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="X29" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="Y29" t="s">
         <v>36</v>
       </c>
       <c r="Z29" t="s">
         <v>36</v>
       </c>
       <c r="AA29" t="s">
         <v>36</v>
       </c>
       <c r="AB29" t="s">
         <v>36</v>
       </c>
       <c r="AC29" t="s">
         <v>36</v>
       </c>
       <c r="AD29" t="s">
         <v>36</v>
       </c>
       <c r="AE29" t="s">
         <v>36</v>
       </c>
       <c r="AF29" t="s">
         <v>36</v>
       </c>
       <c r="AG29" t="s">
         <v>36</v>
       </c>
       <c r="AH29" t="s">
         <v>36</v>
       </c>
       <c r="AI29" t="s">
         <v>36</v>
       </c>
       <c r="AJ29" t="s">
         <v>36</v>
       </c>
       <c r="AK29" t="s">
         <v>28</v>
       </c>
       <c r="AL29" t="s">
         <v>28</v>
       </c>
       <c r="AM29" t="s">
         <v>28</v>
       </c>
       <c r="AN29" t="s">
-        <v>57</v>
+        <v>28</v>
       </c>
       <c r="AO29" t="s">
         <v>28</v>
       </c>
       <c r="AP29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B30" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C30" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D30" t="s">
-        <v>28</v>
+        <v>151</v>
       </c>
       <c r="E30" t="s">
-        <v>28</v>
+        <v>152</v>
       </c>
       <c r="F30" t="s">
-        <v>28</v>
+        <v>153</v>
       </c>
       <c r="G30" t="s">
-        <v>28</v>
+        <v>151</v>
       </c>
       <c r="H30" t="s">
-        <v>28</v>
+        <v>154</v>
       </c>
       <c r="I30" t="s">
-        <v>28</v>
+        <v>155</v>
       </c>
       <c r="J30" t="s">
-        <v>28</v>
+        <v>151</v>
       </c>
       <c r="K30" t="s">
-        <v>28</v>
+        <v>152</v>
       </c>
       <c r="L30" t="s">
-        <v>28</v>
+        <v>153</v>
       </c>
       <c r="M30" t="s">
-        <v>28</v>
+        <v>151</v>
       </c>
       <c r="N30" t="s">
-        <v>28</v>
+        <v>152</v>
       </c>
       <c r="O30" t="s">
-        <v>28</v>
+        <v>153</v>
       </c>
       <c r="P30" t="s">
-        <v>28</v>
+        <v>151</v>
       </c>
       <c r="Q30" t="s">
-        <v>28</v>
+        <v>152</v>
       </c>
       <c r="R30" t="s">
-        <v>28</v>
+        <v>153</v>
       </c>
       <c r="S30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="T30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="U30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="V30" t="s">
-        <v>28</v>
+        <v>151</v>
       </c>
       <c r="W30" t="s">
-        <v>28</v>
+        <v>151</v>
       </c>
       <c r="X30" t="s">
-        <v>28</v>
+        <v>156</v>
       </c>
       <c r="Y30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="Z30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AA30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AB30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AC30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AD30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AE30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AF30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AG30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AH30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AI30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AJ30" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="AK30" t="s">
         <v>28</v>
       </c>
       <c r="AL30" t="s">
         <v>28</v>
       </c>
       <c r="AM30" t="s">
         <v>28</v>
       </c>
       <c r="AN30" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="AO30" t="s">
         <v>28</v>
       </c>
       <c r="AP30" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="31" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B31" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C31" t="s">
-        <v>105</v>
+        <v>165</v>
       </c>
       <c r="D31" t="s">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>28</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="G31" t="s">
         <v>28</v>
       </c>
       <c r="H31" t="s">
         <v>28</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>28</v>
       </c>
       <c r="K31" t="s">
         <v>28</v>
       </c>
@@ -4722,57 +4731,57 @@
       </c>
       <c r="AJ31" t="s">
         <v>28</v>
       </c>
       <c r="AK31" t="s">
         <v>28</v>
       </c>
       <c r="AL31" t="s">
         <v>28</v>
       </c>
       <c r="AM31" t="s">
         <v>28</v>
       </c>
       <c r="AN31" t="s">
         <v>28</v>
       </c>
       <c r="AO31" t="s">
         <v>28</v>
       </c>
       <c r="AP31" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B32" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C32" t="s">
-        <v>160</v>
+        <v>108</v>
       </c>
       <c r="D32" t="s">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>28</v>
       </c>
       <c r="F32" t="s">
         <v>28</v>
       </c>
       <c r="G32" t="s">
         <v>28</v>
       </c>
       <c r="H32" t="s">
         <v>28</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>28</v>
       </c>
       <c r="K32" t="s">
         <v>28</v>
       </c>
@@ -4850,57 +4859,57 @@
       </c>
       <c r="AJ32" t="s">
         <v>28</v>
       </c>
       <c r="AK32" t="s">
         <v>28</v>
       </c>
       <c r="AL32" t="s">
         <v>28</v>
       </c>
       <c r="AM32" t="s">
         <v>28</v>
       </c>
       <c r="AN32" t="s">
         <v>28</v>
       </c>
       <c r="AO32" t="s">
         <v>28</v>
       </c>
       <c r="AP32" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="33" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B33" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C33" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="D33" t="s">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
       <c r="F33" t="s">
         <v>28</v>
       </c>
       <c r="G33" t="s">
         <v>28</v>
       </c>
       <c r="H33" t="s">
         <v>28</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>28</v>
       </c>
       <c r="K33" t="s">
         <v>28</v>
       </c>
@@ -4978,57 +4987,57 @@
       </c>
       <c r="AJ33" t="s">
         <v>28</v>
       </c>
       <c r="AK33" t="s">
         <v>28</v>
       </c>
       <c r="AL33" t="s">
         <v>28</v>
       </c>
       <c r="AM33" t="s">
         <v>28</v>
       </c>
       <c r="AN33" t="s">
         <v>28</v>
       </c>
       <c r="AO33" t="s">
         <v>28</v>
       </c>
       <c r="AP33" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="34" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B34" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C34" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D34" t="s">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>28</v>
       </c>
       <c r="F34" t="s">
         <v>28</v>
       </c>
       <c r="G34" t="s">
         <v>28</v>
       </c>
       <c r="H34" t="s">
         <v>28</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>28</v>
       </c>
       <c r="K34" t="s">
         <v>28</v>
       </c>
@@ -5106,57 +5115,57 @@
       </c>
       <c r="AJ34" t="s">
         <v>28</v>
       </c>
       <c r="AK34" t="s">
         <v>28</v>
       </c>
       <c r="AL34" t="s">
         <v>28</v>
       </c>
       <c r="AM34" t="s">
         <v>28</v>
       </c>
       <c r="AN34" t="s">
         <v>28</v>
       </c>
       <c r="AO34" t="s">
         <v>28</v>
       </c>
       <c r="AP34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B35" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C35" t="s">
-        <v>38</v>
+        <v>163</v>
       </c>
       <c r="D35" t="s">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>28</v>
       </c>
       <c r="F35" t="s">
         <v>28</v>
       </c>
       <c r="G35" t="s">
         <v>28</v>
       </c>
       <c r="H35" t="s">
         <v>28</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>28</v>
       </c>
       <c r="K35" t="s">
         <v>28</v>
       </c>
@@ -5234,57 +5243,57 @@
       </c>
       <c r="AJ35" t="s">
         <v>28</v>
       </c>
       <c r="AK35" t="s">
         <v>28</v>
       </c>
       <c r="AL35" t="s">
         <v>28</v>
       </c>
       <c r="AM35" t="s">
         <v>28</v>
       </c>
       <c r="AN35" t="s">
         <v>28</v>
       </c>
       <c r="AO35" t="s">
         <v>28</v>
       </c>
       <c r="AP35" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="36" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B36" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C36" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="D36" t="s">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>28</v>
       </c>
       <c r="F36" t="s">
         <v>28</v>
       </c>
       <c r="G36" t="s">
         <v>28</v>
       </c>
       <c r="H36" t="s">
         <v>28</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>28</v>
       </c>
       <c r="K36" t="s">
         <v>28</v>
       </c>
@@ -5362,57 +5371,57 @@
       </c>
       <c r="AJ36" t="s">
         <v>28</v>
       </c>
       <c r="AK36" t="s">
         <v>28</v>
       </c>
       <c r="AL36" t="s">
         <v>28</v>
       </c>
       <c r="AM36" t="s">
         <v>28</v>
       </c>
       <c r="AN36" t="s">
         <v>28</v>
       </c>
       <c r="AO36" t="s">
         <v>28</v>
       </c>
       <c r="AP36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B37" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C37" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="D37" t="s">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>28</v>
       </c>
       <c r="F37" t="s">
         <v>28</v>
       </c>
       <c r="G37" t="s">
         <v>28</v>
       </c>
       <c r="H37" t="s">
         <v>28</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>28</v>
       </c>
       <c r="K37" t="s">
         <v>28</v>
       </c>
@@ -5479,68 +5488,68 @@
       <c r="AF37" t="s">
         <v>28</v>
       </c>
       <c r="AG37" t="s">
         <v>28</v>
       </c>
       <c r="AH37" t="s">
         <v>28</v>
       </c>
       <c r="AI37" t="s">
         <v>28</v>
       </c>
       <c r="AJ37" t="s">
         <v>28</v>
       </c>
       <c r="AK37" t="s">
         <v>28</v>
       </c>
       <c r="AL37" t="s">
         <v>28</v>
       </c>
       <c r="AM37" t="s">
         <v>28</v>
       </c>
       <c r="AN37" t="s">
-        <v>171</v>
+        <v>28</v>
       </c>
       <c r="AO37" t="s">
         <v>28</v>
       </c>
       <c r="AP37" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B38" t="s">
-        <v>28</v>
+        <v>126</v>
       </c>
       <c r="C38" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D38" t="s">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>28</v>
       </c>
       <c r="F38" t="s">
         <v>28</v>
       </c>
       <c r="G38" t="s">
         <v>28</v>
       </c>
       <c r="H38" t="s">
         <v>28</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>28</v>
       </c>
       <c r="K38" t="s">
         <v>28</v>
       </c>
@@ -5607,68 +5616,68 @@
       <c r="AF38" t="s">
         <v>28</v>
       </c>
       <c r="AG38" t="s">
         <v>28</v>
       </c>
       <c r="AH38" t="s">
         <v>28</v>
       </c>
       <c r="AI38" t="s">
         <v>28</v>
       </c>
       <c r="AJ38" t="s">
         <v>28</v>
       </c>
       <c r="AK38" t="s">
         <v>28</v>
       </c>
       <c r="AL38" t="s">
         <v>28</v>
       </c>
       <c r="AM38" t="s">
         <v>28</v>
       </c>
       <c r="AN38" t="s">
-        <v>28</v>
+        <v>174</v>
       </c>
       <c r="AO38" t="s">
         <v>28</v>
       </c>
       <c r="AP38" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="39" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B39" t="s">
         <v>28</v>
       </c>
       <c r="C39" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D39" t="s">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>28</v>
       </c>
       <c r="F39" t="s">
         <v>28</v>
       </c>
       <c r="G39" t="s">
         <v>28</v>
       </c>
       <c r="H39" t="s">
         <v>28</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>28</v>
       </c>
       <c r="K39" t="s">
         <v>28</v>
       </c>
@@ -5746,57 +5755,57 @@
       </c>
       <c r="AJ39" t="s">
         <v>28</v>
       </c>
       <c r="AK39" t="s">
         <v>28</v>
       </c>
       <c r="AL39" t="s">
         <v>28</v>
       </c>
       <c r="AM39" t="s">
         <v>28</v>
       </c>
       <c r="AN39" t="s">
         <v>28</v>
       </c>
       <c r="AO39" t="s">
         <v>28</v>
       </c>
       <c r="AP39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B40" t="s">
         <v>28</v>
       </c>
       <c r="C40" t="s">
-        <v>175</v>
+        <v>71</v>
       </c>
       <c r="D40" t="s">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>28</v>
       </c>
       <c r="F40" t="s">
         <v>28</v>
       </c>
       <c r="G40" t="s">
         <v>28</v>
       </c>
       <c r="H40" t="s">
         <v>28</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>28</v>
       </c>
       <c r="K40" t="s">
         <v>28</v>
       </c>
@@ -5874,57 +5883,57 @@
       </c>
       <c r="AJ40" t="s">
         <v>28</v>
       </c>
       <c r="AK40" t="s">
         <v>28</v>
       </c>
       <c r="AL40" t="s">
         <v>28</v>
       </c>
       <c r="AM40" t="s">
         <v>28</v>
       </c>
       <c r="AN40" t="s">
         <v>28</v>
       </c>
       <c r="AO40" t="s">
         <v>28</v>
       </c>
       <c r="AP40" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B41" t="s">
         <v>28</v>
       </c>
       <c r="C41" t="s">
-        <v>162</v>
+        <v>178</v>
       </c>
       <c r="D41" t="s">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>28</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
       <c r="G41" t="s">
         <v>28</v>
       </c>
       <c r="H41" t="s">
         <v>28</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>28</v>
       </c>
       <c r="K41" t="s">
         <v>28</v>
       </c>
@@ -6002,57 +6011,57 @@
       </c>
       <c r="AJ41" t="s">
         <v>28</v>
       </c>
       <c r="AK41" t="s">
         <v>28</v>
       </c>
       <c r="AL41" t="s">
         <v>28</v>
       </c>
       <c r="AM41" t="s">
         <v>28</v>
       </c>
       <c r="AN41" t="s">
         <v>28</v>
       </c>
       <c r="AO41" t="s">
         <v>28</v>
       </c>
       <c r="AP41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B42" t="s">
         <v>28</v>
       </c>
       <c r="C42" t="s">
-        <v>105</v>
+        <v>165</v>
       </c>
       <c r="D42" t="s">
         <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>28</v>
       </c>
       <c r="F42" t="s">
         <v>28</v>
       </c>
       <c r="G42" t="s">
         <v>28</v>
       </c>
       <c r="H42" t="s">
         <v>28</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>28</v>
       </c>
       <c r="K42" t="s">
         <v>28</v>
       </c>
@@ -6130,57 +6139,57 @@
       </c>
       <c r="AJ42" t="s">
         <v>28</v>
       </c>
       <c r="AK42" t="s">
         <v>28</v>
       </c>
       <c r="AL42" t="s">
         <v>28</v>
       </c>
       <c r="AM42" t="s">
         <v>28</v>
       </c>
       <c r="AN42" t="s">
         <v>28</v>
       </c>
       <c r="AO42" t="s">
         <v>28</v>
       </c>
       <c r="AP42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B43" t="s">
         <v>28</v>
       </c>
       <c r="C43" t="s">
-        <v>162</v>
+        <v>108</v>
       </c>
       <c r="D43" t="s">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>28</v>
       </c>
       <c r="F43" t="s">
         <v>28</v>
       </c>
       <c r="G43" t="s">
         <v>28</v>
       </c>
       <c r="H43" t="s">
         <v>28</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>28</v>
       </c>
       <c r="K43" t="s">
         <v>28</v>
       </c>
@@ -6258,57 +6267,57 @@
       </c>
       <c r="AJ43" t="s">
         <v>28</v>
       </c>
       <c r="AK43" t="s">
         <v>28</v>
       </c>
       <c r="AL43" t="s">
         <v>28</v>
       </c>
       <c r="AM43" t="s">
         <v>28</v>
       </c>
       <c r="AN43" t="s">
         <v>28</v>
       </c>
       <c r="AO43" t="s">
         <v>28</v>
       </c>
       <c r="AP43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B44" t="s">
         <v>28</v>
       </c>
       <c r="C44" t="s">
-        <v>68</v>
+        <v>165</v>
       </c>
       <c r="D44" t="s">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>28</v>
       </c>
       <c r="F44" t="s">
         <v>28</v>
       </c>
       <c r="G44" t="s">
         <v>28</v>
       </c>
       <c r="H44" t="s">
         <v>28</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>28</v>
       </c>
       <c r="K44" t="s">
         <v>28</v>
       </c>
@@ -6386,57 +6395,57 @@
       </c>
       <c r="AJ44" t="s">
         <v>28</v>
       </c>
       <c r="AK44" t="s">
         <v>28</v>
       </c>
       <c r="AL44" t="s">
         <v>28</v>
       </c>
       <c r="AM44" t="s">
         <v>28</v>
       </c>
       <c r="AN44" t="s">
         <v>28</v>
       </c>
       <c r="AO44" t="s">
         <v>28</v>
       </c>
       <c r="AP44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B45" t="s">
         <v>28</v>
       </c>
       <c r="C45" t="s">
-        <v>162</v>
+        <v>71</v>
       </c>
       <c r="D45" t="s">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45" t="s">
         <v>28</v>
       </c>
       <c r="G45" t="s">
         <v>28</v>
       </c>
       <c r="H45" t="s">
         <v>28</v>
       </c>
       <c r="I45" t="s">
         <v>28</v>
       </c>
       <c r="J45" t="s">
         <v>28</v>
       </c>
       <c r="K45" t="s">
         <v>28</v>
       </c>
@@ -6514,57 +6523,57 @@
       </c>
       <c r="AJ45" t="s">
         <v>28</v>
       </c>
       <c r="AK45" t="s">
         <v>28</v>
       </c>
       <c r="AL45" t="s">
         <v>28</v>
       </c>
       <c r="AM45" t="s">
         <v>28</v>
       </c>
       <c r="AN45" t="s">
         <v>28</v>
       </c>
       <c r="AO45" t="s">
         <v>28</v>
       </c>
       <c r="AP45" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B46" t="s">
         <v>28</v>
       </c>
       <c r="C46" t="s">
-        <v>68</v>
+        <v>165</v>
       </c>
       <c r="D46" t="s">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>28</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
       <c r="G46" t="s">
         <v>28</v>
       </c>
       <c r="H46" t="s">
         <v>28</v>
       </c>
       <c r="I46" t="s">
         <v>28</v>
       </c>
       <c r="J46" t="s">
         <v>28</v>
       </c>
       <c r="K46" t="s">
         <v>28</v>
       </c>
@@ -6642,57 +6651,57 @@
       </c>
       <c r="AJ46" t="s">
         <v>28</v>
       </c>
       <c r="AK46" t="s">
         <v>28</v>
       </c>
       <c r="AL46" t="s">
         <v>28</v>
       </c>
       <c r="AM46" t="s">
         <v>28</v>
       </c>
       <c r="AN46" t="s">
         <v>28</v>
       </c>
       <c r="AO46" t="s">
         <v>28</v>
       </c>
       <c r="AP46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B47" t="s">
         <v>28</v>
       </c>
       <c r="C47" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D47" t="s">
         <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>28</v>
       </c>
       <c r="F47" t="s">
         <v>28</v>
       </c>
       <c r="G47" t="s">
         <v>28</v>
       </c>
       <c r="H47" t="s">
         <v>28</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>28</v>
       </c>
       <c r="K47" t="s">
         <v>28</v>
       </c>
@@ -6770,57 +6779,57 @@
       </c>
       <c r="AJ47" t="s">
         <v>28</v>
       </c>
       <c r="AK47" t="s">
         <v>28</v>
       </c>
       <c r="AL47" t="s">
         <v>28</v>
       </c>
       <c r="AM47" t="s">
         <v>28</v>
       </c>
       <c r="AN47" t="s">
         <v>28</v>
       </c>
       <c r="AO47" t="s">
         <v>28</v>
       </c>
       <c r="AP47" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="48" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B48" t="s">
         <v>28</v>
       </c>
       <c r="C48" t="s">
-        <v>184</v>
+        <v>59</v>
       </c>
       <c r="D48" t="s">
         <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>28</v>
       </c>
       <c r="F48" t="s">
         <v>28</v>
       </c>
       <c r="G48" t="s">
         <v>28</v>
       </c>
       <c r="H48" t="s">
         <v>28</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>28</v>
       </c>
       <c r="K48" t="s">
         <v>28</v>
       </c>
@@ -6898,57 +6907,57 @@
       </c>
       <c r="AJ48" t="s">
         <v>28</v>
       </c>
       <c r="AK48" t="s">
         <v>28</v>
       </c>
       <c r="AL48" t="s">
         <v>28</v>
       </c>
       <c r="AM48" t="s">
         <v>28</v>
       </c>
       <c r="AN48" t="s">
         <v>28</v>
       </c>
       <c r="AO48" t="s">
         <v>28</v>
       </c>
       <c r="AP48" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="49" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B49" t="s">
         <v>28</v>
       </c>
       <c r="C49" t="s">
-        <v>87</v>
+        <v>187</v>
       </c>
       <c r="D49" t="s">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>28</v>
       </c>
       <c r="F49" t="s">
         <v>28</v>
       </c>
       <c r="G49" t="s">
         <v>28</v>
       </c>
       <c r="H49" t="s">
         <v>28</v>
       </c>
       <c r="I49" t="s">
         <v>28</v>
       </c>
       <c r="J49" t="s">
         <v>28</v>
       </c>
       <c r="K49" t="s">
         <v>28</v>
       </c>
@@ -7026,57 +7035,57 @@
       </c>
       <c r="AJ49" t="s">
         <v>28</v>
       </c>
       <c r="AK49" t="s">
         <v>28</v>
       </c>
       <c r="AL49" t="s">
         <v>28</v>
       </c>
       <c r="AM49" t="s">
         <v>28</v>
       </c>
       <c r="AN49" t="s">
         <v>28</v>
       </c>
       <c r="AO49" t="s">
         <v>28</v>
       </c>
       <c r="AP49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B50" t="s">
         <v>28</v>
       </c>
       <c r="C50" t="s">
-        <v>187</v>
+        <v>90</v>
       </c>
       <c r="D50" t="s">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>28</v>
       </c>
       <c r="F50" t="s">
         <v>28</v>
       </c>
       <c r="G50" t="s">
         <v>28</v>
       </c>
       <c r="H50" t="s">
         <v>28</v>
       </c>
       <c r="I50" t="s">
         <v>28</v>
       </c>
       <c r="J50" t="s">
         <v>28</v>
       </c>
       <c r="K50" t="s">
         <v>28</v>
       </c>
@@ -7154,57 +7163,57 @@
       </c>
       <c r="AJ50" t="s">
         <v>28</v>
       </c>
       <c r="AK50" t="s">
         <v>28</v>
       </c>
       <c r="AL50" t="s">
         <v>28</v>
       </c>
       <c r="AM50" t="s">
         <v>28</v>
       </c>
       <c r="AN50" t="s">
         <v>28</v>
       </c>
       <c r="AO50" t="s">
         <v>28</v>
       </c>
       <c r="AP50" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="51" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B51" t="s">
         <v>28</v>
       </c>
       <c r="C51" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D51" t="s">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>28</v>
       </c>
       <c r="F51" t="s">
         <v>28</v>
       </c>
       <c r="G51" t="s">
         <v>28</v>
       </c>
       <c r="H51" t="s">
         <v>28</v>
       </c>
       <c r="I51" t="s">
         <v>28</v>
       </c>
       <c r="J51" t="s">
         <v>28</v>
       </c>
       <c r="K51" t="s">
         <v>28</v>
       </c>
@@ -7282,57 +7291,57 @@
       </c>
       <c r="AJ51" t="s">
         <v>28</v>
       </c>
       <c r="AK51" t="s">
         <v>28</v>
       </c>
       <c r="AL51" t="s">
         <v>28</v>
       </c>
       <c r="AM51" t="s">
         <v>28</v>
       </c>
       <c r="AN51" t="s">
         <v>28</v>
       </c>
       <c r="AO51" t="s">
         <v>28</v>
       </c>
       <c r="AP51" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="52" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B52" t="s">
         <v>28</v>
       </c>
       <c r="C52" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D52" t="s">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>28</v>
       </c>
       <c r="F52" t="s">
         <v>28</v>
       </c>
       <c r="G52" t="s">
         <v>28</v>
       </c>
       <c r="H52" t="s">
         <v>28</v>
       </c>
       <c r="I52" t="s">
         <v>28</v>
       </c>
       <c r="J52" t="s">
         <v>28</v>
       </c>
       <c r="K52" t="s">
         <v>28</v>
       </c>
@@ -7410,57 +7419,57 @@
       </c>
       <c r="AJ52" t="s">
         <v>28</v>
       </c>
       <c r="AK52" t="s">
         <v>28</v>
       </c>
       <c r="AL52" t="s">
         <v>28</v>
       </c>
       <c r="AM52" t="s">
         <v>28</v>
       </c>
       <c r="AN52" t="s">
         <v>28</v>
       </c>
       <c r="AO52" t="s">
         <v>28</v>
       </c>
       <c r="AP52" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="53" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B53" t="s">
         <v>28</v>
       </c>
       <c r="C53" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="D53" t="s">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>28</v>
       </c>
       <c r="F53" t="s">
         <v>28</v>
       </c>
       <c r="G53" t="s">
         <v>28</v>
       </c>
       <c r="H53" t="s">
         <v>28</v>
       </c>
       <c r="I53" t="s">
         <v>28</v>
       </c>
       <c r="J53" t="s">
         <v>28</v>
       </c>
       <c r="K53" t="s">
         <v>28</v>
       </c>
@@ -7538,57 +7547,57 @@
       </c>
       <c r="AJ53" t="s">
         <v>28</v>
       </c>
       <c r="AK53" t="s">
         <v>28</v>
       </c>
       <c r="AL53" t="s">
         <v>28</v>
       </c>
       <c r="AM53" t="s">
         <v>28</v>
       </c>
       <c r="AN53" t="s">
         <v>28</v>
       </c>
       <c r="AO53" t="s">
         <v>28</v>
       </c>
       <c r="AP53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B54" t="s">
         <v>28</v>
       </c>
       <c r="C54" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D54" t="s">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>28</v>
       </c>
       <c r="F54" t="s">
         <v>28</v>
       </c>
       <c r="G54" t="s">
         <v>28</v>
       </c>
       <c r="H54" t="s">
         <v>28</v>
       </c>
       <c r="I54" t="s">
         <v>28</v>
       </c>
       <c r="J54" t="s">
         <v>28</v>
       </c>
       <c r="K54" t="s">
         <v>28</v>
       </c>
@@ -7666,57 +7675,57 @@
       </c>
       <c r="AJ54" t="s">
         <v>28</v>
       </c>
       <c r="AK54" t="s">
         <v>28</v>
       </c>
       <c r="AL54" t="s">
         <v>28</v>
       </c>
       <c r="AM54" t="s">
         <v>28</v>
       </c>
       <c r="AN54" t="s">
         <v>28</v>
       </c>
       <c r="AO54" t="s">
         <v>28</v>
       </c>
       <c r="AP54" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B55" t="s">
         <v>28</v>
       </c>
       <c r="C55" t="s">
-        <v>87</v>
+        <v>192</v>
       </c>
       <c r="D55" t="s">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>28</v>
       </c>
       <c r="F55" t="s">
         <v>28</v>
       </c>
       <c r="G55" t="s">
         <v>28</v>
       </c>
       <c r="H55" t="s">
         <v>28</v>
       </c>
       <c r="I55" t="s">
         <v>28</v>
       </c>
       <c r="J55" t="s">
         <v>28</v>
       </c>
       <c r="K55" t="s">
         <v>28</v>
       </c>
@@ -7794,57 +7803,57 @@
       </c>
       <c r="AJ55" t="s">
         <v>28</v>
       </c>
       <c r="AK55" t="s">
         <v>28</v>
       </c>
       <c r="AL55" t="s">
         <v>28</v>
       </c>
       <c r="AM55" t="s">
         <v>28</v>
       </c>
       <c r="AN55" t="s">
         <v>28</v>
       </c>
       <c r="AO55" t="s">
         <v>28</v>
       </c>
       <c r="AP55" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B56" t="s">
         <v>28</v>
       </c>
       <c r="C56" t="s">
-        <v>196</v>
+        <v>90</v>
       </c>
       <c r="D56" t="s">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>28</v>
       </c>
       <c r="F56" t="s">
         <v>28</v>
       </c>
       <c r="G56" t="s">
         <v>28</v>
       </c>
       <c r="H56" t="s">
         <v>28</v>
       </c>
       <c r="I56" t="s">
         <v>28</v>
       </c>
       <c r="J56" t="s">
         <v>28</v>
       </c>
       <c r="K56" t="s">
         <v>28</v>
       </c>
@@ -7922,57 +7931,57 @@
       </c>
       <c r="AJ56" t="s">
         <v>28</v>
       </c>
       <c r="AK56" t="s">
         <v>28</v>
       </c>
       <c r="AL56" t="s">
         <v>28</v>
       </c>
       <c r="AM56" t="s">
         <v>28</v>
       </c>
       <c r="AN56" t="s">
         <v>28</v>
       </c>
       <c r="AO56" t="s">
         <v>28</v>
       </c>
       <c r="AP56" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B57" t="s">
         <v>28</v>
       </c>
       <c r="C57" t="s">
-        <v>69</v>
+        <v>199</v>
       </c>
       <c r="D57" t="s">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>28</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
       <c r="G57" t="s">
         <v>28</v>
       </c>
       <c r="H57" t="s">
         <v>28</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57" t="s">
         <v>28</v>
       </c>
       <c r="K57" t="s">
         <v>28</v>
       </c>
@@ -8050,57 +8059,57 @@
       </c>
       <c r="AJ57" t="s">
         <v>28</v>
       </c>
       <c r="AK57" t="s">
         <v>28</v>
       </c>
       <c r="AL57" t="s">
         <v>28</v>
       </c>
       <c r="AM57" t="s">
         <v>28</v>
       </c>
       <c r="AN57" t="s">
         <v>28</v>
       </c>
       <c r="AO57" t="s">
         <v>28</v>
       </c>
       <c r="AP57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B58" t="s">
         <v>28</v>
       </c>
       <c r="C58" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="D58" t="s">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>28</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
       <c r="G58" t="s">
         <v>28</v>
       </c>
       <c r="H58" t="s">
         <v>28</v>
       </c>
       <c r="I58" t="s">
         <v>28</v>
       </c>
       <c r="J58" t="s">
         <v>28</v>
       </c>
       <c r="K58" t="s">
         <v>28</v>
       </c>
@@ -8178,57 +8187,57 @@
       </c>
       <c r="AJ58" t="s">
         <v>28</v>
       </c>
       <c r="AK58" t="s">
         <v>28</v>
       </c>
       <c r="AL58" t="s">
         <v>28</v>
       </c>
       <c r="AM58" t="s">
         <v>28</v>
       </c>
       <c r="AN58" t="s">
         <v>28</v>
       </c>
       <c r="AO58" t="s">
         <v>28</v>
       </c>
       <c r="AP58" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B59" t="s">
         <v>28</v>
       </c>
       <c r="C59" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D59" t="s">
         <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>28</v>
       </c>
       <c r="F59" t="s">
         <v>28</v>
       </c>
       <c r="G59" t="s">
         <v>28</v>
       </c>
       <c r="H59" t="s">
         <v>28</v>
       </c>
       <c r="I59" t="s">
         <v>28</v>
       </c>
       <c r="J59" t="s">
         <v>28</v>
       </c>
       <c r="K59" t="s">
         <v>28</v>
       </c>
@@ -8306,57 +8315,57 @@
       </c>
       <c r="AJ59" t="s">
         <v>28</v>
       </c>
       <c r="AK59" t="s">
         <v>28</v>
       </c>
       <c r="AL59" t="s">
         <v>28</v>
       </c>
       <c r="AM59" t="s">
         <v>28</v>
       </c>
       <c r="AN59" t="s">
         <v>28</v>
       </c>
       <c r="AO59" t="s">
         <v>28</v>
       </c>
       <c r="AP59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B60" t="s">
         <v>28</v>
       </c>
       <c r="C60" t="s">
-        <v>201</v>
+        <v>71</v>
       </c>
       <c r="D60" t="s">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>28</v>
       </c>
       <c r="F60" t="s">
         <v>28</v>
       </c>
       <c r="G60" t="s">
         <v>28</v>
       </c>
       <c r="H60" t="s">
         <v>28</v>
       </c>
       <c r="I60" t="s">
         <v>28</v>
       </c>
       <c r="J60" t="s">
         <v>28</v>
       </c>
       <c r="K60" t="s">
         <v>28</v>
       </c>
@@ -8434,57 +8443,57 @@
       </c>
       <c r="AJ60" t="s">
         <v>28</v>
       </c>
       <c r="AK60" t="s">
         <v>28</v>
       </c>
       <c r="AL60" t="s">
         <v>28</v>
       </c>
       <c r="AM60" t="s">
         <v>28</v>
       </c>
       <c r="AN60" t="s">
         <v>28</v>
       </c>
       <c r="AO60" t="s">
         <v>28</v>
       </c>
       <c r="AP60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B61" t="s">
         <v>28</v>
       </c>
       <c r="C61" t="s">
-        <v>29</v>
+        <v>204</v>
       </c>
       <c r="D61" t="s">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>28</v>
       </c>
       <c r="F61" t="s">
         <v>28</v>
       </c>
       <c r="G61" t="s">
         <v>28</v>
       </c>
       <c r="H61" t="s">
         <v>28</v>
       </c>
       <c r="I61" t="s">
         <v>28</v>
       </c>
       <c r="J61" t="s">
         <v>28</v>
       </c>
       <c r="K61" t="s">
         <v>28</v>
       </c>
@@ -8562,57 +8571,57 @@
       </c>
       <c r="AJ61" t="s">
         <v>28</v>
       </c>
       <c r="AK61" t="s">
         <v>28</v>
       </c>
       <c r="AL61" t="s">
         <v>28</v>
       </c>
       <c r="AM61" t="s">
         <v>28</v>
       </c>
       <c r="AN61" t="s">
         <v>28</v>
       </c>
       <c r="AO61" t="s">
         <v>28</v>
       </c>
       <c r="AP61" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B62" t="s">
         <v>28</v>
       </c>
       <c r="C62" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="D62" t="s">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>28</v>
       </c>
       <c r="F62" t="s">
         <v>28</v>
       </c>
       <c r="G62" t="s">
         <v>28</v>
       </c>
       <c r="H62" t="s">
         <v>28</v>
       </c>
       <c r="I62" t="s">
         <v>28</v>
       </c>
       <c r="J62" t="s">
         <v>28</v>
       </c>
       <c r="K62" t="s">
         <v>28</v>
       </c>
@@ -8690,57 +8699,57 @@
       </c>
       <c r="AJ62" t="s">
         <v>28</v>
       </c>
       <c r="AK62" t="s">
         <v>28</v>
       </c>
       <c r="AL62" t="s">
         <v>28</v>
       </c>
       <c r="AM62" t="s">
         <v>28</v>
       </c>
       <c r="AN62" t="s">
         <v>28</v>
       </c>
       <c r="AO62" t="s">
         <v>28</v>
       </c>
       <c r="AP62" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B63" t="s">
         <v>28</v>
       </c>
       <c r="C63" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D63" t="s">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>28</v>
       </c>
       <c r="F63" t="s">
         <v>28</v>
       </c>
       <c r="G63" t="s">
         <v>28</v>
       </c>
       <c r="H63" t="s">
         <v>28</v>
       </c>
       <c r="I63" t="s">
         <v>28</v>
       </c>
       <c r="J63" t="s">
         <v>28</v>
       </c>
       <c r="K63" t="s">
         <v>28</v>
       </c>
@@ -8818,57 +8827,57 @@
       </c>
       <c r="AJ63" t="s">
         <v>28</v>
       </c>
       <c r="AK63" t="s">
         <v>28</v>
       </c>
       <c r="AL63" t="s">
         <v>28</v>
       </c>
       <c r="AM63" t="s">
         <v>28</v>
       </c>
       <c r="AN63" t="s">
         <v>28</v>
       </c>
       <c r="AO63" t="s">
         <v>28</v>
       </c>
       <c r="AP63" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B64" t="s">
         <v>28</v>
       </c>
       <c r="C64" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="D64" t="s">
         <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>28</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
       <c r="G64" t="s">
         <v>28</v>
       </c>
       <c r="H64" t="s">
         <v>28</v>
       </c>
       <c r="I64" t="s">
         <v>28</v>
       </c>
       <c r="J64" t="s">
         <v>28</v>
       </c>
       <c r="K64" t="s">
         <v>28</v>
       </c>
@@ -8946,57 +8955,57 @@
       </c>
       <c r="AJ64" t="s">
         <v>28</v>
       </c>
       <c r="AK64" t="s">
         <v>28</v>
       </c>
       <c r="AL64" t="s">
         <v>28</v>
       </c>
       <c r="AM64" t="s">
         <v>28</v>
       </c>
       <c r="AN64" t="s">
         <v>28</v>
       </c>
       <c r="AO64" t="s">
         <v>28</v>
       </c>
       <c r="AP64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B65" t="s">
         <v>28</v>
       </c>
       <c r="C65" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="D65" t="s">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>28</v>
       </c>
       <c r="F65" t="s">
         <v>28</v>
       </c>
       <c r="G65" t="s">
         <v>28</v>
       </c>
       <c r="H65" t="s">
         <v>28</v>
       </c>
       <c r="I65" t="s">
         <v>28</v>
       </c>
       <c r="J65" t="s">
         <v>28</v>
       </c>
       <c r="K65" t="s">
         <v>28</v>
       </c>
@@ -9074,57 +9083,57 @@
       </c>
       <c r="AJ65" t="s">
         <v>28</v>
       </c>
       <c r="AK65" t="s">
         <v>28</v>
       </c>
       <c r="AL65" t="s">
         <v>28</v>
       </c>
       <c r="AM65" t="s">
         <v>28</v>
       </c>
       <c r="AN65" t="s">
         <v>28</v>
       </c>
       <c r="AO65" t="s">
         <v>28</v>
       </c>
       <c r="AP65" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B66" t="s">
         <v>28</v>
       </c>
       <c r="C66" t="s">
-        <v>208</v>
+        <v>59</v>
       </c>
       <c r="D66" t="s">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>28</v>
       </c>
       <c r="F66" t="s">
         <v>28</v>
       </c>
       <c r="G66" t="s">
         <v>28</v>
       </c>
       <c r="H66" t="s">
         <v>28</v>
       </c>
       <c r="I66" t="s">
         <v>28</v>
       </c>
       <c r="J66" t="s">
         <v>28</v>
       </c>
       <c r="K66" t="s">
         <v>28</v>
       </c>
@@ -9202,57 +9211,57 @@
       </c>
       <c r="AJ66" t="s">
         <v>28</v>
       </c>
       <c r="AK66" t="s">
         <v>28</v>
       </c>
       <c r="AL66" t="s">
         <v>28</v>
       </c>
       <c r="AM66" t="s">
         <v>28</v>
       </c>
       <c r="AN66" t="s">
         <v>28</v>
       </c>
       <c r="AO66" t="s">
         <v>28</v>
       </c>
       <c r="AP66" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:42" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B67" t="s">
         <v>28</v>
       </c>
       <c r="C67" t="s">
-        <v>73</v>
+        <v>211</v>
       </c>
       <c r="D67" t="s">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>28</v>
       </c>
       <c r="F67" t="s">
         <v>28</v>
       </c>
       <c r="G67" t="s">
         <v>28</v>
       </c>
       <c r="H67" t="s">
         <v>28</v>
       </c>
       <c r="I67" t="s">
         <v>28</v>
       </c>
       <c r="J67" t="s">
         <v>28</v>
       </c>
       <c r="K67" t="s">
         <v>28</v>
       </c>
@@ -9328,98 +9337,227 @@
       <c r="AI67" t="s">
         <v>28</v>
       </c>
       <c r="AJ67" t="s">
         <v>28</v>
       </c>
       <c r="AK67" t="s">
         <v>28</v>
       </c>
       <c r="AL67" t="s">
         <v>28</v>
       </c>
       <c r="AM67" t="s">
         <v>28</v>
       </c>
       <c r="AN67" t="s">
         <v>28</v>
       </c>
       <c r="AO67" t="s">
         <v>28</v>
       </c>
       <c r="AP67" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="69" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>210</v>
+    <row r="68" spans="1:42" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>212</v>
+      </c>
+      <c r="B68" t="s">
+        <v>28</v>
+      </c>
+      <c r="C68" t="s">
+        <v>76</v>
+      </c>
+      <c r="D68" t="s">
+        <v>28</v>
+      </c>
+      <c r="E68" t="s">
+        <v>28</v>
+      </c>
+      <c r="F68" t="s">
+        <v>28</v>
+      </c>
+      <c r="G68" t="s">
+        <v>28</v>
+      </c>
+      <c r="H68" t="s">
+        <v>28</v>
+      </c>
+      <c r="I68" t="s">
+        <v>28</v>
+      </c>
+      <c r="J68" t="s">
+        <v>28</v>
+      </c>
+      <c r="K68" t="s">
+        <v>28</v>
+      </c>
+      <c r="L68" t="s">
+        <v>28</v>
+      </c>
+      <c r="M68" t="s">
+        <v>28</v>
+      </c>
+      <c r="N68" t="s">
+        <v>28</v>
+      </c>
+      <c r="O68" t="s">
+        <v>28</v>
+      </c>
+      <c r="P68" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>28</v>
+      </c>
+      <c r="R68" t="s">
+        <v>28</v>
+      </c>
+      <c r="S68" t="s">
+        <v>28</v>
+      </c>
+      <c r="T68" t="s">
+        <v>28</v>
+      </c>
+      <c r="U68" t="s">
+        <v>28</v>
+      </c>
+      <c r="V68" t="s">
+        <v>28</v>
+      </c>
+      <c r="W68" t="s">
+        <v>28</v>
+      </c>
+      <c r="X68" t="s">
+        <v>28</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>28</v>
+      </c>
+      <c r="Z68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AA68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AB68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AC68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AE68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AF68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AG68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AH68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AI68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AJ68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AK68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AL68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AM68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AN68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AO68" t="s">
+        <v>28</v>
+      </c>
+      <c r="AP68" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="70" spans="1:1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="B1:AM1"/>
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:AL2"/>
     <mergeCell ref="AN1:AN5"/>
     <mergeCell ref="AO1:AO5"/>
     <mergeCell ref="AP1:AP5"/>
     <mergeCell ref="D3:AJ3"/>
     <mergeCell ref="AM2:AM5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D4:F4"/>
     <mergeCell ref="G4:I4"/>
     <mergeCell ref="J4:L4"/>
     <mergeCell ref="M4:O4"/>
     <mergeCell ref="P4:R4"/>
     <mergeCell ref="S4:U4"/>
     <mergeCell ref="V4:X4"/>
     <mergeCell ref="Y4:AA4"/>
     <mergeCell ref="AB4:AD4"/>
     <mergeCell ref="AE4:AG4"/>
     <mergeCell ref="AH4:AJ4"/>
     <mergeCell ref="AK3:AK5"/>
     <mergeCell ref="AL3:AL5"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="AN7" r:id="rId1"/>
+    <hyperlink ref="AN6" r:id="rId1"/>
     <hyperlink ref="AN8" r:id="rId2"/>
     <hyperlink ref="AN9" r:id="rId3"/>
     <hyperlink ref="AN10" r:id="rId4"/>
-    <hyperlink ref="AN12" r:id="rId5"/>
-    <hyperlink ref="AN14" r:id="rId6"/>
+    <hyperlink ref="AN11" r:id="rId5"/>
+    <hyperlink ref="AN13" r:id="rId6"/>
     <hyperlink ref="AN15" r:id="rId7"/>
     <hyperlink ref="AN16" r:id="rId8"/>
     <hyperlink ref="AN17" r:id="rId9"/>
     <hyperlink ref="AN18" r:id="rId10"/>
-    <hyperlink ref="AN20" r:id="rId11"/>
+    <hyperlink ref="AN19" r:id="rId11"/>
     <hyperlink ref="AN21" r:id="rId12"/>
-    <hyperlink ref="AN26" r:id="rId13" tooltip="coefficient multiplicateur égal à 1,8"/>
-[...1 lines deleted...]
-    <hyperlink ref="AN37" r:id="rId15"/>
+    <hyperlink ref="AN22" r:id="rId13"/>
+    <hyperlink ref="AN27" r:id="rId14" tooltip="coefficient multiplicateur égal à 1,8"/>
+    <hyperlink ref="AN30" r:id="rId15"/>
+    <hyperlink ref="AN38" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>epargne</vt:lpstr>
     </vt:vector>