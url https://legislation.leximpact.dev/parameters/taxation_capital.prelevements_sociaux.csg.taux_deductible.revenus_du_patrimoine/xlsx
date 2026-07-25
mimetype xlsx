--- v0 (2026-05-30)
+++ v1 (2026-07-25)
@@ -31,51 +31,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="29">
   <si>
     <t>Date d'effet</t>
   </si>
   <si>
     <t>Revenus du patrimoine</t>
   </si>
   <si>
     <t>Références législatives</t>
   </si>
   <si>
     <t>Parution au JO</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>6,8 %</t>
   </si>
   <si>
-    <t>Loi 2017-1836 du 30/12/2017 - art. 8 (V) (modifie l'art. L136-8); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000036358456&amp;cidTexte=JORFTEXT000036339090 | Loi 2017-1837 du 30/12/2017 - art. 67 (modifie l'art. 154 quinquies); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000036377512&amp;cidTexte=JORFTEXT000036339197</t>
+    <t>Loi 2017-1836 du 30/12/2017 - art. 8 (V) (modifie l'art. L136-8); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000036358456&amp;cidTexte=JORFTEXT000036339090 | Loi 2017-1837 du 30/12/2017 - art. 67 (modifie l'art. 154 quinquies); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000036377512&amp;cidTexte=JORFTEXT000036339197 | Article 154 quinquies du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000036431149/2018-01-01; à hauteur de 6,8 points</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>5,1 %</t>
   </si>
   <si>
     <t>Loi 2012-1509 du 29/12/2012, art. 9 (LF pour 2013)</t>
   </si>
   <si>
     <t>2012-12-30</t>
   </si>
   <si>
     <t>01/01/2004</t>
   </si>
   <si>
     <t>5,8 %</t>
   </si>
   <si>
     <t>Loi 2004-810 du 13/08/2004, art. 72; https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000006759004&amp;cidTexte=JORFTEXT000000625158 | Loi 2004-1485 du 30/12/2004 d (LFR pour 2004), art. 37</t>
   </si>