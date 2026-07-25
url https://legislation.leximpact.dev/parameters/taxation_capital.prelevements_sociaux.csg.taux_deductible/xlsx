--- v0 (2026-05-30)
+++ v1 (2026-07-25)
@@ -52,51 +52,51 @@
   <si>
     <t>Produits de placement (2)</t>
   </si>
   <si>
     <t>01/01/2018</t>
   </si>
   <si>
     <t>6,8 %</t>
   </si>
   <si>
     <t>Code de la sécurité sociale - art. L136-8; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000042683546/2019-01-01/ | Loi 2017-1836 du 30/12/2017 - art. 8 (V) (modifie l'art. L136-8 du CSS); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000042683772 | Loi 2017-1837 du 30/12/2017 - art. 67 (modifie l'art. 154 quinquies); https://www.legifrance.gouv.fr/loda/article_lc/LEGIARTI000036377512 | LOI 2018-1203 du 22/12/2018, art. 26 (modifie l'art. L136-8 du CSS)</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>01/01/2017</t>
   </si>
   <si>
     <t>5,1 %</t>
   </si>
   <si>
-    <t>Loi 2017-1836 du 30/12/2017 - art. 8 (V) (modifie l'art. L136-8); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000036358456&amp;cidTexte=JORFTEXT000036339090 | Loi 2017-1837 du 30/12/2017 - art. 67 (modifie l'art. 154 quinquies); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000036377512&amp;cidTexte=JORFTEXT000036339197</t>
+    <t>Loi 2017-1836 du 30/12/2017 - art. 8 (V) (modifie l'art. L136-8); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000036358456&amp;cidTexte=JORFTEXT000036339090 | Loi 2017-1837 du 30/12/2017 - art. 67 (modifie l'art. 154 quinquies); https://www.legifrance.gouv.fr/affichTexteArticle.do?idArticle=LEGIARTI000036377512&amp;cidTexte=JORFTEXT000036339197 | Article 154 quinquies du Code général des impôts; https://www.legifrance.gouv.fr/codes/article_lc/LEGIARTI000036431149/2018-01-01; à hauteur de 6,8 points</t>
   </si>
   <si>
     <t>01/01/2012</t>
   </si>
   <si>
     <t>Loi 2012-1509 du 29/12/2012, art. 9 (LF pour 2013)</t>
   </si>
   <si>
     <t>2012-12-30</t>
   </si>
   <si>
     <t>Le recours au prélèvement forfaitaire libératoire est limité à partir de 2013 à moins de 2000 € d'intérêts annuels pour les revenus de placement: ceux-ci ne bénéficient pas de la CSG déductible, au même titre que les bons détenus anonymement. Le PFL est également maintenu pour les bons ou contrats de capitalisation et placements qui ne bénéficient pas de la CSG déductible.</t>
   </si>
   <si>
     <t>01/01/2007</t>
   </si>
   <si>
     <t>5,8 %</t>
   </si>
   <si>
     <t>Loi 2006-1640 du 21/12/2006, art. 20 (LFSS pour 2007)</t>
   </si>
   <si>
     <t>2006-12-22</t>
   </si>